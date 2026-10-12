--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e6bb8d7a9e4bc6ce8ddfeffa5774c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1bcac1f537e9d2a46bb8350af19d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e1b50704de882ca6b6da55ef5d9c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac2b0c2793139a3d6a1c6d14634924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc64a38b6d33ee2ea4d749beb116ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158e9a15e498c40fd5ebd0bfa616f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044726514260ec4e783601e7639a677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d634f4f40cc0f4e7b76fcae2b8828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4dff33e5b26128ec96ec93627ff299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c0804877c444936d9981877521c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601a470b86b1f76906ffe6f5ef663b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ce98f0c4f7585fbe88d74d4ac41512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fd159a36212e0cafc2de2b2ba31c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9655a29fdb424207931f805b8aa77d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d74336bf2c461eb8c2efc42fe6fbe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e7ad32864d0b0cd055a434afa8b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee7849a7eefe55ad26be2e81326d8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00904af11f6c1e143a5ef1892bb4a5ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709add2c100cdbf18db5166f90a66dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ded1e5f36acb7ac50a7875e9a33f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36fe58055e36529276f89013e426a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943698ff522c66488e68bef7e1cbb7d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00248ff47a565e57c043bb925050f7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400af1db6e43649dfb49f2262d91b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c2f448ef75ab85cd4bb866c9cfdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a839586f79d3397590cf754e4198d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b647735c1be16cb23a9893ccf81e5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cd28b6f19f1d9c6cf3500e9a34d8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27967cf44437feaf17669caa1180fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921dcfcd00e767eac16b937d79c9cf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54968ed0addcad897f5696769b4c7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e3fa71f7ea6a74a9233315e150ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ad8e6c351a67a4d02dd5efc1826533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635df55acb60bef11cdf4b0adf6bdde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0f1b4b1c182e08ee141c039b2f10c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d84a4e3b72eee6b7873d21843476d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df6877a337f32bfea1e3d6956d3c5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3a45ff0544910fb0be75cd034fa1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0b40cf08eda75c022056cacb2c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8a0a5da01e89d8bf53f8c3e2c81a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef97a3f81593226dc962e6517db1cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a655ecc5602b586ec22ae75dab813142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b67ff70d7ab95cd0e833aa05a747143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff8ddc9c742d33187705e7c12373544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0429d9ae1d96995246f563ea0ea945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f70bdd9f9ad3f5cabf2dcda9727c5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa8bf545e138681e0e599f5a767ca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e77107e25356fd7c0eaefcef05d7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e055a609271a09ade8639550d48e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef016923624ed2123395a4126df13b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bdfbab91b1060504b32fe1dbc4b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57055a74de41626b3b113c2ae4bc9cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac3e4873458678a613a0f3a3ff9b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e6ce115a74889711022197b2dac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30135c95ac7578ff4301eb5b2c1f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2797ef29e8071315fe908080efe66456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702bbe3928d67696e50ac6421b9a6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282223044346ddce39734b635d1acf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f3fc8fc537aa7246ad6d0f030af0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3fe7e5441846e989ad910221d5dc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f8ad158a895dd725c0195d35cc03a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e82ca5c8d23b100605d3e478d86b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db591bafa40f649e82b1b713d74555963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca433d1b130c552b47bae419d4f499e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972455e15a20ac44da01674b285af065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbde337a12166f278ca7804ad9683066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b815dfa63ccf619efe06f75c1495567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09f22dc037e3cd703a5e66d36902c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e01a183a258dc3ce1a6caa0fd52c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505dd7bf84a5daa720bba075021b80870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285a10918bb62c770e062a7c69a3dcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c945dc120c75b606c188c4ff55330972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f32dd034b8ee9a489c8738ed332e5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d602e40fa83a992315647a3bebbe7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3b98822d907a8c02a7fa2e3b903675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038056bb384d8e1811f210f721e92476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0ef85b451299e5b5c40b2c7454f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470584010017359fc7b40079e498818b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552731c3e056f7f04e17e8efaeb35a6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b51a5b23356be504cc08d1b8cf60880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d97b23334dede0ad67a15a7ed35381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd486eab28108e385ef19d7b47f36a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42582e429a1236785064ab0f212f635883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c33b1857716ad8cd39deeafcb683984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8dc6df9ffabe8a0a5c7ea71f6b9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac16e54eaa44bbf3b47a69939cedfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64eaf82eb21908d9783984612133587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ba2401589b4623ed3426f6e67622888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30321c319cbe955abb5fb8c6c9f33d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0965cb65f78ec7acc2762ed537568d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc99b6f9dd3a1f037008c3782bc8ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88b3e13bf42d484e3b413d073a63192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee590fa24cae2df5752938c3bb7c5bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3d453cda1960953b3c8e3c7ece5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af73ad116f956f9bbffa92d4d3fac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c8ca74402409999ae4b87c03eb4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82401b334f2731aa09ccf30c6c848297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70a52a84561277e5a42a68067d24698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df983ad39971d43a015976bc2be447999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e54209578b82ae85cdab0f8ff91f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b009fb064cd45bfc37814f82565837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f004dca73248bac80559d3071e1e6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2230f23854bc5bc85abeeeb7285507103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4924dd6edc09188cd900ea079ad93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d328f224cbfa9b960f3d1c382c67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6903ce9840e34287965ab2dfadca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51cf2af466c1e0341966a61229ac8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f6ce81e76d4b50461c6f1306d84f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8a46d271583e31eb76ca732fd599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe90a94fbb021e161f7002632cbe3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4d3c31c8bd694ff68a79082bd144111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f036a9baec5928c4be2f71b575352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a7439b145546dc1d850108c17979113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15388e00796c8f104230e99df4f4db3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3918ce842dfaf8f78dcfc85857a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96b211df0580e8f3f11aa6933d97c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371939f548c250343cec70f536adb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abacf91aeb6fc7d46a12a5715f0d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226da2c133cfe8faa328492729d88c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e91c73c8df47ccf6ef41e569acb998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad37b430fd28c459e11e74393cc39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9d8aeed520d24e9a7dd79d001082b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db78e16d3503998bc3796ac64097f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826777ac6b847379474ec5475cc23fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83a505cd8fb7b400026391ef0d3fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7a56a23976e35924dff38daa707c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd170ad714267f7a09ce9beba3101ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204c01aef0afa101c2c5f5661fe9dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489fbfd4a2a058fc7d5763f0f90922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2745126d930f8a8d7f920fa943798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc750d1c80c1d92d73f4db1f20e512131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e9437930e14a7f2c6f23a7d0f26e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e72df2b8e6d75fc251576f26a5d61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a894677c0775ec63fb7567759f9d0b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0074b107524d3e25198c09b9a0cc4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0e2186b8c6356f7df728ea020b5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f952cb3ba30b4cc466c826a35bf4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9a41961221fab0e2724144d7cb6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abb56cb6aba1e7cc60efcf7b8d01aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52ef83e3c4578ecc6be9ffc95da7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc3ad857e91e8d43d698adf0474391141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f7123173ef29e7f0704376c4f4b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed05a1540a52770c00196f5f3f82d65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013742553e7a5df549005163cf7fcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852dc2321c5d770f1aa8a972c7e54cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb9d5e10fada1eff50420d354399c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2066ae2d83a6a2c702fec093fadf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52e1ca8a15846341f3a6bac076ce86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d9bb41ea83e2e4afb3cafeaf5a1d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7796dcc11ee25710a48cf5ccfe63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb0c8a3f636ee2b93ffac40f42639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5227b52bda1fef4705d03d5df999152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9efc388d93db18717f3c845e4122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcb81970b0e09491dd7c8d79294cf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769011ddd2be2565d76315f6e38017c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda0c9db983739d0e19717010afa9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87aa0198848a5a6b4a9062f0110226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe72825af53c5effdf9d99be042cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5559cce713db604c5ac6303385bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be440842c10f6faf14b25e9a6a714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ac8061b376341911c9483a43f591161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0def293c7227aba5b95816eb52cf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860ba79f6f2033783222854e808924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4ea0e4150ff789459f8f75473b8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918a3482040cdad37aed65ea26dc2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bd6ad10119e7fc2ee999135c1fb0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb91d2be80e0108a4c3315b4b23e72d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10928e7a36fd27237c42dc30ed91b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913165b9c871074c62cb750153563d25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d16a4f1a2b92b6007f1d723929203a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f608891df246b3124b3bf97b9f9a47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1c2acca0a67ee92898185366d676172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45cddd82128acdbfe395aba7943fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fb7cec90e943fe90266f2af086c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92827c141a4247cfea464ee5174ae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deffc6598b53550fdf2a9964bbbad3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73c28ed94ba4f3e1e4ab73f791c1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cbceb0e7361dabf1689db9cfea00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d53f8311c9f68946881e15ae4e94b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282146296a53482046b49419b5cbfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaae13d256e8ba128947494c8ca8ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb4276beaf07c6fa990a83f83d73c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a482f8a7e1338ea7fc73ebae957644183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d71c26dc27aa25c9d20e73dc4d9e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215da1e11ccb19dd7252a72723a2013185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952f2b0192424022a62a31322f1042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e5981630c9cc1482fffe5989ff582187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ce48d8353e35c90220f1e09aabbed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b562d79a77a9c6a97e49f6a6f7d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b4044e748575c7144372ed1c5b741190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ad86248c4f06e7046a48e87f7c34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ce05bffea495088dffc32908f3b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48e17c1ad2908cb30610fd2647b4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912dae489f7c164b03896ea4ede6793194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4e8d4bdb7e314b62a3043be4fd2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad361fd85e04501674233ffbb35b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698dfe4ba498e411029ee59b8acd9ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d7e2814defe114a2fa79256cbb305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b003b9149d9e757203df9a53ee894199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457a56b6c74c1d3f5f7df9121df3b59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566ef66b5184fed325545e36916e32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d18a2b465edcbb851c9f9d4bc06ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790c023e6e54107c618c9cdaa0c8e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad9596936cf66981ea663f02a1683b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ed1d99fec0d697fd264182bd45bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc0991d9639028aca34eec9d31243206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530352e464a3ca96926b01a966989d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7272df896925c1bc57474c093d9f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3afca9ccc724da8061466aaac87c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63eb6464bc845e993316a84646fe64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b9a82d3b27334ae0a2b7c1318df00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47ef06414b481967428c5be7972a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a653720470153635cfe62bc4d7f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70652cf4aa8b387b2377df55f297f77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cdbe23c4d828722c563519084e09d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbcdee0a7293a014eaf29aa08963d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf75fc6058558d0f67c865a44cc8b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dc8503262495632464bcc2929a1b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48a9b5023dfe94f42810b6dad72cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5dfe68b350872a75193322dc849b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35defb6bfcbe840845ffa5301d256e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d08bdde6f8078b0e018749c0fff21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cad48623444a1fc0613b8d6144e10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6899dc745c7266133095ea9d84e906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2657ea419f7573e891d409a6fa25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7655dde4f6d97bf767bd89275034ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973fe9f35d6058a3a421ad2a6715ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931920abb9be4bfeddf1df2598db2f8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87717f53db34d73ab0ac590a98901356229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9879cb39b3938172afa6e197be8854230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a89a4bb6fadd4569203930b227e76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d75a87c31fccf96c78cb543586ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd2efd510bfd8db599ad4acdfe787d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3545757533c8ea83286a245ffa81c47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426e07c49b0c5ed6000ed87518b6f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911893a9bc57ad87a9f86920dff6243236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88873449c2be25826c5b6efa662986a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad3246e51af6cfbf8734402dcea0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e40348df91a793d6c4e6320b0f7e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2503344f39a53dbe80a52a563ee70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08474ebbde4ee41c4f59bdbf462a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8dd91a8706167607af4459b2281c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a74f53a191e5b2ec498abbbeeafba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9dc4f0bd21ec5ebe839adc283950d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e287091d6df9066641c6bfbccec23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd150f48d0b00d41bd96b66d16c49ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d6bb859d624e0298228a070ef579247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f511811cd9ea2fdf05b87d819b21769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa171173835146d78638bc0be7ee013249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67603dfa77ff45d412d886d82cbf233250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275139bd76302b00f994982b2c882d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803f3d983fbc26d0c9a6ccb1738f0c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd2954a0fcfc3258b637f4b9a87ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ba9700ff6afa9dce81ef947b523a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb5017987b93a135689f9e60aee6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b836fb253287fee411573799bb1fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77cf1b5fa84842221446eedda795fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded057915ddd96748994e754377870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95debfccd25e40b0b1bdbca12369c83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ef6182275f66cc18fb572b02c1c72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f5bab58dfb8f2c8a8ffe928a320a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704a23155da005d238b2806f4ec19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6885770650dad21d4077ffe7eb56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f36ae8bc45b0b99ff7757362006e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da2f0f50df2fdfed7dd1fbb24876a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c622ed15c2fb309be5139c0cf4b5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5be17f8dbc06ef651e169ab8111ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf9e4edb09aedbe61c2b364dfa8ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb3fb880ff2a1d4776d093847791c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f32916d5ca270ac9c8df28ffa7c55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be7462426c0e0668785af605ea225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cd7095618b4f1f7c349a2ca4c257272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f15e9d66780b56c0e65c1bed20ca21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321465cfb75015ebf2f6c49650a984c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5e7cca021cf2074c3140efda950f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f1876a9f2b67595d02718c77b647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b564fa392abfb8ebc1d81de8f55bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc1182bc1896a0d61163a1bd5a207278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8799e945427bdbe47d2717c06c228e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2027cb30cb2cf195cd5a50e2149793280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1af60560e3ad3518b1eb7e07750e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966249f82207f9c5b78404151164aaeb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d08fa99d6c6b314daca191f6b20c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8226ade262e85597362cbaf7692842284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee6f9ae3e06e62df56283f5e4cfad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7d854d7e1178d9f5fb6c166678a9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045ba9ed83b1d1a6f2abaff180595e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f516098b67481b5b35fa1fc770d8da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7d5a8311a626a7b42107981e6ad6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad15accc7eccb5d0dba3a79c87cc76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7efd1b3c88a66fbe44eae6d868026291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf73b9975ac669b3ca178bc6b64c81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb606fa2407f865dbfee872bd3ab5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a29614e93943cfbd3c9eb72772e72c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc216000bd571763d9fc5e74512270a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953949684bb22f20ca279c6e6c4d069296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3b48c04f34e0eae749cd278d8888297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4560b2d72f409ddd4d5676a5ae03809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527cd20fd190566b1c8f3c879596622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ae396f56d978dade9814bbe173ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab859d179582ce92abb90022bdb03685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9adf1bf2c1b3b7595ed4aa6f86df76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f4e5dd58e0443b98ec5f4b337abd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60538a5acff07b8a151f0658973ef75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106179584346332c56e9a309d69d5d3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9476612f6002f0cb95bd8d2641585e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e12ee54bfebd593f818a2cab25058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e158fcdec461db9cb73b5f8a873f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8775f3986a876be1cf15ffac056b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5dfd45735794f516db76b52b59c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec36d1e2e4d853a8b2690f36f976f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a76b9fa2197c4e794257522794a03a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff047307d31f0b2f5fb0903db3c27c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc1f7536eb23108f576e79e7e78d35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c899c786d4b8910b399bbecaedb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e39c999a50f335ce3d5c48c4714be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceef07bb57b1c03f9a96e27b5a7719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966930cb419f3f11a21e9cd13b76a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364722f461e38fb9d481be96316a3c23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48fd50bca4244308c023c7434b11c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e1b4c5799e3570066180c64b8cd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16dfa2155f468d4e9b311724b8a354322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a3c82d6a801c872ad61cac266012323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42897d8c2487cd2deeca204673dd37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1f950eefba2b7441a895532dfc79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42378156504f4cb642bab6223fab0851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec27f19b34209369021ab5cdb344db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5365a70df61bdc5a940bd37e9e31e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2abb4127b44ec2c774825daaec402329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34219eb29c7986a8d4395cdd961418e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40105c05f6c74c468c9db31a959bff5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef19149dde5d8606eb81ecb3763fed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd58977235702d69cf12fdf67488d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da591ba61ffbfa932a9f2179b69f9cc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be9836f0d7c9e795c8ae31b1a71b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9df8cac21dfe4cbabfe4511d2e94b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396c6f61fb8b8ab88f7707eace0540337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266a7a331544c3364d311ed2dc65d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f53b37773d974cff4d8d53bcec14c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23b2786ec315fb926ac7d63a833a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d8f95345aad6353b7613b4ed4f1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3309d5f293fec9daccc3a4d1723a03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115dd3261c43c1503917492c69863c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b2cc534b4fb61eb0f9c19af1d9daf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e451bc8eeb835aee613e0dfaa381345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e96d64cb02c8a4753ffc31553fadc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ceba5d704ca1f7dabdb9b8e3c009f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1736fc010d527d557b0d7e4de76964348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614934b755e3c01456fcebfd0802ad41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d9b0950261106a72dad250733be2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678fccab3200fb67ee8926c50b5c32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed71de442bfbd0e6dd091b3f8834bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b37187dd35a9d18b495441b45a1c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e39c99790ddd4777b9e32ab38b039354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff36f4cac5a87789a22d5c2cbf7b858355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332ec8270c425663b481702481627c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9528c40a589e20ae0dd902dc086e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382fc9e55a8993254e9e7ebe480c781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f093f8341fff921519cca70551a420359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba188b3ab810bc34e37380652fa431e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176d1f60063ee2ece881a92d6195ae7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ccf66c410ae3212cd5e3b7d7da58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f86f95fa85ad94ce561b8e8c59e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3330022adf860db5970f60d72d9bd73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c29780283dc3e513c77802700f00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb2fd55ce6153e1e1591168a292604366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb2623e95adc4153e31c3c66157759367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea66ce0c372ba7ebf6da92ba8570bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e72d7eb20279fc29f0c6615cf5731369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff1f5623bee874e7e84e5c32081e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8b110a28c9e59eccdb7b11eacda6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f33319d3c6f6aad25f4d6d3c0721e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f72b582ef6f563a541ae14f108e8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e36fda657663e2e2b587b157c5b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da938bc41a9d2bebe4e1798c3f279375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea837e2eed4b5e03ebf375ada5b1d48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1bf2f477777a9b609ec065574870377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0af2125a8eb79bc3207317861952c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2119064f1d73dee2b66627652b0e7fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b4dcb980785af921f3589da768aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5732684af6c1b19361b1ac7d482a63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d252686f6a48ec17adcce3c60928c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ba6fbe66d24954172eca59b9f724383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c4427ecb940951d0a24c2147c417384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ede3190fb8a3e57ce77326f49a130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc8e7f9718708236546851c531d82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ec4805f25effb28f5977663d7666387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f3d9542dc0e47f12175a3a4e823a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514deaa8365376b1da0e6d6158c32804389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e7be0721e0045c747612f8ec6d62c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d392b395c389d191f6884576e9e7198391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb85480ad8b120d219b2d9a6ae7d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec549f417913ebccc9964283ccc620393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf61465bffef7e5c259745598886f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843bf1ac490cc62a0eb3692bdd7c37e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7bbbe122cb9e7f4cb2241ab08535b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336be06da7281b3334f9f3b80de2bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d126f717f4c5261eff2f0fbcc6fdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec86033c4064d78e0cf91566b1bcc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a36a547afd07499858193e160e5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565236b17c2bd9840f09c21ffb794bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a14dd54cd5c2de95df48135a8514b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62bf83d03c4d43c68d45ba887f6b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c264034316cc3b7541c8d3b9e45b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a69d5cce9e4dc9ea658ffa502030c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15f0ea380d7c67530d6589d0da01d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be9fae771f9d9eb9bc8b75cda2dec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70a7e5851d5c28a80450c404bcd7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565017abe52153d4fd4bc99196c9b12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db025881f408c5b74185e0b7bb30665410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c36f27fcba8ff5d1b6e93969b0a4ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a91e81fbd1f0aff19eb1468a91aa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01ecd6753201bbcdc90b61b7d33d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc8d451e84df44a85552bedf68f91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853339204f178217caed2111c7144f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27781d54f8ed8138a07ca3875a8fd063416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4086a0006937c5e54b37484ee9c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8cf446d8b9c44797de50d209a77de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749ccc895c0fbd38871a25343c96ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dee4b7f8813b61a408cc5ef656641420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d595dea191a46ff37a99d29fae5cb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726835d9d501689a2b4332c931f3ec3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c4d8a5838a6b70d2edf332846674423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23417fd027a90548d7da1dbeba26b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d066c38602ac41fd3a59e49e1b418425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b626a5e27a09b7b649c82a3963ef2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066fc252021deb8e3b2e3042ab3c4ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b13f50c08a68f8b7e83e9a6d3de03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3373e2859ae34352f2b0534dded6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c90e1732a230a6403b1c211aefe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2dd4a6304a4ccdd8eb2b98dc1d134431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f3c49b47c54a484edae0da741018432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d742a0fde4825facaa6d1f50e9b12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671eaae6f65789f63666a756bf232ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496c2f90fc47d790377c7114d59eb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c2fe75472d5f1c5cf29a807e87f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42734e2504303d6c945cd9d21d2fefc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde7b11a2735bbe2c8a2af7b99827b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ffcf386255a7289d5a9b0ad9382fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875913b8b915acbd953b0e5de268ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fe54cad6fdc22344a9ff5a4e22cde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5806ea887cfcc4ac166f2ab1a81ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a574f99cdd6b88614c57019f23ce1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b543d7018d06c576d4545304f7331444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bdef048dfd29eb1e3521996efc3fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d07644f7eafb1119b80c4c80667a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dadef692926b5eceaa72acea6d7bc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1a78c6855bb1d3a26241e36029937448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a940fb62d5f5bfe595f28d7181681449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824100cc0f36b694652536785ab28ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65469517dbbdbea8fce3a0efb437e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614fd72b7b2c64c17620b6308b1fdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c78461eadb45a086b928e9bcd54e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1300105d72f6fb9ad61a1582a7999454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348ab5f6ccf3cc0c96fee278dc3eab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3edad209dcdbe0e2dcb035fdc976cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a57c696d8bafbfb606bf40b972c1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ff8cd890af4a42d2fb709dcc3f29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697a74abcfb688ee2b53206fac4c2d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc08010da0374a845ee3da4dc007331460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fb7e668dbc6c0a587e6cf5d117b1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc9d56f7027a92fd0041033533e91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5183323c24de11e047f55b9891d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb2f8c0dd245f2791d80b85eb0a30c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e48457ccb0e085d00d109da03b284465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da2a46583a7d60d2753870c37a8ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784088dea4df1564543bf54be4f4292467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe38ada025fb6641b987cb83b0c42f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ae3119481e101161007d4e34633e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58b1256c58d3f502f7b5f838399086470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270627d9d7a3973ffe22716bed541744471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13897ebd2be3c6206753f99d092b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1483c8755a6c0e0c694fcd0b2061411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1807c3de23317656ec8a6d25a07cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a36b110d7eb0bb9262fc28585a3d9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc42d57e24e2d76eae49b511b4004c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5590eead7315c98645547946ce1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588802d64f39cf19773153051f0c2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f39b37453c2402dc2574823fb8a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6463ad2d012fad9e9293fec2245c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2d6586f360908b1c9897dd1c5addf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b011317094f01fbe929a84161a30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff808a240f2fff37ab9581b9d6d08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0dc12711ee2dd6c55bef70d6d999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da8f250c2417355d42ee9d5bcdc48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52adb1244ab53dc8bb37a60c7fb9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd53f0f58efbb00dc040cbef36f99e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e827130ca5c5c5385edae444b90290488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69300ade33e0d46cf6d9f866b3b8cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d074c2df56f9440b1fb4627edbff2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd821b012ebe7e8b938d4dfcf52736b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c351375fa84b67e64c467a2f95a780492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d067ad78f029a3087255cab19c9b6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7260527db58c070eaf8a533519567494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa4e58f27abf3be2128ba744ad04c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325ec8953d7a39cc394da39fbfdaf4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c011b926f8b94253b4c144a411d746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68f46b14d76bf1381543bc16c3509498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c2b0bc3a18dbc7940e363b7c6548499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb499f235fe680993cd0fbb60a9268500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944a0eb6b6dd75a9c9a8e0d725c61d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d48ecb096c2e4ec21c6302840c667502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75a4cb1c87f08066ac66fc656b715503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a98088717e33794a43c24180424d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313e68fe95891f941e2303e27b6080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5195703eccb6956857658f2bd4b734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8ddfcf76e74d33bd0011de3d778f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335711cd7e637973885f72d5c7012b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a35648e6f81a2fc2c65fb307ea159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bef28ca00d166d5819cbe2ccd1195510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d412aac7044e9de4efc89f24504ff6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff38dd7a34c212dd69e96e6685e56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8bb7a38d361967f23cb417c91783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4335c48488009cf3128073b2b5d3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bf0896c3f40a50a5fd24126eeaea0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e26aedad202acdd6e1b75590552da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96bddaaf586d1a7bfbef1a8c02d2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada95128b86410695fb6c6aae22ccd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3c6cec3b317c6633c02a653fa18d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70d41b87cc94f808a095524f5314c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd12516159db9cc81f688397cd22ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b111d7689d20e3b90b04543387ec2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a889d97bfba267e766bc6768e03cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f060f5cd03f1ea4e8f6347a256e75b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187cb34dd7ddec74818199822411e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247508a81686a78cd6211c3709b6c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d590d1465c3c5dd75b269c33597735527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ac8de623b81296008e4ed826e1fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696004d75beb828a82a1bd34902c7197529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae69bec3311230fa48dcae5f14168b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c2eb29d25671f28d288aa2c5e709531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a0930d290d0d06404f75fb37c571532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce08a791d69a3be899730851db5b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e558890cdd9b49cd423de96a63300534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0ef9e40caefd226a2fecc663aea8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94f54c7f7d532ea29fef76158f3bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0bb325a4f86974cf5c704eddde02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599f860a78ef9dc3796ae57a2be7e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a06f314a5fd28c43e001bb8399a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dfb9dbaa08c34c2f86e7ad4197539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4ec779294c123185f76079bf5b87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1581249fcb9bed7b91cd625b0383287542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66771798f140d3d4fdaacf40281b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf4d17faef1ef3a53a4438bbe4a5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcdba1969bad361ff2eebac5ef912c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaaeab169d7cd97dd21ebb3985757e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58958e9b25bef06aea90ca1d7e2365c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc236b921076945aab66860728706089548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5461d54022f63b43b2a7ad4ec02d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58651f007d87b7d5a153d39b2d13f3f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef8a5b368b74a0735e509ab1f14a45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1737ec0b175e14e07d72e9300ad7e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172078585ce73e8fcebb3e0532b5d431553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e0da5aa86368f74b593fc30d3e86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71fdc2948ae8074e145e60efa4287a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeab696243a174fa1f2db4aad26779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2a2771f35b53ff7e8cf3eaccd86e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc527a31182e7b95ccbad731a23ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42d0a03c9fdf9afacd086c1a97c6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c56370fe9e1f1bef3b8eeba18cccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a1c060d5ff221dcb943e5db29785561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aae108efe1802cd5001d7bc9ce389562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f79c6afe43b1fdbce28096c73dfcec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2bbaa4dcdb89ae28223d9df93bdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a5b15c12135cc366d9fe26fd8373565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc6a89749c3f7d15ba17f68ead29a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de946565621395805b4109377525bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4049bf36cc3aff2354a65a503f9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f7e4d4aed8c37793b505e0d3a8d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511eee7d8aec854179739d5339a4170570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0fb7d17b6230a799b1ce77ea80fab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1124b91adf9be6ff21ea4cbca80b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f525260204ab75081e0f20b97e2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea45ac29144ec9cdca5d0f935c917574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288f831957e2672a9cfb4679f4512f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8789dc0da098441a8d1863173be6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950b2930fa3101682db0564719fc94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac006ec146d82a6877373913eee016c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b59c0c1b37f40996c656da47c2ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b20840e37ed0fb79d06fefdf72cf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc377fc3b1fe84389e1f2e3a9d3132581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09c8a72f042d395db39b28ded043d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357dbb60795cef7ffd3f5c9266daba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eec85b92e3a57cbf7bcadfbc62a17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c80be6b4675e0431aaf7e3a69c845585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4f9fc014943547cef3d6e97fed0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c84812f15935d095e91f485d405d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636ab36a8dfcb4c9f9866064c8ccdaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1858c91b320b4e5d4358f5667c1f93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d764a654b67007256994a35f1a98d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d712ecaf43979291c37e1d742d257591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bfbbca431fd4e02f01afe26deb637592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52e823ea5eb4d79542d6a9c20ddec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b1f8989d007bed68a05b6787ac8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e11fa1a64b20c91769ca2bd59ffbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1056de5d45232d9ac9d6b7e4fd976c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed083c1922c1f5963936cf8955279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb3c5491124e7601aa4c158a2da70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe52f7219440e64c9cfdfecbde678d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2423b5b6425eaa61a54a098ba8370600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a7b711897f0fdc3a0c4cb02dcd12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52face9c4c9deed031d72a270644f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c9aa81321253accd32ff600c8156603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240c203510de323e2c53f4b7dcebda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b556842547b1d27e5a999939345429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ec4c794990472f93288a0cab314d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49769cab97b86f69f9046a1f4706b883607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b5a28d14245ee5b019942c8fdc25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b048e18298e1b086c584c140c597a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706dc535d4ea68c9d6c57c1fda591a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa318ba909b5a74cfbb9bb6eda6589611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618f1179bf4045739c8a8f1c99d9c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954fc8621f5f07e4c65aac4f770ce3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec5e7cbbef651e2b29d9fb51ac5eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba6314b233444bb66f96184ea0cc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824018803818dfb1076332c37d6a0dc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3caa4b0b7046e5a9ac1e0788935e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a568b076971e34dec488a244428052618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9411b926baeb81a550d4363da295d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbbabfe585378a28a8e0136110852c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3172e96e8a3e68770d997081cb6797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54be033e0f56673aea8baf874f40a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd002a10daf1bcd3aeb0af3c7d1c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c4d77391a6fdc06449ebe21b52a7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce743afe3d92e1032c91e6ebba12bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf510d5d6669000ad8a1521eee6e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f006b44a273ce2da60927e07d1c5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f21c006a5125af9268b7bce8056b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9c1c80a9d520e4a8a3582e8f8f0ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7a9be0f0dda5aa986b068137a408630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eacb3790bd325f5f74b40c53d8d633631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a84e1047c738fa2d1635145646777632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b439206e14730429672f60e45bfd8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc15c13572cada33f1706f7a730ff0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568b2594fc2bf105d9903e7a23b5a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7dd6988d638e0f2e5a08de3507b23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726aea250b95798e458b562b6b031b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a53e8b49ccce45c61923cfd4cdfb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126bd9f5779ca807cccb4d42c24e1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed137c311e8d7a56fbc4bc1a1afb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcc0054750d22f8d87215ea93cbc17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2f041168c3082b3727c06f2d071d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a521bbdf9f6e69d202519015c9e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abab55d19439add76bf7422fcbffa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d5a6db439bdcdc1efe43d4224cbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ace8efbd9a255f0a4030b2b3853b5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c8ae110baf5cc2b195c537361f33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1a837220c397662130a095eb5f8a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5c8a3688f91626635bd6ef0f8fc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784821fdd95524ef5bf60492c96f9e42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354db7e3e64a173779a62309b8ff61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa1ffb0c9e5dfa6170bf88e58897b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739abaadfa07df85ed158ee42ae629653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a9a7c131c6cbae90cd4e0679e12e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93795f69d15f53c38f7207e866cced1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25442416e5d88be92fb34d8601d9bd77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce16caaa92cb3de3e6ec4a5006d27b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa176001a898d28bcacc1c8caeced9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278a17d804bffd7611ea0eebe90804659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d3a0db31f817fe6fe1cd6b9efdd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664d0d8a2c8feb07a927b06ba4ff66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a351ed294597c794c680840cf666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5b89a0c70506f14e47a92a72ecea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e674db41d932f3a28c3a576bc37c39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76437db5501ec746cfe01eb907f67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4e25edde80acf74989c4e2ebfb37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387579304e465c8224bce2e49b5ded9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ef22d5e93242069e96ac78085e33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dcc760d98c83438e87d10c290b68e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6f0d40d61a23ec6eec912afaa50fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3042e859fcbd4c00d11bc5c1625096671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d5dbd47d53b3b27101fe5f9829c3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bded788b426d6abef2c7f00bb2911673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed044822d833ae3d436d10bf47796362674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103d0cae97ff8f3a8a455b5ff18fb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e43410595b3514ec2ba8e77e9e887676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a804ea87967610567a0b21bacbcdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a1a055056755709946467a4af7ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21f59bf2ff4add825cbddb9b717aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fc1e399ebd790b83aa47cd86604fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d22759a903c03458c00a188aee068681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d85696f5152c67617d1fb1f384200c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539b801123d46e6aea9966aed651a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8e42d4ec7fde08d64a8e12c06b98f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5f5ccdc4c59bef4554944199c7cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce770d069ea65bdc4374eac4dec0fba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26669083fa3646e650b8cdb2f57710687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec566b4dd83dd493ced5f688451c36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc50ac1bcc565080a2cc919d620aad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa42a6df46eb738b6eefde4dcdf690690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3bc2c18594033fe9df8ffea73a12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8efed1ff75b47eeddf18604a5b865e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c7baa4b8f46d2b1ffef93d140bfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca546351af877a2868c47c1b732626694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e7778a3c51628cd95ec6961799e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39912b562a3a31f516a0102392ec4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9ca34d008d3aae279d7989808da45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c84f9fe0a689a839130fd5e27313a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3782afbc712a011e89c9c01788ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca48ab2434688397db71ece91fd8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dea971d6251c9a67e7538078e06f0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747bf624209fb3af64044ffc97d7d89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715529d1f11b53ca47c054e15d9a0d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd43cf23fbe0e9ee3edc55b6d99889704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc2cfb09877672e8be5ba8cb962b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53954dc8ac4500df115e142d64bbde2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c1aad0cd3aa68eee93ca47522cb33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715e8e6780e0e79d7d90875f3eec6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ae5ef06f22ee514a0f35f3d5d81b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf2144422a7c21982a4ca994624ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289825f97e3a0f633c4e0913c17dccc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310612c06edf64025cf3db4b04d7e40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f9513a22b8ff982e48102f194645713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8140cb463394fce7e3aebb4c000bab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f153fc6d11823cdb22263ea8ed139bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aaa2ff8bfe4bbb2605d524df4f5bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ddb3188d173ccff5a2d974f1f67d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360a0648b3f3d0844ef22262042b0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ae55fd1e19f0bf5ffcecc5cf1cf1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288f3a04551bcfd543d149d1e7b4e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f77fd2a63813b112b922b6fba465e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76d7337990eac60b9704603536c0f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac8e51b6e19d029988d62a68cb214723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ef7fdb186a775a9015251c3d914c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbe2f0c6bb1cc37afe803c1d1d7aae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18284bfd81c3739d59034c61617b9118726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410c5c570f3bc619da3daa48509fca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59345cb204a714219eecd2d392fbb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30022038857d337e461d8dc687d9e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68a3a291f68a60ee1285d57edcea10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19c5af0a15ebc0f4abafa77b1fa87a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169c73aebf6d832c55fb1fa5d92876732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b78ae6a07f787052b692b1c72cce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eada8c8db7866be3703aa1a0388f00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6a27073dd80f9b82b7f8f9804a0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304e535a50ec887634bfce62abf65c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18285d61d0dada9aab26fc729062b2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d19f5ef7afc52a13fab6afde2fa0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b91753fe80cbb13e7d350a6f2085739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba1f7ff5467de59a4756c2845fc46b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060edf813342cc8fbaf2b25fb1939fa1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66476feb5840d9533fb562c0d09c7e33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8f18e9d8d423b17b4b56d7795c1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103f7f24ac8dffeea2acc2207bcf821744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56760f8a9932ab3ad5122f1aaf8206745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2ae84cd9d42ab232022620a0b679746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b78b2bce2075ea9e92d59688b406747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a48c07d225b80173c5612556aced748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749f0915295146863f81f4d41223c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b178bf5d5dc31cfc0ea9bd435ce37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea928f64b6d2c6d57c6bf818ac5da7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419566790f0972fec81695c348c7d320752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c610190eb100efdd7d6136a4d0da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a81e65e0d9bd4b9b909c2b164a7eff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1b2ad981f27f94b84482d01dbad61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379684276a92eaca139e9b65f9a71eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7bf64bae0bff2d8f933ca3dce8bbd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5be513bb2c7b89b9090829bf0f04d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3302f8836c649315404c083c84803759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c879b426940f57665eb5083f46155760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a69c3480375a5e591851c3d3af2f5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6463b735a1447fc937ce06ec6a977762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d35d8b84234476934e862e541baf6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24b19ddf974d65fa0d170d2521bf6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102efacacdcb7dfa0e511913ee78ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74819db368a65a825a42acd760480b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7694a240e68e475ffacd8ca8b8499c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ebf7d8b2991798ece7023407ada7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55216cf74107c588d6f1b0415003e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f953dc436d96d7be41b52ace3be1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936cc7c4585b2e32c6fb517c842cac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b235de0270e24162e3a532937426f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561207790c776c7f94409593cc921f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b281d4363e842bc078de30f72f4e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc86f0e8b9c91b3dfdafe0cf4c7ba0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd6ccbbb960bdebaea8a9b3e67c0a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207cf2b52e1c230ce5230d363f2f48777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359cb81ea101326bc86a07afbd4418778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556679d8af2b8019e7713e2c6cff5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b59dcd015e2ef23bee2a93bc3d623780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64349fbf8302b03451f02e5693c69781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bab4ad482355f5a0295fe417907a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0c4b61ce4413dfbe0351a71085a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c4ffa59540a8735fbb4a3feb2be3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335497e79d46645a87cda22c3d56d64e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac15d10c16a09eb9e9fd5a9984f981786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb6562415e6993d38acaa08c287692787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ff642734462ffa3468a66efefd0c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd0619c4d1b929b203d5e14f5181f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29af24d79f745c9ad3d34fa8b98e2d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1832b19e7629da44c39552203077791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179920bbe0de7a916feccf2aa520ff3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb22de51bcc1e8aab908e6537490584793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe7556dfd656629342a8518d1ac3a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f024411b3c87c56a01ef08e04b473b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2e77d2f34b50cd5daa228b7b77cb2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ebcc313ce5a4cd61d1e57de87bb7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0715e99c74107a4ffcfe942168ced5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067a98323059d4f819351c48670442799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117dd403a4d1bb1554e3aaff5fe17a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2c242f3904f823095c86b931135d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968208835b6f6cf669732f7e5cb4d07b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a9ac19bf296abea1b491bae868fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a6aec78da4648528bdc7466670d2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77bcd799e0443c8249d0265306a10a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec29689072fab1c9996df32f1e2d7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc54ac39cb5333b48e265cc414d3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356878b70079c1a8fe52d3da3c3e303808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693178de343c52884875fcf3cebc235809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df440183b5db5d477b8d02c991f4ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835201890a9059ff1664956145fe6e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b31a586f2bf53bc1790f2b968a15a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bebddbab75dce97be6c03a4381cc52813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bbf661688f0b331916eeea1211d4e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38649f317555f780a4e4099af51c6bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b913ae01c5fffc7adc27036bcf047816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9834f3532dc7d8a70314fd524e674d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0cefcd2a2fd2eb383ef4456c1b149818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf01e0edd75a8872bfe27c0e21ef76819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e5b3494465be0ba46fa21f81a0074820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3204f5f562990eeedf6e2c995dee3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0ab201f97d1cfca94b3133837fdb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab5a1bb3c225264017a98fa4d1b06823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39fe94c91a611ee28be71a9bc375da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db5254ecf790127ff45e8b0d3a02d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c27ce93fd4b3f6a3bc631d3d671f55826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499cda82edadf89cfd0743a346f8cb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6279a8cb5dc43c03c8ba5b8ca960828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f659b8241526a6f11acf59bd683e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab58196c0702ab14dc8b49cf535642830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31aa47ab4ccff572d4193d988d9885831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffcde8b6ccf88d3754d4ec46e444b4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952873e23ddc06aba5e74ff37f2657ca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade45cc8714b3e2d3632df5422a0c1f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6cf723e135086134430a697d6587835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3220c6644f7b636149e32fd8faa89836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29702c2e091a4701f853d148c205a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36105a20a1367b784e10c33ea204a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea792d974af28ce8cb466893ec2692e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb940d0a53a7cafd3c5a0bb1c08dec6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c1fb236989620100614ddd31d9ee841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821acd239b0d65e2bfe235754558bb2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20cc46ec0ca8cbb200974864378c8b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d76d0818c328e47d17854831a439844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94a828de67583aad19ad24a22068e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1f1173edc2680cdf8b6b765e0467846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb696d03c1cfbf21491ebae08aecc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0867f8b0120de67369726bb2c4d47848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbb5c95216333459a0f33978e207a3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f083f568163b975659168377ad0650850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03271e4c4bb56ad541d7ebe3c46d6f0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3cb96e527eac4caa96303ed9e908852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d465c2a92d63d9547c4daf9144ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7885f5dcdbae8f7c64e853abd494796854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8467016ffe640f8f21ba9cb5136bc7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd6f8116f7abaff0febb434179d2c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e96e11fcfd515d9f5fb302e9356460857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976997802fa47f0b62415c7bfbabf4b9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b0a42e6b650e17fbb7aa22223e7ca859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92e45114b0562d7677c42124baea7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5816a0562c395f8faece1f7a5110de861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f28b499132774595ce108b2414a9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e0a35255142f1773babc00b0d6df863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97dadc36ea5d0c6edd6ad17e20347864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a81b597f10391d53f0754dc4c00e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526c7dc7de2080a9ad7c5c2af63cf8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9de766108b1b874ddeaa4fe072876867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa809635c6013fed4ae7921196cfb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec6e30727362f4238d9a0e5ba3811869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c2e13456e16c47d453eb086ff82a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff741f589c5d5967aa773324dd1c2a3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab74a4b43efd2d78044b0a4c446f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fda7ebde0cf5a688fa4c22c935c5e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cdbba746e77bb0cae2dfb02e5abcb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d1ef9b5171a1e56995a452b685fe2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6aef97ab052e18240541300500829876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269289e9f82c8d05a4e78637da879f51877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036316318c0ae1eb6166c9fbc5e724bf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099322c766c2d6a76a0dd79f6437677879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406fa794072103a198d51bc0c6b603880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b97fb33271051dcc851934bb2aa87881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b1718dc30c3ff209719c6088e0ce882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501e2413f5631ea13e9a916c3272578883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4425552ad3855f8b41d6a4f9b8ea9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35da7934d52979f2e4b789f8288c81885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678a48e3392dda1f3ad815fd0d8521886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514c200f6e4bd7531e9f37f794887f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a39cf0a7c1c5ceb9026235422b88888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c09dc766d1a3c4a5031f7f24d6c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9874111d2f26fe8039f66d0d14ad2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c3c3a199802f8782d604d1999c968891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214cc2bad41cb2d1e2b929c891d3c3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b6c3f94e06635628706d220263a0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e55f34c6b1a101aaefe560b39d56894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c3a391f27f0b9a17c7ac0d16f392895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040543edb8de358c779b87a848478fe9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8485e403b09b8a367643737a7f92a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a257390d0a3fb56fda47b58191110e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8e84ee91d2b401520951ca3c1407899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dabd319f373b30a8470b7ec1fd2fe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98622bf93146b84b2b3e76def5dee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216667c3b714bdb15922a681ccca3f6f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde943acaf50cd690be75b262c691b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a110d9b1d9024542e4c630d32573904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128a77f3e8487594ce8d93863e00b3b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958511348167ef85396ad270f3d48088906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558daddf90f5045dfc48fed4212887907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70341f4feec6753f86c80acd1786663908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5fce46c6892cff51b5b3a14f46ae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359401dc5eeb6e52798b92527d249424910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313ef6b24685af95150fb3bbd950d3a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f39aa562b1e2c08163e12ad6aa3b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4cdd7188e9b06ce147bb0e65b2a57913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f2e7cef60a0673687acefc99f589b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c06cd33efc6d58886b4f747268457915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd92296ad5facc8c05783ed9e673a7a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246ddb42e3b36992eecad2f15c375f9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247743634946f1b789e4b5496071373a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91aa2bedf20b39e00f38a7a5f1ae4f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee6b4cec760b2bfb4f21127d6730be920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54df3294ca781fbe5ad387b858ef77921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc71dfbab2d105bfacecf0f672a8952922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95588799c7a2918e0a2c554eaa7e82923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46824c714d87d6a1b2c3e2db5182f0e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd1d5e8d974e5d383cae18593f94b0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64f693ed6160b342b22ed2ae11d698926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c33643b444f0f69f668e6c962c528927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9815758a789c5457b2693c384491e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67904ef7aca3dee7d76d65ccadf5fd4d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c256aae56582fca8feb152bf787d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5283a09af811f1eb43070ea86888b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891685891a496aacc2edf9a64b0603c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191130dcccacde2ec2b77ccb443c59933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc73c019bcb836008479ca65097f3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8daf8bf0432e4b1b582ea662224f2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe27d3d47bd2ceb4d85ae59f8e1d9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af65f32ea135e5636eb237a4519b0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450f18a1bf512f3e24930f4fd12893938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef49f696ab4f9b89e805f3a23cba7b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbe3e1dc5ccca0b088681e89ad0f6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff00c54382cefca77d5447b98a2d9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184761ab04dcc2e4b5198e02f7afd0b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af946ef867a13497735db8437d5cd9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b6aeecd0a42040ca60f437a4bb72944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc279475368ac54f18a3127e1285ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207448e584af780714f23b9afe3abbe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a12e5468d51d9b65da7eb79d28ff947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a8b8ba2e8ac08d4eb2f027b999d9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e48ddc2be257fa520cf621a1e031b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065e24ac1b190194c338a96684815f0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf0ad066e1d6a16d17d2b8560b3e1b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5583147349b3a10810a726a8da44a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c804777202a7f7a04bfd3911b8c39e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008e9012ce2a1e2a2f1e5a3a7f2448d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c306632caa520ffa6ab2d4abf45b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb6c6eda88e28454f00f4917facdd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b98def3aac2f72f16cd0cbf824d0b8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb93fa52283eec81b08dd4f3851ec5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a606a7b0c7b1eaffb0f74b6a308f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c70a303ff9db8a5d8f0494f8508d4e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403e672e8608c5f1038e2d88f16206961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560136ce143f03cbc18911a2cfaa6f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa135d41d553e3c35525fcc93929df963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612b08cf1ae29f8a14d24c6ae9f6ae0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a3104f5f78de5e4cfb31d1581542965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53f4b66c7bacae974c2bb4be91173966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb321d0044f6dcbf541340c0bf5e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44aa5069ce06f3460aabcaa83e35cf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79316a70ef1a669b44b2d3ccd7e086969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9408d409b1ef31b22ed8943714427970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9783bcf42fc32d7ae944ba9298b1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e06510fba437d069f03e459686e6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017de2c69a1e0501abe072ea1afbfe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3affa7d83466efcc5c117d85be8119974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf255dd71cd5a825295ee847acd33975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23626307376650b58090cbcc778d0189976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a80f2e4b156296edf870d6fb9665c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c2962fa5542badec345cff486c93978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0a758d76839c97a9bf3c3b67c8e2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5078e08582f754d71889f3f1b30a6f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a057209de4ea8091f26ffd23999d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c952d0f6d8a4617de5097fe470aa4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6362ae0d1bb4220c9058c62c810ea983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e469de199b9215f58528c5a5674e68984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465ce78366f93fd35b581f3477fd9f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce93736e2fa62bd8e4083bba48093c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7b7b6e97133ff926d8c74f66b3a7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3fdc8395f70e5677de5930e0538c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04769c7f8da3f980095cd58390024a1c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2788e0558e8e1075d0221f08815d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea668801cbb554bdd761040663d028991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06439ae7a8d9ffba684c144188498e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bcfe90df2516d778a783cbb2f2207993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07942299a147cad0ba8468dbc0ec24994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1ad10f85f58f44b5d45a69fc47c3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687f5f120879f1d243afffd85228f47996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaccad4492424df28b8ba77b9c406c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b8288cd1628ca67870886796b0a0998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde20ed4d3e018d0c2b3bb502f3ab4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848276a65d537eb5cfcea3efe3399d362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3779b44169c4bf306e39c23e94e133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe19ee431882a3fc6b8b4a27bb57e524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78878939147a3b40e4a54da65281b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803ed96a2c4364c35a4a76429e439ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eea453598369ba49086db9a2a16147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528376e13f862f3c1bfef51b03ec9158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523045fda4a1c615726c5e1e34dee3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5c5ad629436499ca184be0fe94a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94833586e180c67ad0b1d093e4ba111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb94f0618103e7986ed6dd27d2017712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b6d60e80c5bfb90525849cb0d7cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f4d24cbaa5bf8bff77f7fbea7b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f10503a0d9e6f9312de85b29b05715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa875d477dbf91d404aa8b094bdfff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714fb195bdb0a9c41d5ce0379f366417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622f6215f4a1353e32d5836e6bd2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946674c3719bc192721c68c91484231119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f682151476ec654e402c7e1a6d845e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09396f19fcfa4b48d77e052922d2ce6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd08b5d1b143bcc569b28617d7149922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df6b07aa2b4eb32a17893d2de3e3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d63dc46bf3affc267f077970579f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdde6f01fca49ff16f0d3b716dd84525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f06d0269b7860dd8cf38c8e0d2bb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e643e73b9ffc3ab3b9e2d4cb3fd3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c58697d67ff005e7f4656242250f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fc5e509a7aea76c6c423a1d06b99929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb6b08cc085247ce7b14c6d21ec8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4234373eda235e9366be17c7bbb3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d848b640f749cdb47c5893d25e6a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81b346af2695f6105f84111e6b0f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ae62d0eb813c03ccf2a37343139034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc8d8f2f2dae91e48acab40c37636235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208db4ae7be99371f8c724f93c945236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402494c8181ae4386c9d19ed4827e83837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19faded131593307078c38106a2939338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25268f7c4f291e28ade441d18ba89a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32758618d56d8e8a9debb17331df540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3bec65419ef65c5d9f5bb4a2dfe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b83b8d42039a65a60b0a93fab46142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239794d68a102b47fee289a2ba70cca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570939c5c066e29758a7828e601685744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd72e7075d9e029248055eefddd9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6930b6026d974cae7a9791bc437e8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fac93b142c10df028108f5d3ff5e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6317dbc4c71b2bcb31f7950bd2b56548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec906fff52b28d5f2ad56b043647ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b813adf39cff7285510d8f9fb3539850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa8b412b70b82df1fca891cc01f5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852d9c0fd35c2036fe0337a439492052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33b49a4dad8aea51141a79b00cc5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd06c66e3137b89ac8b8a36347de754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ade3fdb94878a2eb19567c01167655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e20c78a06a274de31612b71815d8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0772f4329d0f27ecd45bcd001d8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af86887bf2e635ac8a42a72dff9c47c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a349c59d8673b27000653f639d6a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7e4b0bf9067b2382efd0b77cb9d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566e7b0f93ead2b72d75584c029fb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e610e18b0435280b6d13ad2fc79ca562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112af83cb9d3af546a62181ed1e50d4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bdf9c41730203e6b5fdf97f929bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5e7e8530db3cb0c94923a814712465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfaa0442ea10bd1ab983ab3e3d595466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5e41fda392327c2c30ab6c575359e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05e38f39986af70bfd75b07c76e3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec33df920d5dcca4c355dd1ede52f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d4dc2f747afd2e5a999a229bfdc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f1f8707b40dced2de12cf1c1e8ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848494307b1b75df5f7964282efc5ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf8ace56560516aa123c63256f4b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1248104c43d4f73ce727f82707e6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589dd10002fabe090b4ca28cf06f3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a2391401a50a62025b5974a5ef3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9c62df6c38219ec57dc8d8a4bfe177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f689d952af1bf62e5b6a48a3c976a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd9169c3fc012857af81190dbdb6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae4a180739a0ce656847a1e555c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29b42b2f3c4ea94eee45ab0acdde581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5a652ee00bf02e92f3c3ed4ef1d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2eef04b373aab1e1703c0a1e6841383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a998b5d63ffcd09073d847e9878684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938b63f564f547ef07117018ea9c3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ee048b9d38762b208f0093b167b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e755902e77f3c878dc7be211c1f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fed498334635e3d1cd850f96f9f2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2a46e3c379648ad8b2a8d9a8228189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c31324dacbee77a38f41a14b367790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd6a14206dea0174b3efbf42a2c83891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaacde889a26ab21c0f2e0edccbb1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2413246b07d6c9026a58a4a2c73fa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54838dad5fba031843c4e319dfec1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e36728c3d72aa887f2dfc31685a0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06165c94939ce1647e92d8d98a61c7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bcdd38164d9ff8e38e98ebda4d9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7512009f24ceebbff6f81e0951f24af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16132c26a720bc4e18f52cc123d8e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8836f418114be8c75430d023dfcdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9346cc97e36450572a9702f2cba52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d600cd081d5d8641d2c966887d1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce60bdda3796989ac483d54361478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7365918cfba522d11e40ebdbb7bce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7311a9c98e98bc3fd2c0c72df8c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e167a9d3b3a9a9601114d4a941d683106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee01461a2b8d29a4efe36b86382f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cea44b92af676f6ee94e478c799f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6240c580a1b0c2404a1e30cb2880dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d98e0a7efd8b597360b24119d67520110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb626308d855b9c11de407c22b2dfd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4731a04efa57c739989e47d26376b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6c4790b7864f072639331588fd87b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ea9d489594722b6cbc577302ad93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0bc766c8e0cba6f53f5d248f76b87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083f09f8d55d6f10f634cf49387410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ec17d5923c10cd575e0bf313e7f9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58475e3a53f26a5f24640c026ed8c61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee8865cf437e95253b657eed14a40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb83c283de62e4e57f5e1ea93a15c8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86361d24c9642e3e75a86b509003ba7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb039974435eae373c5c5c6ad792243122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd1e217cd3155ee2a6179e1c63e73e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184771d015ad0bfd6354e0a4d6081ca4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c055ae819e3b12a2d1a2a8303582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694a32ccb152e5940ea62b6c3d8c17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f13f0f854bf36d56914dadc1e126127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8840e434157c72e50bf332bb286f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d93505a9f250e636bd7bc42832bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b8821a47b40bbcd6b0aad22dd1e4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649686d0b4db6cf579872aaa2228bb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496e0bb8d63079fa2412aad5f4ead4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361dee13482d61e25ba6ec6df3156a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c9c16ae3de86d8b0d16414a312c6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ee0ad67e612bfa5cdbb8cfe14b19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642784cc9b4a41c683e4dd086582cad7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca23ce0ff2d6bdc6df55c359d674c13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2184e7f7cf4f8dfd0a4baaec02addc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f73a21792450c1cd3976c478c07d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32667702537fd7a6621ce6e5620555140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f212f4b4164bb800379d7c94ef07b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef002477f084e6acefb63148a35c378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e29096cd98f25a3e2a5dde918c0be7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9cd85e99607b41d6dc76437d1b77c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8329a52fda0f007f8719fb6850ed27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ba67876a07fa65cc7c45c3b5b523146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35cc6577282ba02b3674f4317ef59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca297924d8b51e8db07c39ae4104dc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1708a196d5ba4b7a6322a9969147e81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142bbf2b224e1194a8ae6e04aa50c91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813680f60ccdb6fd3f8d7688988c161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2137abdf8f79d3b64bb4fc3ebe67d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bad09b668357c2a2f87fbb608f9ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed2fbf8e3ba34733d6310b6c2383b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9923f80973605089e6286501f33a79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cab12bcd1ca29c7557d389901d6d86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22cc3f591958367024ba467249363f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c62c2ce3ce22d4b2893fd6e7adc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0b6c082c3fbfbfa9d687ff65d415159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390da4254327050fd3ba19ff2f5b74b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d174445616060ffd4116dfdca9a0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07abe8a2570796e96d58e4ae25ea9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1718d298cd1c0aae9b5910eaf8e845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875945326b61f2e9591f9cdc73d4e44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302dcf4ba3949c81f80689de5030421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31139bc8e792b69b935f4de8674596166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847f08a5d2553ab94d706748c0e7c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629c6107088c5167f4b6d35377dc5bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1f462a752ae4c41d1ab698bc0d4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e6f4d98b8efec7c0abfb505195044170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07153ba15e046d74446d25515e170171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11dd5ba2ce71bc47c05c7b2078b0df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd959450e0e4e76aa698c0024338795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c4a44d8cbdf35d12bd19e04f30e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25f3608532e6a9a3654b9fc380ddb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdbf72f2254a03d1c826354d002001176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb66ca329b324fb81c4fbe2a03e7ce9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b85dcc81557882b9532dce1946a7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d7708c69fd1cc4f3722205e3c207179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01c3acb83480a23f1b3e54d59d248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178dd936ad4b8ca6ba00d367106624c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7f1eb7dde74103562406c516dcdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c3f1b97a9e312dd2ee1876ca026d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb17607a291b379206742ab1f26bcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb070574a68ebf626d55eee1bd34ea4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290e71ae485304249c26d9367ee9f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626cec024b4ee809ef42322644f2ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba2fd883c4f61d2d3d9f67b45b0dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c61751fc2a62b92be8630773e4ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301bfc051b19b11467f86caa88f5236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a989a306209b0a15c0bedad2276ada191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea179f29af41dee7f8a04da4e6a2b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecae597411bc3d9433b028df6f8b7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ea035a07dcd7094b253ba5df2407a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758abe32905eeff3fb2b3be42734162e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ff3b55776a5e6fdae85bd3dd7b60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b58aefad767146e9b163dff3294d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5980c37f3fd854245e53dda7bbacff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7dc75bf6559b7a1e2d6b2bab0bdc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891517cf8a2d4d6b7a937d0c52527b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250771fc91be03f6815afb316adb983201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4310875894d1987d87720dd1e8ff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1743ae456bb257b8f3db22d22696e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c517e5e2af82667d8be6431ce033ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cde4e8fda23bf6be7af1ec3fb9c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6339671842fd09c17856273ce2829a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef92b9b957e2a081acdc8455b204de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde17d36a6c48cdce784edb98da7c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f64d4920810d716aaaa845898f1278209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ebda888542c655e73c8900b5235c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04078d25acf78d47a9f17ba5a1a803211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302126b7642427d8049fc3079d4e8b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242d67a0987f8ec47706ac3a3c85b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ba439e8753ee086ff7af1d8ed644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c43f07d5b8bc83a09fe5c3b2ca2cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b623b43b9b4a35167988d9d289c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac3f89761d39442fc1c41923cea05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2443aff6ba938bbc35a4370fd56bf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38c81f64c78ead2a963cc333b963b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceab4c130bfca94dbf5001c0da25c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a776db97318f1c62019dda86d1eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61693b4c9701c1dbf72cc4f1de850f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3a96d25b119d9635b4c84c63add4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb95ec26b6ba87d3c465ce69dfcdbbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca8a57a3d046aa6b4cd349fc77bbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db7f4d953ac6a24b1058fcc0f16c03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e2d440505b835bb67c95803634e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690205d6706fd4a943cefe7f82d385228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164bf5d881771f8b1daf24ea202b4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e1c1c967b1c88e29fa2d39bfa76d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa6ba73cf76ca41b5c02c7dd3c99b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422748a04faf95a4aa7c00523e508fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef2c9e57368625fc2cc91f1aaf34d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fcfcbfd040ce6dc340a1533ec34db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c47f44128eb540eb5a619ad88782cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630ed7a113343bcf83124c4f9064a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac12a5e256bf922c8295a77f125f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586fc3a8358d0092cdc66713bbee62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884248d82b57d670f438354f99f494c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c55127b155790c0b1c9e93dbd6ec74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f499e64ce3e15dfb91543f9ef5c9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef58d1ba690a356081a508416f8d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7e889e08ee866bcc6ffdfd9a8c316243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2748d2b0c70719a86b3a70d5910980244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30325a8ac7041b303328023826de53e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b54b5cc6372dc9974a96b165c0009246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312040fcf1cee17363c9f29c53023131247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5946f931218d16ddee6fe2a2968c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd0e6476e514f940e45fdb188a479249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987436f6ce12ce954f02372721caaf68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d72be9c97b389ba0b7c44d74b1d1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618323fd0205c758d931f2374e8848252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008b5e238722cba4955aa1f31985b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123210cae3bcdb71eab9caf570ae76d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f0e4d90a4a153aa29cf37818496d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c33fef377f1b56e34ade10508ee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57730bd553ec30eb8cfaf5664fbda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b527db5fe2cf4df2e6be1d1788d6e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e5b2c4e7bc3ff1c02af5f9be87db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f361d748aa97f9888785b87c8de192d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3261a8b9d1e8547071098e5ba2a15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad13da544699b92274542a455fd15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697eddd7c44075d0add4d68143fba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba16b9ad13f9a91eb6c5371fb7caa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa04ae503b397572eae8071ed777bf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0fa10435f3df260bd2d461e919199266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1dca466535cb2e11769f4d6a8d247267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68428265d99d8bfda815d3b10280557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d35ffa35031597cf56f3819907db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653fbe62c6c0fffc999d3318dc12e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0917d8373206364f512a5063a19e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9c4ba81300284dc53ee6f8468e6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0f64d48f29b4ed123a3df4e519a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c704d93030e111555a60397558686274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3134e2e826c5bbc246e8242a1ec0be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f1cd87a46a95143eb387aeee4a321276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418d80fcb20fd46f012c0abf6f0448277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f160f04cc094fdb03b27657a04e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f7860f98f034fbcabcbb90261fc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a53d25eb1e6a4667fa719d27d60e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654663a41be408203b671088ad9b65bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c0fd7e2874766453c6d756f52872282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff523c368b3f892f56b6c6c4a1077488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655094e89d87fa7e3996671e6d53ab1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d47e92d32a55a0352a377ef04cd0ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec2dd496ae94019456be53097961d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91411b7177f47018df6de85d5b3953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093732d33d4a3ecc1b36e244cb6a4a21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae485740a102db1cb44781dec84053289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414b57f6455d7b7290110c3af2d404290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28b18d48420834890ea09d66783a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8416ab4d98bf27cee7882bcda4843e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1268b3b2bdc1c11c0c10475321ce2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7924eb9cd82ff33b05e7293483d6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf30770c51e91a3fa657edb8d5b05f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6950fa0fcead36d4140e8441a84c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e8d6649b5c552c0dc24788a6f6e25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545feb14b49b4d8e9cb2ca3ef65013f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb575397c6d8334e0aa62f1283924299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b994e472563ecc13a0e295509a4df0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756025be5f227c0b9796c380b7dd201301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55e9f72559708af84475ba1e45150302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e25b9fe4228475bee75f99d0b5826303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d5041d14e2bb80fbf789ca6c5702304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964457ea77bab4bf482b92b1a6010a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b5891580f73e743427e8c6793cfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fd70498f05e9e006b7d6cb69986d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4c9aaeb2d0852ee905c640b5cab65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b7bf3dc8fd1b32c6332e8af1a896309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dff2fa7082fa6819abefc3a6c6b667310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d185117fc7bfce365b2f2aee20b58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723484cf1c77a577bd920fa44ff50887312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248137da5f9bdee9ea3bda82b0a44b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44a128054567c6cb655689551ed95e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16924587157732c2d21d8ee8259326315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d3525ccd050bea01e12872c9c724316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931456e43c7ad551ce49a7850638c2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330b5e6c15064c23b78e15a9b054ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81802a39b5363a9526f38bd3c6cff1b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c819814f5fa5801d2c647f7ccd52b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89378aa6db1c737f5bbb04900109856c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716268f353eb1e395b470f69d5b4e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9587752085804680435a320e11871323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814ef67de5eea4f746e417897482ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2aae362c4c8712125090cf4e219f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbca57b350ec8458d4f0adbb420a6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddb8bffa057058d19a10701402e2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e618c0a0b205643ac0f0fedb92b8ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d533015485091e175609731a2f59b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fa54e2af2ca0ea4b1b1f57dc74e05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c800926c8f190957e48a1e5d128b6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d75ef81c431635306eabd65c8d3594332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979cd5a955b629d4b8c14d3c0deb3ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d046e6b33bdd3e3c7f085adbb7923a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf42cb6f7ffaf284242bde93d2699c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f943cf100beef73e605a6ceb1ca031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7f4f849b339fb61ac87f25e70d5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1f72425aa5fe679dcedb695b0c06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd0715f0c8ec157a64354ef404ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1ba406febeb805d68a1f5786ce6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ada0529b0f9fd92e141d5956fd043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6269578529b03818f98fbbd3439f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd90ac6686abea38dc8989a20c9145343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ecd5247411457cb256772d790bde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de960c4a33837953e19b7808dae97982345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb1a64c19e301bbd1385148cfdb03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6622753c89a19b4405ea94a787577f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87728ed067278aee9c6dfe2fd0026b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da9464ffef0a9620b2878fae8e6884349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78694d24916cf6d18a2868dd06de3bd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c482da1d51ce8f88b4452395a59b4df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019488d9ecacaeb5aeb65d5afb7186352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01d7609908d921d4c1e45c4286b83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403028d17e9f04e43bbfe38b3398eb47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a2ed3966b0882c5e55491fb1b8c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ea67904fe39e899a253e18cca6ecf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab669f185770e36b1ad6a3083a7cb29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9e953d4600f83fc59030a68ec194b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cce06f9a677355e473764f38c784e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a9bd72586f82d6fe0eacc776da37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076daac5b8257ae2dd4a0c5481ec6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cd3550ee4fe05199cd5e859fe1ebf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff686ab17fbe3ef8c070792805870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49f63ddee8bc8f092e7f0e9f9f933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a7d80b0105fe174d5f226bc0215e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337aae7a99ff09704f922ac301848b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066fa50448cd63943fefde5e412e9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d95b3c75e6320917f57ad1080c4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45a2331f6c0889c3ca7571856dbb75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf213081396d07cd30f96d88066fb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84080282b06a2b6bfdaa4254b4ef1b26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6649191f4554169ff44fb31f4a3eec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353ab78a9e72e3f7f4b895d8fceb3b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8237e996fe2a0d56dbda41dcc919d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d598b6e1370b7e1f0f2170a8793ed29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7da61f9a3fa8fd5662b0ec3448fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9dd94fec1f78a58b3dc66bd20293377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241397787e9425730079fb787be8d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c065b3e4c6be880fe391ad1ca8d805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93478f4f9e6b90615c089d194c343380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e089871496b575150c5f3f9d1c65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e977bfaf105f420dbaef533df4255382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a1dca7e4d8afb494f3727efb0fa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e18ce1be96e4dca50200aa38fac797384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c01413b6289991ccf3f2dfb83b185a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92eb62520d55ab0024e029f8bdab0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25eeb23fb1436a5789f3983d4c989387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe02358eee4756421a07841ec7e1ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da8f5f02ab5466b39f92228f5b1bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1954633fe18517b8d6ec6486db64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356019a7e0962158b1ef3f5e0864ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cef9408adaf6e177a6f9396af07d1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808e385b92bba002818e5699f63921393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a52eb3feee28186a78bde7453c14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7f01ccf4ebe0e8355b383b5ee49c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816a1102dad355470bf34b06831c0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b8967e23eaacfd0eb5b3f89f874e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec23ca980e5504b886c32629db2aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548241574ef163ea538af747261157a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e85db1ae3724ff5495eb3e3850897400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481e2918a20aea4d642159192a9049401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9956827593f9f22fad4a61d6a4497402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2d957ec46c772016754573745217403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29dd2675e68087eb28673a05dc380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5603e440c9852c8d6567e55de5bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44104ccb350ab523465c8158f7b023b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0f5e62935cf36535b68f8c5ea48a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c9e4a7e28ad4461b2b3134c14207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd248e3f9eebe2434dcaf15afbcb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f242b0edec774cf843f770b698c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ebf81bb297873c6cbcac500451039411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9beb969766358419cd3cf94c54b21b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8ad248d897407d675b679e0b4460413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433c82adc5f9f676393d7e644899f5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45c7ccc3e9c481c7a7a0c6ccb3ef4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff4b5b25b4c0feb72556e64bfa58f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416850f7b31db40336bab5cc12141d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0c900d7df205a5d471e8ee39571a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fcf09477501bfce66e61b5461ad3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1123b5b66ed7b58ebbc2efa2d2cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3cdb6f5e025cacad5eb8a38ff628f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbde36d384998347f125f107d1577d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87850a7e3dee6dd9277226e087e9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f31f110935c67d08cd0cbdb97054e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7183aeb0e690b1707282c4fd3cbed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2f441764210b26757e74f8d14ec3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3338191c3ac7298ffd04cfb910d5c20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2584dc088720ade34c4b02cc7e5bdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173694662da6d5f2a0cf928d13881789429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213eb389d41f4eacc9aa6013c40352b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33438ae19afc1c562ad21bc6daed605431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f2e012b1502fdb32cca9185542682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd1bc1d6e07a8f03ad4287ff8953f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dfdbaaf4e94ac3275896a79b3c7b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750714c16981a41ae396dc85b8fe710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e11b4baba99c1dd05926cd0f1378436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fee97475deaec03b42c0f88ed8196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c1f2e22d140ea48b2151aac58fa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01acccfec2047e225633898841c58ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47ac1df0232c2d615bc7d8106c200440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3eb5e455e29186f9bb54194017aa6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29abf7af6d0b953cbc7f713356720ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c365a6a509cc79c2271a25aece1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4402e5e3b0ea57ec4c35d67d4a2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364110a94df040e5ee1970564af11462445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be15afa4a7fed02c3d13c7a11c18f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4d988d49b55edd2091cc392cbd6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552219538df497575860580007eace7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abff3e912a84148bc072f80850b13e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b9b365e761c0642a324b089cf3f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e4ef4266af3624479ca5416bf524451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ad67a405f207dfc969e2dca69679e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c126a6f6d823977a46a03b3e29e7b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156e194f8b54e8f2ec4debd60032e2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69037e98a7c5ca7e7ed67d31e764cb37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603bc463f97c41ee549399894c18b14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1719c73501901d7a506fdce727a235457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3f1f112b513b42d354e0064787b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6fbc7abaf41e19969cb5a4a4d1432459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b437495484e7dbbef0e5c471f05c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844fe6532bd7970a98907b8ed3f5bd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909aaf281db52923b1cfc8b8fd6546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798905ab48dc7babac0a992053c52e89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f3baca1ecfa9051e5cfcceb79ff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f94a32ff2ac428914f75f4e799cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ccc22b83bde60e818abcd2dfb3eca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40271a65861bf2f7762673033e866c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d2c84e5c0552f9152f31f0db0ce8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896af4630e065486dc237c14c430bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed155b7e9da7de7bb3c1da9631ea4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df5f8279bd47685303bc8224b161d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa61e5f4457d02ac47b8969cb446d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7cde31b6be59d7bb0c55e151f446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4ebd97048cb808b161302e46e554474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694425e35d42ad739fefe0cdf8794c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa86b8816f1817d944ef658c0c241476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c2e8bed871d313a9cd23673ee717477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72f97d97b06a140dc9c9020360e0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066d79c0b271e8c2c191c424e0d031a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed09148872c1f282c725e5fd7dd7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182854c27441aa19b7ae37d6504c6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359c0ff374a4dd9b53aface3dc13da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4f3d5a45e2e9cabe04aa978df5c0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b663d5172711d21c0d57386878c51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944788a6a769b3ce7082e612180f85e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a3b2eea99046de4f14dd1cef24ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e56eabc0a42cdf6d0ba15d424ff261487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081fcc1b513243bffa4768e8d2b42c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d663b41b430ffd9e755bc199678fea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9fa70de277780a5924e13c1a6d01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119674bfc213b8a7378f7b11043fc5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6baec6920db05d6e1759157ce83cfd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166fa3bdc70eaff5084e346a24fa6dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cd6ba35036dfe2c2dc4107e7421d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf35ad8b0a1342527c4d6c89d3c70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760745fcb9301c169d35a99ae2c97c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb9206ef4021e6b7d1d68d12a4540497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146220f6f827211f1aba81f20816f8ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b73a3717e6bd9bc9219687003184499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9812bb2b8ea36f3309b59852640642e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110758c6aefc2c20f0e73e835404d8bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4fe908166ce05a2ab9cea01cf447c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526754047ae1467c6b2763a748fe38a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162360b1c7036965cacfb692055ac6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf675fb8de6135924a95db1538bbb5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d812aa1b8cdb502a3fd4079a7fa51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71231d16f5644f604f49bd191614f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59020cd1f2e31df4f3390a3283934508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e203941c794385f6fbccf4746a6be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4750a93bee9d547ce9675fcf65318510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5848b208b3f09bab4e00b19a261b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fadbe6ec4357bfff449590579b0c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05928bdb792e023303a0f8fb7f438513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60255a253d0d806031a379745cdb319514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017720e941874d1a5d36b63f66cb805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f7d91e8ccf21f245dd06d99b0a5b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41a387ad74b29048f24824c4db9fdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e7f3df8dd58d31a26d32b1e2da3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed2039bc25dde1a3372fd343ab9dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46661106fe687eb81a0893e0bdbf7706520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e37a910b379b30f695ed6739b80a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9992fd232c45b4b32634099268f7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f537ec1d3826c60570bb225121bd2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7262a6925d9149fe05d7b76d6e56ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89528599e42aa996bc1f5202ef5340525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c09f75a3212e55569a0efda724e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefb7049dcc674e3ed1416a7d1d3075527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c679df25609c1234c7e23c4150bcdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ab15d053fdb312d0be091d41c8cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c2ecd2c94d142ca015a6de666c112530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c821794a50edcd3e32bfdc5c839c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb18eebc8cddd120bda0b471bedbb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5574fc3d91f170222c3548672a0e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b10d7cce38d9c0c956f3aaf1dc476534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692919cb49fdefbc878bf1cebeb32fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de0ded34c85abb766931c9b136356536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761460958775aa3a0e99c19e79b0943537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1e11772ab1199281fa635031ef18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5dbb7a64fd1b8bc6f31465c36f905539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11aeaf0a864974a4b32e5fa37e5030540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62705526bee920e66bc658ed65f01a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33075b494e486912ee6cba071967d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e0ed327fbf0da2d77e396c19540a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809e7a10f1c256db15c0f7dad711994544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da28e8da72eb6860307a2c5bf5e46db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884bce52c3daafa56b2be58381e714546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2faeaebf23046a44b7ae2053c6f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edccfb75d322e23075480160ce4736548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a445edc80fc2d972f351e7c70b2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d89288f2ef3af1cf7d6b03f00f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d46d4f403ad8641f16c897b7d087e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f604ed67a49dc112fd78d89cb9e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611fff7bb1332bdd780ccf8599a0bc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27071e52646acc126decd72dbf4f474554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3cd4fdb9d6cb7dca84baab91f474e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f0d004d360163c6b38e0b53ff2ed7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc72794ce8dade67803c9465c0ed8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd283f4c3ebae5fc1c785bba52961a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445523fc4118e4a7344a88e2ab24b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45064a4900a255d1c1835bc22acc5f39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387fdf719a6a2cacc2502df1544307e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378a6b9fa903a414da7bc52105d496562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043913d16002cb1ad23a1bbb15b49264563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aedfc890a1f9b3f108c86621df427e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19048bc92b5f19cf28d8d20c6fd9332565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c85ce63b3344323db0801fa5fe9f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543ede5a0d471eca145615d99d1d00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2fc125851f887c2e20adc4d4934bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ca425454d740bf64d41ec0ba44fe0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db3ba9149afbd8e3258166c8d31990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663915bd96da954c81a4ce1d58c05e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcba31a769ce06e087cc3a4c95df7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28f9e161b8addf2d04ffadf14f385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2942f0aaccfa06ccdbdef20b9b7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42994c914e0b26af182b0adf1ef4d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a00d31546a6aff4c85ba7c9575f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383c187318908fdf70d1fcd3b0bddb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33278fc71d695fd2e0b6684b7c601193578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fad977653074ff99787597b4e85d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123d8aab8ff2706321762e1ada9435580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb27cd4547d27cc2c9261dd5a1b4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec5474bbc546a97627328b37b32d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de0b5686eecf6ea511fce08d1fefc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28291fcb2d60348ce0f511ab3dfedd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de2f405e335e3b2077ff3aa6b660b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249acdd7af2addfe96374d227ac693d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8efec59420dd0bc0eb0cca9d7591587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b658388868b1286f74588f065566588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ffe25fa9bce05e21983387e170e1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34040e4a8203864b873f000b0274a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7f251dd54dc23fa7874830840b560591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83361a920bcf37ce283c7f16f60fbd87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36de226fc3e7da4192d93261bc0346593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b184d179c7148fc80c051dad096aaf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca400148916524c5ed7193620e14561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d002ac17a0685d44787893d5e439a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e833585b0c9c2490f4c2401f1a7b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b29a9af6b3792ab4b2894f5624d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a18c483c79c79a9450bc8fb0c561599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2a8836980023a6b43f4d05adc1db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9335bdcfa5563cfc2a527d91568c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b0ae3a5e78a447c0b61bb1613125602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7123f456d8b31d466fda77a80f0a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a8c2e1ba5ae018d92a329be9942fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84afef64519cd7d76977200f2619370605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43f0274cb0c6b2f9ab7318f3fe62e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c910fc0452a10af4c553dfe99ddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dce5b8229357fee944a38e63a5f74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb866a5ea50f33b35012fbfcc5d62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a33a79bf46ad1264bea248742d497610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462cb5c1211c8c534be434c030b362611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b271f3244bba0a245fb5669f55b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539502f3bb52f29e7d49516fc6bde5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d19e6ee9e6c7d31c3a15a82e7f8be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140eae4daafd5a7e16fcabf16a83cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021593c94345632107a2a452737314a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17429b095ef4191c6ef5e27ffd9899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f14ca072973a3372e3d861d1d12dbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c2b34a90de7998d646f744637c9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e29447e3c8be297857d96ef8fb341620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc64d163bd3b56a875bffec222865e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d7cee06ef7e3cf14cf23bd65c899622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bc6d637e5f6f88eef984a4cef40d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b3c2a5d2779f99c9151d972157a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66148f8c7a79e78e9432b4f828008d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fb1288146918fd0d0b534fc36b8f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d9eaf07b6b68637c3c35c76e4a55b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb1cc871f6451b6b39d93b2c1efa9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd17c44d08920654773482688c2db4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b49fb6eac59667620044cea4aa9d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236010f6e4fed70e1e2e1bab124e4c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab0a484eddb7b11addf4e046cfe55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677438fb48f2eda0808950b8f23c2b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b554bfaa92542ee4262102d2cea9c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adcb010884773d5739ba2439ec4e8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef5f99cdf874e14944906c8ffd795b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07233bb2e265e24c08dd81ce03c4cb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f6be60a1635925db7d5190245fe86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2f309d853c3415135cd421f68098639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb927e3dc7cb8929938bd594aa679de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4c1ea2c30afb2e875d578fb56a802641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ebc039bcb302b42ff3394ef81f5e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d668e6584e1029bed0ea21173c62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2b747f006e9931f28f33d96bad261644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718314496e9d5a99348e0264a231a452645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c7334dff9fb87d525c21467ebd345646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefc3b679bc134fff25fc3b1e77f7f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a39e490bccfbe7fef5640f44df97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd14a309b81da8f3df188b8f74243649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab34e856983cf8541a3edc28c8c010650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb2f0b38bd2c6b9c2670abff66e40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b87cfff650b5e3cd095b7847bad7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ee7c6a11c3a83e8b497de9fb39f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc973ed1c816848aea8ec82d1ed1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308b253cd7277507c4ca81d13a9212655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7316ab25e45f91aa5bb10e7b900b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd71e3f3f4831ca1edfa7179621e9ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c881207ff29897349620e41970f5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a081912d6a0491fbe8afd488d508659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf8d32487323b3926a66e407e2f65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201869e5b25f6dfa3517b0112fe00d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55b17c399e778b12dc50bde446f441662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da223d924bc7ae0c75529a17c6048663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad871a4ab708fc9fdc0535d107b358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67d912fdc95271b58b551e3f41f0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2c29412a3af1c59cbcd134c28572666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb3499cacbb5f2979cfbd047f47ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47262fec04580cf619cde5896fb2234668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3672cf1e5596584b3b0181b264b40b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07a5033c42854518ed7a8ca158c52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096cd41234aba3e7a615c50169162a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d775e3782056260c727a5c124a3b24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d3d37d5d83898697fbb54ccd5cda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c09d1dfd2a2d03cad010e7ec1f17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cb151aeb71edb0b58aa4a123fcfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc0e28ad8afa93bb37f9b435e6f20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f62e75a92ad7a2a81796de8b5a3fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca393e41f7953f1bc495ed5749d4154f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329545aaa29d52d5df2d76e91e3f9e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea3a1207b4fefb5bed30ab20c150c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf388272f95652eecdf7d2837b0f01b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6ae5d17e74c615292529b715aa73e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50468023725e8499fa50db01ae302a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d090e51d24e96ffe1c9be7c3ce34e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172421f150cb2f7c335e25654b8cc67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881cbaeab0c5e22b9e8e0ecba3057f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca0a6eb03d3c6bfac3a0624a0b660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7818cc09e7d79a2a9a8d27b0a62b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a30c6e13c87753a1bef823366209689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac7f942bd5625d9e8ef9c07500696690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65907682e8524037336a6b1c8e06c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de1a0a4a28a65898b3fada53d3f93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21cca8dd2ed9e94b7f180670e79d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54ff2e3d0348d40afa9be44b07e6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9ff71ced3135d94eadb01b3f8f684695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913b1fd25ecdf6e6926f279c2e745fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc4553eec598ec5c286b2ec0a4fd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf6bc82ee53178f2a247ead7a514bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d4d448e6ba40bbfee4da33c86452699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8e470de0e7976f8fffda7e5527c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4b307504234019b5e2c870ef0656701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a9150908c41789c6a2b3a5de73367702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe8310b35fa80d63ceb61c4520b86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502198331026697705d3d927c5d7547704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a2c13ead921e63622e857bd3b2f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989b71cb7a58195cfab1046c63f3ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a126d159b5481be551591d5f913ac43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81babb07524d90e5b25152378d981567708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506551f2ff452ede6b74f4099a99d56a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22e9c5a82e9913af5464247c6f16f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ca76012d496611330917b659399c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c10f2f28e9d534c7e3753287be0f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca39f6b3d557bbcfdb9fbe424d34cfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136ca7d9eed1499f911ee43eff0249714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd3e32df200a8b18bde7fca48bd24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db398e1590ad7707688f4ff3f714f148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e941eec0643bce5c81e99a527805fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68393f9b4e18c8e8774138b775978c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b75de3313a590fc1d9db028bf40b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f701fb1f09f12df865fa28117b01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a163df1104a1543c84a5e9bd7c2b1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fe69581204e3f57c98aaa53ca273722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf30e8fe15eef7fd394e45adf6142723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3576161785ddcaaf8789ea580e96bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e402c84760c72e2bf71173816645725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714f676614a308f5a2cc8450835c09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8129ecf58876aa76771dbfd592644727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dc7175aa3ffdd5a58d52b5dff89c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695916e4dd6790d6df02e5792e24a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060618bc821fb25e547cdd051d1b3fa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44442f03e60b70ca56a059768b7425731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c56fb1507787dba23d6079ab8572732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d5d65785c3fa98fa450864081e55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a62d0a1977a85eff6f13847cf0a5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b9b75bf0738114eca607907998d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c28035f95728a9c281b830f80e755736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e187636581eb21f8d7eeb1da42706737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904edee286af7cc0da97e19275ed45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404c0e0af4b1b4c341fde3db0883cff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501e49d541d73e320c15606f241b0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768f4e67fc5a5b91265cf15fa13d82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963809cbdf00d89692677f62440532742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868464a8bbe705644786ef44c41239f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d3891fd9275543c3a70d859207a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf408dbbf8ac9ea359b956e1083ee5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db06e41d9be3c13b9d617a172e058f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac002a4f8808840ba4f25913e4bf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cfe7d526950722c1618404c18f489748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaa2ff7b35edebbbf4f6a8db762636749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48f3f3f1d72aec0355dc04796384ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9baa7a22e0fdd66d8139ae46023be1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f9a03cb0bf72d90641e39ec31325d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d22368f6398a6f800b6bc5a3548c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ad645d1414dc004bc9284916a31dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1eb2b7d4bd471354f1acb7da638e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0679ab2cf57402396622258d4718c1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0480ad394fa8967ec823cc61853d1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844795b673cc8c5e383950f22398f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08c01403dbf3c68999dc6c819af32759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa11996da91211b9cd4c68e861881f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87990af0be2f459a5304eb096f113a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a09ae0d2271137d4afc7df7e20c89a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e293ecf12ea0eec378de00f665c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd4498f6c19b1f0e0985025d00452d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f0a68dc5506c5366d2b9d20bb752765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339d029694b20ba7ec1828a15266123766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1edeec003f838f1b5ab46bdc0cd01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac0e21760a3eaed1b6f1a989211e5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7baac1987e0b32ab9a9957d7551f5b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc05a6f7b56471f9a3523d7b7dbbf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e01c6e2c19e287ae9fb591a87f97c6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fb52cf70803a37134e2de00d9f2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec0309989425607ffd89641d5790f4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d650a4d69d0b358374058945a9c27774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee45250f9fd72aa516635ab14c06432775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825342c3c60779b8a2f7ebc1fe5eda24776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe326abf87c16b47e040af2eacaef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab225a599731748fd0d31b4e895cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3c4cb2b4e3971389040b1ddae651779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760c983eb6bbb625fc7e7478b7422c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574abe00c9db64803d11226e19e2af18781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a708e93ed20b22d2c32afe189d2cd6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec3a2192aa5d51a9cde5f8f71a3f98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845b3da735251ffdae19edf14796b3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0b9cb4633ca01ebcb41f3400753f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4182699c327a9f9345f552908b8615f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1570a013f9aab6f917d8d258a56df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd46ca500fe9de130b5416ae446701788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8cd93241bcf318c21da95f0840cd9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99ec7a55782b5e7212c80fa250463a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ef4604eb497ab1e04acd5a1fbd95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5cf00e0733997f1681e3237ddfa27792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e23b9b59bc6b9fca7f95491fa5bde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d773ca645f0ddd280a37e282e67bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111de58c4809ea60c311804732ff287795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb12f74331d216669cd12753a22bc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a066170f68433841dccfdd282b226797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cdf7485007caa6e18b28abc8642db798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a0f6c8b4fc8c69f19ba40ea817af3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fa76de153aa0739b7708d3f22dec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470da1456d97a0e735b16ee551333ff801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed2d4d3f5ff379af89d30e1698d49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b19defe4d4eee54115cde93be39a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879966861e319a97a509019f9914af6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d01d460a37434184dd203bd3d5032805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549760ee3256600f8c3977932c2c35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49794dc157fcb88059dd1b39600391bd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987077ee8031d19e42cbc70cc2d754fe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed14a344b5e07956602130d3730db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb155f8acd3d3b857ef0d37bdc985b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4a5d042a324ba144056380ef3a79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e04faebb603dbaa05be3793b4b3cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b91623c2b87c22c0d87a747d9f554813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f757244e0ca889714906d1ef3f92f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9fd7704893611b528c41019e22f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274c8900e22c948f76700b3ee294d0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865b19d63d85751e32149df22e34be1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1759c3272637b0012d8f0a631b6bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b520e32e4234076a1f75dd7ace9882819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3070937512e0427f649f42338e8dc02820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1e24686da2b8eee9c42340512b93821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6186588c7f96d3beef446b6f5a57b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c985ede0d5b621d3a01e50e2724e5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2aaa64814cd8d5c170e17ab14ab82824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb08d2819bff6447538003130e30b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f4fc64c77945755dbe337a416b32826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55539243e18659cc0b23d65ac19e4e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50992c11fed4d79f49565f0ce5ecce86828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f557310d7f0a1bff4355c36994dba4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c7fd4e5236490ad1af0fe62256a71830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31042424b3cc67ee19f0fe06d623f833831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c615b720150d92dc5589c8cbcccf5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0cb394c74c611eb14d95f63f6369833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26941e0dcff2dc819f28f5d74b91bbb4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458811ef9d47092a47790781888c642835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80017a344b6e52c7707fda3577aab0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfba606585fce44f5dfce4b7e221870837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec587940e788637f78a8d547635c31e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fd1f6c4c81f6631200c15498129b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8e185df76044bcf2be7c1874949bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff784ae2c022d4d22df8295bb3bc5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55be00f4f96534578a75d87342fce842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc82cb9728fd18e862d3543021f890843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728e77d5be4ac1d692cba74fe07b2a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be19904d1efedd89a876c71c8b625845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7450595663a15f4e4d80577a0c493d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c143018eb6b1e9eb1ea3307194d61847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68875719bb2998fb581a42c352b7f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c26fd6542ed70fbbd5622c260670849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183688a51e1d5d68622dd722aa759d5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870bc7212c1eb84586c3de421f79f56851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a92b4bfac936c6811ff3ce65c822852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd615bb4d4cd5dfdb1835d850c7cf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089dd5c6cedf1f8c60d751bcb8f98f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f643b5d311655cbe0c6357793e7d4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395501f829d3c79a53570a9bbccb7f6a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f0a9e04403e2e288a8266c210b9d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a0bc1ed8cc99a94f6bc485fe691c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17fba6b39207256596c53684d453a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272125981c6fc63ff1e36dacb835d585860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984bf635c88ea637d7c927296163cb5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4da13a644df0c860f270c34611262862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6213055f567f9a31316dcc14bb91863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a96c0cc674edda59fcc6b8317049864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276391732dc149f6d04e4f76e4f56f4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416ab358a383e00aefaa789af8832e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91804df5f961b00ea5b8d47ed8ab30b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33fc0181713c989002816bb2bd84ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cabc81b36d857fae754b985e36cd9f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b1f5ed1d52460c30937d8e0d96e6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89daa8b8c3a92ecf91d9996e0b1289871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2cece9724904fc38b08c3560b5791872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdab0ff18082b4beb344a704cd208b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa20681b7c65b70af04dda89e912d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718c6a3e343be4b5e39a97112d8600875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197a4cc6c92b3ef4346db6b41a67dd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe29f58651d2810143c30e9454b9d16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3dd4155defa1d6fa8fb5f048c8dd7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8aa72747386523ca694f91aba574879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd0272729b662a08b41774148cf33880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626f513fd9a3b12e9949ff805e82acc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720bacd15c5b1859efc2a6c4607b5be882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b98f67bc0f130997f2ea423b6be54883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1a094d28ddc1ddf67d44863cf473884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15cd808344a9b5cb4a623be914775885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a87908ea170e03c70e05bfcf31d2c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c490a00593c901e39d5312eaa564887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba7cb720a8451de879b5b4ed558ead888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb442e9af696c337570ad63772e30889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708873bd7265d6b6b86edbe4daacb131890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f569be718229c8817abf84800f04fd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665cef850c7df6d3d9c4b6099346fc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566848209409683f60310a16668c6c24893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7c5d03a4e69fb34ae099cb349962a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1cf49de853439268f8d27ff3c76a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ffeabcf8c061ad4eed8c3eb5bca69896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e606d7f3e9e2996d09cbc664adbdea2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa16f32ff667b84a630babfffa33566898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c0a555c9ea963462e1ac53dea690899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abb83e923d093741dc5d06fc32cd2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192873e6910b29d27d562fad3d526d73901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fab73f183f15b65c2c73d8f923b55b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978a081f647469222ea5cdf5d10438903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12696e6e115b87a1cd92d0d02a0df45904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5877cb9e19fb577b1c2485d0a67bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1f29da2c134f1b3d9c88dc164d48a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c343a62e98f3e22256dc7d4b6e8a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3b0eadd76919a9ddb79d9708ec45908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a085ef71a4a56d98010dc766426a9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ec6d368a2bd7aa2be26e2748389a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743ffbddc6acc94e6fa6f789b54eab6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44cfd6648d278dde6cc5acb5cd897912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e52113f9117efb21a3040bebb480b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9dc3cc68dcf967ce723372e786947914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1201c4fda53ec5d29f5d710bbeec9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d893388af125271a47c2fcfb7ebe8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5006f612e73f39352a3bfed981cf2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a69b1359a330705aeac2744ad2d9f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce467598e3bfaba71d962f83859254d2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204397490204ecd7cf30c3be701b5d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e2e5384416b52613006206416281921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682b6fd193f901b7d64ee2beaaf2746922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd42a5d75f23d6310c00db0d0d722923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3835aa43d02da7623332e8807d86ff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d36cfb6478c10b7e9060f1ac39001925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ded39a5804cbebc7cf7f1a6d5d5e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667155cb6ff9486ce1f325e934fdac96927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44070a6f56a8fab49770e085762ab2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fbbe89d4109eb1f3c1ea9b8443e05929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deee48b80a2c7c84104540532bf01a1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e19141920646c39d02d51a9922da99931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdddba08d9360edb25fbab35ca5d32932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da08a882c7ed77cfef0b2cd5d67df933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f514d8c797893da516aed93ba738e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a20bb5f49ee16bdcb5a1d372896fda935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29d21a2b7d8bedce0d78f9bd97405b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1eeafaa5d164968aeaa35d403501a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5cf2bdeb31104f8b22a19f80554b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0013dc36bdaf73159a111e585f3f6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42695ead2df27ba578793d804cce0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6df53a328ea9dee9ea22c6e142517941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186d8fd91de81f5c823bd80a1de3241942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0238b77058fd7953ec759f6bc905943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c48a67a8cba37762bd6f8deb3a6b0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6989b03207aff3adfc82fbf6d4ffa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d326cf58730fd789e777eb09188ca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002d8bc5f6e8a14c9f3a09354cdc67947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5544b7f994fe242e3fb82dec80bab948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68021de4cdd4276705312e8db23fd4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf72fa15daa64718b3a2ba5927aaf3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bff91bba44786dcc92e4b67bdd720951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83349e5ae8571a0aa48b291198f004f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3a32ca367762830b89c20c4a3946953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec7e22724951a9fbf8fb313f3cbde954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2f1fc115fedefc771f14b11602e7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067095323adfb85ea4c3af7f3132422956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932abff7a94a29fc0f2a5ecd4b6ab0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61de31a0de965dbc63268012ec538958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2279b5802d0f565ffcac410b706053959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6209f8af97403a079f5ce6ad4a20960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35138993055aad111aefa0ffe4b847961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c17e66e699322a84c2fadee4df4ff962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59518f5da01e6e356c395c3dcb11b10963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1375b342583d668218fad67234b6aa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6abba59923fdc5d7f373ec6ec22f68965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbadfb8bde07cfeef8f0caa7d5ba82966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74f4ef90a7a4c0c290b9041696c751967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3847c4367c420a8f012f19dc0424a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df6614f38a8c3acbcbbe7cdffef81969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18834ed2c43ef22105e30f18627851c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60ecc26bbb958a1f578e2885d9580971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2a1d9775d84d3fe99acc92b9b58a9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e8a1997a8faedf373518060574ce973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9ed3dbdc6fddf380f70f143390087974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57112c13cd7a2a677defba8adc21dd1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5512721554223bef85f1d0ec24c7b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb5635e76b0967dd6acae4bae42b0977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d956d7c4cee57e9bdfaa0232fb44978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e6750c5650133312cf39c98c5adc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522a1b353f1e23b9d2ce6c130517d4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74be0469595dd195dbb623a05b4f012981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda2263d2c7ddb6def7a688fb9e4bd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32d50b969c7728a7031b58a8962b4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78a470c3b01be62905791fab7c837984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1f66f06fe1f9d113e20699a14558985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36422fade16e062cf62e2f8e5d4274986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb10a27309c3c1409bae3d76f2427d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37bd39536de1bad1f2a6199ab4a96988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf47f1ab0ea169fde5f18f2d9a9b90989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b85294a1fbaa0586baf1463e09ab6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da69c589db6c35f92215a7288f91b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5d18bcad5730d802fdf5f52d6e40b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b7da8a3934e38cec46e803d8be23e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6b39c728256e4211d0a38296f9af1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580fc8ca097bd9eff3d68c8ba06f9d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bd9e41b441f0e7fc31e0b5252fb60996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918b29d503cc24342c4d833cb9da67997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>