--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa55ec109c567eee66f53d096baf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d94d7c4614ce1d0f450c6ca6d2ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e27ffb0c31c0761a747ba418189d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9961903aac2738bc6e72a16bdc114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1711c1501eccd289959c383017925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea57bbfd82af562e8ca95a292380c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202477856840e5fcf0ffaec0a4a92dc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f441288ee7df98efc5c71174e95f048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0590535310d757a6cb24543e5d64649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dda7aee6359b8ef6d9002902804a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be9770efeda276944eb009b382ffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf9b3d911ed9accdfc9632b9aa29c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c7f2e919773dc5141d9aedddc85d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ddb48207bb3ca76088ca8f71fe4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6016134416ca1d8af5f50a13fcba00a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef2134fed4f0a4bb754418d94d77216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2386cb1db237930d945fbe59a79cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566cfd8ac94d4268b3da384112e56e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa5bc79181115e0b4a5bdda65aadf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7ffbd734da4f89b700718776f1c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2bc236595673d515748a6bca5fed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c03dcb9dcb84cda84f24536cae44a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6d8c6a44bc97bd7c3996a3c17cf9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390003ad98bf608680231140b6b2c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41f48aee14143a06896f146f4366a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce0696db1075e0a5614d3c927de0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d207c03028fd1b691be70c1c11fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaab1963e2f33d9d05bc57987d943428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f8c7840e805984aad6341261ff4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07207910b7274282ec46705cdf9c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98aa19e0d46f676ec40a51c1f2a19a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916424693c8ba9fadeaf83422bc63a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e962c29ddca92dba555d7bf8ffe1ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15c7347d9f888e06404d91bffc85234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b82fd3000df7e6b08f9d8c84728335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0b0f30f59bca019e611f9b62bc60336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd6b0b72d4dd372c1e35edaaddf75737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79551d49d3cdc9db81a093904d9fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285c8e8d7baae458b6754346d2892939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf28e7fb03621238bfbdc3e494108b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d187a231acb70df40956a22a070141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08feb644a1f443cf93ba9271a44766642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b941294d7442ce133419f85eceffa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed917f6a70a68567d153dde80b687d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8529ba6f5d67ca94666c75b21ecfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e513aa2283f6765093019dbb61aa746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd31920769772294927ea74645c41d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e67f63f6dfcfab73d3e9812fe7da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900674562a3fb11605ecb5cf5a5d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7faedd033197736bfe66e16d2d0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ebb8c943d21382fbd0086dd5d22c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ddd454bee593d0d48d386793737652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec51527dbf04f64ee4556ffc21c93153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d293e876c1d5f58ef17338855d5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437031131e83fcd10f7ec1c27e516c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe6c66b27f203e0db2e0b23366458e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dda9201fd4408eba9772a3f1ed56857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc4557c1de7b805b661e558258a5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0e4f346ec59c45ce4399dffe63d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b983bc0759ab54cdf176256dd956060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cabafc967b8e0a764d5a6968a2dd7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ddbc62e77fa5f44508919580c832a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100bc83ed68eb497910b326183c9a0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bba24f4af73877ff05af76c0191a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bb3d861eecfc1eda9e24939cc206f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6cb20a66e4a343846f5ba5ff83f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2bb1b93f1399789f969c1fa25b1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac0a66e2c62c1b11afab919fc822668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ed053842729097d9f69b2aea36a0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585c5a694530b4d6e873915054e133870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8159846574f09cc135006236b802a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e3e576805965dd9d2063e75012d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f4ce758a6edfab10d826ebbf56c6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dcc1cdc324c930a17ca5ee5e9a80074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a105b197c18f97e1df550fd7803d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8158538e3829a2b70cfcdd6fa0e9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25f0608a9cef689922d61e432b949b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2512ef04d34af3c66b8163eaa79f82278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b187ed2dd94d01ac6d81edd3fbb87279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2815b22a5463ec8151c6ee61bf4fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43524d68280c0acdfdb098c605e5a6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09df626913878d2a56bef6453d24982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2857df621d99970dd6bcf84bcd04a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7daa2670e8251acd7b79afbfbfb49984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2a4491a17843714d75c69097964385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04760b23c67c5d3c69e3e4954256c8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b0acbe8506f941b3ddef59a8e9e2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab7b22561a2e3071c203dbbc22f36d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c6103f68960ee94d7aa6e12633f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ab59743dda1a220ee86e8df1946390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638b619d65d27be01b61941cc660fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f56123a689e76a94ce3aacdb8f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67c4f77f0d48f85ab189e987651f4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3511e404e630cf880f1ab07cb1c7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb285a621f3c25d6aa1aa93fcaca309c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb32245486863d253bb83bdb74ad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fdaf8b6b323f60c70b6eff9cbffb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497803d177cf44cd95273175bc482d7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125509bd60c617be51c96d8056371ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cf21ac894c46b00c1f741ca7c1a46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2c231da49d4c6efef7b77f682f57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ee7cc2cfb2fea5ecf24a9b69a894102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b3c9823052a537dc270af8812537103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513c955eed7a348d327fd47190c665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2db2f9eaa214d8f9f14912f7313f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757cb856cc57a10c5041d3a0e4a98b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9027ad8f7b402bb5e4e6c23c2100107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651a6af759b6feafe66667a692fec5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64352e9b60b1ef13bdd7cae4b4e7b59d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4882c52ce218b1322e82ef5e0d3f99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13605a92cf78603dab38c8174f37e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc812ce62ef69028cf59701184d90c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd85e4502eadf43b414160ec08901c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a946db701956c39b7a2b49d28b4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c8270d1615268dac629913773498d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2461e7b96f8c9357e5c8fec614775116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c55fe0d8fed690fb3c6bdc859049c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c78422b54eae9a22e936a2402e56df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079596e36c2ce311f0940846db67898119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70974a87f0ebd7a01a16c8599980c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ee878836c0d1c7601deb598255b0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6dae999e9afb73ae075aa10aa1cc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a3927fdc5e0f5dab6ea9b4406811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1da4da643d5ca4b29658d9754d90f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604c8ddc94d0e908f8051cba3985be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6294259bc312febcc0e8c55de358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba12eece6f8a8af6eacf8da293794127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ff817c516843bd1757f9f036957e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038478cb1443ff9aac2c5f70a449a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b8a51e89003981efcea6a53bffbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379326d936f613970a176682419070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a57dc3b282bdbb81b16871fcaa08c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b139a4baafa4767ddc4fc34d7d5bd8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2285ab2d035b23b579160bcff3ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cae3016493790cc62021382654471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07191f4af8c2427f8878b47dbc8e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067a14bf0383f10556e238afa529a17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e08e9e54287a80bd02d21891c25b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203cc5fd082a9eab7a22e2cba5f4fbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72057be694b144f7f7fe096c98e2aae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f52f8949dac776eb254cdebe3a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99396f389a9d970411d69c5d85e1940c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adae5f135b60a98d879c63b110168fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a8b7521bd4b1ce1abb874a3c60a83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897793aef27e087b0b08acfa22b73cef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42c63b925c0782280eeb4e98d32e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a20ab02ece68b692a15f82405a8bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f845d45aa72567868c55940b002ed5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881438c9660e24a3aa2f38bb18b10f53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d512daf64b6490dbf6f4e74c462647150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a05f90e70b0882ee8bb0f1b9c2868151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522fbee9a0f796c50865119fd8aef8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1a4dfc879d4a09d6dee431126dff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d56bbdfcb43a8b479936b0dac5f0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838282819766be8fa64b5713474e810155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2371a215b0037fe985fafe80203cf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b885b2061a32a57d407a3e2355093157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa589115b081ec0657e51c670502be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b57e66cfecb4eb805083d869afe8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1a97ffd5f5c7542d12569b41d284160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0744fa21b709716636598bd6c1ead8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda346076082848a8aa46cdd54c69d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4098d870148aff143ee65f830f1a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa3d8c5c1ae77be9bc60d2057675de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e9306db08855469953e9753e7a36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb378ca07a3f860f495d7b9738de7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106a4cd7f414f67f49c8970bde7bd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d8fc9c2eeee4df6ff222d43f1aec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3036722b4fce43f49b2b9af3398ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b501997a061cc85ad66b325222e197170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7d9e3fa9000c31db71c15be65c05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a627b7cb241884db882aea5953e2212172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226202bd127cc0b4c1329d5bf00259173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74b5aa9b6a8d81c30722cf20b00ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6ed53d6810fc4369f95cc3b71e96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a1722449180f5678a48be7a3b13b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669afbc2490fc04c5da52980b23b44dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f52248547a78cbd4c2e81f9930be3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49730488fc4842803fb22d2eff3a679179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba05b2bcefe987e1d34d82de11e979180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60fc2351df101fd6595c44679b5fa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7881f774349aff61ba9fd9ab20391e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb1d98b1c7e1a18494fa12ab771c14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c212645064f2d532dbab975240f113184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01f3690b2d5bde380eab39ff4b80e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd9a1afb802e341f2c399a8ccfdde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be9ef4063b896d73fb910f04fb70b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bea38b7b168c70a1ac7e98379328188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b89c347ca50547f957f8f69ccb40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e7059f873f2cc01b66401416ece53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572caf276aa684ffbd0ac23b42e47a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212867c2012dd779a4a678716b199a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee0992f6e292f508c62975779b4035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f35d888410c7c579e4b57701746b8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab6263c88ea4bf0ed4dd1b2f47bab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76cb7b727ca466796f2576064474e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0f510dda489bef7be24138e938eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac0a01911520ccf4734d55642adb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0fd6f64ae3041f9a8e814e3d399ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7ac8df71cfd6d2c5e7394145fb3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392f866bd45f25766ef31dd9629bda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492445ed5094bd5ff016252da021c08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1b2f61d4711abbbdd3ab2822533b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b169aec45fadba85ae3033d3aa448d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495775286a48692356fd88497c905a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317526c4c93d0107cf9ff9fba18cc7ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9065a8b6cc981b7675a9fddfe074af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63786d55090bf8d26231a0376610f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6372a726c27c7f40277090e349aeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7afa32789637e26beaf82bcaca887210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35b05361492366b34496e17fe8e8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637292ca55ea3f2aeb2b2162309c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f545adc6c3db26d9d3b092158e88b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb04ed56f02abb6f2db4fc82b2f39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a14127ce9400d5f3076b9ebf910e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a92410c6b3bc709e9f7d8b7519ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5166793716b68441099e464591ce2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66932a40cc3190f88876a93add64fe73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2938e2b846c48a8d49c2b516a0260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f5d8b825a2f926d6b7365a9ef8be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef469d0395d6b0008ef2e6ee2c49420221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7e9b38b6314373e683d8c060ec02a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae8777f1901272311b3c242a0e11e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167003e264570aa8aa7923c76b7ee5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064ba8ac4e87a5fcca6e13c402551b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a1e9bff170e5e0a5907a598e0ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e970b2d81d08d115cf7035f5e4aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813846619c508e06668bbadd55b4ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16abc7ebc56b561b276bbf366b902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a70efb670199e32da5794a0e6bf4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae283e11a1f8eabc5d0427a7c9a644231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af2b45abafad7080b64ea6dfeec70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc23cb571a376a34fdd3fe50ec3c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4664945b83b068104ba550a96f9c6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73eb1a40f8df1a2465b15a3f1ec98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aeb96d752694801c323260ac1c424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909ec6f56d1af6b82735c90ee4e752237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc26648d4c85b448675df6dd13f7b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec064c3b5787be0e3aee3e7949c50a4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6255b12c7464c1e8bdfcb3b88bda0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfbacd4a6647054322c738d1fc7fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a62259c48f6d51503c1bfa6a4822f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99de8a7a745818b7c95ca5440b1a1c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93ea38b4aa5e2f8d698623f2f723c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0025419774961129fcb9dbe1fc3c96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f256ac2bff247763c162a83908f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4629a9294ab3b3d569baaf7896fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ac2810be7ebbc5e60c744f57e3f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfe01a43aebe3ed2c8000f08165296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be360f451b6e0a4da39f4c4c17dc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a863d7a5d30e8bc0e8d1b84fc45d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da656c69908ea697e1ea9ad0a4fd5af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7389ca1a6b8b6a190738e2b76c22e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b4ca21399a22193ab378fa93ef62f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fd19494b5cfbf229a52ed5019c94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0715602229e63c28a9d33eab7dca8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889edd317605bbf050749f09c40b1c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595965c3db888c4dc5a09270cc61557258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df794f4cc878f6c539e30f2c0796166259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d041e0d6244aed8b732a806da549b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2ea20935a36eabd1b2b49e6572b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec39407c29571c72aa43c2668ede55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5a58e85f7ee18566dc9ad181653fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2759d177e33852fd69cd1d44bc2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c529a6e7e4d9a24b2b95344d2c4a311265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e013949f143321a9f8754391aff97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f2eb07369ba493650489d41d8e56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9d541bbc7ab61b83b576615ab181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f1bc3106c7b1e8f5ab8a264ef4b27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e640fc996343fba4fd77caf4cb480270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859240d222780c3498d837bf97dba9f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0986f842b26c1444c411dc0ecbe0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff2f7cbca7fa64901df37d97eaa8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f2c5448da7c3499501dcdc176b25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59dbbba47b57c98137d701c8bb3811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729ffdb344f3b007c377ee36eb4ef9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d067470b31ad5056c032f5434ee73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a688ecf9a706131e6b5ce47f3db221278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013687902654da05526ad9edd332a9c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabe30e92574abe443eea26d74b981280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ae3970335b73ea0bbc02986324fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa6b1755d9fa246e3a39a08e0a93a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c341ebdc9bcb42fe2b514bde15cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c9fa6be8678ce16110122257334af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83decae86e286b2ad8a2589d20e48de7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cbca6eb4df94f89c1a25570d3b702286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ea43c89631ea680366bcdcc92439287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db638f29706b5d18fd3a8989b7c78a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d055a8866ba831d2c6d2ab5b725f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feed17b2ee680aa8e2a8777a8ab83e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bdc82902f659b58dbf595bc264946291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fc62226ff849618ceaa3643b9bfaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363d465d02110f1ae8d36ddd707c53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d747066ddeb58660a56e6a18d02bf06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23b83bb30a4483e4c9eb264f7d95f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41394075eb16fa68e3ffd2f3ce8c5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe243150170ecac7b87b46bf94558e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefde835cd6fee91baa73800ab94a9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7379f10fba8915d8cb464029106d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d9e35d206c1e2d0c4dce800803d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166dac352d10427f0bb4674a9723c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c91ae3e6e2fe3cbb5edaf3cea7202c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cdd4eb05899fda34c9ac608379573303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f9aa0ac2da19ec9744865999ea442304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dcb4db27320fe29ff555a1b507dcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cade8ff78239f9fdda4add13459bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c557d7fe339941288a20b1c3c47e1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299b2f375018fc0d170686d6df2b5ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9c3e1fd2b9186be830f8b5e0c6d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5fb4675240238e7e0dfd62ec2e5d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82149bf507a01df5fc0fafe570f19b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef135bdb7eaa38323440234703030af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70368f7ec7bcf531d03940ebd91cea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e3f7b4d99e26eefaaff2e1f274f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad3d30603685b2d91253a7ec3daf0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a579a8e692eb184ce88de9988395b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c333517a04163e930a36706da5e67f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bb8d91ce364a735e97a284cfcf6ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fbfb7d76e4a26373b4ec00e0ede3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d1e7e25569e2ce8a42a8ed75fcd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29839a53ea8c49e60cd5271b601760321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b65a066b4c2b8337ff0b3525af9327322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84129c940d138b4043efbe77cca32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69736f2788c415921aaf5cc7eb5f66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35549e5c7bc58e9280feb8b1b6a211325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb4b4482f802b17655b9ed4195f022326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3857ea1e1c8cf64366ddfd9f9194327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120849c4e91bbb5ed51cfe28528a98de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e0155ae91159c0927e0d0c0fd94a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128589d0ea5647c9e9d8dd738b1512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191894e4302b48b5846c0de10c286d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda90dfadccffd8da4de026128d430a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a6bd05cb1f72e66ca5289e3a1410333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810355fc8c2a6310f93e2834950675334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb22e0df316cdfce56615fe271eff87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42b2d980d279fa7f1216dc5b1ad691336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0097d269c142be3b3d939f0cb0cde4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8700342cf68244a6b7bfbe55098ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416485bcf43833ff501b93ff8d64f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885dcc3583061c92e873edc8c603a98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483cb688ea3cc22f3e72255b0fa47df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b5464182372b687caae9f1b76b86f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe862f8328bb708d8b07d5514fcc8cbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78369c7dab9d52b287439d08df281e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69537316fd273bff662c71158a15e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62111fc342ed4f40cb59f8a431392346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703bde853a87dead0caea327e5e784347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77e39736038411fe04014c72c4cbc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f0d5327ea23e5f56e1e188fc97c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e43cd656266e80d7dbf81adf4e4e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be598f7953e0c3a6ab40e2b66019645351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c496f6de283ba7893b141361b71b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32fd7c30ccedbcc031e9f9edae93c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866666081cc1172f92047039f3c0b6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608405a7e63e5bd52c7c224289fa4231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f43017ca773622f9d2ff61afcf3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a89ab7ce6ec4508de169287239dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4728d709a074b180dda12b6cd3107358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30a52d754c21d9be8ee52582f946c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e752db6ee6522ba95272b97a3ad2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2b454a3dace3b0a113743ec6088c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fdc7f819dfb23d8d579c7d3dcaea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99762cffef3bb105f638fbad1cd33cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede3a82d6ee570cc3e35dbfef866cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d361280289c1d27e14bfb477aee29c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1424598bbae755f4604d79acc5b409366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1440cad43472d01c2bf98d2e9029367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fcbc6491dd4526ec3668180020dc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac7246b84b6739338b9d3fc8d8ce36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96bbc1d66506b22b69e746825c581a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f95dab68039f983d3ab01dc1905f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a69fd3d0120e7a72d817b42e2507372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e7b76a1c606d875691c1a9d0448b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a731e25b49e7df5e5efbb3f59a1d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f278f59094fc5dd241026cc531db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7bc494e83e51b1be2e4d7f4b05360376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92564f953b4ad0ddfc1f2f2e920296377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0fde7a5e7e4e0416ac4562ea6a095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046f754a3837600eaee5941bffa3530379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0c0a49308c3df8fd1864f54846d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7114026eb734e2b3938e318f62a8dd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206aa67974851f12ca14a79ee92039e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c459687329d5cd7138d51da47342383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e870b0e475acb8acb10e8540b96a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c8bc9369ccf45e9346c2c045da14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9addee3a505aa292aa2c2a703bcaec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ff848fa6a5d6ef9080e448839eb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd36fb1c8d10833af39af3104303af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344001b6ed4405c0ba04656541a5022b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcf79609a7e63b296f63522d94bb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b324cd746840ee51087a6a06d52fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902b5f4d1fbd561041a2b6d92d724c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c805027f942f236aa46e25484e16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d75d984c37319ead354cf476290691394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c703c9c3b6975c54b660be7f83b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a4261411569cda47446db26f3e77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321ea7ebd7105be9df0737044a0122397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914ae1781f760d24980d9aa0afc9ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e9bf4e7eb6ad4872f84f412a8489e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ef13ba66169768c31926bcdb125b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f815f13aee3d0d844b0a903cd86e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f4d8ce08d3d302094a4a5f98cf9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba9c33c5ae5fd030f59933e39e83d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3f956654f00a1f414c63524a6c8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe93214846d7e1ed875765ee19d79e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219fd2880b84a1cf61728834b6e0164406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f5db5ecd7b60ea26318b09b9e938407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddc19fc5b75a55c9b7ceeff5ce5b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708792ac096fb1a1f70ca326d50c2495409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab7d96d250c2a320fec09f577814c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096999a215acc7c8ad15e173cfea5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557abf9179ee776d34afcacde4b0e4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a4e60d4f1b79a7573ff6552e8cd1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b979416e1eb8fa0db1e7cc308663414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc23d24232a3f35cde9031e4951bff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bcabc756e2f74f36c193e126e7dc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8302d99edbf66a6d5190707e6f5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e152a26243ae965832471d197ae1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c47cf016a2d68a3f911249ef15906419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5372cddf4fe582aebbc0a38060910420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb2fcfcb24d792d0afc0a8a0a9a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede668582103cc70dbc9e75e9e1eb167422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d17119ade604bf5bbae9806beb557423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102cfde026e6bc9be03e3b230c13003424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9df8d971f5a309e7f15a25d291a90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be217832c4c407a9c11c3c1bf75f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001cedbf0af4ab37e24440017a9179d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec294fa4b72939cf440ba16961e6a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9d6738e9a54d6ed4b5ca5b40a784429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c2b144a63f2195ef8d984831a993430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d60dc2b7426e433ba8365ab27a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10b3e41844a1b1abd8dd45634afc2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548647cfbdcd4b0d20a311e04e52d2ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237295fe40877fba2c77da807df26f70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62761fcc5adbcfec184c532f6dc930f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b0de57f027fb40d2f71576f729bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609037c867812ce4a96d17437bbe37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4df731a525f3cdb5d6337ce9e374438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f0ffcbc6955e47a39225d3b7f98d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6bee2f984431509f14f418fc7a23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27132d0c986c04e8927ab0dd9506d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c567bb65bf959c0f915434b07363062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4005707f6998ddf0356f937ba1905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3290cce76d15c1ef569493dd263d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d79fbe24239ee321a6827c40d796445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37f7d9ac0a320f5f69a94d1831599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875166adf55228320d3f4e1d66d5bff9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885ca40d5bcb32f2dec291014f94c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9c9793df51e1ff441e67650e99d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2680ae0832e07c372635e40ed4e24e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103936c8a934015904a9bb47c9e9813b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196af5fe5511698a553342faf667ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d08ec1d7174252283716655b1d206453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837a51ebb5b3a89679e2db10759130454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf054b6c45a9b94b8a744433e4374455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7464921cc55210f9b49a16d780c0b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a168adf9451cdf9dc29d9c24f1c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8db1e256abe0501db97355dade694458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b767bb3d93cd4e9c5a299b6208f58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47f5275d7bfa8eac59e39ff704ab4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c503c71442277138f0c25b60f9ec67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bdf791308c40a76b11289e622923e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60cc31ba74fedcea36c09064612b3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf20fa31675e4826c8af9b3f2c6e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028ba64bcaadda88118aee4bf48a51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3bd3e591d2ea4beb0023d49a28e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df63b97ce37770db984c60cf8aa18a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cebea6cab1a969e6302d1f480ac2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e430ba5628ac94b18bbe567d7463fd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101930ce5db41ae34612a7ab855aa849470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444431826a4c3590f6ead53c239067b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e51d6c021848f06e3e9aa2f073ff4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fd00e6f5eebb8a573878c6c956d30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6711c306482505c6b729b0cf8ba59c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d49a2d6cace483d2c3dd4e495d96b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330e73ad74f39ddadc87fd16c383f2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00d3b10c704332fd7a5e7214319c5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9760a27e0e809b6f8a387d97646f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1e1ab83d9084af2f0f854735007e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48a101086a25e834d68d60992f4e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ee95d3d4095463549b21aa5a847a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448432193ff1675ace3f979e46a310c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818dfa799418f3b971b2f64e3d7aec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b1b3e028c04ae0e365dbf6c379b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f782bb2a24fb662ad204f5a6361bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b16f3e77fcb0b419d6ebfaf7b3835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eafa4436462d0e30f66cac023552c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf0d83ea0242aaca2325bc6ea3f10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f23c6864927b4b6216f9d62beba0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98ad12d545a7dfc9e3ab2bd0d98f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b264d78d6b9df0a9f69bd33b6934a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6051c5a73a2a88d4f7417961d0a39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ae98e853f6d4536aa4e99fa2a81e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cfb89c9b029d50333da730c3a1ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b894276e62ce12de8e3d40e97e7cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ded534ed292e3323e6eba1f498f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc0e1fcbd78a4f68387f67a4e2e970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c990f5718c6357966e5e45d007cbaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439293a1adde4217a1a0edb6d4ef9fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d109ce1d96f535a6ddc41e546c542c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561452c44a3d6aee55dbe3afa0df65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a281719b9a22cd09d2ab4cdd97302e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d083761c87c205975bc21e50e6db372503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029255d6324d2fffdda9d559a4877296504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e6dbcc10da082b22ee3d48f70b138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251317ca8c2b2a7f6fddd7ec3af689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62370c11203359e5cb884c3a893be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6c7abf70428ea279998babf0d510508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0c33e62a2776f99b2607272ea747509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196dedd12ea71802ace158f767f77e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114db0799d4256adcb3230565ca3cd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a2f1c38a27e840e42b8950e25cae0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c48e7409a6dd786420770d81b78083513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8255aca60fa1539729dce55726752514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa4c19ce570c30600bfc87f7420cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628dedbb4762593ed4b350241f098dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9e1c1dd9f0e13a42430122403a1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2744acc3ff2ecd8b1b8cee83a2a15ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf4f9e20db408ea83a32035a5c25d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7c14de911fe2935fc1717df14730520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589cfdfc08d0b8d74035178d3dfe2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b10bcaee93777e855081ef528d894522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747c2f96dbbe1f3ab4efc5b35eeafb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e9092082e957756c328f23f9401b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e11f7efbbefbcf88e6919b5fc0cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb1ad7457e9ae4788a9efdd0c6dcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710ab2246bcc4a669b5f6d31f74250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f95a967cf67720e2fe85dc17d3e009528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c20c0228d3a7ed71b692088efa3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1a03869cdd852fd3344afcd1ec17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0ea94b275f05edb5d1f154029cd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35860c72a25537c92dc8b6db26695ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a95d7e8bce3deaf783724c3a89a76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175065ffeb72bd50948aef1a605ee98f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858c10d05573304cd9df32b29e12aa7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d59e31ea424b664b2139b964f7b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2f269567c18dbfeead1a21052c43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a04a1ab814993787be3de8dc01bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af9ecdceb359b36c4d1e9c3e1f30f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34795841c02d9864e40da94a86f59a27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25f3b0a689e9b06f59f0caffdfbf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bccdd988b77b9ebf3e5ccb2c78e5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e42d852010ccc145ed7c6b70418a27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858b9f0858894d0cb822f3e9e6705c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce90289e790cfc4dd0f12c15c39dbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdff85cbe6f31f5478409a2ca46fe7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06af3fb9785f638c0e966a297b38c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570db83883a2d8aee97d4f99a2fbf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b954fcf99ac07b6ae00b74f9183e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000338546c915aa7131b9dda9b25249550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb247d25f0b504c11d36583ede30ad6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3869c318dde51da942b135e8b4489b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323502b17d9fc54a482166cf9acbb1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4350421deffe0a8afd8d1c9a5b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83fe7a061eabb6dd9d428e1143e92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5c56384e4b6b9a68657644eb6594556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858fc43ec1f3d5c611679b3a04da6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0456277fa6b51bb29e5599f50c898558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180e063b8beea5281cb079baa7cc969559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f61136cc519cf9ec7d87c53bf21c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de3adc9c68456235804cdfece6a3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12117d5cbcf5e5fe741758892aad62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422161deb22928d8a36d6783dc545b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68aed320f89ef485dbfca5c942f585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796e0186fe58c974cfae05159c1688565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e6a4c35fffcd92280441e1b44977566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78f1b8d5b929f8a7a0512464a0cb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff75f86982249caa1c9cb4f7ce414568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0792dcbfccdfb074157bc75a48cfe2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70109c7939c5a5959b6d31360be598f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f13ec1c70da80b7916d2b9fcecca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd7605f35c00bb0b274e33749560a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23bd3adf9515718887ea10f46f14a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e8f40eec268722a42c49fb7a2d9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008b1b15fe785840f8a1a3c7af67e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e419f50d9a4d20d77d8b40c8679238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f7b0119d26033c0061629158f9b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4818f67bdd7d1dc4f8a6735ab11ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e76bf6447ac3021fa2bfdc7e887d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390acceea80d30a000bed0a9b4dbac44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc165e5a6bb36ce9d5ac821914c5fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294cc60807a7717c533383517d992f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af94923a7d41e7ca27587e64cdbe0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473fff48008170fe1c8112456a2aaac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c90bfd6a93079769f3606565813db5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49230d189d117f73d16cfa8acc960586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13e82bdaf2e660e17d1ca7c22f514587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f3ad54eb73fb624ef3d74fdf0d4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3babd49a7a62bf1df9b79a70268d00e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38067096a2d49a03d01136d8d07670f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241daf3ffe0bf993b6d6b6f4d69fd3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243f0dda8ec477e0debee6913c7ffef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57915e7c779c0816e7953f8a66690e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96c7ab20a9b3c8931797e477079fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b5c0f1345f04057fc56be9e68fa5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f15662f47bc2c18c45930f39a603b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db32bc820f692cb8d3511a2d0dd757597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043c859ed8e11a9fc708dd4c16a047598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013361776ba22113ac932bb3617b23a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad9e266849417ba703c955e4f425d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a470d8d4e0c8503f477fec2bc61e32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6780d9073604c11fe631915a72471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50dd03d2294d041b9d8e5e207c67d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702229c70eafe899d22e7d7bcc0bc9ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba9e171394988c337558c78d68a7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a35c64f24518344ab2bd947fb89f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d034a95d6b0e3c04d8c2d2273f7270c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab659c4c2a12c71abb0d9ab6c6f561608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9df0aff3599226ec07d72bddba2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e99a320d51a5a6f7446a6d2d58635610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b446fa2649f1bb12b19e4c2c656127611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32161ca7526c84d5ee605e9ab9503612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b7092fe556998fc1a43d0b263975613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5f569633b9ed85de29090915166d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb18febd6fbac06a3ca353700c519615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea13e5f38419021bbab5c1dd60e41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc603fdd41de226ca40726b159c628617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2833a9cb865b08ae3658f7c34fa174618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf750c3ec87af597cb8a16d7e84115619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db10afeb009d2e757d0591d29f44f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6a49336fc9cf41ebf0a8d8e41131621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476abfa0ac672930f1c103c104a00261622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a3537bc00bf742e74f0f73c319a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281916ed1bbba58ec4faa2b880b1f27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5945a81e5b9c4593f0b137eddfaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9509efaaf923af3547d6277e6e9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2debcb996c4d92daea39bc2ac303627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3b8642e7156ad858e8647da155a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a23e1b824620088db438bfc018fe3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce5d5d859191c0ed90dbae5b824a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357f70697675e6f4399c2417f0b064631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0325bc625f0750b472d72b490c420632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9671f92076a69ef6c3d49815da18b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a314da29cd254184c171ba03a895634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4292354d791c6cde8a3c83e74f67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e541acd480f071eb826b0fda858f9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a98b41437ec531db4202d91682948637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b85ce4b8f4c337bbfcfc003a04c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb404677e0b7fc52760cafd075845a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f210148f18f83f4cf47f405d2829b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc430c7348aea8aa7f10ff9f3209075641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610d147ee8e74f00852de45ec1c6e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdbb69880defcb52fd47545df01906643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111a1ca5debb2aaf60349c4409492d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304564af4589360e1a2e24f158570f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603faff8f226b6bf601c9368a4fc969646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5949bb38bd98cf98409d71b7118005b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115481af261bcdc8224f96002fea24c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686be986b72178f23b021244bdc00b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30080b65099b2ae60b7209392d8bae61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296081ea161014e6fdd567ef717251d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f78c939366f539512a91d886e147ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1dba3fdeb46d03f72b9e4caed95a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7634f300e7a0ffe2391be8e9651c56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f061e765a72c6e15ad6fa9210312655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc64db1f04e2d737bda99c71327e3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc2adc0681bbf16ad3fea9b69d44c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79640eda1523259ae7ea85dd76b463fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc203d60f27338590aa90261e3aa7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99c86725eb645a2d84bf4ae6d652f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b6196a804f74979848800c1230419661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524654a62eb27608916eaa94ec6b99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e469b7e619b466aed0fb03d4702710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ba8d77b613b68d8ccf6e7b686ed0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104d42ff62159142b7e653b4c902b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de286e841bb38fde1bab8b336a523666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353749ac2e5359d3e4c1c316c45e3b2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0136bdaa299cef7b24f6824349f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00456bf1733b36418af655c5f6cbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d9c624362a3920072e7a5aac95bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bb8a64ecb4bd01d4b95e41dd1650671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff5b3102fff0c8e787aa305346792f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaad9aef2338590d3961a3f6115c46d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9622fdf07162a343f9ee9d646e32f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fdcb3b060069a7c10b19e5bd27f26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c6424867a918ff913e1c23b16fb8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de33c3f74ad4ee90e0c5c21dc66685677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7567483d7a4222a0473e7f94d7dce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250a275da8dfd1b394b4a7ef25954c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7116c1925a553ac0a6f133615ce7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85c4633f1922a69aa07210215700b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae884d89b2fb02959b9c35a604f5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fcd721c8a309b4b488b1197a7f4bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a45cea79cfcd10dbd43007e37fde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f35a86105f7dad5c5115cfe9bfce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d7d89b0f37515d10e5a424d3859d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b11787413408864138357843900f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d18a1a9f9b3e782d59ac77d114d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e04e8e8885b563334ff32eebb40b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102b8ce2f2cd0c5ec9af7c81a5e309690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a648429dca2adeabf0c9eae163283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40a4d76820ef7e1c7866009ff767cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325c96532bd1a52f70610e09e24de6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a071a28237926d021fb52f169e378694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1c55e78ff34bf1dd2d6013d9a7f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e4fcccfd2a75db368171899d728d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdea368dfdbcd90032aeb252dcd6f7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6942dd91b1fb5a009e261f55d87e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de07352f0416fba622bd692f2b4190699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455af665021a4fc3052ebda292b2e27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a3a742f9eb94a04a8d48d0665163701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d348669d34ce2f70a4c2100df78b06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7077d3a0173a117415a3efe68659ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3baf24a8721f1e92ae5e84570a62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26815543fcf2c5af6b81416704268a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60adf7fdade2fa67a486a859e9c117c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57593f983891a993a345ce1d4c867a09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714d4eb9016266d12efe0e3c902dda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d75586b6ed27c398aa1904c8ca7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea44f9cab5018b5e1335d46d95c94d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4ccf7181d571bcd4c26233c20140711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4444e6a3b6ab369e624923893f8dca1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7424a69b96612872aee72b5fbfd12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5557b1d83db93da7de6fdee606932714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c843695a87a244532127a34875401715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f595368e260e5ab102e42bdc8e7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0844f7336a7ad7d55cb90b6c975f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e647704fbfe2f6ceb37f71c529892a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb54b46c6a4dcba4d776f1edcd8258719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4e623b4754bd873bdc295c6cd3a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03a484bb93f96acb3b2dcc158cad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06f23e9d481b7c065a534600c6fe9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a8a0645632083b4e64ce1b43dc19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b85eaaac8d85b87bee2b772cff96c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2cb3a9d7edd3b66eb5ae32bbfdab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea02650b74d5048e3f206a794759cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c729b398a7500035df79b1e2234a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb6201a10fb7f672a0a88ff425655728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac49c011186e2cd9863eecafff89b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995d8174026d85448524f5d2e676c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a295dc648958f82597217db589e6ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06cb06105092cfa4570cf63ff49cd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c5e2c03bcc70ca07f470944b9f20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc80474183dfc855e3968b50038df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed72f670a66d5875f4d81d7a36900735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f27594a8d2a54b42222a277adb962736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f376f5d618771d4d1dab04dd83c153737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160725e0a1c4ec755ef64fc689622e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea17fb4c9566b94e6950f2dbe39507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f1a9017b960ddb64d5a567630a40f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabfd9bf74918bbde31c2d9ad624543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0823b65ae41f5a8cd795a1b823e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed8f1e2e231beafff173c8eab1309743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c9fceda859dbaef35fd55ef8ba0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83113f8e0f16368903eff59baf2df2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0cb89528c42f9e8c20dc679537759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230148b1b7318ddbd6e227eda8a824ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2303dfce20960cddab08892d2ddba2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08aad299842b071984671099028863749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67261344c8ebb3d3b8743483708284a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4ee00d731bfab2b42b1b0d06c4a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78947e7dd8f987ecf7f37c1f4719e49b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02df7ed0de409676133a7632c4f878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f119a697d94ae1530859eb3dc54178754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a49b2d2e63563c752ac1f5c16edb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c1f85c499bf024645ad2484dc785756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb38f3d6cd758405841642276bf28e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775861b9480d7ab1dcd4c080e6d75ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ed215a3e5512a82c5b758b4a424f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ff838f38d32cb052cc757912c43b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f4944239427405ba391ea3b62b87761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a32222dc869fdf483d6183056b9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8859f7e08f80dee962ee72cc1488763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ca6e0f5ef22076dfebf335fb779a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc41971953305c081ae5001c2aa16765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2be7899daf97e563f3bbb13f3dfd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8ded87bd63ad000f02b7babbed5f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983e597596b98fc7892fbba75a6318768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1285c0f1fcaa7a6571613d31b65e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d60d85071bba4ef7af3b6ddf5ba6bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec9cae8dbd55e07477299d6962460771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f2f0f2b00af7b0fc413f431e8e71772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e35812ce973b0feb0a7bab5ea2400773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540498ddf047e9a6820065961da419774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982ef4c43875ae267110821fb552a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02950d5dcac2b8d8130e16443951f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c1d282e7911b91503df1cb0960699777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22617af82fa7ba17b2c55df7648b040778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73543aed9f99a76d34f94fad3c789e7a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038e278316df956b1e729513079040780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a541fbaeee82c36629bfa500fa369b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27f4ca7ead81dcc1d967f2e001605782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a2ab736968361966854e5b39b0e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080604afdd0b4974244dc3ad1ef8a0cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd56958e8ac8e315f80d504f9d98359785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490e2cb75ac282ce8c8fea057e0289786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf757da5e5a9b093974fc57f99111b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef0e591b4abd4519371945e2ccbbd3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770020cf859905174fa82297c8fcd01789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c7e42c65be10740fc352705d2527790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd069633884a9323d3cd220ae79387791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d2f702c3aaf5550e4ffc71d28fbf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd99a01afcb24df29ea19a646dd5b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5fb5925ab40c163b823182aeb70e0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b6f215d32636c694e234c011087d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf178392f4bbd027fc0301d28a7f0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf1a73776b7172633b571fd4feaf2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af632ebbeb616f476586d6895a10b54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1649d92eebc8bc10104b6f4f1af3e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151deb22ee972106cfe9e345422647800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccee2b4831233ff47ae285c90ad3e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f56eb613565648e5c4185cd28775d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912706255357075d37bdb89daba12a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb7cae585e67ef58265aaec55472a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a6890583d0c1b93b005492e31db85805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf28d02d462add7a61b179c70ce699806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcee3baa8291ea6554b8f16a87289e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d38f1d1b8f021b91f8803a7ea365b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806866a5ca0b01323d5255262c31afe4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944508264bf6a54b917db986f106462e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3acb2d71a35391cd2efd6ae8e9a0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d20ab753142a94f23c65a1c6adbf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc19b83393b12b0ca3a033a9f7041b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2bf786d1637462869a94521fc4839814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650fec179467d06900b88393bb633d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c9425b6600f15c8a015f793ae3538816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd623ee660b89218dbe0e00d2be44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6b4ab839963c6e4d418a3fb85458818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d131accd294943f4817d14e3292c4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6def1dedb0ddf4ce9a1e2359053d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b127b2af1506efa6f1d440779849821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824410e0d1f63aa81fa811e3d6a2a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01243d93812d5ed270d27fbba22cba52823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b314807dbccd9d5c1b43ebf1de938824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00e9fcdfa044d5daaf0203b8fe465825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02647a68dc3b40775d6b82a1ad3143cb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02212152cf22c7ca9a63332b8919d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4927fbc910e5c8207a3829bd4787cf7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e210f82c4a0a2bedbba88b27a1b0b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c3fece56cf9e255c07c0631b02b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35640a31c77ce90730b5f374d89b18d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fe7c489bb5d4bb779e7810951a685832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c240cecef02e8b3c9ebabcedc4d0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e82159c7fd7e081941e5bb997fe5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dee4f951ed32850957a23a67945d8b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958978942df6d69d194effa05cac46f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9bb8317fbb73b33ecbb3f10310b9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0dfab6c5afca7389b4b1479cf060a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bdb4b7e77a8084a76df0bcd8ee8e8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47200966d0b4c9adf23c30cb4a9dce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c533324c7ea7938944a6764aa9f28b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c138814a37438158b217c7434447fe6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca0d3370fbe03673d1742cd335c9de843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ab0fa20320c3a3ae43ea9a867744844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f8aec3646a8b3590657cabbafa29845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926f7de9b266890c3c3fe2304eca09846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93cd01fa33d8113982093e4815b92847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a33e95a8a369bbb96d41fae7e886848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7b6ac9f29ed85f01df3c7a40c333849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4bd6dee5b8d2decf50f47f7a097f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2a81408471def6aa8dc462670510851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e17c4cab968f0f58e18853e012680852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602a3c608d14abdf5a8084af8c5334853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d789d91df6cc961dd5ae27bc2cdc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158abfc38ae1ace4ffcbad472e5cec9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fffaeeeacd401f859c9ba9203b51e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea96b746fee0fc88c1faf1d542c3c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8819396b30a582e3d2880f3267e1f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d192c22eee03408bc2feeb1b635c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6bf7f668a96ead638b90fd9d1885860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944611c0f2f6b69f2090263c45f825861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea944ca980e26d8e48c62865fe24f09862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9483aefda1451b8604ee69b4765375a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc946896d22eb622d4e0f9b0fa82eac864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949227be73377a9af090e51408e9450865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdf8a6eec36199fc3743fe91dd6fe4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7259d2646104ae5a09df5cdcf0cff22867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d97753a7d1fdfa38fab97517fa86868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d6f1cdaafc8a8f0a3d33c2d46289869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082ac7160e8f143f4914728048f7f5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b765d82d3dbed44351c89d36865c1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d73c3dc7afb415c6238001fc29e4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c541ff226a784f11eb92da6e4ec5c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35f69cc260cf9b93e5fbddc8cc75e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabecfa545b890be83613f90e91c26875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ce9d5c6c9556ab6fa31443dec1061876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e32109716c93f4dfed8eb33fb672877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fbd2bbd8e2d9d2d67b9001df3b39878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ca3fe9992ffbfefe85974fb44690879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586820d4af6292e11081784e535a1188880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c62a46cbfca511e3cbd6b664dc8f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f7d230e0e680f5a5ee535a6ff0fc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b32469a12699805a58017639d4c8a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd858be474c8d1bc4aafdb3262cf1b6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f5320ac75035d9223978503a1272885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093febd0e6a030ee3ef8c640260cce5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e485b16a0ed3324379db55417e4c0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ee1596ddffe54a1af4e8418ed965a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c0f33300d14f8c39d06bf9e0d1f2c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875e5834831b27d3865806de2aecaa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed78351169e0ee5a7b413df39d6181891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012e2f82fc6e317dc266c87e2d4a74892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489fdb872d138c70ae89c05df26eb1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107aa0998e094acbd6d7170fc0483c8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594fbbe6cf5a793609fb62aa6e9998895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf9a1502bfa67ea9a09f6a293f828896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abc301a78a9baa0fcd6a641143742897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9c6bf53de8616c8283f41a49cd3b0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383993e2e2dbc96d7c7b829d18874f56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b981b53f6f86e7230fcc9fa57603c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac6392ef36501959e30bba8274c40901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c354a9fde06b96d2408c46f2724e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe9d2a2d1f6c70cfd55f77b47a913903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787c05e467baf4dd6e57bbb9cce6836904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54ee81a452fcd08148ba2d4960991905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c556cfba36f4b9c8cd7a18535dd03d8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67f6bd378c0669b3a642edb15b616907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bebbf6b9c6ddadee7b5e626d104059908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdccd7dde4d40bda787fe9acd0a409d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9fbc041e2242262202b5887f9805910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aaef8924dc668c593e496ed48244e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c596ef429169b28995bed244fd887912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74b229ae7e30077ef87629cd51cd37913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1988a3a717beeab07c8793418731e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d729b498c4ec28945aa04ac44067eef915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fedef95d6b7066e75e27cfb28dbd1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb49b3b7b1f0d593422bb5b635330917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2e690fe4b461b1882b5b5920b8e6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3d0444ac2c8133eb0ffc6f278a3cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f825f0662eb27643b0bce1914f4f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c223b9c1125c64def5642542dc44921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22547a49921b12868ee472633de738dd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d9072e669bc3aee1980a8fd72b2d7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db06b5602e8b27782c4c253394224924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c86f70cedf65a809272630f772403925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebd071058efc51a555afbab8416c2e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ffa38d72c1260a10c956f7849c2e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268a424e416cf5820c6ec947e6b079928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f23f72e87517df6482a53dea455ca4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80de0ca4aa04345e266474f85917e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a57381dd937981d8c3fdaea2b550931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328b80b4906a88b242a65e3675836a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71864564c7f22d3b17f4528eea7bbb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525ca331967b1d36cf249fc7a144ad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0c24dc502cfc345bca7b2448694b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dfcd19dc1b2c33738d64072a88600936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3fff226e3dab43ebff7b298dbb81937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3824aff62f452a85660401805a4b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6677a95315b494fd35c0e244225ecd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93bc26d56b14e18a6c099c02502a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec197d62d11af5ac498e214e180721b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90fbb9af2279b140030efdf6342fd4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2caeddc7a123dffef0f42b7c32d35943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1768341b52d76de99d1998f05ff564944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4878ab1c249b3b450774904a1a4600945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a78c2873546df8fd30178f06dd9e9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543e1c6a4f3418e123d91681508821947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50a9a6b489fd9843e35da734f4488948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1bd2b5be1eb9b7d93826cda77b01949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed898347fae7d69045023af7584eda950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3700b45e48801312528fa6a2cae061951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8761006fc195cb35db11370047e58e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407797bb6b76e2a06e953fe48468e088953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fe54284f1f47707062dc30e3f021954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b00002724d1f4494b5ffbeb4ba611d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6e443583694c6aa1d63349bdaa8e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef8741d05bc30b988b3cc70ad6d11957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd1cd95995f740173c211884ba3387958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d8fccb52772e5a86ce293485a3fa5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fa2e64487a79742f004f26f8ad02960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a64bed41c5059a1ef8dfb9cad94f5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bac7e668518edebf06ede7070bc6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f287a38fcc5979455210deabd008537963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312026f2e8be85dd1838b04ae829344964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6756baa19e2e1134dd76e2b350722965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a732feba6d1d9808fc1a86aade499f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6ac812208e091806347589367af9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fee65b9038b900755ae2ecf6b6125968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13a87974e976500192f5b0f48bc13969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874730a14dbf5a32945511c80c391df3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5275a89d487949518b3851f8659d8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2005e0b725373e31a9f7439a11839972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a963bcf515d9e41665cc0c9780faf25973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a611b04b671ea52b5eab306fee1931974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86bf74a853d932421b430165587473975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cf4f6ed3d8002b6fc817162a3c595976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7b2b7e33158cbcdae60c1405f89d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605746e05e3cd5ec241a28c275d260d2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168214cfbbb87d4094e83388051348d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18638f96d9aace5e8250106f58d652980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb23cd950e52ca31ee4be2ff8e92e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d027daefc01779275f2fdc63ae154d0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0852822ffd2071c11a45d6742db37983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815894454c87b7c091d374748c8b8d3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6295b22ad6d09b7d3e2a25baa5d2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e527dc4c7795d0bb5adba457737f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce684ffb3e765e2b4687dedfeaf4c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff7ef1483dced79d5623f16977df6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79508f675864d5b14e517c4c32e4e4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ac2b73d9ad50fe47a23909c25947990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf4e2713e0a593fecceff55d76b92991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa658a25032d964542c131ca06d212992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2e6dd9852d6b90919c3d131494e0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd6bd1343cb4aa29c4aeba310d75d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98121b7c81d1131f3289a45acee50d0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29954e31c58152063d0685389b8ef0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816235cb56ce1cdf93d1e6218e8cc317997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813290e4dd73786cfda1d4e08f19c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a219641579dd8b653b1020c8907d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153c3a6c69e3cbf3f6fc792b94629b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8a2dd06c81597194dabc6bb092a134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fda2ea8b4567af0c944f7594d5b115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd17d22b90dd13f0c2e2f66c154476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff3b3b077579e42de086e50557deeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a603ec46d83f88a365199f6ae19c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee166d5a797331750a2038337e82169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d2c5b961b02e28423f441fbc2f4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0ffeba3c7720ed651a44aca12f9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea951390e8b965718587186884b967d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1c535e069bb4293adb300c2ca225213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e652a26b491c9ae100289207a6a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782de7bae9dbecab146e3c50695662b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad6034b8b8f682969a2da87ac427df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580154799dc6d003909441b733e3b6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba3baa7fac41438c2273ae063322118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090151a3615be0eb8904bd803add83a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f945eb6da3a45574e5835f12bf85f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202355d676340605d28b54c687de8dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba9e03a5a2f6361322dd9fc55988922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e799c98d61950346ecffba12bc1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530523ca739319b20efea4932660d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ea9450055faf0daa37779e79e6bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c76c89b5d63ba2639e0a54ea51c1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ba254ef086594108543580ec11ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8b68447c1ffb1f1f8c26998668fc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93127031bfe3d40966106f469d843229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16896a33fa3ca185168be54d0c0ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34128a4628ff2ae387db7a6e4d32e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f536496aefbc5fe3596151099b1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e94755ff416f2093efce017f9dfd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b11d69c829ce16c7bd81fdf3e448b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb475ed4533d9f179b63a3ff159fc15835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03033769f4ce095f7acab233b5a5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c79c6dc4402026ca5d3848ca1afd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7eb0c3daa855b5a0079d8aea38b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f217840e0edfc3e9aa734629117ef839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59d573a001508e5db3d234712821dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f91bee0fdbf52af31c6c68dbc993ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320aac2ed080132aeab3bff08b9db3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf8154f3abb112bf6244dd2ddfdf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac573095430d5df5afb5c8a0bbd9cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b08e4d77b8bec7a5f9e199000c601645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893c9bddf9bce6027c241c68172d5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44e4a6fa1d12a1583073d3814e14c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b173c2179270569106d5187851c2f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83388a139c2f04368ef0ffbd6d1cb1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac118330310a2c2f9567e2bbb12b7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736873913f1f8bcf7584e86f0340fda051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84fbe19ee8fc1e27f3a3ee698de4af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6a6e3999d8fe16dbf4d5830cdf7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fbdc4dac57fd01e324b83054f634254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077188870a35cb714fc6cf6ce9b8b6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52018f5cb5ded15096a17791148e04156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699da3fdf4550820dcceabcd8dc7bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976823171d8f7dfae933df5e20cf99f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f22e1049e7811c9d7e7295894f2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9baada9c7d4bea155eca3dbe7973f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25586dae6dd3902b9c3a42728db3c36e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f7192a6bd3c29e39574095afb7e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8837c93bef35d686312c55a90a89b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d5a0b64a204569dcf8d865503e67564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2067668786206f44db8d6065b4821565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed93c2d5e1a28acef718df1a3ddb1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7607087d8c804da597abc5b5b387df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61115a9370441b8ae95781e62109a4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ab9efe9142938a483591864a0a12a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a4f4626265c886180d40d3c44aef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06744623cd9a6132352b279b585ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788011c2efea49cbfca16081769933772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b411f42e90c76111cc2f26cc08f5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae522504ee96417fdb92b8d0809321074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0962bfdbaeb2536b91c5a1b6dc85775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd1a3d3a27c84e5eda8c2d2f8117576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8242c6e4011474e2c47d07f9cd5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283286c94c6addec1f96f89ff55bf0fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e5330ba9fcb0f4e68d89c0f7e07779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9bed37e363ccf90446aea88084c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1374a39d00c35140bee890d0362081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be048b4fae7196aa757d844bab8827d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb5bdfabb8361ab82d2d603a432d2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083639a0f0169e67956a421cb82c1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae028b25e4061dc8090d6ecd337d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fcb8f26f88d00da9fb88fe5f248686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cae402702caa6b536ce5bda46520787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564bb7c390f3eaf7ebae3f388e3dd7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642bc9a687872c9cb12352262fe70589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd04f69a9ff9ed5cf3122d42f07b9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a74c5ab27ad5281466e605208aa8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67562a9c93b7c6784dcb28b9232bdc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b40d0546e2d2ca8b868ba03096e3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c3069ecfc56b9e95e4da8683eff194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c545673828e980a466670d6d29b7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c843d6608e076571f45803be23eced96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f0a375be8049988f3d93f47fdd1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618de4c9f1c2ca4579d3cca448269fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82665b2bffa186c2fe00135815dd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb44a3251b1d07a1f4ed575c765f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7c34d0dd3b2fbad52d441a1df4369101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765b9eb9b85880cdec97cae1646f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a958d5679af661735587f3c3e93dbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb54cbd0f1dcea337fd1833e3c9180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a1dfd983292e4367bf851a13d807c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a42ce1300010967309cb132b4ced106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a08209155bda30eb525e86be63889b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef031cece71a1a1a3248d24ab7958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc18422d4ec8283403466783c4532c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91cca92bad1a40197d811c5fdf5e24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d14fd7090125fc61ae0909346c6a25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984274f83c6246593de45161895950112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277e00c9d65756f3f3ab6f1b4ef9c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c1636fa184149652a6655e57de5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c36a8dc5dce35349074126cbb29f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1baec7113df614154ffc71da3d3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168e38b6431aed4b97c6217643b52d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c928a174a625629f0b6de692ac2f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d5e344e22bce9cb870e75cea2ebb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39984846b9a8091790ba9444c7bf0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a9fdbfbe98c4d76cb9ce69d7df2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd12652283e5a0738252497bd70d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e1e26747b3956bb0fee09a242950123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6b4abf1f821ea6cf5e75ce3cc665124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882b426c5b58738d08e5209dec81c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed01aec0eb6da1c86021d3c30726a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeaca94bc825b4d190b43eba7acd23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26218d088433b854045c6865c1ad47a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e26ef459c1197ee0fb735693c80c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec009cf4ac664a7606eedea1031456130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9386440450de6e525b5cde74a8067a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa065a3bb6f6a68bef3b3546ed95c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417e51557e64d8a297a2425bacfdfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4774f0bb3fd770f913da8a97505cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2082d457086738548ae89b7c4891e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4340cff839fa0b086d51ee6b478f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1477a123fafa9c96c4e3e52227c270a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2748b3d315b7511c24a13156ff7330138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e24553365b1333a9041189ab0fc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa51c1d12d4efecaacf927ea41999140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6df5fc57186fe076d7e9b75bcf90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa02c4d770ec7e650f88eb3cb89fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e72c2046276398a4dcb7a0f513a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d99f097da16b60dd4dae078f92516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ceffc202f24974106c246637e5d9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebaf419d722c6ac95d68f7c3dfd50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77404804fbf5003cb393ee2e187cda1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca5962702589dadc7ff37d9aed8bf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a0eb53689fac8ad0e0b2dcc4c2530149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb688d4d8ffccb3fc9d996722b7a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bae4b8557f3caad4440180ff2511b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1904bc7739df24220aab4ddb8a8ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae9e42d7adc171f109aea229c549bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fbe2a14a79b3de6795da7ba518fdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bafc8741de8574f5eb1d5ae1d999cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96263d4c3e310eb5aaa1173686c4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13695b72b9d44695fbcd2da96f378157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5c5bf810010f13f22626d9f2e9ae9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc27cc492cab77e75e0b4ab6a7bf17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075fa0f5b8faf22c66a49f7224626ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c61ff1b886fba4e146d36b8ce70488161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc4221ef75b31606d121a181e02741162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597546642518fed9df30f82cb4528b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa78af2a4ca3d8dadd96d6932504a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc860683f10b2e55ef03c7b9664e92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498857ec0b37439be02a12edae814dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929a0226d0b1c868f9ab81e562429b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416893fa02eff1007ad90b5e8d8f612168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23568ecbec03d5727984cd84c56a2ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f57d9aecefc9455442b1d50e876e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717350200a48a05c0f9f5af3128f8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523288501ed01e694782cc37067d545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d4ce408e7cb5eaabf45d76db0c39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f027a719e23759dc226329efc3f2e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1484d7526af2f7fc19d2f801d19891175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950718531f4997f5f0732fea4eb9fbdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b16142025f74dd0e17f48fef5be215177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a69c9867c45bc4258eafacea07ac8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9fb6138e0febbf342be599ccc4608179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0fc7fcc755b94c1352b21b26f9be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceba3eda2b4628e3b1c377c5c899721181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68609e2110c72fdc93b017f93eed9ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4081a960fc9e5b49c293cb141110183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bc91cdd84ecaaff118a6c48257097184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ef0f8eb58685b3506ac85b60d3a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f351503a5ca5fb480bfec3bdd4affb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea1a0a8fa74563db6bfb8d91c75ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b394b3479ff37ce4596e6310f084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde4a5c6259a49bb3dded454ccb5fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7e0d948835b2ee834b3ea042c48c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd0040f0874f888464edfabd7ba37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec80e90d05259426b78ef7e129eac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4bcac7088a78bd1e1c6eff04bb37c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e49846b5038c13d27a892d5843a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d98102414dd207ac773975204deb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d4c755e2d564ae5937b14e6222f51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ca4cb09f976f6faa60b04123c8d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a0b5fdab720631965bcc90ca8e58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af6380b594637a6d704d65f7cafcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fb0c4c2d7ffcbe9a73c2773cbbbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6519f94ba7b11dcb4208e796a7dba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bedd4e4ea1d48f04ede0fc311d2e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f06e118318df604999def346fe649f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce8997197a48316cd1476095b5ae67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c608759a7ec57daae97af0f0f24c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a4ebeba7ad34b483f18b8c6f98b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950ac338079570c35e2ff023a75408207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65356d3d6a48acdd5c1fc5fba4be6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b43275fb75f9f5de8624aa9b53c57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5784f9156697252960d25b947cffa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd787ccf5864de307fcd5e73dae444211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240dcf301a3818272a8493a18764b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f99b8da26d159472e55a263c1b1897213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6121745ada08d4f578ec2579cc95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc3e4853388e3b36bfe2a2bb4f466215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4612bba97089f973bc9707f33f4409216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c323fd400e890657157656d07723259217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ab8e1c65f588505fc8557e5971b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715252afdb67803d80495e6eb198cf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748bb9c15b050e5eee22fd202bdf29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fc2516ad4972fe8a78a9a5ae6703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e3ec6ee8043ff70250f7af834275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833259325c573a34f9b1c3a93ee0ab54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d7b35464b98b386ad8c1ca746e1de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019903d4a6b968f747fca27960dccb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad538d47e7ab2743c569daa73f646ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd20bcf126e09100a371e0737f12c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679029ccea152ae01860030f70c899228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92879f8272b9fecf2111278d5b6257bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513dce04d217c12560b55a051806705230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9fe3cd8d237078b6f35888258e2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0f8f36951bfae70ac4f144dc334d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a16564b43c1d42bacc24f0014c5ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e34401707f070d861f7c58999c9cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab04d0eb53c69a83525b7b7bab4e6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7806d14bc4cffe8f4fc536445ebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eac3adadf2fc6c803c9e1496166fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a4b09982dab93600b1d7482b2e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfab4dc1c3f6b75940bcc50e7a9fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b4c17ebfd5d5ffe5d8b8a53db476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07873083fd696a735e9032031e519b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c0d178930fe78dac164898762eed9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de41e6b1a3510d529db99c27016106243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cda3b1c4cc86321077468966025aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c50f1c82fbe3d851cf62391f2f65b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5dac0112fd443f198b5611ca2b35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9429fc0adaa00256ef60a3493062d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60fe46603e656f06fd56232ef90961248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cdf803d08d78bd606ed9d46df9e6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960842c379de5b3e56e814d82c59579250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3e9e605b5803b8ceefc82e5fc12d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5eaec6a4f024be01245c4c334407252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ed9338cef7bf12685132e99044823253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5c08afda41b0e56be88ba308ad68c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e29186dce49cc924b5639564ab5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba2c15d8ea25ef9f64352c3b5771eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58e982a1b1fd16ac9af1b3ac7a5f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f673cfaf27aa5945e4724f6cd5d5551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d5aa5b0b9337991d5cd58d4d1067259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f880e4062a2d767632b625181be0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd5dba1eddccc901d38cfcedb3cedd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9c9d5b2e591cd81409cf99753fb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab15070d33bcdf0bc10807cc4b8fd8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f2d91e2f8c1acbef67fdc8611fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1c03cfd756825f8c685d4054989c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8d3c83e895d76f4305c28d41b85c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7bd56bb6918d995499a31d3d9eb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc05ace8d3ef190e17693c4e2fe686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd3d96c814f857625c96a213d956d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b047fced3a635d8aa807da99fc0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344058d9f17909c2e48b78434c603af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e18e718b0c13ab6252a195d01e5ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc1987461b8cf4d21ece390ff04aef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2acdf56ca1e7899a7a9f545a6a86dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72068aaeaa6c1403d87b4a688c7a63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6b6cc9d75026dc47f0ac28d8a35e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f74b45fb81573a4540d75e6c6937f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ffaa2f3eb5c3d0ffdd6f30da5e35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2703fe2a0063bcc128777ea2f741279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5aa3d3188de391d15a04434082155280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ba6fa9641f8d3d9739aa2c25a00e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f9e8f8e858a1033f759035c4e1541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af6a04fe3c9327887e11d910a2fff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a1206837085b6a3d7b9ecf1201959284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155f46e8042531fb4ecfb0bf246795285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277026c1e6653c88c5281e8744ea40c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee68dc2a6a0a8cccf614def5938b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85173c9a444392842bc6d48440843e80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f69edfdfdc266fd8f75ef4f74425b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e7c9ec08c012d1095c72d4af35bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab97dfbdcac25068295e8a4270ab01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208e354cf3bab5737d33f3e700c4449292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87493fd966456abc5ec7036e564a865293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01a604e4159c26a1006c5d1b614ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3342d6d53ee9be983e9cf0f1492328295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba2179339761da44772c2f4a6d3d2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ac7056e52085b3c2ff4f73216d7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a17acb5670d3ad5d0b6bdae94779298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813cfdbf63ca03ed1887ef8d2cf1de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f58e88a66d3567ca4a0c9f1bb57c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b4b2b9f923f1fcee14f252cae2e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73438236c61e870128ccb2ed700392a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57bcf02bf99aba0dd1b809a8394eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd10c70de787a4c0b99fbeb41b5d622304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816ccb29637eb7273aab92fc382aad6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397bf17319b5262df166428889ad504306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23823fae94581006213eb3a19066b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18248be9bd53517cd05732056ce41f49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c90823ffb139a52fbb4f07a0af4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921685fc29f7d915a93c55c6c00d17d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffca5c8ad66c5941fefa17ae851a92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfa0b1087eed4e5bcab585727e381312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf32ab3050c170fade7b825c12b6c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5aebe004ce625f785a2a3d7536379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc4f2d4aa206353d6973383c619ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08034e5a373cd1ea87fe0d25e9fcc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94a98be8c7074dc6bb2bb623d12e3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15570468b7c16f2cc4cef9ab646867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe693a557519084aec235b2520409bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd07cf4b9c9a053ffd31f167799ced320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0516819380545e2a7be57745b7d687321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8f3861d26af3a2415cf953891c590322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910c9388d0fbafd01f49d25d742196323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea4908ead82882061d54c9d89b720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72113b83581aefe7813fc4e5a808b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db47c0218995eb5445d578f58fbaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a23b89caa26e06d6667acd2e3c31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b9ee4568c044ba904f566abccbddd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904690d11ca3ff2f87940c6aad68c71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c8af553a6b3af895aadf27c46bf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd826baa469fbefd64db4d1d3f7372331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c400ffad9ec269fb1d85c7d1045e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2c166e35b67cb5d3cb48764e39dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c9b5547b89c160dafbc1408fa5ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9084161846804099efa6a7f71a0779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89180ea0f2c832397e2b91899a968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090035e92bd287e07cdf6e632a09510337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31edbfc1ea81ac00e9c03c629aeb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734de5ec0daa9378387a19816870397339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae554ac4b8c5f444c7ccb55336c93a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d9425fb36d7ac93aba58455b05ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1649786d96b1d2b5bfb5be95bcd85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aaaf452e4d7a381a66b6c4507861a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467dc6ede957783a6889958f8d1228a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd85082728fec7cc4f5917bd55d57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c77ed607a9bf5927277630312f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f4a1d8ad10f6376258aec9fac4988347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4a2c432154953776ea1cdb6c81bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213e91f8a5c5544c1a29cceed1af618349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c381c9f514f6c82de3383d6c24d04e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457a94a213008f56f6ee3b31bb9e7a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba1de2ffb8f89580157c6bd0aa6d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a55dc3960e9f786e4adbc7250cb9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345e21efd1ea1e19f35d01310b04ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2610cb9500a99566bc754fde29bda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4e626a200772debfff92a566e875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0818296072036ccb0948f020a1cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e6d935b81bc2b16cd0d743d766f3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c8af7050e13c54256f8194e94fa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8609f0721c199580a7ff32b591b07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed615e1828d006fd218a3027f1dcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae688ae2430982106dfa89d7bfb99f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e253158374e52d216337e8011edee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5a6b6a7757119937a571e11fd2cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44da7add041f796f337ac08ecbd020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21fa953d41db3d0b5067579e76da8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301358fe586480ce3674940d63f4bce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69dadab622f6fa77b73518c766100368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2419de488507c11e32268c08549a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a5844bde69f4e9703fd4a2e31001370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4301751bc88f5fb797a2482c208f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b070c568fe9e19283a70d3572803372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e2361cbfc615d75e9658be50f0cf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726615031f81c7cebf60acc6a4895c86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8139b79fb42982b7fc79a106fa18df0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e85d5b02a5febd641ebcfa2773671376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a3c0f8e402df6191be5029c404cef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8222996c6553bc2502286eb10a59a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973f0dda9eef7dc352db4e0790155d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786399288ad97fbef73b5656e964ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196845c2401dc790775929ba4193fb33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d2431ea6a65d68fdf54a72650ff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725307df1749822c5275b761bdf1d66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ccc7ce66d9c4a3053fb19126762f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da3b5c58ededb3bff5f7083c9d2b53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588bdd372f5c5176a767fbf9d5d434d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41b87743866de4a7bc511ee8525c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab525d0c0666f7f90a7deb8aef4cedeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e838a32d03d7914922418309259617389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ee20d52aad6e94fa44108f609263c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab78f7f821f20b050af5ec69dd8421c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14d8143677b73f8510f25ba2ccacc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f59078e0ccda7467f331f8d4b6bfa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cea798f467e9457b599b47584c6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c16d32b8a4027182f595d805b7cf60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93784d00e4ee2e020d32ba37026001396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664848b834564237072fb38a4a45c878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814196cf6476404a9bb7583e29c1139398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb16bb7e2695e8b004a401b530c180399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac875a1723cc862888fa648f88064400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323125f9fef69476c0571e6661000e09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d3e655e2db68c35a357372b1334d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb5c3ca6190abe8aad856b26d8555403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17790c2dbefda46a3732bb8c8564483404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66d07b6b54d2ba6badb4511311e14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb4a9fc6e2441f08e026834cadfc29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ad631978414c6c0e22c8668c247a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded0d4d0194fdce00ef7fe0c4f9096408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab904eb6f3d9b04dea6d9fd508fed7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d545f886da00544b90192fd3fb1380410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a2ad93212f2582f90f1090c4e2dc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c72419c3ecac6f92405b02b0ccdce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229bc5527d262ba5a52e2f4a502bf35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985794426c58ec2eaa58351dd820916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ac2af62ffa70b59d1d27a3fe2bb44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c9867758756047d23dc37e55c69f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d37adc31df939a606d0f3752bce4dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cbf2c890e8a443d9c4cdb730158cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a291a4d4ab05744b34e7f4167ed24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb3e4c7cee5be2be86ba786d96f8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba96073b02db88c0c4668d1f806d1dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce51308c9e181ab64748cfd1d88d21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd1722ed2a25b084f6bbadec428de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507931874c3ad20a84b6530a130162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ecb61738064b5461ad7a6487be3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed17eb48d7c34b134841729bc25c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb3b24b3182b28b5088c0b8c6b007427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef597ddc97c26e2bf36530d249574cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504ea4da08b74000cd2a748327ae9c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8daf481e3c8473858cefc0dbe41e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe591e47bea87b3fe4653ff1a5186e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f0dc321390d2511afa2705d138ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be8a0738fc88becaa56d190f08d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f729e344c6a0a78bc2f2d78e24aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79e59183c05ae27a31b6cbb8704458435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e231b63b569638e7f7b792ccad68a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0b0f7b928b217b962b9357238a66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f622791a1252b6c7a12896ef2604438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b6efa0302df768c57629e9518d882439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d1521a14cfd3136deae778b4666c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48445d8d566a93b3d14d438ee00c5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78340fdd5e061d2a75160840de41703c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ae4c7f2e832d6a7868c8eef59c24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b309e008a8c9b9b7f1656895c8642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c0132f02a1adad11bb9739ae22fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5db64501b0517258c56817e3d5d87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b69e2de56eb4b9299b96883a2f07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbdf79f1831bfad4d39afde92ec00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe1552863e31dc921642cf00fad9a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac9d101e9497e96dbb2bd7fe54f66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135aabb7aaa0b4b99f0472a61bff04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b905f05015191d995a14927ac8edd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec6349845bb1412df501cd5e56eed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32397eb7b68a631097ff630073f52bc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2692e2ed954bfe2cc67fd731ab03c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8c34cd2b7e0ed7b06b6e7ef173eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcceb73a441c5285b776eee8bfaf4c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1759d561395fdeef24efb3a95eb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b769bce0cb8f2a807a666990fa9c93d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1bcb08806079cd7b642c530ebd00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e184449de93cd5140b748a05ed55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d82486d63ef14881cc71e019b255d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4953220633e15c3bb831521711b087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03148d913f896d3135bf6aafbd326455464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666950252ce7c079880fe06f7d10cf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ed51f77670b6cd53254e534224b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912eb888f71400752425f1b16fbada467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bf5c187bbc3201e3506629c60f83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a7fd336c9881eb3483ea99b78b9c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f797e51305407aeca0a2fabc02cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aca3cc440e23e51044eaa637d7c88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538861fec5399957a6d4d09a697fd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84acb54838f16f785d8640e05299b44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2dc70cae1d391101379f9ccdc9e5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ade5062bc15d29e3404640ed9a726475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441aae6aa7fe05fb56c5910ae17dd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d92c5ce652917001da8cd0643228477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662b767ae6e73e8d02114b2d185c34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ae398ae6566eda1cf225c1881574479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b2f0e073b5560e6f2587a7cea1c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814452b89f65b18330ca732f0a2410d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a69b59a2fc5e597e4fe33fc265012482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de58617845999983e5e9b04896f8b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8d2f0b1d8422ffc00bfcb2a53fe5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cb4a3542a1bd3c37fd4a29c568487485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15edcdc9d31ed7f06d0bbfa12db550486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f200b57fff6e1579bd6f27151a00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254c0e2523aa3a1b6a92119b502c86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d52be257240407b6b68de58f4cb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149b0a6da24c74f7c492da368c8b1b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30b51fa215cd9f5b516863768adf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37ec841b1370c28b1d908d9247a46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a49f96ef3a079f345fb2d8b9a59be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1941fea50c898f9570ecbc5468f4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4659c90c5d48b126a4af071c86385495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4df9d93c77bb7537417d54b673601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e7ed26b94c34d172c8a65a9e4835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef085163df227d11ceda91bbf6711d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453d66b78d5cbca0d13790c0d2a323499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae1b3fbc112d801520a9fc68fa649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0608b75d70a4bb20a750df84596a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ea306e5278d133b74a7e31e924b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab4223027647f5a7d93c40619db6b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0d117e00acbaef96a7edb395e8a5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe66782cc246d92890f8b5b188c5d38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36440afb56d4d5fb6a475c8086856f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877234c160a784d23bc817ae52bccd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2de3c3d5870e05ca20400e6542e2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8587e3fd0fc56081ef71d76ab94b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81661387664319169a5f4938b078bf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a74db0ebe37e51fd8fb31e920cc58d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c863afd7e53a3560e190cedae9b428512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc6f3abbb5fcb941905455ffd244c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a1edfdd25fe723c22e1b4b5be37c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce043804e5a02df42bcbe0144370db21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9ea4fbc608ce660a2fc5ae5eea65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a6e46da9c5975b2dba2c44862f33e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf769b0602120a02256649f681b8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c26a12eff9fb25bedb688a96e4203519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17bb7d35b331005d4fd27833924298520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef87eadbc75581e035ac0e9913303e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26100bb86900d06c4a2295110604a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8dbe63db14db7417e820343c6ef74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4168d231856ad0841e5d0610f9064d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd86c588ef994548f82b7eeecb1016525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f70a51c8078ce464e9f63c626fd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594271ad1bf8457fb9117959183db74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d77f14ff071016a9d8bdbe261cafc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d0ab5227c03459a643f6aa87611d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c8f00751ad32db5b00f58f2bb08b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c46b56311fb9bdf829ff33567ed77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2276bd61a8c37eaaa37c5c407b2fd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db86608e99db4afe4cb4156cbdfb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e5eaefde4c83743f1dce196d1020534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c29a830df96b7ef2b5953e06d1802535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba061d15af44b909f7ad6b85c35a41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7c8dd4111a647709b16abcc7579c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2470e58df63a05fd413d22021f3258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dbd7526972c8e56d5176c9676f74f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470a19ac8deba21df86cc063a2bced540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720935863720e8c126796ddba4223b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9edf9c05f2afb8a366852b0ca358d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3734357406bf186210b64268ec3a79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457423abf7cad325bcf5135fc229b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668096a911cf3acc00677e0e7e1e25f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b391cab7c314f822b4cae8e0310a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b98fee132a78cb50ec0122f708cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fba9840ebf6725bd20c9e8d5b0e6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cacae1e348b95dcc180642413c990549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094f0c6ec6979e2e018703f38a77b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f0ef31fdcacbf99e9ae90293a668551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ceac4bad6fac359a83211bdaab19a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e20ba488ecfde8fb00a4d0186d6cb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd92e542af0ab7c2e583cad3a724dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae7a0867163ae502fa2854abf61bc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482aa30a7be7fc505efb21f09e450e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532d22dd696a7cc09f3f6ab04a7a13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c17e33fa025631ae2e31ed1ee4ddc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b8da967fa6615ab1a1204459dee0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1651f51854486c5a58d3121f6b43f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0dec8153e9adc8dcf70d2bd2ff968561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6574e2a38cfa7f0fbca8f8f78314d49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8190c942dae56be19e890526abc44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d983658d97ccf1e2cd55a0c2f791564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a13471cc478568214cb8447f67359565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd1c032ddef1ae4a0be5e54460758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b46593585f780d34c2faeeac1c1ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb516b21472195144c2e7e618f6e68c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe031fbc77c1a285cf82317ff5dbca8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80670a47a485183a8583c754dba23f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d22bda0efd407822db2bc40af80b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e666272ace81525862e221624dd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98508eefc014e27299fe2c29956635dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4222bd792e7827054814478df10ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bc74769a5b485bffd6aa58cbc60e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa314465afa99511c676ca5135f37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b09c7ad1887e33b11eab01998e3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e522aae2c0603db415a543925d76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb2c2b0790cdade5a7d1fa0cc43e89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a709af90dd6c8179b7ebf361f5bb47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2bd1937ab388ad1855976b9fb2c69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b63894d60155fae9d484c57d66526582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e654d199ca1a2a22f9993e501a6bed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc9873894809e314c91911121ee4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8145d99e6a1f2a051848ea23929ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa5d83ae32021719f7bfb74e44ebf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f629a569293644ed8eca5d6e965e57c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d9fd902d0de7ef21dc99bdc4df486588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eea623af3f42d32e913d75f54dc12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93916035707f487e967883c4461aa9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6c3190203760a3507b3496528bdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10643a427cd903bcd9b760e63b0b77e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fd522797207ea4394501463eee14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138300b265fc4ed70024419fb5bf257594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465a983b3650f8b47bd8dea1281e61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cfba556b2c4293476ca74786263ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778357f62d7bd75f2785f49557c081be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf9e31840fcde3366ac445ebc2b34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca32f11d2c20d0836e6bfa11e51310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2301782c0e4f8c37d82166e65b2a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b84fc1143d19f2a3e83132cd0d745601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c4d258ca6bbc9172080f17ce0bec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f31f52ca78010c854ba9c4475f39d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17dd9d5c73343c2d77ffede386f4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6961208623c6d8864229b68a90be84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7340ed36653127c1a45c81ef1b6838d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155801a836357635a37bd0df22b34c12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18285e03b46b820432c144c02af1d23b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c341777648ed3e374e6d13f4c7bcc8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123cc898e7d145cfb7f58b5e2c5ed3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10291d520ca5ee406e4231fc9389f9b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa3f3266b579c6a670941ab1a320ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a53811dfd212e505b36a2ce86493613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c6e1b265284acbd0559b56968288614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e82237964d6e37fdb8baba0b00344615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824800dd8cfcc645179212295e19a2b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831201ce6e5606f99540afa619d12053617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2da566eefa36349716df14b653c27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6386df6e612700eb0b82f2cf39cac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71ad30ae132b5d0210827dfe9936a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683430fee89f82ad1ddd2771f4d407d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0049a9d6939e51e125460ccf914be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb27aba400f4ff43586b2418dea70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986fec8b947b5d49a78280e9c44fd67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfc78f62a22e64723a6fa29c8d9b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abeaf171210100d1c5ae06596a7749626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215b546dddae10b428bd0afdaa5396627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df809eb987a8997ce65be46abf78862628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c42e3e1df530ac198fd177da651ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db67eda0871b5a69c89a2d5cab445f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c297f1d0b5e81c6d0768f23ee231631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ce1ab2b295b807f769dc7ae11e86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310db558b2d37bcd6aa429e536e7f46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60803da447a5b9a94664a6c754d87d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dad6e2d9c40bc7694249db10969bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46bb4d5a8a1713fb623c688b0e6045636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859dafc0ec7b706407131f10bd8ba34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e36666c17b2ee612b4428c90e43f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51bf3b20d7df675bef8c7e2869af6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a57d159e2f0d8f25baf7d542edf06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b050364ec19ef6b296a15c979f1d0c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692aba7c160038aa63420c57bdfd4f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8aea2ab360ae4081500092d69b126643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3114a02774ecf4711104ac58befb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ac2090127b0acc5966ad146bc0d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c963c272dcf633ba324b6f3c95349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8fc78ef0aa4ccfa6d356799829c43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e09f111b6a7d16afff7793e24a5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e8ad36e8c0b487d6bbed5b1d63ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4176d114dee134d1f710b56aa79e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2afd1e7626fb4a234d63437ea905b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ec7bee0129216d384f1e177b5f45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dce2f6d01c231bd99cd20cd4eb2aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa7c902b3ae78972417791391899e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8a53a9378c172486a59a93eef494655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f445c16c818e7af8a92807efddd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3920b300a5e943e11581cc17723c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fafe48345f956e4dac52fe54517d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f62447d81ca059f76b4fba89ca7ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d29e07ccfb34ef7c4a215fc943b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad350913ed38fb2d6c6fed11f6fbec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eccdd7c14cce0a3be8bda6c9f938d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007a199d9757ce371d5d3c25ecb1352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d6b771f5f8c26e1d5b90218308ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9fc257a1cb9285f9d358e6511b12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f03f5d10df290db90b73793f144ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f6914c3cd04e5071c4e0637c2e67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301d96f500b33fc58f8b0b1c656bf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37089beab475a4d337fa9d002ed711669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91c826e94f039fdd436150cadf692670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a82aa17b57db8bff9c38ca73705d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9999b5d3e9473f99239e2a11d9c4eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f07f59d7874b1331c951287f60283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f430e91ff3c18cac7b4616aa7b9e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab66c65193bc93518dfcfb3dad78e0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163f54b024468da4c785bc532f30b80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547224d04b4d74728b83a40475bf5af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b343036513edfdbf51ce6523b2d813678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256008aadbafd0fb8ee2a1bbbb7627679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f7a35dcd4b17189be07c8635cb4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83b50eaf15266a060e808efff85e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07d9a3b611abb0541410e8aa37ce9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccd7cb83365e5a753a511b5e9c63d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece0c83cbf13e4462333dfe5144e35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ffd02bd4d619889fe8607215c9abb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f27361a1c0259dac10319f0081054686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f19bd4aa81bf701c6c0c39f0d1bfb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db465ab2a467a0a8a75c7e87b421b0cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f69c8963699d6d9820aaca4893d6ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89917221b79a10a0d700eabcdba6559e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e6a31bded55b37efcc76adb35457691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b42974400b9585ec1ad118585f5c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66e4ad17ca9b215d93c121e8daa3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c2fd2af941889f669e4c06d7f4a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116f953a0d3c9600f53045f87ab183695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446039ed8d581ce140849e637b66d8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c959b197e604dd4395d334a020fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d6c2019d6ba0f37c3f98d329b25b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd81585938c6d1eaf472c5d3f5d5d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323382b340a3f796815a156066746ca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30de4175359ee965404bfaaa7edc64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33b70cc3875d226ab867d4804f677702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755eda5550e684f3084c622deddac4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd54070ef2155789e53b30255c95d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2493f563b7c4c3d41a0f531d97860705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f40359df103f2528d635d43a044de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d663433cf86a2631f8a56d96b8520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8af9a4a49331f67964d045ba57ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222bc0c791be486773ffecd85df99d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f2126117c3d58da5cbeb23a108ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3bd366ed9ad98e0d727f650f195bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83752f9ceeb4a967fbf62251003a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833809d814a7690564de2cd7c8c72e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aebe79e3b987e382b815d7fb237e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b241151c694ecea493dbc4fbe9bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a5eb2d616714bc62a6fcc06fc34c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1280f7544a38aef39a0e144033c31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5551582f0287befc72b6bf4b2a23217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0594eb3119cec715bae021ea78c2cca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f283e6775ab29979985d9c882b58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df86a7f2639981fc98169138dd13140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0ded7a9c6673a0c047066a679b03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e7d7bbd071fb74e76d52bc811ddba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3db6dbf1641a9fd9daec99020f66d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd3d7f81c36e5aaf8bfef4b7ce37e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e28a6599efc8e1512ec9e0914753f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0164915dab4c0422ab02ca2ca81b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219b2ae7f065e927fbf0cb708bffee9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc0a0745332a624e62317c0e7fc012729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca409fbad987ad5eba1445dd22089730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af422f8fa387482e0454f97f8d5bd39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03ebe9e3c1920ac7ced80f72bbd43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9dc506a25870c1ec6750cbd1be6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4faf6a34bb22f4e5983e35fa50205d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c338a22169582e3aebc04549c08d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88c0a4cf2e5cc5216809ae7e6e6afb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec2b64a9f8dcc41c7960f90c96117737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691436a2de2ffb899ecc1f23102dcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d9d663c3eef0378ad2641485034d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b844b6ec00a15201863ec68f66062ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9becfb1d9ca56b857fbe26c419814c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014697a9819970e0fe22a835acfa97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063e2978a9d15e96d32da4cb64b22f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a957d48e5d065c76c184660a0802744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d6ed4c9439c767f4282293ea01e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa1900b4325158f3b86576375eb5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ecb2f7336b1f989feb31e8f20303747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83af4dd84d481649ffdcad4e24f778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74ce69d053f2ab625243c70c66d2b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d365d656a911c837bae980e00b3105750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376335fb615af03288fc051ff145e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041fadc7da40350bdf7e5f6a5e8b6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcdaa48b67a7efa9faedba06950202753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072889ac610b1cc803a18e525b1ddf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0f74b7b46bf72d1239566a14d036755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eef9cb9097e9e711aa6f16fb7fd56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a8f7f81d8f96239c0e930c001afd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa600aa1ae363ca7b8e59ae202a2b03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919328acd07d3ecad5e216b30d771d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634928226a5edd3d9d563255005f481760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd475b167b21ceb2bdf9fca08540ddc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b314c811d789c99e6e719d07d4e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ed466d2794c76589975865622dca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96d4565ac05f37b0cb047678c1e6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482eb418fc953901df3db7b007dd32765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb023263d9687032d16504cbfbd167766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba62580ff7be5a77b818f6e29d3a078767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3ca046cae9d55400c170d054020d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ac97d20788a53eec3a6cb080b97a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75813a266e5d114da58d660fdebec97770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf69f8a38cccc1fe12ade2c65f99c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c07a6444d99767bf5e6ee5538ed2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd466e234e5b62ccc08c58317f250773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f0bbc354501c2df059308935782fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa87fa968fd6047ccb09bdffa5d89775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9faa48b8052023ef16a6f1026b10a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d139913a0879e5019941a40e8c019777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749d915533306676a36a10344c8b3d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931085c0d6f1a675c0c358ac4e349ef3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19aed817c0762c16869263c36c877780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62580f3ece51b9c8239782757d552a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615832708b2c528dd42240b7fb35d72d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612d2c3bf0f63bd21516d2cb0fc689f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393745317502e70b0f27be6b5192c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663612d69dd6e5c398e1a195f8efcdc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfebd19aa7c3124f69add5df140162786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f91c659ebba37e8b47b657671376787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6a556f358fd4ee4d5e226549dd7f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1af3d905d6fdbca3dbcec452d5576f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cfc3a9716ad4db8e9fb195276b168790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc004ac2de22d69faf1afe9574e8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52cddce4da441ebc41572dfa690cd8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641acdf491bc0304d1f8e3ce66eab96793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ffee811774fb4c2c48dbbe60031e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa419f49e0b1cad930513551597ab2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47088532347cb5fb1410290e5b242756796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0760185dfd973fcd7f1b4e3b1f6df62797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb91585f3aad04c39fdc8224bfb12798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9348cabd925ced800f69c593953ad4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15669eb7d1ded7cd707d07d8fb4a7b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271315fd03dabf90cd02625faf91f22e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8da27f20456f8b118f722cc227c7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7906aee286be464074b42a7dd746f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d4e3ac31d0cf9e5ea31b689453d3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafabb48c57cc509bf6ac63b489c52f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4782c7969e139a665828d9ac3673806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fc89da63df0ba76e583eea2aefcc5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e82308a854231a4da6918a8db269808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863fba18737862b893679c4c15f9040809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a668108c014a6fa0f81593ff4791810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454f4583b217d3150c2ae696250a4f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541e75f09da3de4e81c5c5f362b0b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33047bc846f209af539884f897842990813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32223eab5c59c8203a77979452fb687814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9d208891a6ac5f8577289ebd6b1a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c824c47d814c35502c800c5a8a5dc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efd06d1b7d8378595573f8f1dad83b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e419453819ed47cbbc02a373d79f3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290e06f144ffba71f1087e8a738980e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7998cebf4c3ad8d0b1a78aa7d4c392820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e7ef992f226b4f8164cfb69ed254821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68521786362557e7e28d581bea29950a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5345c7c4620e1261b5934cafe2a6f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471befb8d6ad3ca79c63ef06aa3416f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed53360241ad53499efa894177b850825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972312023881482b2f05e04dfcab856826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16c159be56aeb7203ff519fb9ddac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22639e5985da814e5f0cf86bb0570c5f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69b1b1f5105c24d18b06eb7486a1c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8960509d24a387eaa42251b923b3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b9be0553c14dae98ec98054fbabc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3c47bbc42e633da27737ae66a6b98832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341200d5e64e0f92e8964e72fe6977833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679442665611804ad088ab6bc279b7c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fdd94564f5e5c8da58606c473c97a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9618d86affb04fdd8f0133adf3820836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd097541e63c8e552eb13954be0c61f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665076f4ee00d90213a917eea3b52a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0150385bae3d7add87f15f06b426839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abab53ad7fbb76b5d4587afde023c2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fed83d69334a6bbbf0e2e449b43a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb34f50afaac99d85b5bcb94f1189842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd680c805187e878747a5e7e774d537843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006247785d3718f56bbf99a5b8eb32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc72e72ce2451f675e23fe89eb0cc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d1813dd62d3326b518b01cca4b7e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff213ada06557b159bed87392184d99847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae35b336e8c00d5b0fb5842bbdcfbc3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0986e94691bb3768feece0fe3e064c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e95b514c10277b787f0b6322ac62850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca7cfac4abb736ca75d8395dff794851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e8bc14d48392314e6dbef232678cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a3ae243a452c01d6a2ef88ff1f7f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd888069dc721adbbb1ac67f06aad5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d46303b6db3c573b51a32a5c1661855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd41972df78fb1689728d06800dc3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0680704efba613137bd972898e8b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa24c609b0c6517fe1baa182a9f23b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb7b1dfedcee0a65be2bd354ed28c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d931b3241cabdfc164682c16b9465860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc1ea2f63cf97b9c1f38ca0423909861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69178d8c43011927ad4dd7abc4023f87862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd9e228c5b978404d303aa311a4fe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1da899fddd0a750e7fee95ad00f06864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29812fc45724678ccfd21e0f7fa2ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a47c5f0e4afd229549cb98ea9c713b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e17f4b3de6530ad1a498ee4c8534bb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855565cae85c60f4699d2cdc0e3c02cf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa04dcd9a7569cbebc35917b986acc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd05f8cbf26a85e55f02aa179991816870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9dc7bcf9525b0ef0831023a43783871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dde6e955ca80a3a1d55e48bf64375872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc8d451626e85997ac051fa5313165873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65ce9801ff18700fa75ee8234ab8b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0961f76b1730e2d376985ff4d1f76875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aef3e5c7e56d07d2195876efecfc5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13352e97531e2f5793e2ae3a9a449fa8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded55d313b24794aed743b65562027878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121000649d6c86c4d96ff02c82d7448879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c27c769525e007cbf956f6b2706f6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c748092a01b620511a9bbe84a8097881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae17d320b27f588b4037ec8419d45882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894748e4b7200d0d708e82fb2df1167f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20217b1009870a25e48724373a0746d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eed71e0090a431cb3f75a3f2839d3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ffa74d252351f14cf8ca0216a6b20886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b24822baf8156f8118263751096b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119041c31623010ad1d9ff2b0db90657888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5ec376076b649341e67378e4e5c98889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f8e390fe9ffb490dae0e23910ede8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f26d0b1cd956c7306e7f4c496fb0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bdb0c67f5cf60aca6f6be5d5cb0ef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f6a1541f7c2a347b626f2149df9a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451c88d465a78a359f869ec1e087979894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a126bf5d1c683d08fb0bea2d05de1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464aa766b0e6cfe285f2590c868987896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31e0f78e928836f1bc0fdc6793e9b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b45661641527da830740c3ac0630f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bedb808b99a6d55306c902b3b607e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6fa80cf520f0993e958d7641e59ed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2976fa89b38510a6aabab844ca4e36901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e8ff59ee7c33178e83f306342551902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f16dd2cce65eae3b4daf2426bb3ba4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3459ff68f19ea55d435a0325dbfa09904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2af77aa8594ec5f3d4267e7ee776905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81e5358b0650704d24b95938bba77906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e867a6812664c30d1c02cae9a9e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1cf7d17f81502379b2fdbf0953d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2002f90faac8a7c7a8a7ab3bb1cb0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca516a6c2de5da1f66ac98861b1aa9e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565d3ec10ae77022a8ca31e5c53e6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b97430f172a31da4b8cbf5007244912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323b92c47a7fead6587bc7e7836a6a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72365e9a70791b588f2064bd3aa33914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefdd5cfbbbc99343ef691f6bf01ac9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7622fdb8907f27d07209912c3c04916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725518e0769b21060a7ddcad57bfb592917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ea2f6bdbd68e20655cd68d5766a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d3bd53054a35c834954ac83d710a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd1291b62122fa42c5f6a685eee3c2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db80ef255d2343a1b5511d8bfd08b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12de1c4ec0623aa29383eeee7605f8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876087556f7b34c3efaef9a8cf7030dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619af4938abbbe5b00dc407372b17b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25a90b6044e39b53b9305beea3d08925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b6fdf1671256a0cf9218a5cfabcc9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c54c9c046b893045ae3f04050ac578927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539633c547cc5fbe8875c6c99c73ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dbf4b8e8a39b8071693a389384bb6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29452b62eaa5f5e0d94401a00f70dc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2413073a5a619c14537a2d479924c8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc149981f630822d1d0fb40f9e9b6f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4b2a5a572cb0db1f92658466565c6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8c35760f4c5f3198d3b9c65b0dfb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111122b35c4785c4c22d2dcd660121cc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc382d441f9b43a41b824a37f2cf8c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470a75f74dbead7346eb1cb92a1a94937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546de52eb40fdd860ce56d2e96bd2fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecbd90861037fa279d8d7d3c550538939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e61384e0d9277d700d5ef7fb66d1e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651cc9c7f1d7dbf521980a8120dac2c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83775d92efcf48ba75a9c8a3638ad9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466e8664c2b4da66e93e6313299f3cd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5947ce70dd86cbf570695d96e8f8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711279e28fb1df519df2512c5cd9d40945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f939f24d4d21b0ea0fe8208f4ee7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff17c0c32d49fe331cec6b3f503acb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d4f4f2f7a07cf1cec07850c5c0732948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615dee7eb1773fc94258c7c20213ba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3565974ef6967b5e0b54621f7d6a007950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52731229ddf9d72a74d7d1d2668a50951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3a8a63992d42920963e3cdbb60d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d849df23d10eebe2c6e7d4631b81953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f99e1bf988ab6b7b521ec68c2899b4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042275a13662c231dfc00e6b0c1d5f0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42695bd8db1cd3cb7d61ad01153588b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c8820a6976eed2288bbe323fbc1a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502397d7808ffdd3124f0619f91880d4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60eecebef66cc82c8aaaf3054bce12959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1b6cdb08d1681ffbc67b617f414b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72873471342576b29acc3bf017aa58961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ca3536097d028d502f04dc60f44b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02da762b2f5eddbd63e508af175d6e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4f5656c4e8a7d343acdda370f16d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1388e408b5d7f124e4ab9eef8dadb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554831796e237d88fd9054bf4f0cd25966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35dae7f838a750706f426aa6fcd666967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559bddd31f2fb9244607115e0c8367968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908bbf32a346934d1d5efd3a7a4c756969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80058e802cbc8001bc4538e75b78446d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef82552a82d6dadb4c25d594b00241971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8756602b072691c05629fec4d6910d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738fc9740fd6693c8c5881c45bf0fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b743d4ffa735ccbcb17413a302b6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b70fefc6ca95159bfb89561627a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5384fe1d090637ede6fde89369c5b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf84e23ea6948c8650eed309ac1a1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaf50537f95f7c5d6f12ec7af8423c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93fb5447db5aa00393b4c4abeabc8e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4007ffec17dd0ab439681512b4d1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139dbb0860c232f3fdeab8d832a2969981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8658f3eed565704e006611b480f7f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd523d64ab2ec52cfde70a910daae8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed464c883cac6104e5873905b885a66984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36b9c944038d3c02e19f098cd9b29985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba51bacd63be7e74eefaa1a9ffdece986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29de4f9cffbdb3e6d793623ae1784e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb8b8af8a17b5577383465c9845b8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de580c4e68a26271091ed56a559e1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648cf92e634c8757f6de4c880d2d7e2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3213a07a1215616934307c6483fc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a5e77e6b6083cc3771b154992561b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6e2cc20c2340e2f3110885ceac94993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8cad2dc173b6de0b12fd8f50f01f8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbadbe3d7f188a2dc78a328259764cf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1dbeff5b36f81e9965068f4b9eb74996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b14f44813485f35e4d05247b8eb28997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>