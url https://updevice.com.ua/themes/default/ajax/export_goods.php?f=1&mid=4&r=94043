--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508e13731a3010ace8f9e575efc4001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a510594aa1a4994df1009545b39ccca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d812e9ee5033cfb857b7e3156ec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92e21e0c71eb61d3b1145402e65124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1005fed765ab0cb1b8cb2d316b4a5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c6fbe8be931b64647aceba4d2b1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78073bb183b97e13d98fc3e9192187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb0fc25d8af76f65f5cc596bd42fab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c5706c034503a0530acafcf012709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdafcb7f94c5b2164eb8040164671210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa758e47758f8938e368cfa3438369311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9298914a9fef4458c0fd25669ea9ce212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456daf46c5920117d03902fb3ae35f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c049d34e22faf2629be1032a031114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45c45f0d33b176c05e5b3880b510515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546844133af2687e5b03d3f2a305a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd24a9fb5774530fd2f858b997cd34217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a96247d8d7cb4bd28c437015310d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a210a6c3d26dd6d6010628a85426619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c7e0b6ec7aa4a2817023cbd02aac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3ad7ae09b2a658f84a7536542a0f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b8b4530117e468e302435e753cd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba473bf0f48e7da7afd2723e5b75eae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14502f2eb533df4d6879e9c3e75f607224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c047765c626af311bba0d1bfcaedbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb016a151301ecdb8caa1c4dbe21186b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d8601cbc895eef0f206074ba6c2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f1af93378648c8b9166fc37c2e8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1b3b70d3fdb106f45c601d71525729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195b26295c43178f94653e02a2aba130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66393ed480b2bc11877507f2cfdb3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01e34d89a32150390f0eb9403548132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6bf968626e0fb0d389763afe86d1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadbc3cceafe034f989f531b562a8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17aa00a43bb2a49bf3bf3ca4ee846c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752c15482a59fa59539bf72e7d05b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06df1e96120ad14b19362c46577861637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f576118305ec0c6c74b4c98a6f839938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96be713dece50143563d7debe9e5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a19d16c7aa2e11124e59b1466d961940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41518d83df4c674f504c13a8f1b3f19341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad19eacc3b067e13d5de271e253a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f36de522b2b1dcdba74dc36b657943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae7a128e89cf9a24eab874aa41cae644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b8a41d1c879a71405be2c091cef445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f6ff0966f5efec6cf4f0912bd0b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3049508d3138bb04eac9b9ca53376547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb185fc82a9408374d95b2e0fcc08f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b890d46fee14e50abc6a90ac7f839049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41b6937696cb238b15405d2ec88e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c662a52bfe5b21ddec240180efbf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060d7d6cf4efb884dd4749c9cc4fbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9203d37169fe0846c99caa71dcc5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066284344f001c82a10ede87fb9de39b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cfff293b01cd9f5bcd777f60fe70255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b21fbe0ed2e2d197f98787b7a4ea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5067e8cbca46df50f30642be1ea95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b6f423ad955a7a6b60eb68ff3742b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087a079ded077f4089f8054cf320de259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422dd849c5b13ed039236c501b3729d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9666b908487767fcec1067e15895bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a141fc9bf56b952c7d86169ebf7b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67992e05f13e5be663663f5331966d3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07c0cd1ba9ed359fe90805f8806d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc2c1f2809df645bdd08477adb42665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a3c8b612a1562773056b22eae63366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedf5d2b6fb92387cca5df85dee6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73a5e624ca3313ab1156c3ea969b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea58b8b62d6fdeef06ee24e9aadb6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56e301d1d22b23a2cc0fb3a4fe7d7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6447061503997f30c6f103ba74ac3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f79263557494b8521d3f226cbcd5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeadd27ad92dd7950744d4d7245b4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ff6b3d939b2f4c461b086b68883e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc73a68ee5f0c2e9195fcab5e101b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6019ac87b0bb50a9457d9a3ddfa7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e0f33437e1fae2c8493ccc1207c1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663438c480cb90bcae0c0e13fa9a7a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e60a86bebd5737ac348cac2c0927579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de72c8e567c54ecd56d89c8b3a41a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2236504c33798cef7a190615a56781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0cb77ffe911bbd97995b710128a2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dee0c2cf824836c54b7b676d959a6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96621171067f355863e3a732c0eb9b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d33c68873016794844277cbee92a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc7c22b43eca25bf18067a0e3842986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df4706c98e7305bb4fd250de1aa3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1538660015df332031a4821478dc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed7f834941a5a5cbf336f4f0f2738689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d46965ffcbccd204fd322d7634c5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42785c368627057a770f961b8bde8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0afde351670515010ed5ea04627d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23403726f947f000e6e4bb446b30eec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5dff0e0bad4f0dc404cbb47ec77994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb552d8cd3c7b86dfb4de2a70b3bb0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebaa48fbc92f1d03e5e4188f2c4a3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37477f4add5fc082b93571c3420c74297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c51d50dce443551f4741bf03aa53398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4fa423c2f8f3032c4cd723d232e9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267e505ef3081d493ef95dbdec1e60b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf2d49746963305f415a4e9fe62af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53acb76ae50f6966e1b1fc5f57ada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b889cf9b57fb73d801d1e26700bba6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7806057bf5f1d82a9a2a52e300b292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9a2aa2cdbfc4b3e04d4e1ceffc69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3922e9dd1f4e2696a9688974b1cb6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c5adee7e0658aaf0559280a9e18e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87116a6cdc45e6da15bc371fd5e10d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42778b642d54074ca4be8e602c5f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5759e3c2c30b9407231dfc4d0aa8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa8dab00435a729f06da3d5f870ab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d210fe689cfd81e5cf926e02e7def0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d17e751cbb4867812e03624253e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d16d00cfa4fbceae782e33ede1d55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786495b35cdabadef947a7c78ecc8c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557d9ad18e2928eb6faed43efc98f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4cb0f79eea54c2efd2aa980d1253c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31ff3a1e23f82af300a0c27c59985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a954414040aaaccfa7f5c0c0cdfd3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a498dc7e6c26b09e1dcbd96f5956120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c90027ccadea413093bd51aeabd96f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483a666f8316786142062cc5d72d58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500b853493ae9421708050df2ba82d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134fb89ce3ccfe8a2179b477ac5de6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81254a0a3b2fb74e16f24042bfaa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b85d9b1948283107af9315e0427ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ecc211c12d39dceca658e6cb7f9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d02e593a7954b124013475f3db04b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c667ff5922974b6d72f45ed00b23b12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68425ff28caffb275aabd54e604eacd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef43d7caa4469b5e6400c43086272131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb94904b4f7c753f8083638761808de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42881b203e01f5fd51312fceeea447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a5021171e0fd27c84464622b6e0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e310c5b311e256ce0646ec67be2b5b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad179b3fcd1fa689039e5ebcdf8c05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5069a4054bc30bdf6278a66814fc6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf12b8ecf5ec2db159c7e18a587d98d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed972fec2728f47fd57be8c415a54b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9180a741b669e54dbe55332b1fd12d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdd276dc5cf75ac9a679665c019ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6041e50df69ef2b8fffb8396e34583142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369259c5cb9c2a2aa4212320b725aadd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352f29df8a43c3d4d4684198f974ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5d2eaecb4663d933cb75bb935969f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3aebf988cf20018cbe210158c465f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757be1af0d63f7269bcd6396afeb840147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d7ebcba1a05c6a22fe8b0172c8f53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f904220cd08145784b96644423c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22be8f7e8300f344bd7159b0c17fc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa4063cd15eed185ca01b878c1ce4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249a0a4964579f691538efa4051edf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff93e74d72828801e1c4f87460f7b57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f55b2db3f85f5ed323bdaa1cae69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271a8763db0311e5d36793e810615a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27ad44b7c7af9a80cebf237e38aac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c36571b0d0d69b1637673e1540a000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a40fa869337f167aadb8d2725259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a1636e2141aa5abe17a772baa4728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e02d306050482ec18b6b902e8617f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d04572407ed3643578f444f3567f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50accb3d7404bc1d7c815c35ae4fb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fdfe226117d0c7fc978db6846bf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859cf48fcb33cd0c3e738a56a0917b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536ab83b83e2b2f382dfb4025791237165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d074f5645601b53c978aa8daf950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d9075cece70626dbca16416da2f69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a77c935dffb740ce93160c2bb2299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb252cae21152baae620c99989238d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d0a517d78fc89a9c9439e02bdbf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033764d50890a220cc929124dd3c895f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961b1ae808071f8b89b466c42ae78b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23434ee7c61d55c20d77d27b1eb4ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45c25e7b7a5efd949819973eff393174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9bb0ddd39acc80c32b20d4867b7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe106992b8b3d4bed00cd3313fe55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf9e8bc556eaabc9bd064e677405e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb658122a85847f74cc70f755fb832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae381d8aa4585ceb8865acf66b40e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ebe79769b96aa00fd43a79b84b248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dee8f79358150890ea2ab7b77847d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e048beb817d9ff03dd859cb6eadcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb04e027f0e8e518802c1b228daa2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1291557b5a8510e6c802312c1f1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588a4580bbed1aaacee9a42d75921e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4619404d3499dcd884b35442d061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46443f4689206ce6853837afcdb1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721092103dbae5a005e6ad8e22774e4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98e43d3c59be8f9761c65aa442bed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420244636cb30ccc0f05216a06f1b58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26abc39384d0fd4acc13844a558a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb6f14678b2da68a9b4cdf75269d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717fb30afe603e79a87ed29d1ac9e10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef91fe9f10bf5a8619fba6e81df13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3263d1ef184f2bfc4f3df9b6071ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275039e76f2b4ad13be20b1dea3771b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c352672e97a040186df92cb2eb35ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43e00260c2e55722ab2e92797e24c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0bbfb8955f475dd06168a3178b99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5dbddbb76801de34bf93b7d46d898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b4ff25b0e0ad58ca4d00c1a5a5fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117bbcd40d2e3b14108cb4ff93ffec0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91646fe85260dba3c757e5c835e8b17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190095334a73a7dc5df8d8afe2bae4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd761be42148317bd6d7e64b9779b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd439bcc513c8bcdbaf16a3168a6892206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375921c830860e3a21579bcd9d5b958f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaeccdd74cf549c6a15a75a452dc26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a430bb3817f90864fbee783cfeb705209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb64e784620adcaa33021d570f976210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dab5f4d3c65e94df9fa4d2f6e75b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec388fda57dd9d4276787b79ffde217212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a99be8a4e54c78aabe6c60826a9624213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402cf9ab1219243f1076d3b52f1896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c989e866193b9dfe060ad80ed7eb3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca706b355d568c40dfe4f942ad5742216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71c56650498a0136bed3b9e9a0563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a48008756269ed9a9d1edbe9a718218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed7bb5875364421d06e0531c06ffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224e0c67fbe0d79fc0e4c8df807f84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0083845afb141d5c40422acae9d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062713bb8c18407a8b88e961f83de1ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d0045e794e527be7b12394d68f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650874b2e9ad565401a72662e83d33de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ebb2ff71e9ff1ad528c0be9e1adb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754851fefa81fd1bbdd190268c7275d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915352599c4a440f102c6df9aafa8765227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402363ab60e5de9360fe2f16940b2a02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f9b28f40004a332984804b7d31ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3226d84385ba845995d626793b179b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5ae89d107c8f86dc70099547c33ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc7aa998c1e11cde7b7f486010d4ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31648a9cfe5a49f2bc57f89b84e2880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c073fc3b00b539f76568cb172c79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b559400d3bb703382c65da4559336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196c723b349371efae13c7eb8ff279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26206cc8f74d463fc35a4aeba12e2760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ac30be497bffde5e2b12172d68f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c6b29061a20f06cb15ea2b7f8da02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf5fb3bb1db4d17b4d7b8c9168788d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35064daff8d39aafd2f5c4cd582831e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c70f8882289ad1533b77c8947d949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707980e0b01300962dc80b986572b41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8692de58bb5b1d4fa295b4a9ab6c59d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95a34b4185386602dd40bf02b96e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fec8878de755513a8d3376b5f3f37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7f49f9f9f9dc92cb85bb2427d6ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c231e5eeb25f7096538a07bc472d1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a23301c858994ab4d7a36df0987c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880396ac7af13703745cf85258ebd8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913c926c0ae112cfd8e259f4f1def7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828d1ab603be701a8558685ddc1783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e21f0572c14ab79b9c6fb914ac057253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28787f04d5dfe265eb83e972a7f7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b243c722d70ba3ad7b7ac56be798e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b78b39b7d13e62db8da412e8712bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bac3b452325d15449f96870be4cbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309298387c687b8c0278208985d12c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb3606d82c2c88ebba3c3f25b2868259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a0f5ed3135c580300ed6a2f8f5fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ec1365073de9cda22e6420b41dcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a804b27fb9d154f58b98ce90565443262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421046a73f9c59597e70db8482204386263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88100a9be7c0a458ddc818856dd9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325053c41db470cb6822b9fb462b900c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616d34fa57fd302ecd0db6cae7713e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa25614fa9dab1fb3e650f30991ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e11079b5403e0281b8d2dbcbbcdcf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806e10cdd1024c082f73ad0bdd0c56f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e7fa9f1de9d120e1bd5dcd0682ca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc505f5201689b0d7c20ae09e6188271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98013391dee27679efc216a96a72a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901cfeb4f1d5e19dd9bd7a23ab61bda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a69406db8b69af1c8c59bce58c7a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e951ce186cf01cdf7a13254a54675f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310412169082439228e7ffc83f6c8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc90ff4b8885f0cddf37fa49648d2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a43eec8abdac34206bed5c7fc8e4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84547dbfde9527a10ddcbe3de8982f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f3bfb8c6eab594ab26e3b31f8509280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b808b9ea40561f1daadb0563f2363281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579d5fc782fd4293e284009eb19385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca2f047a6138b2aeb9ab9a75c32a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70b62f418e9c903ec51c19ed73746284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e04b06c3915f9ab58a24e2857077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c905505df23d6285dd3762acc3950a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482bdd1adf24875f99ae4a18bbbee0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1400dd257fbc0000b8d8cabdf019f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd20d56b7ccab175fd711957f0e8e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157340764c55b43f448f3b882eb247f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f602d523b0c0338de1f0dd5a2b35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629a2610074f9176da199036db1da64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ac275a8e29b016b4609d5b962322293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b44afc8addf0be20f4b7ea339ed14e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2426c708c67501d068f8abbca02941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9dc12273dc98cbc62c41801142b7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76815bd0e88a35f3ecdfd435b779508297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f00a6121687d42b17dad288c8be7a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe8f6016179f3b08f86513303e462299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282c9f65e10cacfccaca870c029a48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696be53798a96c10c14cfbe04309b0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4a0aa64cb62d8fdacba495b8d436302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b78d1b519c1f30d3c6b10c5cb688303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d48e8ca807083b1acb4063b85299304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8188f3d8b5418bfb1fb98308e20847305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a5dd983699e0e16ee00f4b6753ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfad7f4e85d6b2c5878dce2654dab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a443413dde3e912dab0493b674d80a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf5d5031e817fec0640c0f88bc9c3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d3cd0a31b990ecb8b22514a50363310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47d0eb9adff65a0e960d036127db5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959854011e32b6a6a64af430bdf7e48d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59340f185c179935e478d49478365313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99cc9175ac49ed81fb0399ca73b79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1879196373a0a74e480a6383191cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da977b538e9bd13ad3a3a62504a2b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f90b436ddb93f23b0fd836f41aa1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f63ae26e73e17516e78ac97c9b794318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da0c89696a7e45ef924fe1db3d3c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a5c6c735031b672a88564b6f1a6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecbdd8ab9f700a38b675173c8f8d8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9781ccae1a4fc5515c9be8019edc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ecc83dbd69ef1c19d83bf99c36950323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e77e4b5f870f450475045459e8d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf75829b47072044a6e7083e2f4a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a4d0fd334f9434b29dca197355770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8209f0493526322c8bf0320edddea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e224da4cd6aec80e8966d52a32ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a498c037ca82adbbe40ae032fd2ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2830ae1cc1052170d018d02b3de4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de1bbd3ae0fbcdc2b38b8c688b1460331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ec390e7e31d591938bede90377a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f97fe812ac2e6af955c6a531f0d66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52025d5f4baf89cfb49e1d7bb6934973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c97a752b76e2576bc6e262b1e0d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b5ef6b2e0f86dd5b0c0ae3cb19e08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea8d48a8462d607c3a15203ceb66f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e57143691bd07a59439f555b39a90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c501c6e45cac775dfeafaaf1ffb910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adca099549a4a835736c3bf168a05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2deb9718a81afef4f0641a07a7ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5ea91e30f3dbc75e203854363f73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079f6b9e5e83507893bcff8fa0c6b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5cd1f6084553352c4474532f6687344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236381576036e2385388c788d42ba3c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce06ce80d0f0409444f2e88cd89241346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f404d2d86af43011a8379036b6a950347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e90d797f5a95cfe79a1916c6fe8f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11a2e6315c3f2d1087d341447da32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483260b577345f09a87f9757a77c17f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232ea78ef05b8ab2fc65089d7416644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237174c3ceb9ee93ce03c7864ef13290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cca27466345e9b51f8ec84f5dc6b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738043e615de53421f5dc5f59501b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914649487389ee3e242129969965d762355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b648a236662b6c62f4db7639d2378356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83110910248519b5c45c149f352ad149357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1395d50d95db74863b805abd09680e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08574a84f2ce32f5094fa5d6bc5ec14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd960fd5ba61e8393d6652eaf82627c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7339343bab0dd4762279e8ae39de4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfcda7ae9d02cfc8f24bfb2ef483e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380931226fe1f81b7ca58b4c8722bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04fccc1deca1e5ca8730edeea7dd39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a054ab62bd64c2397a4d8df6dd38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1713581fb101832d62a9dda14c5626366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd876a1b13598aade8cc6a6a7e2e71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d17b8969b4022515491647396832368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68355772404ba65dee4a84e259521369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799b1971792104b492d4c1597ecfda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166befe00a008ab42950a6854406b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf268cf82af46bbd82128dbac3bd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e48d7a7d11e898f690000f98251285373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f620d5c524955b24a602ae5f81cc4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02548b90c386bc245c3264c3fa1aa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9595f940fdbc0fc4e3ee190c973e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badda46beec8fc7ffb510fd375760e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531b90f748f156d8e373e40c1d600b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739660b6dd17af685e0f5654eae850379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee249eabb02e2977d2dd7bab8cf3b04d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841f4bafa82573cf18b1e5fea4194a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f609bb357994b30b344289110daa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea715446711d0b268a7218e6f27fea16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727b9dae384da7e4fdc55a8ef055caa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b322586cda05a26f8f4525a29d2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edafac21e0ee081e56a10f588e07df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6011d90eb777a0bb9d38f6154d9f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee36ca850dc332ea7fb307583cd347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c65c8fb499c57a48179bf2debd79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b824c32689e3360ca0652280587158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37c82c5babe0c0d75e50adb126ced391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b548bbd17346c47b4cd2559150814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e155f9a8b5897fc993ac99c361b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb68ee7b3ce7f2dc489b8c9b34d48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af8c2341eb6de6c046a7c9c161aae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b81a26adedd6eb2d59f02dcb4ea1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409851214d58461e3d88caea7236e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416669989ac9d36ce6852dded1882232398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ded4caffd4685cbc725ca4217220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c4354b74fd310a8f824104ba3753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb8b4c19e22c7e35ae61a0620eac3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8a74e1171d421d6b6c0541dd0963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca03f16498513c494825061b7fd22b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afeedd6d8fb1efa38c8fac0861897a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0de4bd92e1f312af3422981cce966405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be57d0159244a944a919b68a40c9a9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a322b6f121c6d405375d0308f887407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd939480b27e948d6a9ef7195af9bee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee4ec07a8f0f105cc53a5145e60da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d813b725cdefc77cb5f52d1f03e788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fb97d4058d5d4589742e53c8b70e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f978aa672d188bbd399274d2fd5c26f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463304fc05e56db14b7d8668e37d45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8a9646675d954d8164943bc2b379d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740959a0639834f9731606755e4837c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf867e5c7ad7666c1bcc58bc572ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d27a6df05dccd9475326623426e65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14243f8a640858368e66896e79ce00c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e6d4c513713bb10202a1e23ec4d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f725c157177583f80fb67b7bae484420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e54ba60585c0fb9af06ef8edf23b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6a8f76fb199277c8218cfa80398b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f1cac3f0faba3dbf0381ee085dca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb735e0aaee08d297b838ee32a07e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36fc78b18d033fcfc5066d01086f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522824536e7ecf6bd301de6096258b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5668dcd800a6a967339e0de749210427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe247a4d5e9a2b04777bcb2e935767428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fadba99343a4fc6008cdac9b079fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4fecf712d1a1138831725c9b0e4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1b899b744a3a7281a8d6aaba5abb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835ffbe41996815f6e8799c5a310140432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ceff835db58bc2f72d27ce3d5655433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd7f85b39a78a5000cc60be1aa49f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff47e1aaa66fd4b046c249a3a6236c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be2dd05050de8ac694638fc01774c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79249d63a89366ff3146431b9f0b1f6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af812e2fd729e3a5bdfd1b120fbc88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751323a235134ac6811a915554a0ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3206fd7b2aec6bf041a711137b02a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f87c1817476f842fbad56c1779ebb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76955db1462165cb2afaab3e9cf596b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4882e50ff5ebb710bdd23934f98b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e46fc5cdccad748701a819753084444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ebaa98b662feb480060ec9d4baf96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d97f3a0b58cfda3cd201a4fdb2d736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1384536bc4101384644f06d3cd9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a76d26cb8c354bc5ec0407a6d6ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933140f19a9792f1ccccce3d027983f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4fcb6020e8bb5e16e55bb18d62b4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c89b2490e1c5235bf7be3fd046c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2950e4ead119aa650397bdacc5488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484bc64500bf3f4b9cd726cec52e4d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1ea96b9155401f77ad02ee0ea3d40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509fef84aa3c0006c7ea8e3583758fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab1338843d3e064f57634bcefed1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a1ccd3b04aea284eff8c653d2e1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac41d9058c09dd88d64953d50cd1adb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3cc013d4b084b10d569ab9036d71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8444b39ea0ece10163c9846be99ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956848d51a9614c9fb653b430239267b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b95f0a442a78c38c6bdc5ef0ba48a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24411f9158859f5b054ac5e101979dbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378dd78ef0d19abe363b7295533870464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68c032d91162fad720a60aa2b6a44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307be1f8cb3e574d6c66425484df7f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9957cd469597423666f21bf949b2e45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef17bd41ab44697d9db3f0af62322468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513239f99a926defb56bfd8245ff0c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de24222cbbab8658000a3989bb3a39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f27d95fb285dc13a355bc08ef15e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70433e17669276f35e711ea6351fa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735012ec2ce5bc87241e6dfe5d96526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b9f0938c23add9122d5a2ad07531474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d41a36240bb03a2bf8c0e8da8f2b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0758635703186e23372d57371aee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40624a95dc1ff40262e155eb8b3a36d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ee2c45474030c4d2c06513d8fdec3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444166c6c15a0b7de9b1a896ae2a1a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3111688067fd230fee2b1de5a075480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42312b3775a3b7eb53ae1d8dabe287c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907bd332931443c4d79b35e8ccc8a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200140d176810f2d857caf83556c8cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419dfc0efac464a9d06d2248f5fbb8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3df61f58db12b8edc7cb8a89a026e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619a857545fed8f55a529cac4968b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1293bf89ca2b078a005a27620af1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abbc1d26a82805f728d9c137a5c3df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b6f6aeb7dd4ccda5952c0951cc5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2a23952148a568ed80e778671a42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a6e6bd92bb25a8c83efcb0a30c63d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e1c175655ebf436c678a8d0e49045492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd03cd4577c4fc0f1343bee9c2efad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc701cd536df258264739b55c898920494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be4bbd2fe2a4d1792a7a68f40550b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480da7f5f915d894942bf3289213bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7509c7dc281ac553575f5541a4c2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960fa8c40df3dc19701ec81285bb8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c15d9b63ed313ee19c5018731c9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61471852f59155f176cb2dab4c7eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e0c569c732c4f6a71519768eade59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49022a95ccc86abaa3b7023cc1c40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1890733c51432df48a1d013c137d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d74071d1a7f8120123dfcceef11bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daabedbd13f899deaecd55b0a86448d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8038e85517e580ed4b402908b779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9078075a3118ec837253471982a9481507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d7f989241ab069bbb57cd27dc784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1d52399522dc68ce9d84e6df0b63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e578471732483d299164914fbe9037510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07b7e1b27da826d454c63438b10f1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f72879f450e9526d7b89141bc92b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb9ab61dbe7c857fdc0332009c8e83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781f2593054c5fd4e77d2a65836bd99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd090e2552fde52619651829503dcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d739c9efdf3cb8b40c0914dee2c0d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee8b334eabe83a85dbabf8e4c73c0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4546489d026828a0e50b0773034cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbe920196a32ebdf88537d25f84e15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59128311dde1ffe5b28c05db6c52b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942481e7f918380a8fff86946aef7982521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5be1d87376660acc7f206d84fab70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ad0d7c750fd69c73dd77e738c0a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb6aa5ff9d86ef2aa08cf9d7b0f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7092c151443fabcc32b307d4728952525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f094196d62c8a8ea2f4810b67f457ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ada39598a4a60bfdb0c575a5b074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd2479334d88fd79d9bb1040ad0122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31571467d68c0ba28f3b6103226f3152529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3fc3495890e01ab2ccbcd5b80a8f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9207fd0fbf420022aba2b837eb67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812ccdf37541dbff92f31c898686f4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6fb3f4946e37075fbd9e7fd6477bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6719d36590618b4817218c6aacdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be4d72393613a558491b00205195f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8489004beeccd060408947c703a29c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a84cdfaf8c623ae02a8af957c6eb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920053ac0080cd90e6abaff8b0b2f80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998504f98dadedb56c87f607f919846539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954df36e3875dcab3a43d943062e006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87137a87461d346dda8c3cdbe8ed57f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf182ec1e94636c32be943e0bf81eea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e7e7a3c276097cd3bf17670f90f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e9fa60f3eb85ffe885e33e10ac76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f499afab8a946b3ee508d37c556c2be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0de3ba8e2669880d04511b20709c82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88da24446fa7452253b597f70a57a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7d276fa15d1ef51252de3f76031f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6dc626ab6be55b29e48f7d2b2fc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d345d99c4b5cfd4a847916b7f790550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e730811a19a1aa370e5f44c5c1705551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3718ed591f97d744a6ba3e0b2090d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6391d61793ceb9f54d5ae5bc3af3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe641a3bdfe93e519bca58fbac956554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8587fe99007e69e2d28ec5bcd27be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef1a31ed56b372cebb1a65640c66c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586ba88c5f9015399be2670c52ce20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045578b0eeb2b339899e5e37fb8c6a4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31645090a589c7b113b1e1f0e22b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647e3b86d2d9a51986d8246e1bb848560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac8f8f4dbde8b59802c579e5385f42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad41054be0ecda1a9bc7712ed502fe0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6919175830d2a5d9f74e8d514d827563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367599d5aaa5ff0c21571d1f7c77d98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa665dcf1ed5ea6b8ac5228ddbad75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8844d1e60f1087f4acb0c7f780c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a00db2d76de4f4321b07b01515362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd8e4613c413cdab2cc85ebbb8ae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8901b31cfb6e6d25cafd99124fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29254d46841e8916241c7c8216c5cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd9ae2e071309030e46aeec8bd1e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78075a9d70df9db6c45790fe76663208572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8ad03db375008a3c9208a50c6d34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a0efb083aa871b0736183db3eedee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136419eedbae9a8f0c54b352ce611499575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bcbe1efc87dc7c54020f9eae104e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83906d5dea70a607a86d0d11a8bcaafc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90256fc42600dd8b0a686830cb69f947578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b0b42ece7e0819c99e7bbc22a5e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed107afeb4958c1ad2ac81f2b7c35c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef0b25636d11aa5acca67b27e134d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b256e6955a87bc720d39e7f7b5455582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec41bcd2c485cefaa4652aade6d0c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364963a97f4a551122355c904dc1c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417bbd1c9310c54805e41a7bc6e2be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682d04923c96326499f1a4d213d9a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0b0dddd8f4f9b3da148c5825cc26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16a7aaa5539246ded5dff82e06ae8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b66755ea77695e09eded64c4759dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76c10b17208ea0d3026d1e3be1abd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987293dcc2cd327fadaa088e8ed1622591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b91767ddf8a8d5d8f266b3cddfbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e007bdad2c495d23f33db14c05db39a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07b26d1408cc5e358ee8294029c2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d274000a2b794a7a49b9d91c48791595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d772faf3570680c5f6b14f7fa52ead596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214887157a9ff712cf3d583a555b17f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab5c9909ab484c28bf00e05c753b59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036e5db5b888d3d0b092e35df45124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94cd02dbe8ba882f175bbc0de7ea68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee89d60a405357b6630a4e925a073601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d974b5c9c96b22a16602bb680badf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265129d698ac7cd6f6ca27e2cb132e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e12e3b576c4a44e3968cb13b529d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a660909b4b8e421a7c709fdf259857605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9292498e7a29f9f1ded872825f26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f246521eeedf047312e1252a63f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7cef1a640ea9230bc8ee32047fb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a73f16a12471a15cde2dec9a82b8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346624771f9f5406ff0ba0e193692b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fecb6c262f0733cba9d54da318409611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069e6aa88419adcf66f26f0493786b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17075a182b2beb63f79585db863ca98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36766553e012f063ce8c0e8bc0fb9e0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84862ede436e2b93a4f7875d30f6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f9dbcde8e551d45797c961c467c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e637504f218c5f0dccdaa3dfe6a187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69340eaaa548bae8c1f417bbc6cfa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8907b88f4cb65e3de9e19f9068c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18803b5bd3a5ba8eb8eaa4b4c41592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b7078963a64b98e0f63a0a2f65e6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b42a6bc15fecb929d08690335a094622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228af3bff637d4861aa4ea3a06845a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf937a07fe18296b6c85a3b6472ae7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec142427b2ba21193a3ea7be18f8bd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b17423bc7da2848c3c13937f6e4af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72e65c3d5b11e8e8682696ca38eed9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf0ebf8bf6b5b0eadeab617f6c248f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65334918a22b75956b1a5c2b19bde17b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb1a2f49e4dae0f8049c2b4fbc6e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254aaebf3168cfacb25e9dbd9d52720631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ccfba8c25acb8bfdb477dbbba0fd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc824c4a6acb0a81682e9a756fde87e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077268588f4cea3a1329059acfeb6ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ac3300bcd414350c743e66d62ea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb07e26cb163d1b888bd3732178bd56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb68edcbb5c3795e7e1deb76ad8b78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf502b868513555c82ae416967e1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beefd9c7c9b5c8e1f711d530d9f7d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519a9b8403cc78dc524d700e33506c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b149e68a835218305768118f5e81e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207dd1dc7112d2f2c139be798606137642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5222b4f5281acd5f03b38fd166f21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914e6ef01e588ead0c5641ecca66a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102fa33e89ca50b0de3e3a40ec1189645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad27872ea5f75cb4d5c262d0aad81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbeaab1baf6af0fc078b0dc03cf152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457e74f6b3d73bc299b539beffdb30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5b185a7c842ebe413db31564f8d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663504ca2cfba9670a2b03238b7683650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ebad914563f1ef8ae32e8561fa2db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d78a1205d4be18f33e4dc930888d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa1c732a1eec04fa462a81cb670ca6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeff8f506bb8cec29744a523124c28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae02c9b8b82b5f2b5a649c51b2d59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950df6e5a7e73df7c1e882f66c42cff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384826a1f70d07c5f2b046a964a9891657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481aee82e35ab466cb9d8f18416991658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b7178acf872a0b95d22577a7b0cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54820dbb5249b93544d295285f20e01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccdd3220f01c7f7cf1b08e7e74505b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a520865388e638fcf69f375b5709a8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d3b1c7db36835a4ea9062c85622b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee390bd2c0b00ffeb3e678a321b5763c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32afa83b0eb94d8b73e36c41b07827665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b490fe477ecb1c7e4d7e291d04268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f0edc740955ef0ad6733e537032b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f68b6fe0d7992b51cbc0307d7a2a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68707345169d5bb6bc25b5d6cfea03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596f2fb08f100719eaa7d0b0e16e3d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3283fb5a033bec486c895e66064d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf894933201cf60ccb611ccef4151672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ca3cfb1ba9f94c189a33fae9e10c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8888c8b7839fd316c38698cf5a9ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e79adba13309eb3eb875c0c20547675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309b8f9d7332784776ff158e2e38e16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06f6a8a18a1889976f976101f22dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02a8279965b1043dd2380e7bc9787678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200349210c38986e4bb46dbc4b3951f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c66a3c627f3bc1b51334d30c6772680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29d2e680f27120df8a8195b237f4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc66ff9b5b252c47ef7ac58995a226682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940d10a8388b74d01dd6fe4377de87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb961302e51097b27ea3310fd6138055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc3ec6b6b5f27349933da668e7121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59878f4dff1201d36935b4af3100066686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd8774b3247927afc27e1af3d1c59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834bdfc8ac2e067cbca8a8cc778c38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861badb7190c874af07587b6b466d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa41cdd75bf561e894cb3e967dbb1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52468557fb614ba123a3a945dca5a926691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68cc1b5d96ccbf425bc11d633a82d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6738f96e523e7aa7bafa731f8c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eefdc01508ddd81bc38ad69f0947ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c92e4e830e26138e56b8cf6ef91d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c08cf2ecee99d75a4feecc77e324696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba2459df2c4d3e2cb15b1be00abf05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b00220ce58a2937a62af0ba69226a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b0fd32db813e9b672621db5fb59e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc71b218ab09ed1e9bf6645d42616c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cee6c42784231de4c39a10a1cafa3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd90ea9dc9191d4aa76f44631da5612702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e1a1aefb93dd37f4086692b33429703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1e0ec3de4c1deb6c4695008f966b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244146d43f62666254492d6ca946f53f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f40037717510fe1de846f3a26d9265706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62df382b5777383f52f0a104040e1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97166ada8d2f94c76cd03c0ec6594708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb831dace09b0cb10f4c836d802606f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0d833e37dc27778a42ff2a5242adb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab7478e35e71e3e784fefb2d95650c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10185e2c1a18d1720bfffa443b00e9a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b645b333beb43985aac3f7c9276778713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14ef7b2d3b26510e062e57ee846d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e05154caeb02ffb084d2d23715280715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03dde5291195a2e109ae4e404452c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69fe6e0f248321b19dab490868e8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ca2875f7150817678060d2d25f16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c31192c2534d19edff943a35a3525719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d3fd151a7d0d5b5ec457948bfae1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58194bca770627e222929ad8f110df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f797f1eaeb2d51eb18d10e5768e1ba0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c51ef0a44c0dd97cd743950f824a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9910aaaa37e7fdb2c3fbf9d3d36e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1553bc9d25bfc7390765e63603bda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b0dd8273eff88ea3874802360bca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023fc3a82d6ff41556131018aec9cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc2a7af4d3363c3f9a9e93acc4c16f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111ac0ed27d9154a25644b8c3224c78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc66d598d8aeb7a11f2078d304f9df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29feb3044b3f68a782f22332d78be2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c584e1760f97206270ddf25606178732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea29d11aa11455546021a57cae721d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6dc99f726124d1cbe8b7ce51afe7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519018746d24fb21223baf430a358170735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931627c64ed80c1191421201b19b7787736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72d5e9b7ec698af71de93d5c09932737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c875cb01505be96d676e57b7086c20b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645cd20fdbf24e562534ce4dee1567739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a9068db3b7bc23a81eb7522e40a59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82ddd14234bb2ad59a4ddbcfbb457741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab82028936069d9c3d29fb72bc199742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d4369af646b3b69c922282bdd9c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9c16dd033b6fd9067ddaa26ab628744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2b4f2d844b300190d562ed7ea792c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f91826a43780c8b146f023c9a6f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4758ea9817e0cc9c141b9f4ddf4131747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba317417695e70635318f99830c4c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10905e34f54c5d2b693a63680fe55f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c676ac582277ea2eb446f60900f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01497498fd644500f846162ef0ee4dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a24879d784fe21b3c1981a025b9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6de5b0482214403027666c64baeb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257b325f2f472af8fc03fca523b815754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd1b2ffcef61b919f76922a7a2b62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab45ae01d809dd4571e982e1eb3c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74276ceda6b6e2bb4284f12630af0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a775d30bd2b0fa286fb8a60a8cdcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aab9ac80ad53cb5609435021602c5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af7346c7248d8bb76712397bc6ed33760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294d410b6ded163bf358bce57968a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeeaf4938d4ac1958f80bbbd5e4564762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b2f3320642df4cdb509a8122d07a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70be41c78a4029f6411fca6f59c763764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be557dc4d6e1a1e3113144e74609cf61765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6752ea55df87a1349db2989cbdbc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfd289a505e9ae1fbc073a269dc1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e6bb183260c7d53540302de8e6f8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8512c43e53be149603cbe07b89c0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c8b2722750aa731a7ffb13a6a6c17770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344f2724ad930750c3e448b84ae75c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab8b6f630c6129768abedc60cd046a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12febbec5fb8f2e2ceb6775962e7ef78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af112cdd133703d4f6d547d46349c4c8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9df85f324a765ade7f073fbad91ac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27add54bd666a6057839b143b62e5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5370fbd0745e6283d38c4f2a42d970777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20b49ee264bbe77e45ec06f47af81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236efbc21d4c9a0ea1d10018ffee6717779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafab64e6c8b26f3c06e26e370fcb26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f70c5370e8e08496bc9beee7f549781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b43cc26f48a098cc372035ddf07fe782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de554a0c61e10b479fa7d05c129def783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55016c00799adc2f34802672325be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20127c452da6db57bfeab98e06350bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be29bbf06e797b1d02f0aa8653d60786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7bc913396b18679e2013d0740137787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17929b3fd2d13e51395c2db4f39ea973788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058625e8d42e748c34fc603b46bf584b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bca68133f0082e5c5e0c4d1dd97a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e19758ec6fc022bcea45ab8e795f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc5a5fb63b3771c4f8cb2861e5b638792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e57bf07a8f09207ef2d575ba501ea7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd94f651ced32533e279545ee79fee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7a263ca6bd6eaf4835c1e61622347795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fb6382872d2157996c0885efcbfa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab10babfba6ee428674be6db3bc71a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8780773a7a0c07a54305263d32ea01798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd3d8fe3dd04a5df877e5be7a001799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdad2418e5f38ec7de7032c410b71f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60ebb28d1f5685f3883234da74bfc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229182c23e7b004842f8e4026715732802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4ac635f5aad74966dc90f256c8e07803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603417e6686e78890228211245078923804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e48d4120a86cd1f206a06ea667f94805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38be8e3c6195676fc05ff93bdf0a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f850243083c38b92a4d45ac220ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903919ba779d5167c91c1aa8e8fa8d4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc44dd38ffcfb147fe05d53c97f05809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef637a65432ff18fbe1c012a5b0b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581387f01dfe187767f64b6c373f3fc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b60037eaf56eeff0d1c5f36de5a53d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804e7c695e34d66dd9610cdec6e4e9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8fade95beecc03464a48287e83df814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed257e7a55e62830598e60156174a2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b9269726a188fe2edbe7bd8ac425816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dda6d1bf9b99f0543b6c7975a3ea7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2518a149b5ed4cee3d98f25ea43eb6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ffc561e826d975c437be9efb02dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c321b6d4800d666db214b25061284b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a3c332dbdad70c39d713b1216001821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2868a0ab4dcc5a0ad2fcae76a2ea822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1e1b9b48af10a8e2362d9ee59a0e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea2316562ff5d88565e50254b6d77824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58aab090602959349bc0fb39a70b7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf9834b87dab7b3e2ad68320112ca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e20fe4bcd7c4b35994afb229478b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda5adfe49c60bbb3aee100f4d5b460828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6788096339076ba4a33c81e0a562829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deaeca022c90fb338c2c1e9ac3d0a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc343c8966ba53c9c520962a1abaf0b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd18ab10e370a5d71e47513243e6c7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec8172e09edb4f257225cc41c42d89833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c9e1d7cbd850bf7bb4cd48b272cc7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cddb28e881bbffac02a3bab5f64a3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d41ed16a6e1537d45966781eb103d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d1fa66d9bed7120e4fea270320c8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b4cabc1d6a16b6334bfadad0c6ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943c2b910cf71a00d90bb971ad6b36839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf887369cc2940989089f13f52c1231840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543d1e26b2a4c8e20251fbfd5f0211841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45ba2d9f1b289fee22f7e487f2915c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fd5f34cc8d6add0e6c74c447a47b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf10430d4d2891a8b33430937c5ae2e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb04080de83b8e74f38488762478d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d704f025110c5576204987dc6cee35846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4492816e62806833d83250ddc33b2e4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f63faf2a27b28b20e91800e7d009848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da8269fb5284d5ce0225a2a56bce8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd48d7f9aef456a786f0c4a1bbe95850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c813438db6248331b76ed8789dedb4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7d84727cf2ea6eb52f4376822a2e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151178278ac11f00e7098af40e82deab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a6e731cd44871c4c6309250c0c83c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052584450f80bbe90a2ef905db1bae40855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3c1060dbae15c566fce7be597c63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f5f3184ba0e86c92fe1eec2f8cd51857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c595ba08daf93b8cee3cd32978869858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8cf7b8cfa384f24f2b15f526fb1f3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96443706a1ae59da7b87e7e7db6642f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c492b5b63898a239f8d500df1da10861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591dacd9041b72f5438285cfb84224862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b15c8105103d09ccd9ea73db73b4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60043b24783d15ba27f64d47013b8acf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4ce7654d528dd803cdb0dac8eda6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11119b2c1f7ea49a34775704d7e2662866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14b76af5ff672bba2fcfa2390ebb4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b526b12966abaa4c81fdd8818fc9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f391c9c497e33db95640d6f8a0867869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17f835f0d64cad9d528a60dae018c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08415a400517bfbb930fa380eda4578871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae7794a4a576ad68aa911e8edb146872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d998f0d8038b12fbf4ead690f7af2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829352e28e6824f80f87da800b7349c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e2417791003f3dad3f4cb34be9b0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0249a63ccd1c50bfe77a7c9215b64876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bbd2cb5f1fe79dc5946d21e0748e8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb17a1c49ad67b0292e2888fe97169878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195189a03cb96c4996d7e65cdb7abe4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa1852b1eefe3459e823e4e8799f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279fba617fc851eb3296a66f6f92eb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a959c77caf6be02c2e4d88549b20b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ca5006f5b3e87ed74d0bdefcf1a23883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e894d8c121cb931e3d737122c9ccd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceaad3d4655d685ceea29799e968ad885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf430cfe7db250321c7030219c1acf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ced8de76a4827a5be7de90dedbd00887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea156e70c65ca4398f53471bdc79849888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977f77758b0a2c7685ef04df4a9984a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f42af823bfc0ec7eeeb886ba40407890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368811e63071893fb70cf3d3846d6521891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a56fdf4b7c6093c3549db36c181eb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d92aa8fdb7d6a03a1bb80b64d4fa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb157538490f862ee29abc4c32fc9a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c2f3664507eceb7022e067dcd514895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b8f7a3d21f7e891c03206f3fbfb50896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f5f3d2e3692b07f1fbd3f33454986897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2d1ca18a4c36cc6f7907af448018898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f795de8f9fce1ab8f35164a3f81d13899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd6fd3e0835952e647c422d126a9d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53165b72e87e02a79dd992cb70a17c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ae56ca5e3f384437e86f0ea84f40902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e1a2daea63b8ffd166782553e44c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745372475943992b2fcc674366b75bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5efe9e4b2df8fb977eae25b0ee775905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61f333096a40b437cecd10dcb1a64906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51161bcfddc982d655e952c566040bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5523e7409793d8d8fbcae352a2bedd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535445d57d5b70a17df9d73684f8863909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312224161b675a587e583241602252910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48d4e1a8be28639d565fb6cc930b9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ee1750a110d9311db304ee252479912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835a4c7990e74ef3584d9bf7ad79c5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d53ceb0591fdefe570863bc92e96914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d38cdfdf5949c85bc4d8520d3d50915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e947fa87c985e5dd9416a6706efd7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a60302c0fbb97992c87ee5821100ea917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d8aae9496275dea422e0fea6cc6a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6758cea9630cd9d335544a8bca0f2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c163b6d653e872737aa096d0e0c6f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee350a0f66a43987a5c26e4b3196a5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539c3a299107cf1eeda0ae565fe870922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04443dff2a9b9efdb58b26e0d24a4a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66566c552f428bc43e7c8f7689e6c3ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2990c965fca6f8ca5e8d762b7abe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4925b8e7fcedb0f9d753183ea2c603926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dabee76152b905db99fa99c446f5f2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91e88fda0585e3af3e779d6f17d8d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b72e65490a99717ebf6d6237db66929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584941d95eca4257d7bffb00ed2f9516930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef03f3f581893e784f919c1eb7931c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf34935db0521e2e5b4632233cd57c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b8a2e22ade46ef09f20ab2b00508933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58870e1392b3c2e077b2b31aa246a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a310d1eac9819ec9d0dc5838f304935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1530d374467bbca221d6768d8e77936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557296e51bc72d1aa515a58ec471a7c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4079f1affa8415b213d8efa5860ac0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e2c1bded4eae71359b81424d0a6f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472f9715c6826345dbbd5cd662cfd85940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec96c9cf393ca9baa5259234bcfdc14941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706cc761ff834461df65e8c3be11e1f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32f62f272fbe64133fb5cb141a36d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46cf225785cadfcb1763b592ed4070944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56039da4fcb98b4259d5b5c1cdf889eb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e0c9ad42b6a97ea64857a357248c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0df7f7aadea32590f2a1d42b4818b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d041c2ce8e137db22b27e19569683948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3e97930a0c95f1131a39cfcc87082949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1110470664a258a0b10949f62b7b42950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529058b56c4f7318c667e326a4e60db951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f0ca43e4e1d5686173df43aa79c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf844bef9d11c7824bd449d0b16daf6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a472a9fa725f75b4d30718f9314091d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c661596aedfcf3e7d41cd123e1156955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5f661b7225ef002862b3249183776956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dc9387d24bdb180e70f7d1db13963957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82affb9c587ec11e572058dd405705f1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd843e64e83ad0f28679605be87de959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7220ee3d5a3f6803b7e6b1d65e3b5b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3476d6da9247088894e12e3b805c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fcf29c3b8dc84cb1552ff21713f5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694f22324414cda69e8e4e3ad77f79963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d509fec48491e0f45eccd21e2b2c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda1bd660f8f4f2c7a3676f0e39cf3b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8a2e695fa39596aa97a43918ebd6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ee1b61a3f71093571204338c3c96d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f384dfa80c553d227ec569d83d736968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc3f849aa0cd29d88b9c50dbbe1c49969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d284024d2aeeb495ae2fea3f74f31a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8364036c0fd85e10175ee8b40e39d9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8696d62666635da4fee4daf6d3e39972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c417b4aacfcc2c1c6c37d002c755c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0132120bdb45182648e4ec91522ed2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0944cf89330b7e07610da3a80666975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444ae28ae81b91259db3d65761c9f1b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103169013726b9fc643fe3d7e382c5ea977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504aeb1bc7aa25c3f74d068f84963e1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f974aa726cc31a7c8d88a4802c21d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf8b37653f717e5023832adf50290980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c8b1011d5ab70fe018170bdbe61e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac24e9e723e01e723f0054f39592bf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96173c87297593cd8828d3d6e5e9ae54983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b2ae3ec5320b94cf8c0783e7bb121984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b85426d35743697c2ed6632644483985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b02a886efadeb0126481bd8f3d62986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816fe91398bfbe7359338e6d403e8e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f223a268d73256d98b5ade63dac1c21988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d648ed7b4088a3ff6d16ea251405a3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc5b4a30af7949ac3b0f1b04e0a96990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb7c79b8ea6393c075dd883839279991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f3ebfd85e91bfd61f842b73f69a3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cf5d6bd458f3beb618814fed3a28d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ede82f1e913326accfca4733cb08994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ff4af10dd2fb3ceff58f68e2a1d2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520095e42b2053d5db5a4dd79ea33b6c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57933dffb4a1facf88371a5cf9fb41997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7bd3b988cb010946bf620fc1fcce998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801efd47420469d80041785549aced611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d84bd2697cc5bb479eb6759c95a8bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25603b9fcd948fc090b7223d0eb8353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef921894afe21da8c3c32e0ea22d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd3105584c966e65fb43a44b3ab005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa289d8365aff3614c989e6ecdcbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568955fb235eefad2f7370cc8b08db47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f121d631ada9153a5486af5864c0908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddd613b94738e1861b84c942a9bc8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb55529f38815933d450458bf14bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb065d7975299afeea4902558e49dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05978661825c2d3ae5e7a7a6d11f7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c1cbda69b012ad56a917b00c12c3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2defcf5657e162183b892e7e35e363314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675eac2b5ed5804d1652293df8704215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b449f7a12933e6665bc6c8b8773016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160ebc547a9e281722187279ab0e9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf0ffb6a9139906d13374d40667c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce05993e5d4161f7c5022237387f5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f736b01f8966bb1d67ebb149e79fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff6146967aee8f402f217fecf846721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9affccba34f86e5452a57e781fe4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e3f9637fa0e7af2e1c06e4e6057923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797eb0ad71c084d9e7e19f5f9cd00824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a1b196212690b4caf35900ab2f0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88771f3cd78cf1028394347de895d0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d123916786d2e551591b7b24676a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683c0f1fa10e70252af9d578741c45828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243caaa2468c8eee1b2598b2dea0f4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50c90ecf330c38f41f24505df2d3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e3e71adcaa8aa0520d599c2c08c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eaff7b18cd0fa442f6be50f6d13fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb09dacfe601e17cd25dc6b6964c19d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868199acde0ee93bd1f1e9dc92bf1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b86e0084334d676200e6ac3938ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2855311c7a0b4a2dbe08a61b97c6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d70c5cdc145536e3caedecc4b92737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e9c0ba7905eb45edcafdb9b49449638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35dd695f3fd79750468c0d1e57164b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0124d2fab8b752b0b60adba0a8eef040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a84550de4b97c73a27adc02f347d3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb324fb5dc7da912c95c32581d3c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3b9a01fbc10e44af872142299d6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14dfb03dbbbb9692b785366298c8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f2cf8ab9882619045abb4fa1b4f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d77b0d90d5ae0935277a33cebca7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a10c98298b1b33761e11f6ed04e1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656562600d93fd245afc893754172f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c517195b178098e2efec8a88395a1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921fee5f894bd0c951d4424eff8de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b7b85653b83a19fb8e730ae1a9cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ce10e842f29947b3e629ce4d407d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05e53d5e3958b507d9c86cd90593bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785633344c02c8cceffed27d779d13354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0196fdd1fd8ac8388f521fa64796155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad9e4c7c88e3ecdbb3a9337840a5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa729fbc72ad9345585a1184f8a6bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64314a1a48f114745444afcdd95f6d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db73165d7dff1921556098e0ec78e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e7f9c3527b3bd4cac0fe64c2eaf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f9a4b63cc61d83c480054507023461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c01d6b4da3c3e9500de8e8d94d7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c17878159c541a083636dd9fd0be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b6fddd53df736da757cc864febb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda6a077af0585a085efda51f6825f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b0a63ce21c08bae3f5a501b1b4cea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e321b61e07071a2990fb6d974bca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad205c9534b15b210559e31806c7d5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28242ce907851f7f16041d22a0407469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d231718f21198288052d1f779a66470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104591cad61bdef2a5b943f0f1d4d0c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b0b39f2636e6d2a8bd5a50c7864772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33183f2cc2437d92f07f07d4a4222ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479f2611c9fd4754278a11b4b9e2e1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29879d061841171f81e571e5468e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3363f269157287ad783305f3185976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0b362265275a8e07d4deff6a1ab8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d091d7a3603f5973b4442eec70da578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9174746406cc2bdb8cedc4461a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f035ab4e7b528e7801257ed6d62b28480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3ce73bf7895977ccecae8903ea03181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05344a114c15610aaea4a3ffbd1dec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156413d33beb682bee4a85409109dce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df985b44f825a7faf10063c84065c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f15acd6a11d7de9a8465628b335885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a3420c1f60a4dd042462875a24de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a84419509bda9fec4a42dc96cd0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072fb019df11871ccc838d7af230ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f9e54e53aef7252011f82e30dc0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823877d06acad89fa51e753c7da131dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c469370c99195515a25c98ee7b8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c32e2efb940920770f792d15c6e9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9020febfe4523da5aafd6533e6c63093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f0f965993454e4377a3e23e11604594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e8c80f0b60759f762251a71b60e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52185fa7b7d08916fbc1fdc3300dd5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a07d260291d71c932e8c41ef3ff7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2643b1b06ef71fea95fd98741b6af098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5b1980232ec095618cd849e35f3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5178669185cb653df3d53c9772d36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01f7af4d6f78869642f3ed2756d8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb38b6dd8c0f3406a3949cc74897e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab74d51accde88cfaee6e4fc2c77f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487717f55f162343c9200e1074c3b12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641b287714bbe84d2be7483fca1eb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f827a4c0cd750fae49b06df71d29aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf3339a3c0a6272aeaaeeec805c2e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cbadee87d5fc7c12d374a6085957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0832acc45e8c9623f8fdd18fcc19c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60204402472dcb077b95619ba298dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f0121dbc741bf4486260f6125df2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51244f5a765fbecb6201a61e7471cba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de943daf7b198f0e20fa8a4057828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c88f17f50a1d914ac275e800c4b21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3edd958aded6089b780a4867c27bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01eef9aca702b6f83b6c9414e25b26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ccb6d9fd7f5cdebb7955262a7a6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808db3a187580fe0276de2a1c78a58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613678ba8714edb0a68b09dd89a2575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ddcd09b5c2263b3f43b0f5fbecd53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458dbe658108d0086b2fb0599109eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994a9cd6013511eed256155b4101094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30304ca399e3e83a38650a4703d38795123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc12121eae811f86cb593db59bb60d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e5954e4ad0c5ccbc4c85804842228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76580fb6bef6486bf34630de461284c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9da555ecfde297e192b79e3b6127127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82dfda6b182755a0f177e4afb61892128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a98a5e3ad5a72608312fa5d9b5db69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a1d72a0841807982e0253593a7099130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47b24f74ccf4c62b541de7e1087d86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb292dc1ae1c98b2030db0321282e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f96a778c7cd29ade644907a3acb873133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f19841f00de16d4424eae7ccc836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f1805ed4a00cd06d16adc782fb2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975b9ec27f972207d12f716a5ad4fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd814615b796d661de3d1a7def346137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791eb5bcadf11852388b10116c0375138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb436ed402dfad4b238ede30b5f4d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc82fbc19c4a4b85ecedef7cd0ffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f60772129e66645bd11a6cd95f39e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5eb15d4831350b879f4a0b974d09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412cbc60719b1c29dd3c8925b7ff40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e84926ab29055181f200430ae592144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8e6e6c568ccf088d360116ab97361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dda10fd572f5d092581b3917d26a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dfea1ab08b3435b36ab4f0947a8a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f8db2b2076b22b7b5c9ac6078d86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e97af2456cdec442407b3f8c460bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2551a9b6e73838b023273b167fd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600be8a3df1b164669c254a5f9abbf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5463a10ed7fdf007d4ba99d38b2166152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f78ac3b9d0719121b981f879ddf372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6da79705d6534e6d9681153beb32a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fedc59f1bfb3f7e2f5b945a895b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a299f72b26d03b86491adaad204b41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a503074ba4ab85a647ed3226985ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1554c57db5bd9bad3a4d005075d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24608c730900f905fb109fe036f159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fe0a4c7764793e208920534c8c1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18523f6481c59f1a9a2ff234d04c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb70e8445c69e9b9c78d1d7d16a7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b08d0a3818b7e39271c0868c7e6b05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd307b0d652ddcb0e06fb9f0860d51c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1511b7e6420fa8e9a1fad55b0104e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea538a0aa8d3c40c531fc6122613c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714930e8adce0445cf538959c1ef26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802f82a4e8093e11e15283b041c1688168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be69f450f4dc025e2b3cf507e0c32e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c57e6fc07a825648f512cbfe8d6ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c3a11f6ba4e665994616c5b4394c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bd90f6b0078e1ab066590a638348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d54c743741ef3b34346301f80ca1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8940cfe2af3bf4be727c7073447ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fcd5cb285d1d9135a3b594285f212175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f3f5470fa09b6c57178c63eade22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47462fe67d10fe1a99d503a56b7b7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c889f1b77b5d9abda1a78643a67fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb4ee6f10fae1d4708db0f151f7a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564e647cb23b72529c73d0a24f76ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58c9b14006ee925bb0ab3d679545b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8a0f41d7dbccfbe7ec2477c15f05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a368954236ebefde55262e129afa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b81707b397ab85dcb2ab15bca1b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b83ff01cf7d7fd1d41b29f060517185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014da3c35a32cc293ae6932b5e3c523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74b2089335ac99e4f3b84645e18869187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d5378eb9811504aedf33b3725f591188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d5f74f163212f87bc0b45638311e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6776f4f38f27f3337f2605d7ba3b624190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d909eb2ab61209e1a5d86e896b13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437b734fbb2cdc575175eabe922a95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f2467896807f0ca310393c84af11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9d7effeb66175a9d4110ea7c7e829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b918ed1db8260cc10fc6083b5fc2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809714c53e5e5ffa29e28c547364497196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a11078f3b09ea5e8181535e5a231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c83069af2feb2671edacf98eb58021198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804549f1185fa417e31db4b2946d6157199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb25f9f8e88b0e5a9c7521d3afdf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece5958fe2ec52c1455918a260dd1b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6028afcde2fe64e574ead6509430202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a3c2bce51987863080ef2744c0f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0a3ab86b0dafe0561219765aef7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21a592065c35e0121011871bd6822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a43e54ea03bb3ddff7cd0ee0b3487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25ee323616375fd6bb4fb76d0c1c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7b8d76e9072dc4a49d756a408a0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d72bcd481bd405ed66b5c644ebaaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c569da72239dca8d2820cab9562c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccafe574b62712b76a315062c894c03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875e5cf80c0f7f39fbb48fafea6695212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944cfa6974dc4b1e01153ad9ef48346213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4596efdbed0224dd0342c2d75cabb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454c88cb2b7d12378afc0996a7e3411215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4462b09218f7ddbfb5b54df16fb398216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd95a31ddc2f4313884dfdff113054217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839150fa369a65f0575d8e839d48a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f9876c4421f0fbe02bcee8ada05de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62359e7e2015d2e0f7191e0a3fe74a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525720761125c9ff87ca07f36aceea7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b05f4742923a1808a461215f0bfbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c9321bde3750c741577d7be6f3de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df947c996ed64aeb7b61c7f430d6e73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764707011b83a0238938b8c9acc4f4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eba41c2b50b27a0c7144cda560fe2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336743b2deeae50c3296cd9a90585d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b1c729ba9bd2afa19db9556f9b9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0186331591dff321ba114dfd841a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8f99d329d43fae0a7d6e40e2efb65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8f1deb482d87e3b2269d7d150fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3fe4b63bf154a15a22d2db35e633c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbf7fffb6a6ba45da134ee1a8ddd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9073dbbc95ca8a642240a349b699234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0ba1d1332eafdd9b38700d7b0998235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105196c8f27829aa9e41c5c6b404296b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207560015eee6221ed36edcb5512aaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db3c2b26a05843899caa5ca31d884238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4399743a4df40faf933dbf38e02db9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f37eab221ffc8b36249bcf84482b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed93b872c1ae0ab2db9ac385a4484241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113913924ca9f64ffbe7f3eda47e0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d09061d2f20e2c10008e4b3540ab2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d75606eddb886d2b7a90a5221820244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99563be2afbcc6cca6d51a554a0b12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d19f3b24666aa4a59eb6afdc88b521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c7a7145eea92b1f049b7eb555bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03704fadc7fb020b79f86c17423b1cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1453bb553decfdc5fcc651173cb580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b8fc05e40e04dbca3f2996993cf07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015d99f6ecc33da827f07195e995c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b4eb850d5dd6f3ace5281ea405a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b748ab784fffcb55b967efde7bd1a2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58edea3c86b4d6137602df34073653254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8d763a93bf56d4c43432b1dd1556e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff91e0976c31315206917ca813a9ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00721046b5e541180235080f5010784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc710d2f89c3ef647c6bea34fbefc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6d20f7a6f33542b61edf2c8313c47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f351750ef926da279755f82637745260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd58bcb0ce4a34ba8a81db01d0590d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c85ebde649a5bd409cd8132c64ba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f755d632ed98c25968c770b34704f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab850b49ea6cd1a232697962fadc17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aef20062513a57af24cc2ecae8c2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d980b9cac4cb17032eb94c6defde4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7594f7245e95fef64941aafb4ee86f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6de8225f897e2c8240b60ddb28cc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6f883709ea34094bb1681112f12b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06049fd43a51161c5f4c7581a128b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd972abd3c17b563065941dc99edcfbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296ecb240703bd7dee3f101b124e9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45746386b213105a6a884398ab91ba7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fdf7abef86f56f058519067a16d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56c1ab4bf300300f02bbb9cc9fa1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a460df9ad41c691091a3e4d0cbbc214276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675241039e9de6d7f9f5897a0885f0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7869dfafb16b0fe61585366bbdad5fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73a76c0f27cbcb776e388fd9fa6c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13f06e2669fa8b07891347b22f7ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62428e8abc288be7a9db2d9cbd064a08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8a0c244c93b0ba182ada84dcd4fe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939f6ee780c2a20b21f7f62b727e812283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d24aa0de1549e0a538d03bae765c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418f5ef2128d1f4f27471a2655fe72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6948a64f22db69d392ef542a4788c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2335cf9019cb462ff9f6268b8cee63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff99fe4cc0fc4d746a0b5290c96949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994542c5e2d91d2ac65a40397c9c805a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc33d28347c01e084cb479f230e993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce998e8c3cddeb6673126fb03a17018291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef963cbcbaca890198d7e55f0824b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb4c2ac4aadacb55a4e306e2de15e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a43717aedabd0e59a13866ce95479f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685412cbb446f7f079439fb816f7c27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4855899afb2accb6a008276c95815e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d995a89e1730b42bb67c44c25db3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e579435ee52fc8bd53874e9eae61872298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f80941b2c07465ce83b03522bcf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0755a187932c8f388e3bc700cbd052300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954e15c635e74c7282d222c66dc0aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bde08bf9ba07a180e411dfa2b4ce4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152a116dece824d9b8e5d3c9a73980303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e70e0b96198ff975a5ff27b04196f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ba13cd25f174e4896d0d9770d1b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0c56723306a57a55979e812612f73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fb955517855830c7673061cf6482307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e23eea3a656e28dfa8e1cc7a4f068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e488dfcc9a60398f9d7e524c6a1cf52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dcf208a329f001fcebd9d2ffdcd62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a6cb2b9374cb8d09db7edec28cd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed6f88253f5a632104b304af02e29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6ec33c96b8fd6a120c6a2cbe01e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395796f4b736e7eb3c4bf61fc4ea2672314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd483ffa3cdcc8d98e214cc50f06a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8664d9a2debfcf5816188e7702ebe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6be1ef843687e8f7aec1209e427c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bac823eabc27fd50d736ed950e4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18e54eae2671a44e83ea32665c5c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7c41fd685369dd3650d1774c05e42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac61d0c63b8ef190b34a021b3db037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f93728c37a86700c719fbfd029cfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f32c4cb445ccdeeed4f3fd02141156323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46d192982583df69053d6eb167aab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9fed4fd2bc37d911191bce1856506325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10687de9746ecb90246ba4426ad4236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f00abbee9d05e842d0f538db92435327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc90940c98f7276d4e9a4454235bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993aec5216522f84e0a08487bb3da21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede08e594bc5d92d150692d5915c950330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd31aedd1752531ebbe6164ac0270331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35bacd5675691f22779ebbe6bd2ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e705cb1180b3516e8c4bc4899c787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c7fb9edda2c0529eb2953b204876334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95dc88ef7eef16238abd3259745799335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1376aa1f6c097e2846e45c7ffd63f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b6b757d5864893b90e4df900e95ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45082033ae90421d48b078955007b57a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8860ddd33cba705e1cc03747b1b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a97c1b689f5a85910aec50ea8521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae631bc42dbd9a28baca3e636f54d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b5ebdaa05dd5945ccb58fe412de3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385bd260ec8bd0a442e68378a14b6c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b71064272139cd5e3888ff65a7bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f567adc74d4904082e409d3807358345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a16255016bf77dc25be6e0274802d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e54d6007b2fe4a6dc692bba806057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c9b6ffcc7740fb5e9ca7739ddd18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1fe7a2beb05393aa3c58cf13af0e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86129df8fb22ce5af03255c0c0a87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3240aa4413f527173a7dcb8182309a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853513b9eedeafe0e95468b5836bc03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688fcbf8d1719882bf9b95cdb0ba2cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a71eb49788f32e378ad429fc114304354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7a035f2076f6bf8e7829c23a07d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5002e1bf15e3319daa6a8c4c47b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae1a6c72b8de7e40fcb109b93a090357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f941dc041e5e1cbb66c5c3688d4d3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf0557aaae3b338467056064584a1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7ef496d303c9cf6ee235730fef09d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b20769b55148953d0e430d05cdc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a8136deebcce86099c1c3899f7d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f5ef265a77c11c86157ac0f9bcde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bed85fc0d4ef7cc172d461fcc329d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532a0b38a598bafb221db6b9844abd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8bf99536fc4b9114e10977c1c4d88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf937313caa14205111e957793d21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2def2f2d821fc3b11d43732630c78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282fb06b2fb8f38a2d5a182937464c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f9742cdeebdfafeee6ac160a89df0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a8c7e132ee4833cc2ba194388505371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36091625ef184f8c63fb67665d943f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14206880253229d45861670e19925c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ad08e1fcaf6d362c28aad0a0b021374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374251803fed276c06cdea9563ae3bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5137ed52be7da39ca66d65c856ca3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235ca87131546077a785c526081b682377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae7561587def59c9cbe8ac34c6fa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d6efb6520b6caf44ce85e8ede653379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091254be109b772c119eaa593595bc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae19299cd52a7b5ca9915a95f3770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7fa64bd04a66d7005d1608c363a62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b95d94d20dd042dd907d42093743383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443444ab9df7a92d1fae7121f7c7481384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3e62e5eff21abfa48e42678f31ce8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d51d8cb2c053ca1ddf63642b8564386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e10e547be53df5d33bb8f7a126f5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909638ecd4919b3ed1e3246ba1fde47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce853d62de2d4c840c19e6b30653101389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc5b2f861a751eea583b417f82b70b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87977541876c9c7f65f34950e65644e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa858042c56d3a20571bc89fb3ad96a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10402290259c58b921429f1efa3990393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20522f7fc8c6dba53535711b8b7ee62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede8a502459015f35845bb60320a5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431977b2e6e61dc2400a4da9af9ec2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde3e49cb409b7f8d76881fc268dbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3ec10760172d1f410e79bf5253b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da64347295eb2a6c7787accb3e5c21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f18270330386cc4c158781546941400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1eaac4e8e62922042f917564de1ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49d77e0793b6c287c985ce242df06a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb099a5f434d5c34faa861c8c68dc29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424da9617a6cbbf7290296fc88c5a517404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c093c2ae7612fb52319f0aa671167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27338364a2ad8eb070e546369d1e021406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa86fac78a886f32e6ad0039450a71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124f0f947eade8c70c1e70eaa72bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e30a40eaaf1ff57e35f2f1c28b6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ef79a282422f75b26b0a70494fba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b71fa55b3ffc6250dea7c4b1acd75d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e28557cf16fe501b782b747127849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21987e0db43d44ecab887595d1cbc5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7a2425cdaac77d6cc08b104a1b0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ff58b6feabf66f6d81c57f0c4d4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbca312173bf682458c3327e33fbac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c967a2e6bd121f2a812f2cd1b29d52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925735769e7bbcd25cc2bc5aeee576d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e6dab1c307e80595b939ea269cbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88711cdd1caa271933e3bde579549692420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f260a02f2cf98420676bf98ac048c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b8c38c1ded56041cf3e7cfb47561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa6405fdc4798aa209c6e8b43e08a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec1eaf9ed880dceb9c42b9203e30b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ed00353c41877dc53e0ed61a1956425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d580f0b10419bc70631115366b5e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1de01871cd09dd26e6e298ad027c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9a3f40946fbc212b6a882decc2df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61504904634be17b30e5504066238eef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289859c3237b145806c26f548562d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8972c99ad9b6feca027fcea5c8941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd690f8e52b44b902a086a61730fb3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3358ad280df19b3ab045eb87ddc3bc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67ea33c30a13055f2c2ccad992dbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6439f1a6f1026cf245f0008257aecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c774f6ca9563723e1cf66c484f60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852f853e612e5c1ef7e3ebe6484e88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367b3963314d66b959516594ab8e7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea012b2473167618a82c31090576d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38eaffe722770523158fb52af7d552440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e899bfbe086c57923244a8647ef75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bfcd8c65fe4c1f0c4830a1aa3ff39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e92f90263127ba84550b7dd24454443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93902e95bebbf943f73ca8a6958be13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a975a80278817b8da23e296fb9c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873ae9f61e5081203e8d9c43e4e6b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad60984d9b7d34746be92981c66d06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121024097adf220fdbca8c43e53c69b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900910c6c9c6c464b11cbcd69388ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf3a9278caefd596f372cfd4731fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab0f14a74cd93192fc6c13927a875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edffb164db4eb215472fdf61e4f97fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd0277996a514612a43fe54861e6ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f156021068f7d590263fc1d3fc7ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c92f346ee0373c489b651ce4f8e5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3474278a6b7d4330c99886dd6981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d26f70ad4f126332cea1485b8fb84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6f80ac53140cc490bb1c0d516513458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a4681f0f2e8b0bea638bff7a4339459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120dbe923beb6b8f2c2ca5f0774d92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc9b60c78e481b714fad9a571f9b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69fad778344d243f39df431b529a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afea4eea8de45b1a13fd4d1b1ee57fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aac4f1702fed8cc340bdacce2b70d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae5bc51e6ac77e476ac25cb3423404465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2047b6f1601f95428f47e42f352a19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc72ffd7630a54f447cd97b9085e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1680eaf2c90c4b630e57787c0e782468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1271541e7d138bd8660d4c857518d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c88cefb750a3628f379909170e3c86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb30b87f18f40a6205d8dfcd1008f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d77d92e13bdac66d50717a8d6c871472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938de718b350752670b419fa9bdce3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2d25fe4c23fb2b78c4784f34c202474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7aa6405638bf519a839eab8c9850b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaffc0876bfed3da8caba0c37c25c7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574fdb2c28964a19f1ff75f7e4684b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bfb2dc439c2b99821f7981c093a55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049c8c14527c038c0bc73d1a80a867479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f11a01b8c4007c13231050d52ed88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d96da3682ebf9894a17c27d7ebfce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceadc6dc4e5983cb8b126429b4359fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babee07e274962bf6da781b29d4e9d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641748c75b959169bc971394a1109e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d50f58b006b955dc1aa1ddaae4a31c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb824a0788506e41983a92134354c99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e4a986aee1f9a6ab8c18a59d23c84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec16989a9a853f26740a5350b2119e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a311ed2ed24ace26e25738c0d672c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aad27642f8f2ca04cd596c245c2cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979247505c4ac95e4b4e429005a869491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6beba5ee7a89c85fd0202b16dd1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466c0e7f46853998d48fe12ae180e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717785d58daad77f884f853c6933abba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594337b708a044bb874df10aca60c1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10059f4ee8530a841ee71b3c42c90e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0655374798d1a687506b93aec615fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d385f2a5544ebe04b5ef98d2aabd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b5925ee6b5a2145a0b77c431a766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07849e3c387c3fea34e06c9161e7c46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bbbedb21555bbc09dbd4caee353ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a5937bb5cbebfb0205ef9f02f8c65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee0f968671f72fa7b0efb07ea1bd1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d809f4270c4524de815a6677e6aea7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201f581ba4616f925140c83500dbbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1d2f2bf80ed416f2189ac931d9dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5f3a65bda674da954a8c7a84cb82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a8d396253434c8a3b13f5cbf5c98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f96c93788d970bec163b6381c302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09dc8125e5ce332778d16a61d35b57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e30e04a24242a26fcfd621f451d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f68962ccb0cadcf061f438adcc219512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaaf7a4f8041672a946c46782e7bfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ead767d4e140f8b1d74752235fba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43b9e330943f56a38e31dea3b6e5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297fd58d791305ecbe268d71592daba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a1976e185e2af18b2d4054bcd75e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc085fdd21a0c25f311b7a37519061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb3d00b9b04b8d97485a0ead72830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ad62d28dcc0ac316733c33ef2359b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a02e3089b3d0e1a7a5d819efd0421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf94165d9c9ed9886c70ebc9ed8d2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809d805ed705324d3ca35c7fef0577523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6173f8a8bc64f1f2935e613510eb14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1da661e9a1ed8b57e67ddaf8f350525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff883ce9c39d5e03d9f803e636bfa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb23f9c0d1d1f00a9503fbf2d9be38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded61ea67a1c0d489386499bdd4c82b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942f2b5f3115edf4fc9cca43a63a7fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598fadcd662555574cf3a9d1eefc94d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fcf916dd5b288283a0238e76fe626531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f8133795d24691c5b32139718f3e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae2cd7082add6e5cd0422a80b198e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa862d3f6f2230d171ee43ea3b63f8d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933c928a900f35c6e3d567e9ca2227535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a9ddecb49ceb0ce5249d45925942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a44336dc07553e17611e23a337a453537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c686b66e8b752fd6041f219fbb2f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d0ef864b156f9e7bdb357bfde6e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262deeb6e6593401b9be6e7c1daba8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640b27dd7f7fbfd4c78ffad7d5b01d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67e518bf3d3b29d29cbd3e82977cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faca9da26e46c16a95d7b2b85d1f3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95555326037b2fe549517ec780b2bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5388f0e1710ff51e7985dd657f3f8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f907d4c2fc142cce4ed9e7a359b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f487b545a50651398b76822b31834547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f914a7f0b6037c61c3e86e426b7ef7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1985cadfb7773a9f4a6590425562549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacbb4d45cc7da3f1f262f2d834699d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3338339a6cf3491a69c4e5025869d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a06ac1df70c440e6c7e6623be237552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429aa43dfcb838b0c652681d1964aed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1f21e54ff13fbc0af5e64e5fff68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d763d9d066d04f0154e00c478ec4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b4ac471edb5a61f6ee26f31b2d7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff2568617228e0a87a64f578b465fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b01aa09d592a5c075d54a522d3dca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1466fb89334fdaffecb964e803c9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439b67d10354f97be5235b5e116786560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f60d876a31365ed246a725afc2e1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625792b7b8608a17a6d058b84097bea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806363b31a7286864eb48d29a0de8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84699ac1fdebb7674b2f50a42226541564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82fb78a8cf1363bc48bb67111c1ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e925c35b05729ee44d70e56d1a11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c37159156c5fb1c4786d21a725d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2701d45d303f2a52fc38a9628256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1f9661cc3c46f16f53ff27ddda67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15894c46aa0d403bdb7d268b977e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70f27f85540d0d253c450d4a6e580571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fcea4a9dca6d14ddc1bd56e70b24c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa47514d5e7aa96566de55e07efded573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860145d0d1a270e893b5d764796d576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99ef0860720585ad769ed4a7cf5af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6815b69400730734dc4cebf8f434d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba84ea7a5d57c1880f60886b7a778e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e930ca07d620ea7f6c1f7c50594989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c560a62630bca47f07fecae35b59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d822ad0f8ca691583bc49e0bf28cb28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c8aa4face03e47caebfb607be38f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3e3c360d00f1e8239b8f5d72b390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303464f9aabec595e6743402de38bdf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68f5edf8e47e6ee904fcb758c4d7c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5199942cbb89ebe3737cf2b03c6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf40c577b28270f2eefda9f446faf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff5a66fc21b665dddf399587b0c7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac56689a6bcda8314af44d7882e6f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac51013481c0f87386e29ba3d33c60b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d919650cc75d1642f59c4348e7a55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2ccd3ce23c8cef7f923143369832591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ee9dc2b1b192dc477a8f11e895d72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bfabcf9bef71a8a1b83255b424629593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a6ad15ec10ca67573cf1d26b64d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc47a4ca65ebcca3a4a139fe2733d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10fc65a99171f5ae8ab2ea81de289596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658cb5471757c54ac0fa152a687e07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1dba9d4ad457231b60272344631c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee87e175b30d1b6a154aa4102f08d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231468ad47aa6504f8046af23c7240600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ad5b9d39ed1584b8acb618eaf07b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c3ecec8b237315c15f08a741da7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b72d9b133c81e95121e6e465f3cdfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00af96f55b5892bbbff9da28b492c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fd56973348a4a633852bcbea25652605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb8cfc741de4c8ce70b039b5f56e03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a9b4103fac8be965bc135f88eaf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102cb1f3b3c8cd7da53dab5718dd1cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6849d7c4d77b818983a1fcee99915b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ccee850ef0da5e57756d83702437610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b030ec00995d803ce90bc370da6acd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743c02ad7c7cce0ef8fbf6371d7df8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dac0371f1188c2b417450bdad8c42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8309075a093e5fd060268dd06f36438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68cfec4522cc1a328eb55c20c62454615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731c3ce87cad8e35f16939275b40ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c90762c7c00d0b469c2f0be4567e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ef71519e60a930e85557d34a222c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca50f4b3c3580cf6d34ab408461d23b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346399fb74fa3667d4db8d65aae47314620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821631c9a189c915372717c19a66ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719385b4115dccfce08c7d95d35690c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca9ee6d419f3ac7414b8cda475d429623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3192f8d9185f735f45b7040b2bd3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7459abfa6c88fa7d494554bbc1ca6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06dcb7424d6deede5c426b8281ec06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9d8ab03c6c3311fbef40677c86c7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebe6c2120ab612cade886dac590fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d775560fa204c36150c70a0aa0fb2d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdfb1048d6efaa95e91b1e492a17db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b678d8494e5ee71abbd7e68917d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0cbadbb55475dea316c31354c096f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b009a4ca272796d634cd6f8965df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3427b0ee5b7076f867e8da524ac71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2b6c01e16954ec37937d7ea06d76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b90cb8f71ea5f4d91e3d9501a962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b58b2fd0c89956fc11fd232d6879f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f527c8a4ab17eeb7fa1ef36d23ee9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722deecb2680624de9dc804c034be9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f761a86200327b85d363ee456e44c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471fe75385b26a4ab5381f75dd96f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b41193352e65689bc2dadc07a391d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936dd067bcb008f0ccfd6e2f59d9e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223bbc84209ccbb6a7d391fa0deb74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201ff66e51a7030d647bbf8b28afea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b87c63ae05eb0e50331cbd7040f13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feccb0feaf5b6734b953c48ff64144647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3642ad7db7e4f98cc275bd5a98652648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cd00bdd94a4735472a829519d2cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408327de460555d928fd79c325812a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f05586ef74c8fabf473611b9af9da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86741cffbec9b7a66b8c97a5385cdb00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb174e4ebf224875bf83672ae9d307a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e591958afa4c9b34d471bb78f735ad4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354f326eb79f4bfc064d2eb8d742e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aed9899d0b84961288f4f73030fce2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aec3e0ad7b9e8d583e3e3cce058ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247127b180bb5b1594bd6cea8926a44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dfa89a0ece99fa6aa0fb48c04013659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28495688d89ee4f01a7ecb6ac80baf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f3dcbbe587601c11dc7eefebe96d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e2ab3eaad57f2c7a9442902b7437662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823d36136d2ea5cccb9734df31aabb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845f4d90702a4fe982473a2ffd0848664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5bc041bbc5c9063841c961a39fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c2ba693da3533847443334cfc2d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177f80cf571c5922a1fd838b0a6e87d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291cf8a3809c79caec4c00cb63018ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5758474b82380af3f1826b49fd37c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1add88a1b87cd987a98222ff2d4ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ee3c9ae6e329eaee12ca2f07db23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5197789b90a4cc27ce56f2a0de413672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3df1b5c5b555cc048916bf325fd39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c75993b486f6c4f8f836be91cf197674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797b73d823766956d28aaf5dc1e493675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda210149bc64f9e4baecc7efaacca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e7aa7ff4a127512e836833167ea1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3adc67e3adeeef28991fbaddfe82c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5544febcb50315125aceab05ecd263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde5a327f13d6204270b730a5c0b3a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32086f269c2753c99680128e7d3a0d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97125c3c027a327dec65d852bca36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d666fc2abe9bec742510891c8ab26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb5514c335ef28111ae55da043f77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb0598eeb33db9c4fd69e713700909685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43358db851e22f02f1f72f5d4377e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a8013dfecd91573ec6f1ecf220cd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2c0322cb944edd7dd6798457ed3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba3d6e0eab411bc53e09ff9024146689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb43cd06c66944853893ad8af804778690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5292ed64e6ea5833d09a76085d4d87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a242489fba7db2551c3a0209db08de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e10941e08849d400319950789f7626693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98bd6cd2db3ae65ad25664a7dbd1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232905fcc0aae26debdfb4f73219fd01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eda5831d0f7d39a24ddd0c43b9861696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc06e315e7097fcd00dfeefcaed6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c63663f0e753cd4b469927ab1682a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d840fcb4451c5c80a0ebce30c66104699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd4b8edbbee0005ede79fbb8a522b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a98ce70945921a90b597055ea8d60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ebeb6cd0fbfb9a42e1b635644f54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b983ee4d6f42b13e8b2de81c2a97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c604d15e76ee543960c38d191120704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9556e60b226fa0f483f456973605f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb9b2f57f9935c681ec766f401ad6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6061e154d24a010178182590d1274707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693cd67aef63a005307a5b77e5db01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f426c239706aafcd6f4ace70573f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4857acc0e0207c3e2e24325a7d134710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863568bb8dfdccffa3b43486ebeba8c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd558f56b64fdaa7b18f69d496be879712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803a708f45c254ee6c36074f4e183a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79dbe159abc0752c1b1487a50a29bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88c0d4086f0dd7ff1a8266153c012715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a5746d6753fa2a791c092c57f15e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f26d730e6778753e79d76ef16a018717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81909469f2c1a277c3b912ead0bfdcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa8ed9df5810d5d7ec05ec9ab1038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33ce17a34c5ccf7c819aa98b6971a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581feb29637767f3852d2cac55ecac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20d88363406246f8c8b9e153e1b2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b767595cdb1199a463f2b0479e8de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24de8dd42812ec9643336b182e9c32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910024ef0cce8158d5b4cff79bf5e8a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c4bbc9cca88f8ded29201748d360e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d0bffa653d4994b317499cfa386c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747365d92b721fd15f28546217cd09f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b687a2271739bbc9028feb31a94d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffda1cc1f4eb861a079b1a0986a46f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e531748cc3b48c537d4831f673af17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ab6df60442aeb1f566cfe8134b72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e20f9ff032d7ca1e1cf07599d9c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5fc59ecd32a4d59cf12bce9058a56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1aa28c78679f86b653d8c3dac0ffa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688a8113223407f0e9fc5b04562546736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158347d624b9921827dd49762157a29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7191ca486dc365fb91cb2745c47db6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e118938a10ad44cc8261b5fe12af155739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e004fe5040e7dd83a33819b2c47b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e072867aa63a7fb0a2c525c5c5185c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab90a046fa6f0f6113f430869b3d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78abf9804acb5cd7c6c62ce8277c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7ba77a8012394c7a0944e151cacb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459943e087d3f97acab62b7193cf4f10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2a2f4ac85ad37f0be1657c30247c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983d3d652371ef9587463701e11956747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad65854df13e34c0af23ec81f84273748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281432b0af889efc2f3572bb9743fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf754264e1c175329bb126dc56eb2fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a715d0bdf57abfcd8d098015c3252a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0605165bce8188a198dbd0101ffa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80708a9df187b2adfa4aed9b69f9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70079de4d5ec426922b4d58af9dba0d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24279cdef6f3c56cf89740433d1ff94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0de039a33f14f70d8e34446d443f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383201886e3aa970cf8f7df0b944a7c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4372e48aba0d5ff9fdfede485821bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d589ebc53fb204f276218ea031aeac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6a12e2e79f6f1da456cb2d6eb17d7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5085a1ad06667b4033825857d0f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c318f9c979d0a3d25083ad298bc9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36d6b93b3123f4b340a88655c55c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d10318d8959e4739be06fc1f4a3689764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeec85ea003b7051a2db028bbdb742765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43161f8220602c6961f5761b277697f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050a7412fdac41408c9193c3b65df9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302f444b68e777e5bde73cf624bae53768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fbb40dc620f0a2cf4b41ce17f97cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb8297361e1bd9fd2eda8f65ce4b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d17e0b0d4b9b81ffece2ebd06bcd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678df7aaa76c061fe3ff8ba99d00cd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c0ec4ab6fa51c72613bb9e7c5a05773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273bcae894d6e188fc1ff3a6f6670b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a042b533793b8289cc2e520317d9eef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c27ac8f691cda72877fb1940bcb928776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d2ec99bffa823c56100557bef23b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f829a4a66f497004fe45274a504c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c79155a8229fe45278ff2f087c1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8b7f833c4a3fd206c35606386b6e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e3a9d0a8daffb42209d24a7fe1ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8810bafa7863953ab1148a63ea86186782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf639f41edccd263a63b306a834ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dea6f04a06fcc1098c94c0d03887784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b743dc1aea010e9f2812c91797262785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ab1b5cbb98d771c73a1a7a2a886a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932fa80f6b48ff7b1dba326317160dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2eff91c0de873aa5bc54c22c74ad8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06ef82ec99ac06ec2e524ac853152d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbd026d2ff9cf9b1ca0ce68f35b8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e67c6cd82ac002a63240cd8953928a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b19450533f0dfdd2ae8a1ec1eaf32792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb6b5d3e299be2245c1227e084130793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462da3e72ba5ae46d42283305bb083794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610245abd886ac4d61af9818ab353aa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a7f9f46b8591b698c7b1b4ab0fc47796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac799251c1a34d2ea2c2b7629365cc7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa570c7e16d1d59703cde637190b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f882751a19bb89d13e80baf38c78799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5db46858b0813286564f0004a0f6c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dee65fbea563daf7035f28fd7779b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b803b9ae452e1a75efceaead21f6c90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df9a5335acf85e243ccbff9516df8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e37a7382b4f84d67553165fcbb75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010ea9fa4d206fd1459bab4558a1cee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45680ea99f7c329d7aba2952d59ee4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab9b8506ff271d42fd51819169b215807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcede584a7eec038da58b9bc9360eb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffec925b5dc4da876c86a1c1a11b48c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f448ba557deddb801ba67d6449d6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edbe77c4510dbdd58b3e0e2eb463c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc9b8e6952939ac50a2951023fd11812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29a1247596fdbba0278c6a9e3d10b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8631d375250a326378df98ae297b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473009290d5499e72474cbaa0cc3c5c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d368cdd815b9e8d18c28f669eaf9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988e8c05c3ab68c05239e82c090469817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ae1d1128220f38333387179d4d3ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce5ddc3f3c9076ae49f02e0d3cd4c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1bb73e249be85217d4abfb2bf698b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3c053bff2a7b33cb404be67d10fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9f9f7fd211e3796767a75a733a10822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94e27567b9c67f3f1d1636bfc3741823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a8c2f5e86b7e2d33037d2ec29f72824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f95bb7b96aea0edbd2cbc66459796825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb0098dbc34fc4145e52177dcd1627826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d64d6f4da7d31ee5ae5359d9380cde827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655502c8ed8392890524ae921d2ab321828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0ae4424db089faa80bf6ed8e82fe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff998e58aeec91d3c49d66a64e2f4f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463beec5a4bc58c3623016d1e4a2611831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671daddff0fca3783895d442f108b9ae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e1d91c148ed04b85d404387078ee6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088708220d5ee8eff1d46514d356125834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7428ea212cbe0c0d696fd88b216f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e83cf3621f3d3f893a7d013c0d339836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ca881a3e75fed1bab14740ed5907837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc839f42b35208f6df979ea4e9f45838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c396cc5cc315e0c3156841807b57d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049abcced38bd2b09e91356d91fe229840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f06424660e4e2b639e55db7cd21bc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb7181f2347289410401e2fa2347e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45394cec9c1e088457344b2adc38e087843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4f16f685d502daea5eae06aae256844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca53a5dcf31e0aa6a2622ba98f6235845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c43958d9fd5fbba4a9da5871b583846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46ddc2047a0affc5c7bc82b0cc858a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b51357049311d5382f4536fa5097848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d10f759a195cabdb93180d075643f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f8b2d2036c4cf20f6e268deb9346850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8139bffda1a513ff3a31462ff1cd4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25a199fb06c10cd419f038562d429f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c456ff3d51c892c745b1d7b3cd567853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ef7bd0bab28505eeca6814ebe43e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb97fc46ecc580f18f4005a657503855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313b3f466f3de957bd3a0cb5641d5b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed76a69ab122f3eeed15c5edb59f74857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec9f135728d87a95a1ff2065f3c44858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ce7503a0005562160596f2fd227f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eaa1331007723cde658bf89100d3e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19ff77ab5c481567cb9ba55dc08b6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075152ab3b24a5ebc3d053464446a0e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3228a66e9ae883dddfff4513115fe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa47d044cdbf2170328ec35214341864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c7b96872bb8365996bf4c5f0fd33865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6f33441a6ce494f4581a2eae8023866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3831c534af36c9760f045d7e99061867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f380c2c62da64e80a2db9808288b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2e2855919bd961d477d38569b3e23869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7634dfb6a944c3da90b12ee9ac5465a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb167f4c43c2ef646d654ff6f897355871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc300cc307b32956dfd3b5083b5789e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10365a204dca3723f371dfb9309ca3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491444690d374968de7af8e229cf3f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56a2d5482f1687327d42689f06dbb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aea0d15991b01fa3cf8fb687a91d3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d3f1bd99b5b187f98d41bd9aca4c8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c309b396a64e647209e72a5654c7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19c5fa58b463325c6601426b30373879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9a658c3f9001bf2c5aaeb2ba9f514880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ceeb1e25e30a90290f8d9e7e7606b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f73ae2441089c432ba9afef93e00a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111bd9e0440f557b2f09b50e27f280883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903a579b937d7384935b4da5a10010884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41964ff29c27a7acd5d0dd45a6558a24885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67647d450a91cc9e8890ea8dfcf77886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756737c7ba90519d4d25423977112489887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a7fb694b64b40fc43645d5189428c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff385c5475bd56b26be3fbe8ae97da889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d801df9b5ec7190a245061125123a0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5875a9a5395d2dc6351de05dba3853891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4b278d2cf8b2b5139a16833c4853892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f2decc0fa224b5cd99e37ca7cffb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994cd9744a523a7ade9c9c912c4cdc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb4707f7a30593e2a5bdfb3b58c09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33bd0b488ce9d83b699ee602be2108896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e70a213accce68791f731d5e9c744897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e2df9cbb253af12a55b36455bd493898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998f56f7e9e2f3b7f0c9728eb31e1a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559564a9e1730582fd0c2f4a872a7bf4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a398512341e092af3abdb52f2a1d7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca604dba8f2a434a851f85535258dc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943386a3454d1474184b23e8e6f916903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4776286a81c5e54c20733b4325534904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53425688f9d6d7fade59bf0c030a0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea67395a3a9de5870ccfe950bb51e6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3fb9e08c8f94e087aebaab6fe7ebe907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435713086f188e44a0ee9df09a88b2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c2fca30e5a1d774a0978ac6e21bad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d232ba9dbf676d03b9421b5ace6706910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbca1bf108877570f943d5e5b9ff00911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc489f01aa87ad48b08de4d7fe152f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730ba164e565542e97620f973472c7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde449c034cad269ba7b42a67d50c0d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1b9d6d74b2461a6d9a7d4fd0b3e4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2c8409e27381742dadf22dc7dec9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab606652b211f323018697127ed54917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887ab7c3bec6415fade52548484e0c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a403d9426bf1a8c35bb521c8e170f8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6eeae6730fe7f3fe078d796643a26920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015edffe689043160b54205bb838db921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb43b3deaf16de8daf68d7afdf17d4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47723f70cbb9ff6a1395dbddb06bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ea2da066d1673594a74435eef17f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf259b972f9b3cd87afdb1f579c341925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d09c0340dc5514b6209c0be33ff1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ed898a2642b74aa2aabd6441f0fb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54db4372203b0cb8a114dc47b7bd5a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acb0fd3c2505d31a4586c7c0abd5c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d290e00562a39d1b0ad0efbc97ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f283853f0f23b28e8c793b785a1a39931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382d580acf74e5f90f4cc606321005932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b29e7934aaa5df3c66f2371ef8818933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157133e27ba7fbc72438658c0b3b07934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f816ae0d1abf30f311bff31cdb354935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba67958f145d82c82d2c7699c20be47936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1d1df8adb3f9c136cec1b401b14d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be1a434089100b9c8bc6369a7793d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3cb3f4f7718f01bc67bd49882120d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e060b552fab5b423f02bb168b85332940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30a9599ea4b01a47a7ec3081e4048941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13437e7eb5b114b499a17db6721e4429942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8072d3448d8fd39b744d40ec445f02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d86166feaf02dcb350ba15ed321f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1f7ec32f551e81a2cd43d8a7cbe1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550bb85eb590641302df53efabc805946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cf6e413feadbfdb5e08e95f37f18947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab5881774197b2d8ef59ee01124b6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21383d306f80cc75cdad6fdb638ba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703a959c3c85b4aef3d4e03c7a5479950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a1254d7fe9948a28b672a9cc47ad951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004ad6376226f246ce5e51e8360027952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e445bbe1ed70aba461a08c331a4a22953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6304c6a18254e28b7932d2519216954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87f9c8d8aa490c9a78482673d4be6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7dc2c18de1cc5cd691750f0e9e58956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea42510baa8a929164717232903c229957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c9c6eafdfb36bde69fca5520c03a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc1a27878f875abdc56b0f3ab32bc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a7242f945d8ace585a82d1debf88b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9606d1892edabc7302accdbdbaaf1f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9561b99b93a5d00da70ebb732797962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453fb1d7837274ab8588a5c81d4860963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5676615183697eedb0a3ec93cf3e2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6262e5175911be3a8ae80dab2611b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d166774fa4def44d6ad646a7a2f477966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497108a1bf5c7b5c822448c2fa2aa313967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a141f1e35406ce569c672af7c63d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99858a6bfbaddb8b1bbc647e425679cd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e4dbdd90236ed61647b81865bd70970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011278c43c5c1cb94a05a04b3139d82971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f07bf9bbe41ec89b863ac46262a3c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6a270147a725fc7a533cb71a45f4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09cc35ef5b1b93948951e36f52afaf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc35ffc5dc3a3197214f55e911af8a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad5cd3e4f2ab9b7a715bb7a4fe2d1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19476750f83f2963fe86f33c7c0da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395e0f2569a6a7aae344fd33bf38123978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3c38b75529d991f33a93c76bb3e2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a2771a07bd2090ec0d62d5dabd79980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44cf77281c5660057fbb20d2c9253981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989e6cc8f721a602b7ad09c09b89be982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294b5ac5e94c9c749a53f9ef704e59983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa992ccc569ab5a46228e4bfafa74fb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e43f79e1ef831331dc2c95e7c3903985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40c2dbe95064f8e51c4d910447fe4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750e9d3812ef9fd666f2c2770ec94c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c60a4176e1da780cc4203b9003cdf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835ff560f702363e6722f60607df48989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8248c4bc9457cd8b5e52880009f561d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888143a27c2280f76c817cca57b42717991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af27f04bc3c6a2d5105ba23ed8299c3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fccf495601437bf9344b0f97dc370993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee96a6e1fa82054e739aaa953958f8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808570b606ce473ce661bff5fc41216995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d64e124b8cc0096f18f33c4db946b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef0aecc016c1c8b316b9efc0d6cf2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>