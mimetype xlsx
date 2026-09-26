--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e26a9c7974a97c46a4e60ebb768c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3d582bfdc4198b4129128d93ca142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48254b1be968bcb4712cb94271c32593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3759f99ef72cdc7358d2e1c53be844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9fae1673bceb41c2f0e4acd2c4b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f420dae83a6c8a249b5e0628aa391e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed8972189b212e8d576675f6876fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56dbbaf6c792c015cdc20da2d54178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456305d6952cc83a871e30cd71e0119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f16080ca28de6e5f515080cb0eac0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baeeaccad6b150a0d02f81eaa9309111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb757274bfffa3da2fecb6c12f91412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1c6a91916bdb0ce98c5f3537a57713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1725e5ef57f803471221edeb109d8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73f9a6b50ccbc45f7076229b0337615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389bfb3511c7b5038b90637ca76a6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653fed6b9ce3f87e8b50e474931d62917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f17b768d72702e534ad06ec7ad5e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997539c881070c712528915ce0d6b36819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20287ee313709cf94a687d86957d78c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93497b8d40022e6337ff5ba1b62a53921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316805decea41b5ce5e08759f4c48b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f0dac4c27af2caf35bc9b6ac897d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e6842df48cfd49fd775ab04616d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2db5136324391466ab6b4b1dd0432425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be278aa19c87579be60678d3d8277426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caad0f324b06e7246301746c1450d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a07625703885cd463eb9b7e092b7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f399dd72935338bebfd5491adfec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca6109e14f557079f15d31be5a19730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d42a2385991eb5b6021df54230a2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4390c2c0d6b7b78d0c6c98b258d0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe3f2c73fb481c48dc6ee8021677533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e11ff674a81aa61b8bdc0c1dd8c7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029c1abc2a25173d00afadb248c46935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac19ff15290c56e130fb92bc9035c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46b4978aaea1906ed31ff5cf31d3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16413610cd7f251529e3f5e90cd44238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35907718c2d3d704f76081b21853fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f6326e22aca825f2533abf42602440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5f2fd04bc4ac8b4c05fac47e7d4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee28efbf254d2e39a69fbe2f63e4c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae773722d7d60e0703e19a36dbbb40e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d269e811ef402b5f4b4304b4664d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027595d4a68291f610f2c01ce97f8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f65959a1f6a18fe4cba36290a3370e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42bc18781d3f06b5aab2d7a521a0f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26204cebb0b13d5a8e02eef86ca712e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba70ed699ef2bb39ab7e74f3d3411a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d1e6a3fbbd552eeb772d5e38b45e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3b2a1f55908f82ac6e056b389ee5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6aea5d8547a2fa698ace44ff5b2af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4038ac5640a702a7382846696cc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3b9125a20e1d73a52ee6e5dd0f7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab8dec6128755845b42f1cab5645da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de4270ce80863d526ce731f1641e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba076654b342fa4356f4fa8d982552a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d0e4feeda91df82f94581d23f422d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d617a6b1a5d47f32051f94ca04a59459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02172e9f29ffada083d4393c2d005a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6b60ad53d33f2120cdb760a3151d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e1c4e66f3fe7c317c351dde9cc5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c158abda8e350411ee456da550182b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffc98f97565134cf2e26eefb84ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b82d05c2a90bb253878a730b3e3ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b544a56e12876b5fedda6012db960966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bf332d022f6e7aa7ae31653d12c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee6b21e19a8663ec6bb71a1b93d8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e5db7e0a4a04473e0a437096a7cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900891af5a9e2334aa43bb4d60eedfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffdf90e39411dbb7c62f6373cc47171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f89943a54cb056479897ac21f13b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d8f7ff3f9ba9597cf259747a4552773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e2f4fd425a72f5cecd2502e9a087274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60a49f7ed9be078cc06e74a1d299a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47490a67a899e61b3ba413c50cc3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b204e44d5e5bb0222365cc17d1507977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912005ef8e8e96765a9e62ac6e3eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e9239bbe57df50217babfc0256d6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1d0417ae7a75c969056b99c0fd3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d778d54f54036d9011254d4ff6adae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df4324ab940d069f029c125ecd32282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f11094506d04eee741b8d92d041b5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2c6a8a385180fa6bd9065b761d5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276eccd042b9744e5e0a16ca8e50c3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28512a879f485decae216fa5925da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02fb36291409505f2017c0e474b00587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bc2a84e3afb1587b7ce8c4bc5b2c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d341463b8112f37f672578e81c4f1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b4e5450dca873d9983698a6c079e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39688f59e5b2054203a87e5891dd4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203e53f0f412fd461bb6101dcf007a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b8f7153e56c6a74349202cfeeda993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40f9c92ffa851684fbe4a31618afa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7689097f098a96593f8f29a623bea495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491bcc854111597763c242c7b518b5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91679a646117ce9310cf68fe95bc61d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677c22e722cee7ae8c4dd771b9ae76f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5284ee9bae62e4aecf034d6e6e95099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131439f8c680cf99f82a02ac94c62fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cae1aa795039dcc1ec092119d023a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94df986702b8dacda0a7a2bf69fc15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421a14a7e01c04c04f73d15eaf3ad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4f41857baffaae4bbe0a3d658374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b47a066acc9bfe8976101356e55e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f9dceafd1d74029d0fb8d514f6f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473512a1e0bc465e3cacfe853cbc30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022070c994f30a9be0364d7d419959b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143205e05e29f292c46c7dae17559250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67a0d15bfe8369d1ae519f0ed9f84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215388be9bbe0a53e1b0757d6a6202111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838fd67e66786e3fb43ace94a1c8517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ba9e0c988b312230084398d810f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5808b1e9e25bd9d3bd754602e8e544d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd89175ee8f379b1534bf09501d50c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18944da50861c474f3eaff20487e83c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6a2ef90676a4d3caef98b894cdd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e8b05aa5357bc902f4c4efa9dc6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5ac5c51c2fda1fbedd495127324e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd722b6ed78a1681f83d3c039ec2a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b22dad7b7bfb5f4ce306fee5449da7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bacc55282bc70b3f63034a4a886ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3dad1ca44d1bc9339871060993de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b3c084e04ae67cc9212ecd710e1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b724ab9a45a5d88137dcc7f1cfed0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6093f8ef23b729f46474fe246fb34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b91dbf1d6082935eb89dc5bf8a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02c6231b9a64b22688dd78066e0666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51808aeef9335ab32e324079f79f217129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259a888e181bcd52466ce96a9561635130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7c57eb29d397c87fa95e655f86a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b83247186abbcca04e6ebfed563019132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988ec110a7831a18614fd7e5fc3948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c9676a8c4d4d6e0e7f3b49799b1a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21554a47472428efa17535b82546b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a201a5d0cc356082adc96c86171661136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2f1bf3a3f99c184dc49836560c99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1f42e948ea2799f0cfa50bb12502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c83be59b3fdf5ff8d4426ca58f9f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b253c5a2f1d784fd0e9a3d9a3a3723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09039145f106285fd5b894a9c27b5186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e4f5a8a16dce38b43db9c048bd898142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23440c31676a2d3429f582f8872d9c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c77c6c7306a91df0c7ae7136721a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc5f68b88605c4948dc5c0b907e90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7367e0c93935b86c32ccaec09ff8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e24fcd032047b38f6d165315a3e0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e736ad3abdf46dbcfbeff0f22dc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fffa287603eefffc19d47e9de846dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd24d85041cb80e98f1c6097dfff2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a25273314b38a7232d46d70ff1865e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fab6fdc927295f6c4a4e35484dac0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a3f15ec2db78c8bd2b0eeecfa9ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb279f5895f6bc0be407582e7839f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7347adf8276db179ff58281e7afa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92883a923ca7ebfd4cd1fb113a01c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112721492aaffefebd49265b1d17bde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a761175f1939e9d0be2be6c39617158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55231bf3fd1526475408c500a252819159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ccc8799146150a6aa2785cb2ccef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844c2e34920a6de4ca744d09eb3173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0388a59b6248a59b955a5a2d221db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a19315efeb352055426d9e82cf99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22172e1c9b071e9e1f712b6e801a2303164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891503de045bf47a16b3f238515c8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86163c7cf1e4f9a35ca8403606ece7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849db49d831983092464123df61a59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d1228c7451d5a430c493fa21f967168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db312e2cddbd2dcb42e6f42015561169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b82b9c42d82aa7d29a9a1005232a8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4434d35be953661333c184a4de6c67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76458d81b17c5de0c652d02b1b1dc95f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9449f5a275b091590a980c87d08b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47dd1ef74ed7de78e03515059d7b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f182fc3177c375bd202f001a27bfea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755d40ca3ad302ca812b387248099d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c35814afae20e81f071011a8cb1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3cc7b707603c6710c044dd33dcee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eefa3bcc90257c2870567bde375c06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918418955b019489961b3382bc35657f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa4c68fe4de988a1e29cb70e50aaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabd636e249e7b1ada82f9b2d72b6cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b7c0ef02b7743e9ea4c2834038ebe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94703bcd0213fb364427b86effeee45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71376ecb74a03fd3ab1fd783b468da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a72fd1cbc8762422bfa87fca7b80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac6f2693d91926f819ea71c7d1495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a3eb4159fff35c65c585ec3f3275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b267b477b1fe7611ac7afb2d55cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb02729692499f83c3608cc2e6f8013190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc23f8f1fc20bdb7430fc4d9cc3821a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed03779a1e4ec7104e42a80c45400192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b463dc6de2114d758665be33c1000bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832279fd772ae402cfe984862ef2f3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588372573a8f9f3a26b0d9f13f1435e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6393830c5097e7a41ae3dd1cdb02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7260680c1bc6a681b43efc9128caf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54eef35190b63bfd9ed8af0f2d04ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0503ab5c1b44ce4d96498d1d7fcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d531dca3166f1db60d83183d48eb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586598108f84f130102837b610f487201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0dc4207f0f3782154de02db39da4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c47073c10b0f5746a1c416d760216203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cf56248142e30a7ce51bcdbef881204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34463161714c0a30bbc99e847904c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907d9938df15a6ccba881a3bfc33627206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c022b831b16803bfca9a2113c30e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2bd3581bc2742e779a98abccadbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a4dc6643d5314c803a24cf8e98e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56025cb9bcf5136e4c821a62223572d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebb9f43932c1d7da219a3c6cae0f1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b6f85e48004a882736ba8bb86094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bab6dc7f0d3123a0606051c0568e27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199ac2c93ee3454d237b907f091a3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f5609d760be6ee4494dace67feec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b8d83592ba4331b64aae6f8d7856216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd949a7695ef7b43d39f619cf5fa0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ea3aff43549889318565ff248ef8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0ca0ba8ab1e18417dc34a1b80fde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a1e4bec98259b401132c0bab44f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec8bb6626a879ba359d3324255151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358023338a5fa29ea331e03dfa3532222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9827e52d94b9698fd71ed3bf1ccef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33b779d527976fc9a1bd0512786f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1176e47cf79dd70cc4c56c89c99a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a543a3632239667e49c25fc02c3fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04ae8a9e09ac041f6521eb6f088b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b479601146f5cf1736d5c068aab22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44174d1c50549201a661c4f41efa1bfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9645642128d919907b0389acee066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d332e77eb6173363bc911fcb1f6d58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a966529fdd6acc8fb9a6044d4cb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a2a10ae85e5f714dc9500b6e9f56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98585c2254fc1028e261a4e3a1fdab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a65e2459a88d2a8b3364c0506d40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521506f836bbd97c04a666e4f4cd36d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee64d95acb40523c7a32fe29a7fb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ee4471306fa7b9b50d2b40cf8148238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c2846f00850f5d45103504374e49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0cf1599613a0b017b05a1b92f107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f532c1facd7731a24cb239c6c73b21a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75cba99927dbed7c3940e38a9ee55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392e9bd2807fc606ac75c09d6521a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d781823d5fecaf24760a82f84d5b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d24939c0612c2210eac427e1a29b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82406c6235964a3b2cc6381f0c983cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400cf781e3af6fb513f02bd476e574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5b36bd12246334eb974a255c6efe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68639568f19459053db453c610c9af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e2a940827dc1bce02bd92a8c99615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b930fc5d9f865f17beb00b7f84f0291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff7e708c6999db749055354f3b362252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702b57718863004e72a2469538bd2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860f6071e1b06a8fd29c0887e437aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba90482566690b21c1fda3d326a5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b5db9fdf0d132f8c544a002217fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec46eca9e38cb497a6fee103626eaaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0678abc44e2e8f91c4fb565687d02fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e71d5a3cddcff8809f3a74e8722f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40eebebd12a6f55554db2d2118084b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e899ab4d51a43c2b0d5f3b5453c7e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f0c38711cf5e590feae9bd3e7f37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6750fbc9fa7f87053f1e3ef7f2b03be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73fa1820af98e3654cb59a6adfbd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86bbb16787d2d6d12205a3d1cfed3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3955b09777bef8d602f172e58a1a056266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380aaabb9a3dbf0dfebbc347f0cd82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83fa659ca3ec05db6753f7c0480d4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f1e339b6d6ca903b05a9527f1990269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a96dd9b3fd81439c830160075691270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f92e037954d25a7a41260c5d84dae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6fcf91a7706ed4e773fb8f236f99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0ae6190e18eeeb3cadea3141f44f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31220ffe4519b8a01b735232d2c5bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f432c13dd22084f867e45771b221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64406cd30942906dff2a74df013952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49642b0226c8b71235279cf87bacd863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30327ecb3806959e46350944348e633278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d0351ee92c15c76bb28714b40f2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4b76d986816bf0692b926c4168f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb84710cdcd3be657bf43daa29ca49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce90b4bfc89502e31015d7f5316da37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d552fa2491049f9666b99b5dd669283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b493eb782cf3827f30e0431c4bc317284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821f7c36bbd05a30943c9a65511851285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d02242fe3ddedf05b612c9e01986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc00fa64d26524959c32e2961c98ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641378b9d494b0903f23dba54da687f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51503cc8c32a8880459e5bcaf12da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc838af02bdc7cfd1b1fdb0a828f69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1f35a0c13b7c279b4c5b3d9c9ac1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156fed96b8354afd2b28517d3304417292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af554ba5b80a8b366cb45e5aa1d9df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a960235677009dfc4a744dd50a730294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b825ca10ab87cfe1ffbf35946bf0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322bf5cdc4a31098ab501bb42d0aa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f233bc6ae509503b7cf56b2f7b3430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6014a500f3f5ebfef28c9e43ab752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d471af259bf23c5d2357f2b2a1284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407a1781b9d5a763eb757147507eeaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153408b1780791cbfbca8c2ddc05c945301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f19e38b031f17639858ec9f019b5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80bc264449c0a7994cdfc62359b920303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918c2762b4083067d9f5683f163e24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f4114dc2bd4401a65b7f37f96ec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ae2d825dbd7f623466424a7c2ce18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe6ad23b7260c31b181a765fe8b96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fb78e5bc10cd9241b6345dd5fb90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19aab61c5e60b76acd2496cc62ab5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02b62646cdacf527194a955630e88e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86a5536d9c8c3a49fb15fa4c119cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcc778e2fd2e78b8b06e22a9e8801312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618a05c6d4041121a5e2b5ffacfaa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b8cbe2c42f42f9c5f8a6483cf3ba7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39583cd3057321b4c287430cbe19fb27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f38ad1aabdb27cbb43888a4137644d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72fdeb65379c4edf7a0b57edcf2a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee4a7014190a04eb843c58f3a9929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704124f98fea5e13a8be17c67ce158319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed360d0ceecdf213062066d0a7a3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ba186fa89f810c2fe0fe18cead32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f483d4613702879faacbed68b498d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055dda6ddac02e07ef6282686bec2f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac3e667795bcee8250655cb8deae1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab376249413a1d017246eb80515cc04c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af42e10ad0bc375e64ee2cdddabcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a0f1b06243bd5ef0508436885eb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc007b41836475d0ab0d1a1dfd39d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb67cdaadfde425709abf4703e1a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc4dc01f1ed816297ed75bfed137d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22605f8471e6e3a8b75ebce04a0a1db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb85f5aa537b1581ecb619512e15dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e770d638eae128e6044e097332cb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f21c207c92b864041482fa9fa3061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ec1003a7ed5077589cb6b50325d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71181e492ef59a9b0fa816e50b4ddb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099daff531f781da17faeb1fb4d77e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc8e16ce14f65fe8302cdbb18e37d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3668d862de0856082067e6408c70e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58d1af4bb8f1937d2aab5bc6daba3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bead049aa1e5559eb1ab15dca29e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618768c9d6c2c46612edaf2da208e3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525bfafe6b355b0a8acdb2ec37ba812343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d921134b9c904c14aaf62785a65ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa626ff7afabaf65f98924a7380199c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77916f48aa4962e01ee06da9e28a4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e3a6556dfaadad30a7e0f9621330347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec78569938b761c1a2fd4700915ba2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0adeaf7ae5490b2497571b66fc2fde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d003601d3e578e494cbf60d74264350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac30a7131053a93c6ea781364a53b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fa6895f4fcec7f243957d81004560352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b51b2e0e16513cb34b4664345648a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c30058da1a930dd36e7e83b83a19d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce0fd0eb100b5e45da53e72d160b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04ddeb9ffbb57121cd274e29bb4cc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d83d6652cd2411e3f661590bc8bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf789fbf3bd8db6727ecbc47004b814358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2e86954137f1a29f747a8097e7351359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e8cf9d46797fcaaa1b622f82dbad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc82b6e3f5225a1e67a4210cf340a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd0e1a97e226bc33954f35bada00f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29069e0bb28b118be16192b789e292f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8596ff8ce21448189254070c72dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbd5ba784b397e967745039e37fc12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361926688c8fbddef94fc61c4d711e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00198019f7c7fdedf1c9f65554b00570367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7ff33c3dfaaa5d7ecfa6cf6c630a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233a2317ebd45f0eb0ba778edd36ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b81fef66ac4f43e576cef4b04e0b6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe906bf2182f08dd134f950b2fdd030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3f3735eb28c85b63a60c6410e1a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06527060959832655317edefc2e7b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c7e0e4473d52b8067f5c2187bfb33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fafd5663f740d3fe887d2b617551375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d21f8f90e3d9da6a16d336c2c8a5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564d78381aaa14459c7991c30874aa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4cf6dd0d6caff069ae08b38537fa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6d30ce9682de03b1d031676c3f4ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92d982b7fb3440fe4e18746803eca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7708258cd6a40dd8cacaa5dba9a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0fa8a1142e40c59505b956ddc7c53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36169f943eb4185917569635d1d7dcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fff1733521a534d1ea75f88fc5962384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d384829e441115e7034d4b36c6cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010af48c701a30fea47f74fbaed9f181386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c52b86b78db0a3731006e2eac1ec4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca977f84b090033425ad70d096d36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6e0d3a678dbc3884f009d28dd724e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceffb4fe192f70e7524fbbb92f134a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e719f91f4b5718e5f2a3dc59818fd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e7de6419d2be83ecdbca220f8884392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d5ed1cc54f5f029685b9a7f7d65fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a22a3cd187ca6d6e5920f30bf404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b46c482a248fb9cab127b31701ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d398dd38888af1e30e72429a1a6ad3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b45acc61fddbf6188993d0329422397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a6e361b98fbbf55d961313f44b89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635745070bf4ea9e33eba0373b325a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb2417de5c5927b3c411e615ef223400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcdc9c9749b349914ab4b51a1a5ee1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde44a7260f60fee9777a819eda6b4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f5b52ef9b6788cdd79371aff1dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ff0cbc6e0e0281ec60b7065ccf92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd0b1a5216a8d2708feccbea5e523405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42390e70cfeeeb84193be8766fe4b2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb83401ebafd99c32a071da17e8679d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ddf3cf8a9caacc807b779db1db47b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7cd0fc59d7f9b8feddc2139580842409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5d7dd9459510e3e30be0233004f43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229d6b63777d2b217d407a829a8ec4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22584b904f2fb894e7476f752c6c199b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2ae5913ee2e2853488e116ebcb74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a444b85d796c4249c19f58f6f500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5b46fe72f48599727d6d674ba06b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c47bffbdb4e7063165db5c15cd91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc04710c6538df5f38779ed29d2b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132e8fbe546b535799c64143e32c53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414d3fa6226582155f17e741ba77a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a5a720491d9b7cc424d47e5f9da4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8dace096b755041ca2d8034e5183421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e0ac41e6b1046e60908d4ad82543e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef859adac14ed99595df5eb2701152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b7a8b642ba5847d1c83a6a9596823424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcafe9d3df0ff95934c51491c488e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399c9aaf63bcae2c554b79446a8edaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23799f105c973841406aa12cfaa9ec46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1709c6febba8cc43f1962d162bff9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116552eddaeb599674722104ba6ff88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194dd2841f73cd8fe2147dbb44b512c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9fb75b0289900b272433314360495431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964dbe5e0c8a8b5767dc8be753dbec7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e0322e396128b93f02bbdf338c00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be13121054eb3a8032b37dab007b32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f613fc5ee067ea76a38950535024f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f430e0e50526944de1d340d9fde05a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674a6c51709696f56cfddc583336332437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191aa965915fe1649f26ef32fa266c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70705cb895118e4dfc83054ccedea66a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6133a34d17f6b966e2c940e60141440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a4739ad198f5c3d1e289fb1ead82f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111030c3f873cbfefe269e071813860442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d8d398de54448d9cb21fad06989f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa493295913ef52c0fa65871f466cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5cd4e8122ba13579255f9f334ea4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f46e33093f01d0df92b2de5c45391446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc91fb111492b4921f497b33048373447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de094da5a41c233a93ff4577d006b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280fc49f29312f8ab646bb6dff3096e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31882f8c6dbb24ed2f45b16693ff76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe69b3becf43e1d4a73337cecc3100b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66dcebda16040317c00d80dd24db84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784e0041a99bf29a111267ffa93823453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e296a6a38895ad8eb25b8b8829eaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07704346363f0f6694c618a49d081455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cdaa96d1471722031a4fb6ad5646456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118649f6dac83fad086b2b5e00e853a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4456d14faf7dfcf2af90ebe5de35f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c7495169f34b246e13b785f7ab79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f22c318dbf0adfa1471d227ebd3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f192caac4461833073164884e688461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9a2f51f37784c032f5d5d0e9313c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e952410c9c5825817b0cc2207aeaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e68e2ecc15834521aaad3bae1622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b970b76f0e7a0344a733642e7c841c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59691e0bbcc1ed34cc7d447d8f14657466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2384ff693065b4583509274a352e88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f577b17608fd3814e2e0001cd26b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9b3385aa37084b06c7f4266d2dbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d6c49ced8075b2f3356b03aacbe0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2005789611a9af9226ff8e1e4479471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd207eb7cdcb03d5f4dc4ec0b585edb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc424178b95516880a6b99400b84d50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c4817857028e871e7fc94bd68fb9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c081fc5cacfab852a08aad5b5afd6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27f680d538dfe85383dafbc596008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b349be9582ae00aaa9448c0660b3ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a1c41b77306e640998b55bd5b104478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed8434496beec6d20e93b17f0de85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5c63df25d58203af8d05ddac9331480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c28ff6a9689b6425d72e03c78f34e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5134f52e46112af0dd59e8ad11f2523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c63ca9d36fec48288f8770430dbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283b5419fc54fe1ab684895697e0121484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20719c43dd1421d28832eafac35ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a0aaadc05b4f472aa1b36830c98e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf29f5f7e7b2b87ebcdb4850d7703487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324bea17877168f2f75ab5a8ffba42a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2600e82486a67be065afb598b5e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952fd82c1908e3d72ddfb60f5ac03b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e70a41f8196b88b1cc05d49b10fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65604750d6143718ca5a98720055f991492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12694b80dc3e4f4ee9225e30c834be9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc509957143b612360972891110d5250494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597a00b6d87c3e05953756189e93ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99656138e0645c2d962c81c1f2a1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85960fa5b631cdf34468738336098497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4807442af7e98a5871d2ee937a5b8d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca921a87a2d28e8ffbfe0c8b684fb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d69c47dd8921ae73a960529e8316500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31184879df76224f7baab349b87977501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5966b49e532bb2ce4a9d08b80e74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4de3457847bf361ef787e2e35524503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19834174d8b92e5869045f7bb68b03e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605113e448c49d255696ba5bb218fb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6b533422148237bbbcb50313a731506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f223d4269acea379f4730a742ba37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f4b326a5aa05709d9c6f331ad9dea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f8a9033c4eda6b5b80ec1f515a89b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc6df56fdfd1be322ce5807b0746d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe017518652fc25e5ab94f795f2039e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a923417643bc6240685a777358d47f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b2762dc0599faf430d78c0ef0edd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ecff11e6460a3905975dd27cdb84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd871101a545f4fddbd7bbfa1af6081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a91724d6ea76d9f30b939c0d09e53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463341e96ae9ad3e83dc5e5349f8d574517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf50ce9c1e68efb05f74925b82c21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f30b3aa9e0ad5aa31246645fcfea16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f78e111ba46a4eda355c221aecc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b797c5df8045f8171a19f39b2688521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7904227ad1513421c3ab68604669242522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cdc1884f664f0ec1a19c9235003d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d919ab0bc475b6574fcb0316f532f1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912abd946f2cea7c933ef7da3f7159525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2d5deea4efb077ef45d99ffd1562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edb439b7f0e19312e67991222f1570527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4640f308d5723133dfdb5cce194e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d24687af4edb42d07df2f5999be83d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cdcb209e1da68c95ee6844ec46f15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec810c7a8c2af9119b5c2c374871a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2050e329f719ae9be563413509aac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984fef8084f791b8b939c1695de7c18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6e207c76a3e351f6ee4bb0eaa69b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def23d809ec6e93cce57bb1fe157a192535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bf8a1103f4047d7628faf6f90035536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e2d23e68e440bbd63b8e60535d78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b0119f70094e9340958c18002916538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5744c954e383ba2bed94572df9503d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a40cb70b6dd06934c8de0cf9c6f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd147c6df9e92051cd0776d910f28fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155571b1f21c7bc4afd91ef27680e549542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f57f273aad582c59113cc964de3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a133bf198433badfcf4fb0df9cd08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595efe1da78fbbad1368d565b4541cb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41ae82ff42788a434c9b33cdd7a5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90d28ea7d573d8a5d9e1f553afa44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82175ec8f63b335d1a03d16745fbe0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e77046795cc557f734d40dd53666549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ce5fdc1530961924f2aa182fcae79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19133a412c64bed567d347dfbc1a98a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177d4f81a3defca6459e3e81107634552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464868080378ab42aedef1f40d3afa40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecea991b0004480d67a082932de3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0b7beaf4b0d81bfeb05eef5682b54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0f7cc0262556fc0ec81c07e0452e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c15a5c941156e2999d78312131c88d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135038d0c4a046fecaffaf48426845ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a10fdb224374ad9a841935268b42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b8a8458c7aa65e329d383cc8d3d70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9633ea6cfeec7d4bcf04b1831d63c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdd73ea45a5ec3ec9c3033686cf3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146ce33c5e4167a5f16cb77d211952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13a7511a5778b5256c5c7f8fd3e1a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095a45c3235de45e3efe95ed672c4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e0304ff210e440a5ce3cfc5cacd4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e098ed9fd8256929641f34891acae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c855153617a49c1b828eac4e708a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f6732914ccc55df70972d84557bd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6d272b8d963a168b28ad155db759a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fa5b0c6c1a54f49b78d4caf61322571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106dc1f87e27af1ab1b3abb16a7f5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fddd1e11108b5a9515c0fc323fdff3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe979c6f400e3c170382da7ef515c47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909575d049f47ba21150a8457ba98ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfbf35fa1181378e4d4ce913bbc15f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb986c1050e9a75e1901e0b17f4a7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9451212565dcc8740b262f83086b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034821cd785326e33da3ef3340ed0d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160095e1b9f96d174a997a40a3afd4c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331147bf29a914e23622509d7e2a48f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539d615186e51d4a4268d739686617582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aac4d1d98cfe947ac840460958ab2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef9fc9802255fd5ceb53b11b903f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af22073859d232857f074becb7b086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b713a0541e5df43388127df0bcf20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322891f7395bfa9384c781cd583d0c37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448b517f6f673c31d95b9bbc454dab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba38b4331a013a74003405dbfdb62b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bc818d40697b98350e6d6bc43dfe4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071f4260a5946ae82b4244f1ed4611a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c76a68a2a351b7b0a13246ab9428592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d2875d234f591cc1def38b32ce3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a729d5e74b9e3e8ef3fcfafc13cd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddc14df30ac4f1f679daaa38a5cb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6bd44fc666a1efcd34274e6088b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76eb98d85b0f2900c2079238297108597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f5ce00d00950c060398d0e1a43409598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c921185b42790718145ab31f95b5de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572cd31c665ae12a9668b476455862600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd335cf2a18ca4c70f48c6a9ac44f4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b714cc5b20f07d8d4d93acfd49002c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b23013a7dbc3f5c341270207a0152603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b3ad898697d0a23c721928cd5364604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436348c535004b283ffacae13d68e59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2c554ba4a3466422f187ee96012df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb1d704a814d3525a76e562ebc556607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a1b36fa2e4c7a4f693c3b0a5cd62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc365661db7b62e1d12d1e59de9448609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf599976444b9a7ab83fc4811bc8839610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124ea0cb21574a29e057c44584bfb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43571a700f8829741c6fc14a6690e4dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2146ea2c084b7bab5b95f938340135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef230aa3c37549e4b2fb775a1b17a5e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f1ee521401af722d2ea41a07f207d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eba7e286ee9b99f15e9ee24a80d75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425355f19505f53d71695e408b81278617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3956014eea639372a97cf8f305c64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439461a749b4fdb37554b991f7b834e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2634e7c5fcd96b0bd393b62832e20b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709653fc193a0dff52fe12b4e7ad62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fea812d17ca95e0d337be51a80385622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa1150949e42787967da2c1d0d200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0401fc75679a6d66a52c0ea99d0c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211c3913f617edf205522be2ea026c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6083292f194e6e28d5345e28e3a45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53f9ea546558b213bd264ec1e040fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40771fad40d48b2e5959e668262a15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8bc983209bc8ed1ef8320bd234bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df24253276e2364f091436e57a9286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba420931ae17cb0e25456b32b9a00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfbe37f96a66ac86b4fe76c6a37eeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958a3c2cca4fe144372bd255f4350b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81fc75d2e00d9c3b443904d412f43e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a4f8fc2e60cc03263af2a8a96e1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd09d8d8fa129ca9fe423636cb2edc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec3d032660a6ffa7e226d55a72c93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26aab4496d09745234b07f856dd1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbcb9368ec76a054d7de0546077c35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be247d6c59ff25a7e2bf67f0dbc0b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba3c25e4545ea10141fe082d25c96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852114af3e6ff30a4272d619c72ae77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912159afa8c81cc5a2b30ac1c882a063643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fbf09de934bc863368cd29433a4a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050caaa0bc2c9a680de1f6017429bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446935451f9e0077504d5431b8227ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b707394feb9f63164fabd4396f3a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f3e33382a1b7b3327f5acdaf45d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b528e98b116a33484d1d71e6323981649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9352a38bec7164052f426bfd7ec48be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a41024342ac1f9c168dcc7dbac6c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858033cfd1a4926318b6f9bef90df5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f328697137d45a0998d8a3f25eec5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c81cacc9fe26273677ac4edf2683654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82757b05f226d76b6c208ce249a6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eefbad00b3d698835083ff1b69047656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe5e88710ba8d0a6391cf82f0521d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c809df6ad863f3669720a3757eecfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd109e987528d434d317b16e1a1d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087a424bb542200628fd011ed355f73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0be03c3b9b33228e2bf8533e52ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9222cd78268358583b52fcb831ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978308a3c436937162706fda3d51925d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f01a2c74cdf72aa08a8154a6e8cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2d0fa38e0cc98654313b3e3d13d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c7708c3dda11e2fbbcbbecfa68f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb142ef0e7cd191285775b5a6fee4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04eb0094f2d6f519403bfabe399d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd44629ca54c5ce915a7adc4a2938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba60eef075c54c0395e56c6e4e102670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab1f2c8c6dea417547f33560a94716671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e9a9bbbf64130867299b8b852ad6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b0d461c4ad92ba1cdf0544bc417d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197b0b7e8f7dac9dfb69021365da1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0471bced6ca3bed37669b62a69fb74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3b751b759f666f72937dd83b0974676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f702300827059e0d213327da08db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8f793ab2286a5c21f0f50a564251678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77874ab84ad1fbc1d192f33e2e4e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead383334940b1f2860040c1ea63105e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f08cc854386f919b3dd827905587681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0e867c50c148ac1bf72c4bfbe78d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb2b3c772337b201d5213a9133052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eff5796be1b0066d9e3c758056275684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be9dd0de7c783c06ef285841ccc01a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49b15d24df6dc039ac64eb52c7cea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600b01851a7b07b31574b230d66390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85198b2bde8af2994ca2ece6e425e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def474927da81d65915334b83f14816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac9303df2f1c85fd88a2905b22a4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca37ea5bac65b01ab897185f78855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003319d10766686d7bac9b7faf7b005692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854943109e21cf66efa9bc3ee936444693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944061d2ad8d3ff004bb5db43321901694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516290d4e08ef46464aaa341a781cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9343ee1849e6d12dfe3132e8a93a15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28990881fe3cdc957ce58c422377aa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79a89c1bb12945ecf24e2d0920562698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e500f4a8fb855211001b30ae983cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74f9f4413a2b9160e4097125a7cb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfe5337906566da85ec6b1d5f34c00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7231cbc95a3d46de8f1a3283802d3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd9be6ad4b7b372ecc0ac835fbb0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edae044f30b02e40791a4693c31953704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972b64543c3f119e310bdfab15fc1aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1dc7cfbe45ce13ab74eb7eb56a3ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355673d21eb29a1156708eac34dd3a27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01c9a1095aeefe4f16840f5479069708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8528c28f6bd418d3ffdc109cbc570709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd6c9915628d77034a21fe6f1d1d2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac84a0df591e3c53b32da9e083bef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15bbb810f18ebf59f436d2778d66f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f8c290d7863c8e6b57e4cdb31053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f778ab35c8ec7cb57e556976c80a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248ac6200d57cc30bee4e1918bc8c27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e25ee35e74f04da3c9942da60012a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d773da3b3e3d8dff43114f8a5a5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6004e273964ae4cc7d1579765ea17a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0b726995ccf20ab8bf13061133533719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3255c0776656bafac9f8f95f21d6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365234434c082915750fcdb023792260721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69514172e36bbde20eac75bedacdc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f692a6a0af1d96c44e5b7ec0075b6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5649e1ba68801dcc8a2b15edaf773724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a5caf136475f26850542054a337c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7683caaf4b777fc031d5ce6a6f62a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f4aadfeeace4abe09f456adc2965f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a72e76f5f38eb8bd997225833868728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da486a3f17d21e679e0c32dceb148d83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa599ecd6a5e9200aaaecbb18048f92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767347a9345bf0a36569bf72ad907c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d62c18caa3cced6f4badca967df34b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a395c15e73aeaaac1ae2513f446197733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9644a928142a2d57e0b118b825aee3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e0e28cff36a07b6b6b705eb4b480735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024960a5afd4313d3403ae4dd00d9c3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a2c45a02462dfbebeedeca6b9f7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e16e2b04600af9ae8626284085b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029799faf6d1f74cea890ca242f8358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e643f21d78c2b0c418ec2fd5730431740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7d2f49775fc5baa35104e02c5b64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf222bb8257cd260127ff07a52cfca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b0761425c72c68861bce311c7c7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbb88ecb1a6798493f0a63562b22d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd213f84bfdc0df25328380dd685f29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455767cfea9fe8b3291d282631dd47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7dc0cbf117a047605f8a962b45cdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd533edfdec7d27e5a70978c2cf50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd0674fdaa8247ef4b55444ca2d07b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509992c0f3cff1413ccd2121acd4cb2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578152e41000510e5233254a398a2f48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84275f52e505ea8f289bd3e974d6203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe10a400ceb52aa278aa7da7e40378753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8029d2cf6caaffdb74a9e3c182354e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6415626e79a15ab9ff7bf57cbde9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515211a50a0f24fc1af67e0be09dd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10e5d3b773d61d96b3bdb6a4715daa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b100b24e70921a27c23f0bbea891758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a49e692a30d89ebcbbe0837389f05759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2685f32a63e8777db813e55c0ab637760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e01aa9563203aca68b2f81fc8132761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b79ed3ba83a99b87c253f9d29191f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc8ae3be4d9381f5ca83b4131666ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd8c557c083ef70cb5b069cf8575c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca3e3c538edb829ae8adf4be5099ca765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc197cd499a3b1bd7a55c12874e33f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3646f99cf674b25feb58d0965597d13767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71791a8db301f57d62c777f7fc1778768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13d231d063345a69f606e6d854e384769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88d417090c14a0116f29618e8f0403770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc7c520b1226c7ceea10b5ee895d0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c67c11bdaceb95130e46c19e2ddd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642982a0b783b5cc9ec0f0d86088fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d32f8751c4ac7eb97ed1b9d1748e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb3162b848226038503b448f94ce6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507e7c6d229b10dd6b1a0163c64c765776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e3a413cee8e91d865df10cd2d11e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fadca07fb41a92265ea4517e3f2b06778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf68252ab4d899440ac6056bc8901779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da9266cd49c35904fdb883b98870d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508e728488510d683f1afc47a56260781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916169db9b87a6430892962bae38d0a7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e40525043d717da1b67a2429a081ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dbb16fe6b362dc5a80cd1c179542a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02eff8bd403768698921eb9d9e3eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae900f2db9145f77fe42169696f89f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e0b9687b7f666c7c4f1b561562752787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15b37b2620fbfb57f255ef0fb0dd4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416802eec4548f9b2dd0ed659e1391789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf9535844e17e038537cfe9429298790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150aa80cb110224678e75429dca45c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e80587a0040557c6379ab19eebb23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d6f62c88e69e26a79781d9bc9e29793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcda0eeedca513632dbd5c0979fbd5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2acdaaba6c60e6687faa51b347a28795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33234173aa7983795c69a7ec9843e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545af9acf8c404faa6d1a97ec1fbf7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44919672c9bc97a74c1841249631919798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7aab9be8ffe2a6b51484abc3aa92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9005402740290f802fa5cd5a6bad2f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1e53d1eea7487faf12e6e5f40a15801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70134cebea9a8b4c4cfed31f4dbcfa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce1a17585a9dd7bd4f77fc1ae57bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d106eac61e5bc9b8568e4184b96df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49232a5fe3590f23b029945a205afc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1011b60aaa7dedaecc161e15a26ce3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea2cb67bd0f7ff120b0c046c484fdc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942bf0a4541109bd3640b71c8bfba10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea86e631aeb233f9830f3089de152e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca8e1fdc020eb9a44b55b4ad52b2f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684ded2d40365207a31613dd6f54925811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ccf1efc3d3197103a762fd563b9c0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48748056940301c09df724fbb92ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f321a8a29609e9a4eee8da033834f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8aafba07e670643ba10eccfe315f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9b9914089fc2031ed49a1b2b134f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c19c61c509041db3a69a6d3825f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b0912b75153ffa8d2a66c68d704f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef738c96644e5302f8bb144ada0a89a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5fe6a63757efe71db7de7996c060820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d69f33119f14b1b0d768199acb5d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c123dc7b57cd36ddd73d698a544ae8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277ee8708c27fa1c723708559d8c55823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981ecf7df84a1f699f11653fcad1b6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56884d462ff6cfbbfe3f9266838aa22b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2b8cb68c74075890c92a76d4e371826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023f3efacc78095a018f5060728eac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2a9d5aae9b7e3195d97f37e74ca0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676ce01deba28ebc08b99e936af550829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2105a1213d58004790428aaeaa721830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dad9a84e0ee4a455ae5742250fa0a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0444a04316c6156380b7f2458898b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf530969ee183b6b13f0af73b75216f8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5616b96d23dd6909c5d553f2d3f6c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f9cf36eb3d14b0fa9d904464052c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e499185c886aa53d02ffe3129b304836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e7d4ec69fd38ec54c4584d87f886837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff691967933f116d42188fd554eb8b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c8bf5899644611197d04cdeaa350839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14dc52ff746cb80baf7fe3b33e4823840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb5e36a395a1297017d4dafdcc33c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb4b11ca537b9e8a9a4f35636e1e87842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a9698992df1ade9ca76a6598970b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81dc9c760011a2d49c635627ce1a4e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f660d824e3a1ba3c9858180cb846c5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f311e8e1aa935966ec6fcd4730719846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525c0528ce51bcba6853425daab2be847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c6f95f191fe38b12bf2ab95495802848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444cfb73f1b943c1627a44d5ccb83f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e2c4f2eb7e156fe426e78e73eb6f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e416efccbbcba26f77b71a5fb26bb2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2cd146cb1cf0974c6c9843b2d109852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48213a7a4db65aea6652ee8d383467f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7929f8c0318f076d29fb84b811cd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214ca4b2b43a5b9608cdd236c84b60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a70951aebf5852c75bcaa8e74de0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57a1ce0eb8a4772ce934a3399a212857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007316093b0288ee34da35f53b753bf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716e40816a39e539b36debc58f852e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1af3a9f4bd6c461008f7161095811860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a65e875f5e4cd03d43d36f468265861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9cd56e0ea053f54f082eb99711d13862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d12d05483ef51572218d131aba39d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e461160e3fa17b99d8d8adea8d300864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d843319090fe98580bdc54a7488b6d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e34640d67c29c36067c2cf3e92fee866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc768d52b8b21f53ac8fc4ab2837f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc4c11bd6ee31dd41aa426b69d9dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314825b38651e316f9070238068f62b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef169f71f4270537507b4dc268d595870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416c3986485b16dc7fca6805f1408a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3a54c21c3206fc9bd59d1d89da370872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d1a295e83a5b587cef557fbaef28873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb275d1468cbd1ae191143cb1bc82ba874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500d84efc024f8e2fb023330a333ff875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e70de113364af32011a566ad8b1bc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea80bc35cb48525818fb1159a93fe3d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba653df8f8ceb307b6a63db3f322a059878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180836a17e3f8730c45cd28a321fbb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a25ff03ff27d82ddc270af67d7c29880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2dfe7635f4a02ddca733bdb51b359881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eaf716848e4a6a53c8c95cfea5d7b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bcc8ab437d37346371aef24d84745883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f17a9bb59c6936e3b57d27a10b968884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd950938d706ff6f1c7440ce7edbee5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc18a8cb37f2d0110acc0dda928c99886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac96776017473a220daf5fab95095887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214c4c2451f9891697911b5609198c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95b270ed4d58b0dc4c25d0465f50d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c55c7df5ee2663e12936ef796e21890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d796ac2207f9db2c281f874ebed9b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00733c082c12e97634b2c793f5d0de8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4519a2bc4b6b7f747a8d0b5d12ea41893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9611c535addf3344b2c24e161dc6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2fc717be70dad2fc418881a74c242895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018973a909ce2568c6e6ff1038ad1b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737ac1ad60ce3b26dedd2fb9b6886f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6459890ac1c3b7ffd8d1243583a80f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182acfc330c6022ba7343d342d72278899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbe75c1d423d2d876a25fa9c00d1d7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e6adeea2d3593238d2cc93c50716901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807036f6d751899c3df4ae08569666c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cadb04b916b8c0d7b9466a41eb5129903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dbce6a031f05c8b849e928278c810904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05870a37c59432b6f4a3deef8a745d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15496ac5455f3d6e814defde66c4e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60fa34431bda03553e4cca62758c4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0767f0285fce4239e98c67b79927aca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707e982ff0e8e898f5f756ce7a3076909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862528453f43c5f7543891126f3040910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6df835cce481ebde80986a5e68c0e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0bedf8a6d7c777eaebb34fb5aef8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed98612a9bcdcb1284dbb08109cad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7d2e649625c6576a312a495dffc2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9073219891f16be6ed0ddaed17840f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0856cc90d8573b8a50124a3f7ab61916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3f909a78d059cd0908adbcd15722c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1293e3cf87b4054959a1e5ea0d02d77918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89900e53031438745e4a742716ba267919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a8a521b0f1cffe3cd93c0bc1f0f70920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb50e184f01086a893f83ec31abc6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e36f0e2d4faa976bab5979062ae70b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ebdc04d76f3af35c656d0f3b77c4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe0ef36ce05a23ad3147eee8d80f30924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325091caf0853d139802d557ad59ed925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9371ec077dfdcbf02ce2708ad0c6f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069ca663ae6071b7509ee7e0812261927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7262a954c7e5694adc93778ef052a3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856145ac70d605f2cb7cf90294e198b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a959a3608326b2ff170c535ce1adf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29249a58637cc08e6227fcdbbfa8e28931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d6fe73d56373503b82c055fa713a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73151858329a369706a06195f17a7d51933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27dc2c91df0b8e0f6052d54c232165934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa079f03582b611b1e1280dccd85221935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139a4be8332c0cf631bd08ed9e5f2d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5641910a0b21c81f882ac0909e9f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfc952a1258d4721513165b525cb32938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ceaddd920cf335d6ea7502ce8b659939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a5060ed0ad58a81aa111683828937940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815a40578f579a3e1ccd6017fd7634941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a346b96121c7c4630acadc467ac2be942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa64bfe7c0a44cab4ffd4dcf5e84e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf068f532e4c6cfe50950cdd72b76944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78014ce68091e8e47a169ed46c448945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b75fcd2c2b95867f88d0e69990389946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506459c34804fbd60693d03a999d640947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603edcac8c175a99a15a2ea3dea950aa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aae859e890ee0decd482393f650d9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f46202f8acfacd59c404c7e90bef950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e13e2d617b4fa7e0e24899012f20951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc758d7d2a42981f681354755b13937952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b225a146a295a933641510329e1612953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c02f3e85a6fc26cb0682a3641d76954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1e5ea6afed5508228db7a3dacf96955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f033cf7c59d823cc66213ac8fdeb543956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079c7b8ef68f8eba952059f2eb5b77957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5212f04f7ce80d9f20e0917faecfe5d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e21c6a298a485129ff53ad86fbd19959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98951b27b794fac2f68a714ddfb76231960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c66757d472434a00822d326b423a2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440dd301d74c0ff9a088291b58957e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438160c8043538d786cb6d0f9e1c00e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497cddd13241fbbc65020b81a68bf7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c9ee519d42a22baedae3bf53f30c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f113c242bdb458970d1e8040c7c6ca5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0656e1bfeb72325089306b802384c4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431087f5c76ac1c84f2a9e09e9361b15968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c996ba2b469c61f964f03359ac3de2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15409895e7b7af7d25e6d13eabc9eae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb7a317635e1a99263b0316b6fb06971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db8c9ea3a60f40561001c6fc97f1b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1a4b2e7a418ef82845502365d03e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c34b2795422c6a786d335c98cade8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f705fd678fd8ca07d46548202ebfd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e4493ffc5567b298619298ab54218976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ccbce92f5a74ee63b0cf2f5456e5c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a7dbefa2fe474addc9cf9fa91f21f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c17695223f6f7467346570cc1888979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dfdf5e701525e38e6bac57ed76f44980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf417aed203c95634fef99c920833981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319979f9d748d288268f8c9cd97e5e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3f8b1e5bfd80dfd1b433389218553983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607517a7d66c0120eca2ecc25d97eb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e4626a78f676eb0bd57ce5ef228e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e699b2012fc0f803e3496e98cef5f3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166243390bfe27b1934f58c5921496987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6cb7e0a1f81a6c8bf9bd706f43be7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f225f600e676ad6473dc26454e920989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31c5a885237b0b0e61d259b0bf3c9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43595496810a64e5196fcddfbcaadb3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20255bef965f1c9b03540f55c73cb3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380461de8a8de93d262bd523e90eedc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a650947534733bc32ce27f2849230994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84487a55106b27c80cfff95314e6adb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d29cd9d07754eaf6adfeafa00596d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7008e25ed37fdf0c1f38ba7fa7a3cb5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94d01b54fe403ee8ac89b7207d3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af966369bc48909cdbc24fe976db89772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208940926e9b408bdbdefcc8e57d52883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde2733e1b63e441557313f41916594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94521d135ea78d19bc8f6c3606dd1975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29f771b8cda0d1442b3c5dd99ac3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3e9db6a7564211f2653a59851d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e9e7f332f29aac4d68e994a6e2148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12731f51b61421498668600b6764caa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243667d68d31182a59bd9b2a6f362e4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf3599e247a5ee4c98b174a6aeab5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af04f175573d275316725870e900f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2acb62bbc018dc97a8b2a7826a5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9d45554068e0885c0ba08d5ac85114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e836756d92d67cff3fcf5ab7015106215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc41f958fe9b6ed8ef730db9f640116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503131235c23aa249141cebcf3724d1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779b97ed01369d786c9629a89ec5d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fae9ab6ac6bf978c90e8091835cad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947315fbcf8b6f0dffc8128e5245ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b177a1670ba3824837d0ab9f950a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a605d349ee39091f2318a74b28769822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2a7dca9ed1358d71a18798161b8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d483c5cb72642058ae018b6d2833b0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8671ce853750e87afa37f6fc999b3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffae3f655f12e98113e3a33fddee9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778ec6a8197bd7fe32ca5a05f038c2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9f5710503f9f02f75eedae86f5bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf09e1c4ba7cb9c15067d5052a3db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb512b0b0bc4bb05d8a2e19e8dc3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630b59ed1f2db29f353a483ca9aa8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c432a6e70689a997276af214803532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a16108f72074bedb60aa96b8a8a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb37013ddaa7de65d20592bb71371c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f18fbbe9cb301636b51683eab4c4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdafdf465a6e861e5b3020350839b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cb6e4451f02a2f743e628946a32f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde0ebb7e8f3f5873dd7fca95dd268e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f0778de782043801b8ad3931658939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a771a0436ee11cab2594026cf7f1c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18252f10efe1d766782c8d746618cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b9b6d7f7ac8c7eeffbc35ff93dcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb275311afaa593377ffaf5fb13806243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec2244307bc2f51400a5ca73274fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676578b4990f615801234610782daa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee05b634faab28f4bce6b76779c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef026d64d101215c36620cc40ce4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0673acc48d73621569e826595ac048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b7c4b6b37648e1fad5cf2d5fa8bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761f6d3eeea656a2b2a68e6d4e71ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad478d6c48812bb94d9920e582587951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c17fb04aeb3e3bffb0540ba35a033052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841429545c90c56ff576fd1873e0dbd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a284d5f44c6146409a0c730ea315d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9fab30854882357135459a28a4d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c22a32683f9776e04b28782afc9e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bbd01c9fa4d6d2332872218ce78357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d560e80c14442a26b1cc24ae09dc1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84815ae9db72e9c32784593c6be37ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5088fc643094d280850bf35701284360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a76c7214edc8a5144afbb2a612c0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf0f3e4be928ac1eda1b87d378df362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ac86f3ffa5ecf8783d065135aa7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be7f7547a5675491cd94b82dcd239b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e605917a1fe71bed3e2e2d624c8ee765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fdce1966b13df170947f4f6379bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c198888ba382f826f9ec63bcea9a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65853200f833b1ba184ce6d53b93c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952382f79779204e6b50ef05df2ab269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b0f2de0da196ac1b054a8d2dfc4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af22c4ebfc1236484959751a23620971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f503e137a6db3f60f84fbf3e74c67d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b43fc70206a157d6e72568233397e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af801745acae528f87668cd7c29cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c45cb292c6b8124fb09e1e01812275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e742e59119600db37512853a411bd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3bb91fc731e74e528ab479c694b7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a006dae08fbeb04588d7c55773b7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396baf3b2251da6e6c4adcadfdf2b98c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744e63fece4eb8f463d44b19b54e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a88eb0a74055bc4a182aa64286a56881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5afe64449c5f0be2dfcc8d76114e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b88fca63111bc9299d2c204586ef6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945b48f4aafa47f4c15c97160973eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913c5024ad1895e628589db82a5ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c01ab49684cf89302254024e13cd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce019d6f69c4ab0fe7464b862b1b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29852876b8968b8fba62cda65c49b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637eb28c6a8073a8eff1036614d466289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3dd7b6e79ea899ce2e60c6e17d09f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca9585596ee94c909471d79a2093691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa99f8b90a13b15e6837e0708abf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923afa8deda609da038df5c91879d0ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b4a3548332a9a4871510e11ef59c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccf2894ccd00aa393e01abd06abdba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf6883221c2c998a01d503d087d1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8105dbd85a5e1a0b06aea9a360a577197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710213cfbdbc67455a2ccc4e6780e6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5a11b9a1f4314d8657d04c91f4e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f365a2d472d81594f8ed60c68ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073dc7effca63c6672dade9f303c8a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174faebbb27d0bd5336815bbb42ce8a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601858ea851b1d99408a27f0e81b22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3b381c98c067c6cf6d60d33070c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a1d4144e9304adaa6bc5c594f341b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bdb96b822d91ea56da2f0d7429c90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337db97018deab52fceb6d8cc6e2241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e799135e2becdc69d22ca8f68889b7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48897720e1ec1708aff1506c5314b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29a70e051f7e96b59b0a209aad82c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027454a4c9b8b2703d3cd06c22e17d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9d1511eaf157de1e3697031dc88c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9c2ac80dd4cb6bcc68ce4f943c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22132be84d924186282bf7f2e93ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4973b40e807f02d1d7f16d76ad1e25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6413a46acd28b8deac12ed3fc05c1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30289e4b36fa6c699983ca3c103fe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df288dc17bec03bca3ca0b00fc6e68a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b0923fbaf0682475393a28b10026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29338bc16e0dba23af337db7bb718e48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f06d2076b36d0504323b80ecb9894121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e51f7ddbdea5f28b8f91ffdc40a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0504a022a75f7c9fa1328bae86a4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe24fa847b4c4fe8a43dfe09c1310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62975db36e55f5a8ea8d15483a20c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a980eaee8c7901a135ed1ed3da49aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981d7bc11e7f503b68f0580194e031127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6af18961c3cfb0c219c0336f5c4d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981490197313e7920b86f3a5746baa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e15403d43dc813a8475be225fa54b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee95bf3cc760659df79bc8babda4e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a59281ed5f8cbeabcfd63acefee07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b57bcf6ff1ee766b637ce2e496b2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f318559d06cd89b9c25ca2a933dcfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b152db90dd03ab4bdaeabe56718a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac18877791597ceba30edff2eb398136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e3eb3ab987c8d0ceecf09477cee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031594087e0a36c7a8f40691e93a58b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55915c680beaa7db728ea5f32c28791e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a63f9e69bdd77ff512f6af4eb441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc8bcd349ea33147c12f8ae9dcef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ffa1ac695603c1b8f051150914413142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a98d2bb91621d004d2b3b52ccb5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ac124a6a9eda61af1c0879248fee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de54e645fa7b1251e414f22f3951b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760adc840499e44118408b52a691affa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c493b0ad4286f0b12f69b6a78f99e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41cf35625c0eba6cdb2c2682dded25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f60429ae591f0d4564ebdbe8d7a35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556c787cfecb551d2a3f323789b01d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c463f588efcdb2045cba3275bb807c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c2318349e65dc0a29785fde48dbb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb3b6b0bb59889586e539678433f8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed040792c0db65ee42594cae089b1604154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66465cfd8c5db65bcc5bdcc478cc3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eedb1558eadec229de33dced1eb06b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24e56680e28d65f23323cb24918c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6326cbb6dffc73f2e7aa681bdbf03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59171a132f333a17d0cca6cb8b5babee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4940ca7c841040718172e4a958a6c25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364e06151c5c217cec78afbaa98e70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e721a3a2e9fe4b8285fc9c3c741a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee7b3c31adc4a7369e4b92817bdaa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125f2d2d9a1732a515a01c32352c1de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4884d9d9c0f8e0d257c4bc2b06009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd909c115d828724fee43e272ce42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231abf9eb2d01e056f4521eef4e5cc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0ef93344ce089e4e23a41d73bbe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107164153edd8676ea1f116b3a7c8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7c16776b6e066c0930cab98bec7b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ffac41cfbab04cb3a1ae1a0f76cce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689250626c05da6d6f8ad07f8ac5a6cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f2f8860197874508f9167bb36b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba53f19e3ee230431d7b0d2019fed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055c3e17ecfee6687cc00205175b2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096955188ed56a301a3a6c2aba0196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2d1fed76c2e6145cf7167aab5c62e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e0c0137c07cd241106cdfdefc558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f08a5457bf1d0425d77d35e488be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1645cf2a37e2fafaf4b07fe8d2af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a45a1c1db66c97cccaf78b53d7cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0207344314bd22570f489627fffc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b774927f57c4ab7e9ea0594782da723183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fac40d0fae39f302ad844acd49a32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207949f29f7755b53d4e44ce309f585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b719b6c34169804d1ee7c079a60c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222dc974812b7e41d5335f2d661f640187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b7d126c01ba602228f5d9392f558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034657a729cd796b5b88babd64ef9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75f73091e85fa9e94fd7ecdf03ee1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d00bba5233a6ed4faf017560b09d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7ade88517528d6a84c99dd1b2128192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c27db677b3e281000c9272bb73ad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b210d2c408ad3daa67dca96d6c21b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc887216aa470129ef8867e28934051195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c2c0813bc346de829d46882aba1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0530fadb1c7040c173c40acdf14d75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b463c3bdb7f84ed87349c96e29a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b517e440539887f59ae34f57de98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b0108c00e0f7401811b53f5f66e33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1904e1ea5ff9c011edc720f171e69a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157582d38caee2f12d7e78ddf5e3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fda8cb91bc9a834479e34c9c1358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40364debbc0ecaa5d0d0af5b32430fc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c280dd25131adf8d9d2ca17db216091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b64e9a87a06bcfce9bff51aafa8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbd5a4efefa9457074002ce60aae7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ee77f1502dc62a32ab2cc850f9641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff749c60c82e74eb02ff275948516631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ac1f6b798e44416750b95f9203df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121675603e310f84c124e3a2276bd77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d87cf9b46e2d92dd3ca3b30af5564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da1cdad6247b214d54bd6f065a8b11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443de7859fa61166208394c7c096af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf530d260434a62fb129abb0e776594215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9023160e6dc7b20572f7c74ea7793216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380e807a645e217375983c1bf608fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a79d0088f3598c8fbb4ad805d36c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedceb713a94b9f750d143d3905ad6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773dbc82293bd9b7af4a3e7614cb0c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ab708a218921682cecfc65707f9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0bab3fb77eedc57e8dcdfffa2df8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afe3a2d7fbafcfaad476c6a29bf99e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e91ce5625e5e919d64ba016ea52b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b093d4ae97f2b391eb2dad21b4af60f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31708493648c0114d2d0b28f52202b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe257750d8c0761707068b6a90891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f577b6e3c5693e2be76b83a5fcc4f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133568ec81f3fe24ad6da70b853c6e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e4057b226dc7b41f962b10dbe8b2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da9a80e8c0f7fb7bf4f21dd8b2b07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6af114dafa27b1f4eaa62e445371f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0758b47368f9615e0c0f84c4d4631b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c65ecd50f35563ab4233c80e357f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf333152c9369282c7f485ddf5d28a1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3ab6adc49deaaa826895569d5ecce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eebcdaa14bc32654909235dbb12271237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0887477e850199c8098d8188dc2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2611247468ab44af32dff06dbf75cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8b37009a98837757cb8dd9b6e7eae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce9203dfe08ae51faa2825b2abf375241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c884c0549168dd43698ede711d53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ceeb65edf6b334a515c1e45b0cc10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e236562eca3e05706f6a63f8b8cd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a839ea15ae6b360766cc90ddf9dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803731e3fe6ad8a3b25fca9fea16a0fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed5695e72d3b08bc5a70a36e086bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae96099b757931db27ecc6a6d3475da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736b756dbcfd97e4c39471b646befd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864066ff79204dd28c5cad657198a790250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d123ba7498084eb34d8da9dda9f39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159617e4593f32fb469ff632053d32fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e957678ca9d77586a894050909476d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e2d702d2450dd99558e2e978ff6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e7e6bf0968ddb8031a0df40238997255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b31ff3f3ff84ff4bdfcad0b7c63b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f35989a945caefdc77b54b8703442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24290d304c1a016399bb2f482cdb07c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d39a0337b2948da6d1e1d4cf8a56d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90312fe3e6c1e950b56dd3f243045cc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ba94dfae250a661b70a7162490ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4354eb813154dbfa2a3779cb086e868262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed0ea788d34b5adc303f32a59efa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78998b3905d9af579ee146ce5300e31f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c07c05091dd7c594d883704ffce09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe6d9381d0efb2bfc465d06b972e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676e77ae54bb48bad05ecd12f1cd69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ae1a0f63bdf7dfc5233e57a5e0ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923bb40fe72b45a8875bbb42c175a35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb0f44948bbbf323606e1e95b474dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005946198b6d8169d1c466227ca19a7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b15be4db8745d5a92742d7e703e7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a9b6ffb4fe5dbe55498237a1e2ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd2c85e54820a8619bfeb3b00abab4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29c73a37625365db25679d8b7a71b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0741f9502093d5d1223c4b9f5433db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80972197e11d3f12c1ab03a112f85f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fac2260c8c20ed4b19927e2d4f5b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ec99501088b8a576b7ff091d4d51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3f9b83e49b1d7c4fa6081089f58d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4337df52f689499c92ddde81c52bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562f2e4d2dc0c333554f6260706fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f51bb413694e8388f623f0e2bf04a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed0d188fecbe0175ef29c787d2e47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bed85d6c17bc01787b97ee32247c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240a0611f66034b0e5892388047877286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba366a3596524c8642ba658ae8253c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663c4af92f7405073f6d5ea3391ca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44be0b4a7a7800d4525a4ee28bc2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c3abee38bb269d3fff1b5529b19a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6ee1c7095364466cacd87c2bbdbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4230ee4b0e294be573b9d4c6be261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b37e31f5a1efa4583d5ec7e000e80c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338411a478e4dd767ad500cdd1f53ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8319994cad2918c2f05d5a733315506295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b258ff4a842140260fdedec969b40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc864c6821d7041aedc299bdea82d4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c851e7d6011dd0dd60788abdc4ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd77168eddc8b384ee1620783a2a420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ceef268de0ee151710ab4d6164cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c81bd16a6914b2f38a2d1d831635301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe1a4764d7cb6e83629e5ba9562775302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ad6a12e691c51b19d6c830268c33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014835b3fe320ca654c9bce90ec54b8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2d92aa76201cea4aba3e2a5c926b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c99fe6b6443690c65bed3e19234ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb09778566a24de35e1397870f77a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab71a7d14a957f013ea167fbce1d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e38087078997a6f8f77f92fc687f86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db846ff4b7bdf8d2f345b8432b2e35c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fd12c05d5c0f5894d2718f361f67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d100ef2db4725a00bff857c233c39c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e40f067a31fa668294762081111c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08391e6778f4eeac8e60f818f19941a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99654ab5f69b61cac7714daf3e7bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e3c36812a9c28a8228ef131b8224316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1888bf54f1a6eb74810e9930e47dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edac2cb18c1447aba80524abeea0213318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182984e1eb6f1e49065ed2921fd8b59e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aadb9ee523138019c532d300ec6566320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d17a34e088a23a1e4c5b67d67f4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519590bde8a875472a570d343507c902322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80bb6e335eb80fe14b950b97bc3e3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c09e3c95995e0000ea475248d3bea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c97afa8ee913d6b4e4b4d2d6c7ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142541d7ba6d5adc5ccc0ec87849c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a650a0d8add834a02887b2092639e65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9b02e1f303a34137dc9ae2767a04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651dfc7df3544442a9b3c2256e99c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c09db82985eb95c313cc0eff8e93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56bb2d1658e9267290548677f01d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ddeaed0f6d763d2ac52a8392226c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335560830244d487e29d6fb03d4269333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651f6596052c751fac632e28460d1a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1efc6b00d7efa74744978b44e8ac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b482973bba76bacf04ba75c726e7c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0337d31acbb4631f51a20f2bc1a42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85937ecebb6ad895881c9359ece8b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14426eac73e0b8f4b04ac9d665b0f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b15e408942036fd31dee89bba0688340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10d5c9dd0a275d4dcd1739c12659f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e276d7bc0c294488e48f4578a6d8c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085812dc1356cc2bf8fac44a35778b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26d22275cb1c7c185196b85a2794c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9de6d6261c1ff17770e8f355ae3c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8813044be6cf7cd6de2cfd392e2e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a50a00580d7cf0ddf097327066e8f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045b92261be7876dacc0e0e70e8d11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9082c0dbd6e7bca8bdc8d03faede349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bbaa790d8eb819e6be733e4a34ad6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac512f0654d4e4df461ffcb5eaf806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b13edc594aa8a210f86ca90147aaea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025782230efa95fee0b7f123354f14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec289b6b45ba46611f6ee803e1644aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c201e8072362da2cded208b05f3c00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938b0c959aecfad7be3c0f6bf6ee34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d212e6d013a053e54b0794e189f4318357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee7768efdf4354abb38a37f03499df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3703bcd831480ad1decc22c5736977359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54574c0f77f9eedaf6809e0c4b8851a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06d1fc5e04a9c97371907b2a24719361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ed6688ccb538af421a8132f6907d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39436cb2d171688e2ef25b971e1b31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098fd913089c7a64de52ecc6c15d3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2447006523d96b04cd537fa2ba8a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d41be348d4b08bc32a286b1ec7208366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f26a816e0b13ed62a1d450107909367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54791243eb44a31585dbe03f8a3c5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb87f1cc144cf79721fa3e4b14fa04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660d2796e074965abf54e89d872d23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10a9d0c0cfb438814aae4f4110b88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df9d2f47ca5df722757e07f3e33f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7eeeabb377f6863498999ea34e3b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab3a46f9b0e032bbd797598d924c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bed46869ac91b5f18f8c721e19ed2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552a8aaf089af433161fbf4d688726376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23869ef2f30ab105fed53b08ccad74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dead5859157544d40cc8ba3e0f27fbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26a80f0cf943f9665682886a1753a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252e2804a14729c2478f26ec75a40a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b92416ef52105187b478fe528b847381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6331fd15a7763d226785a4f926d38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ce8c03488675e0a1e5c862131c2a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9cbde600d196798de7cdb6fc14c22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba1376e5a488aec3122fe6cab0d25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78fbf6ba2441307020036ee0cfa9be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d4ada5beb16c91ae2f75c4c678876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5e5626b561e596a515729fe5769b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b928b0dc5c5aa016bd458eb98279389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6bbf6776bcb0f70e0abb3c2beef26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721e189e0d3e6981476d1b2e96a33f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a8b9b6f80dbb4954e9c7761efed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77503ec2bd1efdd3d3590b479782f785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d001035273745fa28a69b5715dfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a5d689070b5343590c4b0b604fb2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d840d260b55812f9df1de82a7cafe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b347a9b91436ecd50f903427cef1a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71021531342f11ffa992a8b36d827398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f69db75b0ea31cb7f4ad9bb3d9a0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ec5ac829ced108c1241a2385fb53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601566a296d05e0913c84f8a2ac6062401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4046174c4eed72f8f96da3b9b808402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15411842762012b181c5673397d2a837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b25627f1939e22577b1d295caf857404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca04c83a08da7d4f314bd2a85d9f5cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661aa71b8b55fb6ad6ab196e3a130db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb544cb016a551453d38bf55f99e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e6cce82086c283bf71869b38d921408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce80403294e84550c295c3431c661409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fc2fd9ac9ce1324d3b111a366357410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c686e8e92940f46ca792a97d9ceb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df040cf394201255fb7add394db708412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fa80e59fae6715a4d56cf857ea02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9b22f745f5fcf3fb16a029b6d005414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ddad15b53a9bbce2472224394f77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f192a5f16e6d21283bd9892f64c675416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149142eaa28309ac625625f7de72af6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1ffc56880c453004b0596aace0cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47400e2e5dd1260ec17eb87aca9a305419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d0bcfb920a79d5427c6efd4045fae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a47a28e4518ab0c4a238f8ad1ff65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74267d46563b6b61b6d1c00fe8e8f68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee557401390358031b9add2df9af8630423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8da07d5b499fd03028f49d96c1416424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5618bd596da5dbc72d8d7ce6298bf34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eea9b5c9829778b5b3a40566251dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf684d01f19149775bcb9808b6c48b88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a39788de43bfa6b0b3566d48a0da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c827f70d531891fc2fcf8edaa6a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0ab23e3f405c1d37f79c7e5a510d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca7394d0e291b6cbd184f62dd91b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a20118d69a7d7a9ca62e069a8520432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bdf61ec008d32e86f107a4e510154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec83e5a8d1f3ed259a985f669cf84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca39e1b66fc34c364287feaf4ee8f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294584e4a4e5ca3731f343eb234d0a0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ca0e6cee60dc3e5c189436a473892437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d31d8606affc4a8e005ebd75b26fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6b6a79eb5b5d7d7903baac2976ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b56bf3b120483839015d6b13d3506440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b113f5de5fc2ab1a09b3271a52b09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a04905ead6ee598d1c10a0409b0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc965ac5788a011417e496c6647634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbb4c06927243f8083fafade9fc2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4678a854b0e3918ada49e1103a7e499445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ced39c13451ce38109038ad5f2c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ac5d6be1e7fe88470544d42e8698447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08014a3ebdb0eb06ed7d69c87f5c3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51fac3cd344d47cf9e1056067bddea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700c6b2e59e550d072ba607d58556d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ed3676efbcd6f1b56ef1fb068814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c1a440e45cca7b16d1878efe3db5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bff605a0c85afbbb4fd166f05a29f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8191845b093dc2c4d2840b959247d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b43ac617ef05c69da58f4a167fbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebeb0f245baa5d16d7d3ab6100fc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ba5fb6dd919e93e5fb7537937d20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe96d03a3e630dc2cccdf710eb83a97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef2f356b41391874ac93b412f02f1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd13a37131c6c17c33b0ce4b882eda8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f994e5351af4be3c6e99b24c1d3cfe4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e67bf17b10213cce542a12c04c4e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c436dc6f7fbb4b527e6094133f93c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9216f46791f90c8fc4fc0049db0eed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b692faa4350ba244d3add39e3745f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb4d84cbfa63567d10f50bd6e1619466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789fc3b357104d93c742682a5ef78a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d62095803eec2e52c3b3a0321f65a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143ccda81ed81c5c42d84b79e15168469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92401f2a298956bb8a4f5deb6d282fe4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a4450df4da4a1bc01bf24a00f5f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0071d0b35d0936f6b330f23a9f861472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd9b368e3ed2464b3ffc716e4b58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e033a0f284a65541c1a2d6b6785a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad7dd8d632b65e60f913caa970aa9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4eb378ba6ded0e30d63e0197fe3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8678cf3f6ea25f7c7a519353c18e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70908c5f7daf7726d9de150833babf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865e529bc8acfdb48072a273fbbe8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b513ea7574319d900358f9f5c1ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5276cb3cfcb4b364b219c5c56d45de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2a53a787828f995922b82bb2bb9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a17394dfeb637ca79ea669be1dfde5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8129aa2b783f0394ebfc702e6f608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d62ff734b1ed450b7800d7b9343f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd44eb0beafbcbad24d71193ceca4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3e26da64b5dbc9739ad098e70f37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad5cd728bf5cfda1307c75da0a82d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e6a7907dd1641bfac3bd6147ae93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f113df00d3aa8268ad74fb72dd7066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b33fd435bf14ed815459b6493ef9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b7d810894e234b2d02528f0c1668492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c8541e5c4c51b2384e210031d2a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9ccce986ca6471bb80302c9cacab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02d44776b4115e6a45bbf008ad5d29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b4593f1df28da79848d298385ddb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf8f2bea4622e3d181e61db69c439497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d615257cc649ad53b1054f0b324d660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534956c74ca82289b551eeddd20ef5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc915fde2fc53db42818ba52956f65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8681f2ecffa488ecc9d3b7f36169bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d9dd498788b93143c4d6a7383a05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a05841cdc181bc293e2f1bfd4e80a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d5f02821ca4f6f9659ddf212eed16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558680e1c76f00b1a3f86ea4af7e6c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d802b4840ad1fcaf9a41682a8df6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df1ef3cc2cd61b6da404e80dfa1bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd077e0ca244dd37b4a857b7cfc15b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047178d0368a7940502866c70ef7ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705dea2f6e634bb4f00afe71a94aecf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1119f9b68dde64df5c1a65a94d6c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d9b4669c9bad42ea67609b208b70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9ecb508877e47a896a5ab05fce0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de04ad4ea343e27ff8787249f6d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e922aff7dbcda3e99ca71c622d7be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9184c98c05d15e7785ddf5aa6d51a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d944c2576ba052156ec909bfa568f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43373c93c478c4c376c44c4b411cc34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096823ac88469671be689ba4ad1a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbe9290e6cdebf6bb9162f0d23656520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656d840640cba325651de544e28a6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee9954faea2f51b00b7ca77f65e0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369f0142f2fba39cc62c07295e541a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cd7e297a3f44befd834ed3cc9d64d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d77d896f057794e5e7831e6da42fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338837716795bc4851dd1cc03efc09c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ee08dd88cd837f5f86301995526e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c05b43fb785e62d230fbcc8fdbad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d859c549fdb7c0a7aa43b43a5ea07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ad1bf8974f95af5526c778db2c64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445491ae7a50d0616c04587655d5d9d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b366c5bea277da5e4800225a9bba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9216f02c1d53eabf8cb0723bb6bef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696eed67ec721b4fb2ab9822d2196c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebead21301b04e31b8f12f1ba569734535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae813a55f0aac18b15a19e3fce27a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d8199c0161b0954242fc2884adcae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a80261160efa9f9ee67bc536bc92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124f171fcbe57a2b594857a3b738fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73e9ca760bc29fd4ec8a7920a279dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d66be7e6d733b0ce14c3596561922541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951830fc084c422b0392ffb673ac1b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f320e8d266f31846d3a8381cd33c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0c6a6329ee518216c2040d20dd6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ba8b3a883067ed9561059c41f686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c08379894a1d89679ade347251a9b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e475880158895105849896e84164f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea382c87aef01f8bf41dcfd9966287548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a73ede5fd9ef45e9d57db7a5af5246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db3fc2e9760f6bd77e7e4ad4a0845550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924106ae4e4697471fd413021a63881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af73104fb6acd5e5f6d9ad90803e6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc7ca4f93ac2402152bab18ca7617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9430d13087ddcf7543d39f7deb09901554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be91c90b7aa9a94dd3efe1092e82d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390cc9cfd19df5fece92e144e3716b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea67baea405a88ac74b919472e3a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72425313de8685ea261436adfaedc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747930185c2cc842a3d8546b974a3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e8e514db4a913d88054b9834eb8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dba104ce70d98df966929512e1253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ef4c14c90c7fc4ebc294d19642c05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f90d288228f35981a0dd16954fd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19dde7628b1a8087a01e42f7c68958564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea8b74e6367002c340c6d91fafe497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2026dd4dd54388f3f4998529759cab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103a80b723fbe9de7424c8c893195c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e246c9dc724ddb7085529cc7eb1ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645fa5601128e17a7e69b6e6c5f615569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3675c2617612804db1fa5683759c10a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984c2a80557a727f9a13a930ac7f64b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0187cbb9743d2f4ab02175e56ddb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91e31e65b7c6aa868a8ae221088b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e84e46de3bedc4a780860862f1b44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a541c2b2847795d9fae7fa1fa0e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf3c4c8ecb66c40618d19d8240940576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174271aac950bbf71ac383859d50ce24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa188690cf151c00b14f668d731ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261643f019c1fc81c3b23710af2650ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5de576030f8c4f655ceedded0aa9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253799c68e85ae5a7ddf3db62243ca5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ea17744eb89f14622c224e9b1055582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f596b4239ef21b162809fa1c64810f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcd894b4e5dc85dbcf2750982b958584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c511e5f202813179ad8114324b8ee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a57b685d299343181d6ad0fef7f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0195ccd43e2da29c63233c8e3c7ee5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536912238ee5600160b296434143f42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7af2d1b54b58aa0e0c3eaa4b010f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ffcd16c0055fc278766f6a058980590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc39cd822a4c9bf7903f8eba00bbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0df410da6ed1d5086d259cfdd0ca1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5df5c2c46c6d7824ce419b24a7b31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6e8fbc88cbd88e6b1cf2936937a3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86003f06bd49febf8420cfe0088d7b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d081c56fc96810f0ec04f131ef3b44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8ba4149a72dc6796305e7d7d5576597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8003da42ccea08c451c2997681106598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d11fc11b1940d03f25c50fcecea8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff34e6054600658451838172828f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf43b7cc98cf18b986ff36c7cf25e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9db16aba4a52f29a30e126a372a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cdece45bcdbae34e48c108d781c78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1c8a63987962eb1f5b5d974df17c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237001b9fab1a445521a8a360c79d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6792c3dddcbdc0a31c5448461a60e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd5f494d967cf4be8d463186f2158607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31826980c21c299249d9fc6ddedcd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645dea7f340fdc72622bb62505693ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e602726b67788163972525c0c192610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a829935aee5030e5b8e60e0009a1a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e49377995c45aecb0cd814e55a73a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5924c5344afce90dc93578622d9ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dcdf78f1f53ef7c8d49fbc82d3ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39273001baf16716be89ad8b3ccf1ab0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938773f018da9b1fca12e74a2509db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909276466479d52436715cb0209ef34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc9417fa62f7b8e6b3fc30d2e9fe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a5946b1a014d727f6f39eabb0ae97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066a050b419cbd8f68291a929f09613620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d6415b09ed500b9682dcb4f88888621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d685c3566034df7aefc68e48d0f206f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489ff4c2944aa79f40101f2e5f6033623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c173d6c5e382d8376fd1f5f1a874bd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee957e75d0e62a57dd415ee611d060625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13286530bb56fb3041e6b0a94a54fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac979ac240de6b1883de68f1d58199627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf55193b6409555fd6361b1ffdf7968628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c14b01fd8d929ddf6c8d75b17625a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd625433744c54c82877274dcb2e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157be76c02fc9a7c7810f946a36823631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8e88b05144199206c02bad797081632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e036069dccc4d9a94ba86f64ff2e6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6d021954bedb8e20c9cafcb2abcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982de405cc164b6f228dabfa506275635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40f0402a1ce397eb0037071d638f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe8cf9c62c0f909a3946885dd770c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3f08e6f3bb774f2f86eebbaaa9fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e82b444c3a9c6d33e814bc54dacb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e563863a0c6c2221590b43d98ca57f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee924ae7fc98ac87e56603c10d400b5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50217937972de9654d9d602f1411b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c803c0726899c3ee8a946fa7e36dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8df902d48b60e684f8bbfd7f676c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a642e57a61f733d807b11af2f06dc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb6b68700b36cfb48105c530b40d67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde44e9c4d2fa49b7e34b8ffae1aa69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d236b78102b8813c14ad42a5de186648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94178d1b6ae86694e805ef0e76180dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cfa29917adcc704682b05e0d8a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc745ee7f2d8a013b88e0ad37f0199651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2a6d26186b4fb10feb3374cf1f9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c3b58e1698a9ec965fc151ef8c6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505dd91106fbd205d54e70b235baf97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d9c558773d9a5983b047884b33e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197ce56b9596ae7ff719f0f3f19eb42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54214ffd142f26f31666018e61f160657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7d525dc731d65985794a6dd451d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aeb73be450d06e0c7ed76214fdc96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8d54d9c8f9f91f468addc827ef52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b260554a3f46b18c19cb2e5a403a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc417398a668e9b60ff928b4cfc48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576dd51a091f849a5acafc8e7821161663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fc39aa8644936add11be5e9c8c7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed6300e0278ec69e6a36f8143a6d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e982ea504f594f81b58e31eba562a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a707d0eeafbb495ca32f6ad17dd38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f76a502487d136ef7a35030b78499a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394540b95f7c3f062f374491f30962dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb302eaba0155f5593d764449a9857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422319e90d17cbbb48f4f28de17baa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e06dc9224a730fe55de284555895d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c50ef2bb0eaffc600c779262a168673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91528f931c27a8da976266df33768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8de994dc87cffd4a4eac6ce2e5cf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c1985875bc91aad41f4ee5ce3d3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6f01e802f70814deab26d4f07519c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3133ad2936b791aa2fc9dc1d37e16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4368e73e887bcbb4e5251828a970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4580f70757ad57ab457097fa93533680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a6be469dd5b840f455de6b1af5c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f34fecd45cda27d68c0d83877613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cfa54dfddfb580af340ae98ec4a43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963904157b6a9cd4cc7a427c35fad3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb249deeac8d865ebf7b28c0850c145685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3469432cf9288abde7760aac8b3e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799751747b2f45687e51e430ad35a119687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b8512ad4881a568e3f27011fcdd78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0665536fdd6372573374109de0b7db2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690f2141198af78094707f9773f49e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988750677171550539df64a519c0c7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8174e81ef25488deea5bda1c7c30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76763e8d2485216df4d079ce8ea6d805693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35985f8256f7ba06db301828e17cd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c63745bca7c813cbd09a3f08ff68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47bafb92500648965654085e47b9d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf654d97afd4340d551e2491dc3d084697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d9957a36e956a07385afcbfdbb7aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2042b3892a6d7ebf8a968daaebbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa80aef895ab2e55dffa1b18003d0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843d45108630c4cb239d9b4ea8b925701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89cf437fe4b68be9df43fcdaea9cd3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0c1bc715aa4eeafa32a81837b960703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87760dac3ad9398e88fbc2dde317ba3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c815ba76f2d930c916eabd2c0efe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5482d0e22b51cf4f9803920e13f36d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9879bf034cadd46369241563a3c702f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc45b3e5130da4e3b86db78d7f8c2b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbda589533eef5188e2e5f9fd21a6a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26195981c56c46d2c62d5951cec5e31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327f7b01e51f880a8f2c9fc0f263c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a67c98b8bd51a6cf5a3b976cf69a0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4dbcec10ef4a293f583b232c86396713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1291c6fb87b4de18badb6216d63932714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37723ea5f4b7f67cc9929b34d7d2709715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b33bb54bb147e583147f662e25e12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d93039eddbfc1fa0b0a28d268792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee225e64fe7b6b5e34424fa08efe4cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427563a5c23f66bf1910bf9fec108f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83520dbeed3b44f5f8485d9fb2b01f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139363975657b89e4df02d9ffee217a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b2ca7d49e19b47a1c04edd7d3b20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314a07a6923906f430cb9d866a6413f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0127f4279ad25bf0771c1d6adb41a4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28198559ffd9222564e3f92e9ac4f182725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283af83c201c7acb46c3206cfa6535a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f5e1ec06201202ddf90aea86a38d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495892745e758a9feca722ce3e5710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dafba1c16a4246e5fa592dc7c8e9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03809184950880e120a1a7e0d8bf67a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c81ba81af15b341cb44fd61afcb4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c9e1c29fa2f7186a4da1a296e2c14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15c0ae390ebad128c3ece631098b7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f4480ca74fc84a4a7121c296461f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dae55294ade45e2f95f712ff26f0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919bf8431c86eff47c35a7f5b120669736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe55b0562f8dfd7baee8a8abbc43f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053a0e192264bd69bc50ab49eafbad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98179e903760dd4d0d4fb0da63751e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc749bbf1021293c91f709d70da7d08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae72d9b56f7cbdb6686b0d839ba057741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4debcb53de76dce589ff276cd8c9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5923158d45fad3e5de2c5a090d8c20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e57cea5107d82d101424237f00459a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92cd3d82fd3370bef277eb4402721745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ffc7c926c6db1f1c001b892bf98ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34251aa3ebd81592c9745827e87732747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f36aeeaeec9083f2817ae0f047846748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b91800c022491164b515fd707b5a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae6ce0a908a7ac77d0be2759e6209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392054793c4740054d31a66d918a808751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e717b341d190d31c5f38f3e17067752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d0e26534e4e415594989a66b1276d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df2d4777f560dcf4100d0c648870f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0dd7eccfcd1e18ce8a24b7171016a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4105543999c01b1440fcec1d9da480756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96fdee672968a003ef6644f8f4fd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092d0c54065c4fbce0404342a415c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b979a098da9e62d9e80c8e562fc53759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d55a37f4c01046de6336e69172dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c8983475e51763bad47a3dcb2efb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77676b5625f3dcd6a74d596be3018fd6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399fcf8dd2ce7f443ae81f90b4aed01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303e2bbf7cf0838f954bd347315eec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268aed1666f24518e31a39576e3a75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0150571879606f32e82f9a7cacf6ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e513960ab3c5cad9e4dea8c5a05bcc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7790356f801b3e28059cdf33ca71e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377f683fcd21cc79e673860118f03c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2d1b8fc2bd0fa3ee67bc72527835a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f86dca6ce3cbc4f08ebccbbca7eca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433cb515779628efcc5306ce05552c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60979c6f03cd557c497bf341c0d2fc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff962937b94eb91b6d6bc24308d85f0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456690eccc36574bc2cdb704ea187631775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8788f0acfe36f0467fa42215f1c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c1479e1524faf0944178889c5483777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b9ece0e40b1bf27e40ad282f2987778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd1c61829d3c449e59f9ec6d9f66c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebbd17d40d4419f8a686ebf5dd7d9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e846334af87c799fe5c3df8bd3a95e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468fe70255fa0a95d39181d95d453d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c11f4931077f555aa310e407cfdd4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326aef735d6b03831eef30882278b28784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84493580758ebbb7a5f3a907bca467785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c84edbc5565358123681bd1cdaa9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4849b3a4aeffc7c65c530314593c5c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efbb229692cae64f03e0462f8b18b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95097e7f91b79f1aecf472911c78538789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c712b6994a84f8ae51e30dd0089eb6e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d9a675cd7238d012a4bc7305991b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ecf54bf22abbbc4c9dfe5a4823c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324613f458eec2eb022355b9fd6c7e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760de3f00458c3c98cabd919e7faf4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c157f29e038a525d302e78026c03bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b555c75269f8e7ecc1189dbd42a0b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4a2cb5ca9d1bc694bc1684fe02e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f1ae47921ce055c178e468a764c35798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d544deff56d80420bd0f402a7f3b2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939559fc6f0dbbd2fddd122a62ff7443800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc0cb00640bf9930bd290870f9713801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598f6dcbfe3475c4d3eedcb733f8b1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42baa01a88876c4486c6bfa3fd2a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8636b2956d4644833ee57c22fed46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e9625bed6da860f8e131f776bf12805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbcd6d7bb9f991cb3942ee7561c9e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9df1ce352639ea09ac237b8fde6b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f586d2b727584fa87d2049d5b1ce1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6195854981a74511ff9457fcf9d9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de2976bea0bb72d7e1d4dba98eac15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff98a2670725e97977e5ea411edfed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5e54a7562d6279ce246e880f970c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c767eecf29aa529790d64014594b08813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede22108a22a1647d8ae0399df23685814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7c9d5b5abed6debbf15a56129adb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cf77a44f2a6d0160d57f1997ff9cd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f868627ad935c57c9ec4c587e38669817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d6efbb7cb3e17957efe2cd68305d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2660571e501ead4c02835ff2c767819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b77e1b943dfcb9743018a33b96750820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc3084df1724750f3c640d07849e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167c2d3aef17b2c83416b9d2ea0344822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a52e38d1db400a25991edaa18c405823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3167e320f9279ec4daeb4cd01805dd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941161654f87656dd8f031910f2b637d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f822154907cebc4d0a9c197550f145826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5c815360ca6dfaac16d2c07c7433f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9bb57f8bf0366c62baeb2ff5071c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870daadc8add8b695c5b662709d3459829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6471cc276a422c92cda607256947ef830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28af0db022967e7ad4760399cbe411831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fdef711c2dbb6f7ff4d290a89139c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2907b254f5862a7a1552c82c02f5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70504b079e6f0e300f331c6c0133cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7fc5b71b88782c6d20a6ab9d9340d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668aa02d21773d1ef03e5e409e2763b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a93978f121d55e45e4e0d7c97d29d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa982d910dd77efc22a7e2eab2243e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b16ede300cd7c1e5549f439576998839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46f11ec6ca2ffd863d32b20b43c2b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172d61b620e5a34c8add23902f1e1e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df01604bd40fdfa438f2e995e48ed76842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db647c047146959844c49a2a9e8f747843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d00c2d8bdf2e9b6595a0abd7b71694844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca1abe56e3ce5d95b7490c8f2dbaf0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f039c9db08c9661129e38b4a52091846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aa775493c7216964175c8c7b0d32f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cad643a0b6f0c0249bfede570ebc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971b58de93c1aa55b8c653aa8a4098849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03705dba500031cedc25d55abb476850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2206bdf7e682e849564df73301bf3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937911ec0cb5c1e62789235bf5152c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5818179f7d8b1d40521b56d1009f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c99a9f80162c38ef645fb3fb109b6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a5a66bf3c9bc944d026adfce4db9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2addcfd0609a96a479f424139d9da856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93c8da72f45ba8784f8fa944971b7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba1955ea793231ec3a3ab39e0e9c9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef1b7bb8becdd3f82fb7aa8db4bdd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176ba5e6f65fd9345340268b06ee52860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd92c45a50a285de8c208a8bb51890861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4109f5031b20ca98c6e4c80af498dc9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e2d1c3e43f373be001e63b614d91863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73e99dcd6a2aa1a718c652887b531864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08976ed3f8c563b433765808fd4c48c7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db1a9b3a073be2f23718d16e69363866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d1eccea0ced3d254d8e6ae8f7766867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f9fac1b358afef80c8ff284deede9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c12b8b2390cbafb1bf13eee7e2309869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0230a552a393460ac1f67c31c5b1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6a56b466aa573bbf6a76147c4a6f3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f05b6db27e0f413d75c025b95cfb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91506161a896ac16d77a00f5d8ca9151873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2d1151769a6925449ddcffa23755874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0c3fa0e101c4a5ee033c68eee363875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d66e7d811ddaef77e6729f62a197876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d25671d668c594679c20cb62c613877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6914cd70f65e9f5266c0e36c2c3b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39755a05df3fd4c120a4260e53dd41c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccd9db5cf9900bf391d541b44d312880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16b3c08c9ad554066369357fd0779881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f06b130584a06e34173277b85ecf882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab6dc32e78b3c3936bbc39464f524883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27602463f9432732e617b0362b3ffb17884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e54eeb504daa5706f06591e40bae4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338bd18820af90f6ddf03d8412c424886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67fa403fe6b50b944b600ef2ff946887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1eda0cf48217fb8bebd9a2b00b35888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543e57b00553bbf3d9321b827eafb1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420532e3d83943f2ff3b7a967b08f24890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4cafdc407aeeb058cc897e2ae46d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073db9c9cedaec22aa7119f34768d79892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7649fa046dd7bcd8bbea8a698934893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fdda96524f5c55d658299f7f2aab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679da453781e9ce05a4728b8a833cd8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553ca1bed3de17eb3a8c29acfa2917e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3a21022e32774c30f09e867220e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285111868a019498064e4f85b807c41898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237d2f0b28f9dfe7636312fe851ec3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53a1f62bb4657d2645211e3628e9c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaec503ae6755c09ae78a2470317fd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d607cc38afb6926b20401f70235c7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd3f9d031906500ed8273de0b743e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc0d6c9bdedb247ef70ddd7b96ba7d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557b8bf0d97ef724b2b8bdc2736fdc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299bf040b3642d9f4c2f834b32b839906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a870d392be8e4ab2c37916f8bd79a89907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c796cbe27b8dc5982716b2bc38fe6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75713d0f2cb887039e4428b4d19579909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f36fde0ed4ad018012c5c7904c06910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa70718f88dd760cba8cb42db4586d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ade815793fa78ab436d35cf57365912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f79819971a11b6af7fd85fbf40dcdc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c57d3bd2b01a8db35e7bba762ddb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da93200c68b7d097a472a417ac98c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211378eb4c329cc54ec632689ec10a2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c598c1e04e898afc1e57b99f123a7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009439049331189d92fafff7bea93d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9411ed1237df57e9fe54167884fba919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55a60a914fd4736eb2d78ed1870da7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd25a7f640fda6694b9157d5621113921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0db4ad89b67fb353f7460abf5bcc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd639a49cba76c397578922a0f1597923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b2bb362a67ae6f0b5c71fd71ff919924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6987ae20c88258e2144cef6ce600f8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3f13943d8234a31be8e7d6e1e1e7f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3718703577f346b8d2ebbdb792da72927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720de2c331c6c1fae7c7ffaecddd8c8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363bf6ef4ed0d80f135615170a71abe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adef5143e872dcf655b40552a51022d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e78ee1aa49ac6c1a305c02b24c9bc7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a16d0717c9bc0005c01240761dd5a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9523b0fc09fc8c349d7a56447fca2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353e0884648469b6ce5ab0240d9efd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c29bc0619d959998584f624924ec935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497226317f6687d50739e5c98302890d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568ba2c10f1e9058e2c4973855a00e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb110608edbbf3f2218dc293e55a803938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1338d60f9f16a6892c4f0b4e0f04939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43809392ea1c0331b1160023305fcb1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef681ac2219b444686971b37da44388b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256933489a8acb0a56b9fc2cc0c80550942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb39c8c696635f994f129fc464463943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f5d276c1231f79a666d2f047affa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6942e504a54664f54c8b226717715945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03a54495649023dc4fd73c3913dad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf81ca3a181e1f369f95f3cbe5b863947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d33929cb098a41839012552c32a704948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1260ca80adf3a5b07fffd32647403949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c25d87a7f08838fcfe5b6a403b8c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d6f28a0442b7109889e62dc047f0b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954dc168b4c9f77c08f50e670649a12952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d90fe8c009f632d68dcaa3e3c880953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaae66cbe684039b86daf9615e3c6f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a89705445f8225054093278b3628955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7306a930224e13122ea54fe405ef956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3923561b06f2dfe85452f56d621a6ef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7fbecb200ee8f0d11539a5ff9dbf958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a60521afc593142085dde6a55b28959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79080f7888b6e7b17cf5602edbd1f2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57ab47bc79540820b6faa6c3bc4ed961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c39006d47346edd8ae37e459915d8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33744e7c316006fa031f83ebe9754963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e667d86b89edbcafc3657e27996fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedca68dc8e40ac6f7e07ac86156748965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989666449de8a51ce22c61c36297c0b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27967c0c5cfdd6e16f9af3a43b9c1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d503d0286c255024c89153fab9ec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191bc036c7543d47b3220cfae2c497f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423150a5a4c24b600c96c6dbf3a3be970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03208565c47fd33c34dbe5f22e3d68971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd261f92911830ac146fdc279f459b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b51abc1c723d5542c23047f5167a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4b4baa73cd695a0230917b262082974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bbc0c10f16ab073c422a7d09f0fbb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051292175cb47732b7d6628ae5a9ae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181764e4178fcec048ace8da2d6487977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936c62ee1067edb194c3b47f01a7df978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb4f14e04305a7e9c57df340bebfb6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b276b7f30db7fa014cbcae3614257980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea945089048493d8bccbf904c7ea3314981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38a7a834511bc09448114bc493157982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a93c41000a493bb46d2793183074983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca638a516d31cf1fddf3c2283787ac26984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53112c7e5070f51e443267cbb1bac03985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f6bab80e998ccac1ac28167998be986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d89a1431d4b29ceaa7af88aa957cf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d39be6ab279075e15e62d709ef70988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2134140eeb42805f4a8f013abe1aa6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812b70739837b3e2495987f6192917990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c79d7950511f0e8d5b718312c4cdd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7a888e55ffb8404d657ef970c729992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe457db961b021c046834f345885c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f0ea0b8b9304042ddb309e3cbe581994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4ab35655767b6ffda4261bb0eb13995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307016df2ecf07402dfeab35b5c80c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a4856a5f96528d88e4957e395ff5e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>