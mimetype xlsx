--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e87bea5b7121ba2a36af8878436ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c6887a0aefa88a15d514f0bac85e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470761b53623a87251c40dd4780703123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc9f69600d980a95805e22946f58944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf10e202999a4ec5c3fc0befcff28b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fd07e40139dee6f96f24f1c3d1c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37627d75a64f27693d127167baed547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280a933904670ba4ec0526cd59e4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc7d08f6c9f835104e96226d336bd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541d63021bc463e163ccf6d7f5df98e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec0a7b48b1938a5d44d0f60b53091911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888cf7bbdfb1861496a3f53da05694012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad93280f89afac99f868c456f2e357913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9693f2e887da4946e3344f439e956614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2108af58699c3857216b808b959fdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d051e0df9d9422a9c011c2defdbbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7194e8c480dc927bb4ad98eead4bb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf572a3bbe3891096168b1df55474218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c657f13673455500b992af4533feb8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb1b29076cf66f7e2fe62a41e76ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8c3dc311442eaada82d7bdfc09c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeacfc9b0f0410191450735eddb09a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b887c658277b1688e809cd203c835d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc32eb31f8e8736973c789e05d3e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d72a94b642a1a44eb0c63cde291a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3071ac42a01f9819c1193138e777726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151970b4f9eb8ff56f04a790b98045f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060a017907325eb275743162c5bad6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042df4bc222088b3960fd69333e34a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad1514ca72eab4d49e552610b69e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ca89e3c8e1a72832393108683fbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510013e4de5d22081a99db092fd104932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed7ba05a075f28cb66e8b2c74b59c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79b418c9710e0d2687f643b30d27434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d693a44fe1d692748f1b778944b3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d438da79203d63e6d0bc7de250a0aea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b99cb05694346ae6b3ca6eb35b7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb5c07b689549a5f0d9bf80ceade238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa93a5c6a0fad78e62f7c59ddcc9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a5af34f98ae6ced9613e62135953140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3f9aed29b583825c4fd17bdb20cbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce990352da35df012458bf6d4eefd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc338c2d7dbb36061289c78a4c7ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440381a40da51f8aa52cb4be59f7581e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a35e3182ce0818f3dcec7f717b9b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0ec0377aa0a9a69d1b7891cdc53f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8830ede62f4192ea0e8988990ff9d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd211cc7b7afe9c9f71c5efae84c0d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af56f6af2f3db1a3a185c61b9883649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f631b037b795f380906951a8f104550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2660b1fef1ab9919c790751d9576b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48663466c00630adf856df0fff6e6a4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4cd236fe48f48938b06e8c87934a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d15a08c3aa66cffed9e018125fa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e904de525f0b0bd45bfa3c990a67d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ff11285764ad272013395546b37d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24129aa08ea5ca28bce3e7a943328957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd8fbc75314dd6af0d6244f9f512a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637144071a7fec8d35269489bb45550759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1068aba095d47b80697348ebbcbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637a3654ded32a62ce2351ee45f10a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c588d42eaaa973b93068617b5316e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5c284f9e652254f46490f4ed4b8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b6b92d2379dc2ad2bf41d992a84064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21533002e4481046de59ea0af6e29d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90633ffadeb1d724e5032ccd6b861bb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c3dd66e5f99f02f896ead836154267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e1f145bf6c8e42fce540b1a70be768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45930f0b9e2020e696bdb9bdde218f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44775f15048c95e3a84dc51b24eb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d75f1808f813fd4608ab4e04df5a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b2b9fd167f6b5255dfe4e2b66b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f7bc3509a075e5c656d6fc50cb5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5fb5e5e98fb66b9357012d3fcedcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554bfb0e801f3be7a53fc6e4b98697975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef4935f1f91361d16bc6e7376216e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffef64361e222e347580f7f1afe5ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a29a23da8f7721172155b9dc6622878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669b01ed76970a0fea82701e20bf3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbebc8910d169b4f5754c23b19c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97047869ba524b0190805896b7d6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7c105144161a7cb616ca824a797d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919761b5d68639dc7dd9979c6d2ef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791d43539a5da9be9f2cd2b531a34184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face14cc5f31cdae1816ada64c9bb75885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856634739f85c1cfbc7aa6a578680c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff85eb628ed14e24714f0eb0f49e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10d633b8a0b43c6f5129f24b8a97688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da34ea478d66aebcf81e22b9000b8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f234b1f173a80b97d2f012e193929f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055880a8553cacfbf2f0a2bf41989e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492aa9fd95c4aa22d4cd63f839488992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef1b78e4ef19f87fbe96dec4a051bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c3e12493e93ddd93e4f05bb3912794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84ab241570f04e9b5223f1d2aacd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf6eeda393f789a213c2a83d6389396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a506ca8fe72e301915cebd1b9165497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea693644ef1303f726b54d4f1d390b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8460ec76c781b15ce3f1f441c7ca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2566b784743554db2dc53047fddd943100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abe6eecedc3124a5b929f65037d9d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a89f4d79dab0112be37b9609104a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437378a91704e49a2fa55f72e8cd06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6873df9c4fa4caf1590abfab58347104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928e01fda88cf33b12c47e5ec92591105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f0094651876fe68c5350ef6d6ddc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c25c65e41350725b8d8050e927eba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df3dd134d86e06a57ea3fe08d6326108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f528697877c88fadb9dea0029423109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7d107f93cc9177b47980f4b3dc1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb028e60136b8ca806ada71bf8d58b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e3e6badb89edcf6a09ac94030ebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa529e4952dd1b19e670a25dabc7d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfd2a56548f149e5a9daa3ff53def114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d8b1782fb357493c0778904699a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe9bcb4c7844c4d0450356be11cd41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6f53c269fc3085d783cde0a66998117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37f77c855fa517fb42e20e035ba6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e6c1d97a5bf2370a6d762ec6b66b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2dffdb0bd4b8f81c563a01fb0098b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162f72f31de39fa494b5584deb3f81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a161f811ea3b6193150aa5aee28d03d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d1702cbf10823fd708880d711067123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd07917cf4b0a58a82f88f5e6146028124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e839440de0aa156e0f683b8986e810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50bde58035c956bf82ced34fba8933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5b76f988d4fe964782ed654e354d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f030637ec726572ffaa71b9f2633f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62c4926af72d8c325b35bf17d7381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957cadd43d7fcc61efc76c0ae17bd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f036391a129f162f44c6e96b0da3815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde99f9707f492af2769b0d74af8f38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aae515bf5f1c31e2121db555543f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007ccf129acef7f2fb7a9ea8e52e90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f04133363d32fadd4e063592216c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa400ae7e5de318ba2808b6c72419e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289231082e184b6935df6d33a06ede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e32c08918557adf1b144a5bc95cd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87f4d9e3d4e5d203c9324099e4b9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400e6e6f7fd9caeba423d85281324c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e91d772233e4217262e3f8441cfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421aae3aa7256369a7810128c64c83a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7250ac22dcfaaf826b20914ff1c7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c83b38558bda74dccb8cef21e1d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982782ec5ebb8e8fded5b34f9e527b1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be8aa908883d4d799e9aeb279a92b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca74868acfe56db9215d96c0e578c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c84d245cc6a64ff5b0aea482fdf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711011908e60ddd9b7edfc03a7b7c47e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478603d42c63495fe311d45b702626150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034aa03218ff1b5fbfeca8b3365697151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef535576b39a34a1b456821a16840c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e5b7ca4a7e58d6ba7a6a757ae9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb679ad2c34575adcb0801000bb058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd8d03b7ff78ca60d6433763461d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce13b8c31f01aaa623632254e9fafa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ce63d0454ef5c3523f2ac0e4ceb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745968de5426d019455ea4ae555381ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51e6873866f14fa89791fa467c617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857f7e1ad4dd108d97b3ebe2ef35a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d5aae9e33ccca89e7dcf979c36d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb5d4a3275d9b66b16162abd67a78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9eb6934aa89eed8de4f544235aaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833baf7c9e1e4810f7135fe8c17b440164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b94aebc571b45b1f3f8d09a0bfd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043863bcddb9dd192cffde05c5f15ed6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9a5611a1ebdd72b768222642251b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5557cb163784dff3cef7924a8099168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4771794fe90c20e6e7b615bc7a24c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7eb56a0fa706f05bb473ea21fdfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7b82a3cc62cd976cde94851d2e18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8fd40c64b0f57f3008cefcc61cb1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66885606dceb7c882dc3e85775ee02c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4fd9e6f9f8498de3ec391e6df2cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43ab61955df5b6f9e5fad4dc2d168175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb825de398b584003ac6fe84846ff63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dd4453885d31272b2f8a8f4eabd1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5643e58feeac13535f626abbd9cee86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d4c6f86f576bd8324c6e142e89797179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b3bd5869923401a7e3864c232164180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce25c89799907877b042de4376fee6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a040ba9c32ff11ff06879ede8d0c81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cee8f988027ba80c7a786ddc2bdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07107a6d85598452ff17ab6b2b2da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c093906634d1735b777c6153eb218185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56fee750331ce454339b19dae1521186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c44662f7646c132f71140e9d1b30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d97b1b34f964f65b66fce216802f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d5985928ffa35beb8e203ccee8059189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429aad44d6ccd5a58ff54df27c37d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958fc7913e578170569e1f40ee01af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f4e5504757a7f66d00f6a5613a12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac926f74e7edbc8c6e04a7b28ae71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67679a467c942328e71b1b558b83f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8de37406152ca808167eb382ee463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd35b9f64a07bd4ab78fa94a9b79d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9c204bb956b76cbe5ba60ab31177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da1ae98abc1b780f4abb167fcecf94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fe847775c49eb106dcc2f2410e0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7ac165b6512a41716cf98d850690c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55ff07e4c68e7995451efea25ac55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216a400f5afb47e814c7aaf09cc1be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f1175a1d2384a0d90c48483c931b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eac509d98509bc76ca3a3b1861645204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e2830803ea606a933cabf36bc7a79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3749f43d433033ae26700d4e2d99100206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7859cf55fcf9b5fcf824dc9c091fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d124fa2b3967574cf115b196016f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d58b81f70ad3e50afa2d7e5ce4057209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bafeb559a95ad77c67fb68db17bc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947478ab5c9e66eea50b9561d1503756211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e49db5d86d971def75cb36864f66c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93e01cbbfc1907ce01865a57ad81b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e03954ea8ba358b5217526c8c68782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5561f561578322f1a4dc9245ce419c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee18c8ada3ee467a6838a0229bcdbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52f79f78d279e97780c9ca07f1e086217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dae1bb42cadf623fc75df6572e7bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dafca9318a7005fb88148d2bdd2ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f83ab3b91ef7fa838be0ec28c054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c78f8c0ede59b9094240111c09466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705526afb403ecc6a34161938df11481222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3cf00d3eeff4563e38d32aa8d122c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef8edd864423b64e2dd4aabaa9b97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f66b8239892bf9c54813e18d0b1e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9ccf45f87f3aff4b6de967d34018e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6722b7f7063cc285bf81b27cd991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e42e6c85312bd98dbc4a3ce2cc617228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b42fac281189f812cfb0725070034229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a9431f119c17181d76299ee01951230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9959093a095b83a0c4143a9012edee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0cf081f1c3940db85dbd1c5217124232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c8495767b0ef03a12e82e70433f7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d31effc3ba85b7578b5ae2916842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e944f45bf42ca21da6a64cc536196235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37a89298cfa2b96f70db13a771cc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef3c67de6474951ab68ed8b35eaeef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c4b20ccba8141001f880c9e6d445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac61037e424fc704dd69ec80c24acae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e76fb810779750c8f471ebcb4e8b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6a01f65942cfea208641c1737e7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21c907f1d2fa1889dfe12c10c8bab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0628e47f4a681dd208af14571730a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1fa5904d33ccae451ac7177fbfb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2038906dd4938494504be3709ec47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7cc97350cc6fd751cbb0a1ba9b39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524f6d89028ff42e9e5ab7e72ba43c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c69573683caff7821361a3111eb132248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399f6663f598fe18d0a72e28604175249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ebc159e0a75534985e173c488350f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226faa937a530d94f89de57a1cd7a42a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9515c6bb62cb9b312567ef9b7786ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9926cc8a517133e03e300c429a825d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f09b0e5853b6222cb55b2ae2cde8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b996d2e14b34a518c7bc062a096dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468d7b8e85215a1cc61f3a0b5028dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be723157de133f38ce2fde3bb487a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630469d929cbf32fd1438804227c051c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce36471944ede8f753896974c8d6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4ea4e499cd60f1e384277d9a2445260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe231ccd94c2c7db3f544af7c11cc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec997f8d2ac5007fe40c3ab5c19fb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d58a02ff51e0c6a52026ef0d27c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af614ca272d1548810ac0293cce02a7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c5af1bc54ce482007523ada7a0d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004dcbe6720bf61f697372d494bfb10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685d14e459ff18053fda8378a42c09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae4db41d97135ace82eccbddf37cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e29b0507520ac0e1adbcf1a3036f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0995d32a41f6b32e06383be3684d6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbf3c414e382117d515ca8fec428c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c579bd7914d02f80831359b5f62d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed41b95d53f954956ed8e539a3639273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783876f93377133454702f62ca23499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d7619ebd673de65031de7b05b2cfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2745081931e77cd593bf9e67e76e55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424a61a7f9635621092a7766ca9497277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28b7d23db6cdda818a84af4685547278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c9c0870491c45cf51ded701cd66a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a54938c3e4f6d7f9cf7493e6f1827a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfc14f2fa228116ffc72e999e1eeb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d6d0d947acc9488bff6e6178019e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb84c6c3e54de0b8efa4042453ad96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6f613db8138587f84a7dbd3d9e6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ea2f11930ae8fa1ffb36598e21a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0693e01b4aad75e34ae54baf937ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70fb7b1e9066154355e53c07ac096287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e3e5bb86b1609aabe39ce6ecd266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fbfe8be1701bf4316f1eaec66e442289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859ba551579fdd0569b82404db233b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a61289f8eaa7b3d594d11cf64043291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd57cf1f8989ce3938bb22b44cd7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a838c9ff3da2419cf1b7db158c55a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17571a73c6c8486447cf5d098199dd06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28456494902204ea8b0ff2aa96b986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170952f353520a0296d62a43d32fe785296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d45bbb6c5c785b529db374ab1247297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03178d8fd882af85e1f93327d21b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e877b6ee2d769497e7ddef7ee661e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc1307ea10d71345d589971626606300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145803bd1d0f984f06a1b34bf272bf8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5431ced0ab9e77f04e555a117c8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc6e743f325dd99071e26df65d831303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb948b0c62e3a2fef6c35624352f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d12674868d4e334036c420bb5e654305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2b2adafd3b492cca0eeaa741d5507306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7d740a4adf4d8cd62e05f2510f6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b04b68bed2b9938d5be3dc71e9af9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb401cd7a8c590249b620229f2dd27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e62959c4f3e161adaf83dbb9fc1c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daeec864f1f3bdca7011a1d360a163311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e6698ac095039bb469a088bfb69b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b11de0c78ebd2931f02c7d5c45776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e038ac9807725f74baee4b9c96518314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ef506c397bd8fe7e68907b3de5a9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549fe6fdd4bcbe33245054cb523d23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad6ffa382aef824555bf866de5a57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1b588196fe8f17ac7ac8a0b10d44f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3a9ecdde13c5f3a97c8914af00a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032254d827704af3a9b5988ac0d9749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da6b72c48c87baae1a7c5e7fdc2464321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80480fe34d3f41602bc637a9522a0585322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8b26240705674f238f1b22c21c6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf0b467beb31ab3b66794a31061000324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a290b52fc8b64024c13aba73e7bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505262e8bb7d555859f59299632c8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf599d2ff0032c1777f914072aee2eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a95e2fc95cf1458cf3ba385148d8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f897645f6352bd912d53c4d356dcda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9dd1c6f106921e5232425d150a3be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ff25b6d8812dc8b1715257f71383331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201ada5a8300375d072a9636f8aeaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4cbea9b140757e768d300e27dfbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0ba2f2ec50c8a7f79d10c7a9168d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942376bb450f98b2870fc399b6c561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fda8f1012c97321a4be2608f5867336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98deced0617a8ad0a5249f3920caecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c83c0c3ae70f21ca8b83aca476bae0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf60eeb0820c244800d6447f8a216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff58c2c4f5da99f4e7c246e1384f27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc72cdabf1d06c0b4ef42de9f0b80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193dbd848f45ffa9f92b16fe9419d00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222c3c866a4d1783062e03d200bf0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526361834d6b5bae25a5705d513cde96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328635e16a99fd5b0ef148d017268c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f13843fab1d10a42c2083e1f430a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135ec3eec288516b2ce2d80acdc017347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c504eb92010a693827fb08dccb333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3b059df15c8c749f74758e4bfaf1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c220522eff57c8e26b5a419d3e0376b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ba9c7cc38f87d20c39c2345b231a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ff1a20192928af68961f14ed3b17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1164fbe9dc236ae93e13c536b82d20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70201bcd4db60f6fc983ff548f454546354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f58e7eab9e8d395c9006596bef998355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da36ced8692eb68cd99abdfc5e8539d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a4770ede42a621b7b81a1616d5a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2460d5fdfe80ddca78f1c62813dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab8066f12fcfdc5b8439581dc96abe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2556518496af8864b1822192f1a1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def51a33bcdf80614aeb01c5bd1d18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c72fd73df79ddb75d366170d10e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7c6fafdd854c12ec55c7147beec03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67b9e6e64e190774f9bbd3116323d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81538538072c1c89072a0531d6ad356365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3367be1f4b4d4f81ef76ce94eacdd25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16943b74cd08cfb90895c0792d54094367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cdd055346fa17ceaa6a6ad55a35c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95502f8001ca1121b032a38c7b8fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f2284ce61a620862a87fee213ed88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db988667eb2d89d149caf576f2e2435f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4f3e234cbfbb47641aed58a8dba5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d5835452f965ea7c888aeb5f07bea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e26be8550c7fcd3902f62d2851f0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb6c2bf55d99ab83cb2cba0118e3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304c0e6fb23862ef434d13679d42ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8113b83a9947be5688030fcd482b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012de5328e3969dbdc359deec610050378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5419e1c85493cb5f045f9298c6af38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b7ed06ab3b8c4a11644ebfd5cab4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893e19efb7d78d9fbb9eec59b40cd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127bf280deed1b5c28641cdb0359d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235137780215ed54f637fede539ee51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae82cd4e891ba8ff2835ace1c82a29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ea07939e2167b84c1774a9b44437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9378e38e7f64bbe586a8a3461a813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991080c3491e1751c67a58116604d8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba085dc74928103e144253ae5ef664388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724dc8f088be5dca8a51e87cf77933a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e292f4103f38346febb429b9477b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60885a745d9793d4773b653e2432a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158dc27de1d751eb5515b72fe431a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d921b6c9927e381a1d06b4036d61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84083df451d191f90fc43a22c633b61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2ef35a2220842f47eff64a0a32d77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b658a51f064d26bf00ef413b4b025396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed178dac7ecac622d676c0dc723cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3c4f63bf189e74c142e76f9a8abb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a203b47e3abfba299be64ae893555f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae262737377b0d80baba100d107fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df4d46e19c4d897b9193b4ff31450401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213de77c9b5ce9d839defc9c7c721e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4663e096b21d5742c3d3799335124c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fcac0756f1d938c881a0e2df7bc79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4ffa76f4e86ddf27b07fac4e4c7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825fab0cb12158d72cac12f5a4a74d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075b90b6ecd0e14d62794d87b78464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b35f82892869ca225dc9a7dcf3412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a61b6765b9b60b9c1738186c0736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a99ffea48e659b45e23cec67409fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec5c4775eccded467b9d0130cb7d8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6e254e6c3f0ee09810e1316db1c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158497bcd8d005c0e6df5736a6bc6ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689211f60a4a4adeaadaca2b2ccb6f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c683443a572f23482b132ae963a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b06336bae0ec8de06f982bcea827d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840fa17904d11c78a8538a06e68444417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacdb4ffb05381d4b1026ec7ebd02f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bdadba1fc95eccefcc93c951a6e54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4a8b4d58bd20237add3179eab4ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2479d780bf110dbe719291a3972a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae30e8d097aa01f5f71d08bf983b0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d275f648b6e66bcaf67c09e5ddb69b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c331dcf4cf84ad1c23e4e134bbaa0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f27ac0dc4f905aa0e059599a6f315425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8db7102092bbf59c039bf75ca175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b918107fd5761e371ce45f2eab2bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2cc118a927a2da4b11f8f1e9a884b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37089371c28655d9331f6260850e777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f851142b956e3922aa25cabb4ad8df0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8411c620c8202a1536bd719cd357431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4fec82ba9023200b2a27e2353e7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9def64544ee2319dfa2abd901a828433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b85097f5e7dc06075ba0316b9557434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e22b02d601d4b62570095aeb3f25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efedeb795b1c3f86fa8579b2d6c7e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6d142c5c36fee8041ba498cd039a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf74f59a3d7f3c563b33787217d14c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ba12462cff7b51fa019f87fa945b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f173258ed3256c8d9e14249229ff24a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7e2df848a1e5f97b6f2c96ed5b007441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61055c35483c7a0a59004f6acb87967442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53563d781cafc6c0005bf5923a9251443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdb8377fb6676162be26544f6e0a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca1ce7ec57fb839f14ede954018532445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83664102a75cf04ed1eb653d546e98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996f930769e3a2b76f24b027bec0bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d5af9d0dfc209f8a2203de272865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56067487165016bb27f6ccf3102b661449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74668dd08b2c2da8d9a82e239b6d75e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713849e4b84a14ed053be06d8dbd738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34f1d889ab08bec469faf718864efe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df18299340d4a1e60958c33a9f7ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337df1913e1812f2cf7999374b20b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9d613faf2a214f735de87f3c58b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062466e02aebe58940bd5596f6ac521456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f998b8d164372bb76cc79f38e5136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a541eef4c9241a0ab76540ec2abd80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78458725752bd24c39c73d79d44301a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22db03e20222c00ff2853e4f7faf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186dc4ce3e5022f25eaf29bd9cacf7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9489d76f0e54d3a724ff60dee41e21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc9b5b81696b9d2b2ed08b588aef6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7a8e63f772213917ffcf080564ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cfd8ae97528afc6ad587d767ca19e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e46e483f9d6704612200c23d32402466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a444d24134034182baf4eff83665a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862833615f1d7323aae6b6e9540fc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0817a5debac67275a188375c8e18236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0238b83acc56ddb995e9b1dbf5963b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054539580402b4e2fa635356ce39cfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9aa2f3bfad058407fea3a0f216db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63fb70b6b7a32c2789b879ee04fa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762e4bbc8d2b257f1ae3f156f0af2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05722cd52ed54975fb4097be73dff828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e6a872c5b3caf3e1e62a8dcda9fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e36b4b0382a98f58a0bf72951e71d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc97880acca8bd4d99afac3b1d53f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37174a87b01361a6082e6c0eaaa49ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf58f34812add994d903e154d5426480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588fc5df4e67b7969db9df7839c8126481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b48f97e917048add91eae78322341482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3465642bef372e5c13976d55be1bdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6805fc65eef9d305b556c8d66027e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b92fc37aee7661c6e128c0b1cd10d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0519602ab7c5facfff0f99eb591267486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d6af96e71f2c5cc82c08e127292dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d616bb7cba9c3eaf9fb15670b3118f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34385f5b44c27b9a0f37df833a2f54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4414abe0cc63c6d3c266a0cd6cb4dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde050e93248cc838310141330d847491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5740b0948c34e4084d847ca773659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776786856bb16dfb16479e5e9d183c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92558f0418691452cb80c541c04430494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f74d5236a0f99a15e8f630f9a8149495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf402cf9d8dd42d8c6d539cd00e2e73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b073575f1278feaa5e227cec3e8d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14445658840df32763187c60e6793bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669632e50559756d16d520b9064e2f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b1655ac69d5d033a901220b89f07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e66980347d8f8817a8875bca3720501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebd9e252fd595ff0597ef9bebde07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139371f519a39513e5a9330e64305cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdd71d761a636dd0a1e6e84fbdfa5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9656e6cb876cc538ac12351b7fd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b91fb13f8e998809cc093476a113f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982ac5e50a5c3898a71fbe8bfc0ff3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469643014c6ff55dcce1f7f12293d2f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9837e0cc8cde588fc7e873733cd7b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd44cb1c7cdbb36b719d478ba689ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb907f7828dde177c792a96003216ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbda537d1889e8a10e2c998efcc101512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a926cc0a8af93b3076016f87381452513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f46946ba72e6159df2643bee4d61f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc1ab274f42a0a3f6b71737cfc653515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849175a42d9501722b501d3718750716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1d85f68276595786f87345d2462ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362d679916987f695be2e000d00cf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9a31a9d5f3b16fdd19c5ed9b70cf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f674e52e8c4d3992d657ee4bb725d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b6ecb79fd9a390d87860b2535339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4080783e7507122cad23b5b4504ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed553d85806e9b5096d0f6803bb48e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0910fce6138d80d58837fc4e4e31a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6b7c0990aaa402de4d5f0f1d9e7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed09267fbf8d247fca06135c4fdb76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc923f1463482ffc07239df3ff119ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df6bef880f5cea9d7a8f97422910a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae7d3742b54cf94805dd4448db60e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363c0d95db6e65701cc233b4f14381530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea21021b02426d637ed827a857540531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19773a58e861c4f0afaec5400f6e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741be1ce47fd478c456da203f49471f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab8371a9fec8e9e0b14bb47ef489ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab0c49693684b50e9016a4bfb39c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce869e1ac9619865ac278ae9f7d98beb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed719cb78375399f887af2abb9be2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8375ef1477862186a53276451a4479538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af74c0264ad8dde3a9cc2339da49e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912396490c31ea88ee18d5a121c8dbcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a60c7076b3169f5e74f00ad4dfe42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9df73d21007d93aeec6a7d18d118d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe741b0b26d6242c8655b42be78cd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7ab7298b68d368f7166966f3bb2f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d74e7eb077e38fd880f30aadd7ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b6cdf78ed36c55b703fb605474544546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cacf6bbef11a1a23ed4b46b1a012df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2061055b4df2b06c771615e3382e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944c8237be36dbbe4d91b373943fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b7eee0233a38d2116fb2a278a4d11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715a1231a8bb8091f2b8c6b6a4649d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784da7c827833ab9ebe2753a6ef7be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89ce61a6fdc6c37dae2c3a33396d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ba2a0ace10698933996f5c875e33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2c4f405c9ab6334545696b660e8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2fabf6f3773fe1cc56f4630a3d3a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531359904f7ffe27ef5477954f2977557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3bb38a1d2169a4a1a7291a0f8fb5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381615026a0e0495976b2e863e3d6416559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c527608aa810eb6fd7d1153fa1ae7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d9335e4a0c4d99a2e680f7ed4e94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b750dc76ca6415387ca10af23ae927562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518a7c0106afe5603f38d0d1063f0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b8230272f2ff99b12b7980281f803564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679c8492df6202ee31a8f055c58202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0276f3aaee143745f8e42e10c888b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2eabfe28c890fc505a6e3c6a5d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfcb23ee43c336d09c1f71a0180278568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c5f64164ae78ef816e3ecf4a5cd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453341091846ccf66b1e401bd9723fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79695cac964de6e52688fa3f74bf1bc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e84237d477efc18554851f82d77f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba463e103cb95a8b07f55fe528ea969573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13905c09979757c474233c4ff8ae6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fe29665798c41dcf4756f75e0b132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd9282a061b52cedb5f8d113f27879576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815010acc74a4b14838d1befc5ce248d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b4a38b279caa58af375c3aca9cd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e7d249aeec2ea3099d9d60f453e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e71822a597a35850f1f8c88c2598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c46f74a49c310907fd0dc6a80c13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374908c68679cdcf20c33aa33c23f184582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc6528bdd8dfa5916d33a206e568ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19a570d529ac95c7bf1424bcc3603584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e65a358bfb911cd27fdb45b40f81c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481499cf3f1bc12239045c3327c494586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894af77e6cad7fc3b2129ebd4b66701587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e258e2a3a6847babd6423973775d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8135ea5c14813bbc8237e732cdd3ab3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a40ef9b8aa52d61e8b0839177934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51613022ee4bd171bfc4011246d50b5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d780f269ac79aeb3277681251d0e83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639f537c95e3c3cee85dd654c493b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef28d2530743223bd3956a5dc2482594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68389ac091dbdf7d8577b6d2b118bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c8ea65e36397818f6c3606678a936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184342f821ab9713c91f9a95e225b7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad4efe0eb99c76454259a3e3cc6f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074af0e0e1e73253badff58797a5f91d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a50a17fee999587321b9bc02ba20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68824c7a69917f5cfb02ebf830739601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d21129b15882340db9d01b2fc679602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db443d90f32993f34e53e6a77b94b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636c7ace9b113f062f1d7eb225635b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be11b1c13c65f4243ec62220aed8a44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad760cbb90c7ac9a8a40e796dfdf93e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dbd1182af46e37673d80d6f980c3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483c23696eeaae3a1159a5297ceeaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7c63153abc2f6ce43729399c9757609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26664cb639e39235c2f0e9a51e17ec01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423cdb51e89eefd81825256ed9a3ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a4b3d0915151cd1c225185940bc08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a5810cbc24ee4cc3e0976f6553b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41c97baee04416a79c4afd81dca97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e8ba86a06b3320d89d0078d7683e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e98465d1f8a9efcb3848cff11163616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19937e9eab452169b500057189a2ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed0bdcded6144058605c7354de38f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8194fdf0e991515a9609b9ec1362e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ac670ffcda9cb1bf50cdfde00b11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3492f525d0ef11158bae1372354f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fb0e886a9ec835c4768e3a4415072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44025dc019407cb3e117f5caccd27353623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e1a3250072be9e5b91816a8a087c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b02663b052c266957b2803de2ae8df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a55ade2833f130bf61bfd9da620e6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51501f4f583dd5082c5214af7ebcbe8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb01df1228844d9046f8ace141e6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffeb2afec36b0c15ce7141cf8a080d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d13c112f4a851520383b3075ef04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3d0943ce79d289dafa6c60d46751631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d8f4dc481eec444da9ae7fe55305632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aae521e46b352d4a219cdb2f60e2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4587cd0b95d5e40631dd6216eb748634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c1feb0c4b1f6174f3f694c4e09ce6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f853e23d9d6aa46b24aac521d48024636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a492483f139a443828de23ed5031ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355647864f8ee003209b6790275d341638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32cb44a83a39d3169776f73480ea1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cfd0ffcaa76009b8c80392fd043bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a31c34dd7fe26742e3600cc5ac3e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ce25e847305dbe409a310a38fe47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec58cfeb6c2418e9997724eeab75282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd0abbd5e75de6a2c3c9ec1502603a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea081cfa09bc057f2d04ff9e9ff1d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd4b7a652915d34cf1114b0f7c131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69281a0147603e1e05c7f3e90f4374647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954db0bfad4494e685009491cde26b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3761dedc7b583f36709fa9d3b14a23b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858e709b219c5f899d24ff9e8b89fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a031275ba849b1ec9baee571e6f3284651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb910b2033e750e1c02ea32f5d7269d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19c896235107737422d851edb58d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0613feef51a470e836c233c55cdb00b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3369dce5e35d34c7ac01eb913fee52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec01411c623d66476470a89270a7e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b9e96af3411013c4aa36ba6476cb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3504537b869bdc8f47b81dc18d84821658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56c31d4473b56a7df62c4f72db069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9220b328e25c3ae076e507d30f3c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d77db7209080359d0e9e6feabfbd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ebc6e0bb6fc516b4f3ae254c6344b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477619b92147f9e7cf425621aa5d4be7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb338987a4d5a72f7239cce587d8380b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98e31447f6f990061540acda26bd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804b945a4ecf7942bd9c74d7c0a9ab0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be8b49fd2050bd6aedb6fdfba02b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43f08bfb7032338759868fdac02ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c234e254e83883e94aeea6f43b9daf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f91e57b3b180f69faf4b0427b69d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9874cd380c7e1a0556113a03c4c3f96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda47cdace95ad6f7af4e95417ec82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b581c03a26acaf0b68c803e6ed937a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d233d231ac1326d6d6cf93a2aa130674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528769acda45a086b77b90e00d8512e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae6fe67b3205be851ec64b6262e275676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b56b0090cc8e12e120de44c4a6404c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a14c633b0a1d619e2dcc256731ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6080ba29eb1c09831190194f70f0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de1098778b70dc80c01a355c5f644680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f06687ba659294e6ed7fe2597ac9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c61b2a162046c724da507489a6ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b31cf170d7337c7edb45da1db179b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dbceac4db92617d29416294cd2728684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bde34355fe9efdac894d923af88cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b754feeeceb62bd23462a0c01a67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042dc3233dcedcd26b5078569df6ca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66928e4c3e32b5b686865f945269d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086144ab6c900a09376220f5564338689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78877f39ea9d51272fe4a17f48b58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579759d50430292a2be6d5c574aa67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cddb46e20366eba21da67989a92f98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae81cf6e2bd8a7405477f7f3af902693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90a0f059b88c3ebe7f68cd3dbc81c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01ecc8e22b198a767bfdfb02074ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494313014d7e8949b214b2431ecaa4c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1157d888d5bc738a432ee4246d262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570353047fe0102fb522bfa9db61262698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edaed52f3651cef55facb482c01d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9a1bf05fc1184cd15fe86462c2d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79aac8af2aeac7c26503f067fc2108701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60d80c09a9443b0e6fdd20631eecba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455155e2ebe199c9bc21381c07ca2af2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af85a36759bfee87249647152b7c5af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792511acf3bf5e753ea0dc83ff49223705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92d019b499042b56eac2b9c4fc6f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461d3f51a6097de2700ec551d09f2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dea20fe3a74ac66c859b11bb4d9d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a513a09f27c6b8bd1e9c3b8f2b65ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df0d32ae2bcb4eccd6d494f3b011a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed16165002e6968a40678d5206eac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63e21e61dd4fd79857d708d8ad958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df8c03742f978933d23caebe31670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e30d638615abc5b899eaa37249352a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127007adf70c3dce59e53c27cc5a58c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dab31f8ad8b07f368008df05296f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181647b7a5f067b24e3057bf18e96c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9efc730c9955ba5b582f2da728613718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6b3f262507bdc50760b8ef3adaf7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982de50d90b492ef45d7250ed2c421f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef0ecc7f36e493398cd7675a27f13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61b21df4f47a40fae4b92045d0fa24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1bd6e9ebf54e7e4b1c87cb1c04337723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b2ead3e0895f2ee537020897ed12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614dada6c3a6f23e2b027a3bb2f2ccf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1542c81bebcd8bd275dabb3e1154ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a936159f4d82e0264c2a48a7dff0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bffec5d31fe583fb87b62c877e3e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbb9efd4faa03ee1733bfea99f808729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5821f221d185da7db4831279a6d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521c4fc2d7b0c7ee2909cba792b5c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea52f73606749f1f3d5a5c9192ee1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3070727cc9bcf3055977af4accce68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed56760e6e6c27099ac0c0374ae1ae9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f0d987d2fd8da55100e206825321735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d964620f9fd05b6b3b8ef7e340f84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a5abcc00cc5b6f2cc8be4012c900737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244f03748fc7e854778761c601b188738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e420063d2d972014650a8d55429d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259b0ebb80945fcc0c83ac0e7d9e211740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691e74f40cef8612557e567a4b947d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac618c51c4bf1ed64bdf68ac41983742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede035a458504305b22cb2c6cb886a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b06bc070816d05e6946711f3f638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadb6598219c642f88559368a9517f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42430d460060b9494b79ed72a50bf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0eeb0af3dbc680a41dba167f7f83b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc57f87185a36b8b0a5fe675fee2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5dd0413bc7939a5644e28c44125f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671e53b8b4ca7c36fc9e19bf26a198750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b922e95d46210d086cf108757ee9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816afefdf45ec84686aaa013f3058c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58ab9113179c15027314b5baac782753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42441a2754753f5c6f8397647bb4ba5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e459034b92798ce4dd300ce18fcbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c090e1acc901f312f5af370bb04fab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cdcbe5e42b4f485d1fd7b21aca256757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16533d073b4b8232fd42316ac1f00545758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6354638ba44f5622b30f8505405e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b733627472f3d63276abd5676ffda1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af63400fb9d40a63f8315c5e92afc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eaa6f67fa0ef30d9ad403061aa0fa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ce40c237d4536bb7ddf41ccd730d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cfcdc58349146ffa67dc4026977c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afafc49b6577ef2bbd291291371b63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1950b5df3e415776533274a03068b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439ddb83b30d31796f62af965f5d1b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c639846e88c8122bee358b736f20768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27b9a15c0e763be818762363bf0a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022cf7bc5e9fc822939368ee51e68ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89780375afe1eae8ede3b8a23d626bb8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104b3776a0687238d1c0e352d853ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac1d5bb35d4179b5234872316fadd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1c0b8479b341ae322077956e0ee2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7ab71f83263f3c93a14111cf8606775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da75262dfdc2cc69c8ec4d45d774e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9f156c403adc58351b8dc0212602777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a0151d58efd7ebc35f2077db31068778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ef928d660524a4fc3178187f9d18779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc2f2301a88e1cab648231234e954780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc8355ce82b0800c4cf02938a3143d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730611b57d336aa524857099df5f15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3cd2ad35f80e6776aeb926df723e2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ada5cd5f30fa7a7de3adc0e67a3a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba932142b69b0efdae190b02b3ae39f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d82eda5e7886fd734f47d079a753d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd692a0b19481b9a4d8522960499ee6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03ed129949b7d573923a3e3c19449788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1911c0328ddad1ec01ad86323c614789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b78f3ef5a403816d6c072a703e654790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f91171b9e017b8a5b9da1820060c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0aea241f6019cc3643c841aac56d0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9d85c6045aed8794fed4d0db251f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583ab07bde8ce0b370ab493fa078a0b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093526ee2e9c8c5cfc7140833aec680795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d880d1985622d7f7d0bd5ce0810a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897acfc8acdd9a4af00dce0f98c1b24797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304422682d1346f81a5b11b221baa4d7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ba7a58526e374e6087a7920b82ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ddf6fc4e367619a8eec3621613e26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402bf59092bb41c4a05edee0dc5724801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba3c90a2d38dd1bd0966c865003c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d8be536dc236c9a22ced847dd17d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31107fd2cf9dfc323fb22ac77b9228e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b6f7e3a0580c61a36c7521288d4e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09988494ea22b4c10cf2560e21c6e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e97236e735aa388006f6e10d64f9a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfbbd4895ad161072dba9181101063808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd74c568cf9af124acc01c6399dbab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b72ec2e036c13ee5cd98c1d82a31e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66ce1f1b7c3a5f317670678c6135e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d90f3bfdf4519e34429c6adb81d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c598b1b2c0596b1e3d3985a9da3e1bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09c45a798257f55927d0b282bc937814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e00fd7e147a01f41db4738f9f5d3d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010822c5bac0a3ebf2780c6058744da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40049281598d71205550e0244b6e21f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b894a720d10149ba232bcd793c7d71f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca887e78c9e2d5c05a450ed5543ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e316dec987bab0ca49a716b4557af820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f82bd6c2146d90ee0480267a26509821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e4b081e51bfc413c82b42c61c01c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f5b3fd7b6db093ab83a604c5f88a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc17c1ddf72782bcbc836cb43ad2a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ad4e5541c4bbaf81377bc34f2019825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831bd9477f3008f4836f3cc32a2859826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e30d15782c9a8390d30940ed3fba5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93d7ef7ec7c0acd98ca999aabb42bd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf399cbda03f6aad08820cc9e6d8efa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fabca20eb602c556c35be19c3f8d6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3b9c355a18fc96121cf8fc78a612831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488f3fc345156765ba611340d9be9e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc000f5519b02a4216af388e4f42c3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505d7b3442c14e3ddcf05fc86d7592834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e9ba69c25f953a47647cb2c5cb093835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d51d98db4c1be63a8d3de89f8d4d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9028eedb2814dc3b72e20293ce0a72837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e9c8322636b7ff57f0cc07eab46a6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a08b0721a1039800a46fee4add95a8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77173e313b82276460c12b73f9a3139840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5861f1a23c735b5b2840b842eebff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832163baf7b23fc932d1a32f56135b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42593213b981585991480546102b29843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85375a6dc316c417b8fc59dd03f22aa3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2992b4acd3188e7ab4f2834592dc0a9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4df9dea179305ed3b74bb914345e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b9bf385c090301f752be9879d2e15847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9d0889b334eb76b084c85a6d0ce2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0ed68c03b981d34837ae3fb5d854849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8eaaa8781e4dd406706e0343c8f2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef34c243b8e512246079738c42c1e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41e02a6e14cc483d8fb5cdab25713852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ec41b53323f1edbc02fac46f9831853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9793c5160b24f5c1296f1d96ddee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b930335c8710bf6d097ab9dd45d2978855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f82adc13ce2975dcd9896a46fced4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123979f8868a0e73666c41f198d8bd21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6b07da022f3a825dc9efe6bd1ab0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c102f878eac731f30345123e554d787859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf0d60796d16144f5abc116004e8f8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3c30e24dc3a6264a7853c50c44f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8314212fd0d3c57410a693c060a0d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbdf82713a0b8d21716b4df9e43b7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683149732d9309153652870ff42cb25e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce30e1271ccc75e53fe15cd40ffbf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04001bc84d9e0a20790c136789926866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a3631389211a7da7ef906f3a3b691867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db936da62d751c57ff81083aca5a1e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae6b4982d6b91e1d87bbee227e829869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee22cafa532de3993745f12edf539870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b447bc2623c3ce1b56b683c41c1862871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24923f22aa53d06cef726163661a8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6913babd2207a0e405b5772f0accc5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d8f836f9ef63011422dd6c6d0957874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494f1df4b5d669ebd4f4628c8c204a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ce8033c5702963c2e3551a8c50c6b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f94673ee8dfcaa8b5886912a5b862877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f853ee5381e43292ffb57aa5cd7b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083b64d5d8aa97e2787b68e073a18fa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d0e6a37288bc6d48c0c69962d28d5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03093ca740869834267060b45a38ce05881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e90c857b83bbb45e3134ff45315ec1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a2bca97013e54306815d2b61da03883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b91eda81302009033c29dadd7a080884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cca6e1250acfcc6c1be898351ad1a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b302430bece3cbebc4f3e5547324d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57062c1ea6b0af9a2bedf660abad5614887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06165a99219ecb28a5216d352567c5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4856a437f2b3bebbcd5428cb9a961c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b2cacd4c44b58221f7ca49a5858aa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497d8db87453eba6506d28a75840ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a98658d175b98a8d862cbc9ac99b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b936794f101cdf0837a370641ba789893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015017139378017305c2e85acc79fdd9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4a0a57b67db9aceb3b9ad45b2543895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e3cf36ed454388c8038a4ef64f0e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042714b04e8e81880902857bbf8c6a72897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22068f1e75aed2241d0b4d694353a78898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bb4d5c498aa7872860d75a91079b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dbe19d49cb33529bee32415d4c22a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e81477a9e4e0e5e907eadd694c5f9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc70a7634cd3b0b3ecd64604b4dcb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a65be3adca91d901609a4a3149110f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a10af74266fed52738b147b2b57a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b72015a7e8521723f105f43ded8f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b502c74abe7b129ede2fbcd6567a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb9fa1bb291e0b2ab6b3d70b022f7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5d484515765e883d01b80dedd90e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539796f911dfcf8398f0a24da9a7fae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b443acc175aaabf325d5ee3d5d3db910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e9d3e440fdad36d2c58e1ab7966b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7faea702988e50636e02ddb9fb258912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07ee9aa93bf95ba378e54ca892bb5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34209a8a8da160de5d65612ddd887864914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b9cb8826589c83869d5d99d1d216915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73aae2492a9fd2c14cc9cd684edbe8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cbad5e538a8f3d7a88f94a1b6d557917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45650cb657d01f86ae44bff23122989918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9f972797e42296474a30eda79194919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf8c2b3ad3180377b24644eee7347c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529c1c9131d83cc613aaa1f889e7d2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156e65809641e0ad2c5636473f04f4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a71cb088a0fc1725699335d430c0fa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db8dc9902178b7e8a80264ef364d8b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d26ee6c90cb911ddffed2b1916a91925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309896895fd6f7302f7f92162b0c52926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25038a347a6e11dd7c19f56ec8d0b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a19041e950cea8915c503756b8641928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c61a6c6842a44be860ad7fe56e24929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fefd67983064fdf16726e12002e98930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081caa8eeeae1b4b331cc664624011931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454a4e5fbebe953799cda4c197b8cf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d289a763115f2ad06bb1afb40f1f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c56c666f68a65a786f9925a8a66a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9d04bdd76f617ee30a264018ec91935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282c1b9682260b79416cfa790b036e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a22c079d7852e3c97f8385f454fd7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f490c8ab825730f080f263f78db9ef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d17e22330af8bef6fe78749376220939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b68e82a381d9ebf6f12fff3ffa8442940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1544a0c295b2def1f56864dcde963f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b99e6945b0311e587e825fc986483942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7051f42672d385a5b71f146fa160b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bf800a8c867e6db02c4744606d98944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a97b52d50ef0f329ddfc604e0e8717945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb678c140fa25033cc6bb4dbbc750210946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66cb458bae05871ad4fad99151ef93947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d690c627189f35bb146c0af40e3be6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c48a2714b8409eb2757d3490ebc3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436367e239e607c21744fc44e5de885950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014e606bd39bb2ac0676ac8832bdc85951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77678bdac5a7bcb8e1fb44153cf93b2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c244f0d63e3b7007f76dde5751ebaf7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206339aa1e14af1f19b60a5ce44e6a9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0d7c44c0ca40e562eea27ad8c62a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7836b4e98dc1a895dcbc02e2309fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6bf7f5212de646cdd5434ebe0f3bc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037eade2efb7b1f70039a36ec31af5e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f04f7bd953536936e3bbce652ed01959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad0fafe9a027ad6cce9fbd5486a64960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27527ff7e96988fafbdf3ed7d69066961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c572e46762b567fe654ada0f1de3a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367db19f8d133a178cf3fef8a58a0e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc76a3ace6b8aede631467b4bc99a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f729e3a555d660ab890ca7a4227326965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227b804b8480e4df566a42f0c8115f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63569dfda9f771f59329162fbd51cf2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a890d1c2ae823144cec5060f30463c3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98511098c59a9a1657cce2ce30005b4c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cddee5311c218dfc667f5198bc55f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe45af2dd1e997d7520450bd72946971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62affed6d89245576d2fc4cb5f5832b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55defa0336e6b78d68027cd268a858c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed6f29862d7581ec3fcd371023d8bb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abdc5c93e5874bd879444f73c06f34975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c109892574397b7e35fdbced4464976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbe48db50311774e5084caed852ae977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519bc39f64c95ea208597877ca266fd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb60991df190c8a6b5535894f30695979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb5af243fcbc47726cd7314830c0e8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251f80bb29315ac390f65c10e167f4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5747d947a2574afa859822708d53982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3cbd28ff77665904fbcffc677c09e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d3ae6a86d2800196f1930e7906ba984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf4da0b19f2aab3b23065b877f4da985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b702255473024938648cb96a87c9b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d295795be92ad6e58fe0cf122ab531987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc60991a53d7b5d1a20a7ba2d9ba92988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a813c076264398485c3b020bd665989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e7c390c98301bf5e010428401eb5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f02612fd72e4008d2462f8670f5c4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b91b0636d56bb82d27bdebad1b6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee726d2f9649bbb40be31707001aab3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01a8918ec31225a762601456e6c7c7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44dc1936936a7c234b2d975f2af7f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82057c4123de5b4badc8f6c1debeeeb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8d3bb98f9762398eac22298f151b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050f80054245b541e215bdc51762371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf812b85906d0f2680c3e9cdbbf35752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d0fc527c28fe1835790ff5526ac83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4260033fdaa9b92060338d9168a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ff9dbb6f5aca88afd14933ae50e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e42886225ee0259b398b05edfafac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f7532f22af88b9868c616456d1ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f3d0cf71a189d7c719318d30d9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3cbeba3bd026f582c601b1a544ff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ea02c2eb21e289b88c228f246d8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4d30ca0b22aa919eacb29bf33c9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf2a9999f59553a3129e75087174912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a13623f249302e2aeb74042f6d325313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24ce3de861143e2fd2b949506cd39314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1664f43fee26f8a72978aed0a6dac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357423b8031dd1ad00b73039e2e137216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad843588b37e15b5de1d1314ceca717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ffab9f03708d75c92d4e4b2126cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de84fe9da0a42c1a26eff051bab454319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c2bb53e6e458ee33ee294d86e6a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50ed5d8df64fecdba2cb1b2ba86a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d3c6974d33532c2e26905fd3502e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af94da48b494946f51d3d6edf5b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99f53070b728f9c591dfd9586b1e3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619e5ecff8964affe3efe1ebede96d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02022eefd71ad5f49732453f24d055026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fe6f02d676229bb8ad42bfac236db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28359985ae95144f8795989b34b581428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbee6705adf5465553741a4ec7a60d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33d7beb6bee384a0fa3a2e6b4942030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e234331d093d8d44b39fb9efceafba831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f904bbfb2ed6a3f770903ad06662532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3342ca77b733cd7a62140e50e39a6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02eb136795b962706d18bfc44d6d9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8b10e1fbcd4b754611e5cb90b7e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a083c9253241d2e09439038fac75836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b04e6cfec248247ab2c16ca39b7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8bd37caba7d441821d6977a48f9ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6715a211400b4341322f7113b59c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557a5c8e27e5d097b1d6c2064fd87140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783f09dfaf65158e25183f9ff8f379f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509322d7aae62758eada801c5c433142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef759fb4fa8892046bfd6f49f443ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c1a9ada85f852f45827468572c8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d50739d13bfe258d1f30092fd2d6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9cfcee33203cebe2d9062b6792cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041badf0b3175352075ec2e89f9c3ed147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bca9428dac444da159ef8b9ed46c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6bc5cff8e4ef488ef967075871c0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a507be8f2230d4ba6ec96cdca5fae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec120d980d6207d4833a5ae2db6c9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a8d1e229664139e616b3b7ed4e2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61011ff9981e1b7810a03ce28cee7c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0261d5555b46a51114501625222bc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281096a234da4c49feb54456873933355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac26945b15c108efb85888809748656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5358b10d249a8d9c9836b00533a81957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d573b0dc959901def3944b5683929c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c80352caed23148264f5329270b4c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc5ecaf7aab353f8d82241fdbfc0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65b27b9696153b67d5d61a17746c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629326634788cca8a6c462ea4d7c3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b4f95c6fa8e86463e6e5ba21c93863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1b000dfb8acd1011d31742985fd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57409491a81c44bc3bab79ae98dbdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe1925535fd0cfad150a700d4213c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8c5e5361ff8e36e3f87c34c39f7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2cf352131498a0fcabbdd9dd9468b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3f51a7098bb6e16fc839e3cdebd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409da6b4161fd806041b813c686e43d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d935f9cc9ad70cd49750551873c73271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee7dda41ebe475319979481ddf767c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30af620c4ec88cffd9e0627024371173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31315377ad1357d82c9d96d9a2d5250e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c540df7bd9ed164714121883a4ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda0b93ee22bebdcb3e016827f589976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75325f4132617d85e886a4b833a83877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ff6da9cc67ef01a827dce2cee61a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61b71793d1e3cc49b5d775a3bc08279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace98a5138b84bb19c72ba4d5286b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042913a64732747c725ae8de2c707181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a43d2309f53433889d88d2b17f3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42caf8342d935042866df57c32bd2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e56b3b1ae4e623a86bc19010491e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a047dcc59cba1a4efc3ab6f53eab72a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc626af0c64c7f286eceecc63c16b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a515e163fe4bed71198409ea31ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0493b0c3cfc7ade60a1661db5f886288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c45e1b06a4af3d5dd11ed84887e5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef2ba97e99535ccd47b013a5654a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3802d76346f9965512aee5c2f7ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a04ea2a2dc04d57d0ec3552d5ba4a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03900150fb642ae3f4ef0271648a6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6dcba2fe3a5754715dac689af04d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e5fba83f1ca2a03674d32808a4c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013201d87876264a21b674720e54d7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077520ba95a1958e8dd36b4449d7a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd4d39d25765c44ef1d763e46dbe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b8138064e917655efc268087757e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5765c85d3a5099a37406287a877ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b4f41febd66350d4af02cc222e2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f4db91e2344a41a8ff893107315fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d5bf6343e0f8697a105bc28a5830103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203bb9417fb046baaf1d61cfcbcadf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217fbca277676110d5650977d99644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326938fcaa0cc97e90181ab029378c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ebd47ee48073512362848a9291f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8cedd07010c7f30300349cf7c5e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a35375020ad16e29d0002ce0e38b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24fcf7b2ba0f5c3419fc9a7a77bc75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29666f0fe9b0551dd9b525a714a990f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c285daed626b9d50943c588c9015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067f6731f4d1002da08003d1b91edd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e1fbbbd8cff4048b0f86b9e5e3ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e6fecac9b62dde6c6fdae65c14af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f540ade5d3bbea1f6fb3ce7f869732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa351133fdb67a68186fb22b1365b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066bb909511d60dd0305146c83964eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940dd789210ec1c48af49f2a3178cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514fc9b35e1116d651d844e8bee37f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb512e84a0cae3eea31b216760be63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70da8bc48111ed002069df1ca33d86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a0f9e0c314feb7bfa84cc0bd5287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205c05f0a4844c1b9b92e51fd7517d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b0ae6fc85f1408c0348bb0f0cc5e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe57211956c1d89290c448b3cf271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99854b8d090514a5422b4d9601989b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ef375f4d1900979c3ac7c0288761128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba89670ad54194707936c373b459bd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2052695285af5721036cce0ca0653130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186034027dee8c56b2705cb642ef84fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0c10841a575bc352c85af0b8f3b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac216f6b6b599a7af6b4485ac0446133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb29de8f9c95a3144d1120b815b19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0680781ff001494387521fdd547db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a08ffb4039fabf31a1762f95296b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecf76c23591fdaa11a0f14423da30c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad6e6917f50e1e908bc2ddaebc935138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1c74b089dfc7e82a58e1cfa94dc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbd0e562877573e12a9c5c809b44b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5ecb2d93cc54f605b368c7dff3b6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2041d90eab814e3ffc80bb57ef357142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c73dcbdbe2977d2669c32fc555fb2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d38e221a3975c6f51a75722e5350144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcbe2678dd0691eb79cb0e1f9c41c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c6a320f3ea03169dc3aaec90d60d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5250efa16dfe3d0da6a88082aed20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db8183bf3202dfa850ae08004dbab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b07cb68045feb3bf83a8d3fe1b23c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b89b03f6b1cf76640095259c27c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ca75bd190a9d15b877ad493005b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d5833049b9ccef98b83c4beae46bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854be6822187d472d11e3749b2166c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c65d72fae352d095fb8d36023d7ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac6e1817a76c47858c517ee60bf45c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56a279a00b5863d1eec9afac05efad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7343916e1b31b01ec6795086d4c479a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9c93644a61dacc4edb1ccdac9a9b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87d156f06b8c0e4a258125570704d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f36f550d74d5e1401676d9f266e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896873ac1e874cbf84fe0282d558b3b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d5912671c970b4a0dc1b763b3a3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7ff6f01eb2eb936f6f3ad4b21dca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf27d23079673ae148dfc846a57b5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc53418c9fa9c76158ee40aefa8e556165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4d6f8c266070486378843ef33447166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1a10ccc0446062c74eaf19f31cda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a689a23ae595044906b9ce892e43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9796cb9b3e1416280c35f24535c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50de278a6a453996fe1ed032de1058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1903c61523ebcee5e0b8a3b0498a3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991773c684c7b0a391815899f9659d94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e327acf4d260b9a3c8f87ff5eae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a6dd0b6966a4f3f8db4888487546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123770df4eea2ad70a386b7d8962a19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b320afdbeea601f72b1de58e70ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a873d742060edbe111bae17a445e52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba5e9a66646a40cf2037ed69fc9cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017211f8d1dc80fa152e847b4cb4e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f22377774a1b28d880c337c0c14d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdc43c5fae21560e3460d5ba87e94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898249856a0b11ee8e13c6b998b1529182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130cabe9e9fc7722b10ed9062aa643d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613af5e97bc5059174dc49051c2747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbb272b195f4894262d52261583da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b300c3845c162e4caa98312562d8dec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80a3f2dd709811c7c47000bf900d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa9b4aea8ea73f98d5bd5464cf0a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f9bff3eebf64c2eebef2aff09ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ba6da25ddbc93d87909dc98c4673190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad6cf7d22abad079a844392980abd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08750c47e1459b8bb4169d6ce5985192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17529988c969586f77db0a940a0ffce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa028b69b0235d4a9e7be2f6df3abc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c37ce983b5566c8f029c84ed5efb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747e8230037edeef261e93ab562802196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a3e08acad759dd2de2a6979f534c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c382d49eecf96d78d13b5cd607c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d895e581993a9594d0d475ce10ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5d27ecc22c2f72daf6d08238748e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b8dde411bf20cf3dc1b68b93f298201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7047da255605e6cc0697a15df802107202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f5738177c15584bc7072df20a3d90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12106243bc8f92cbcd5d74a4470d8f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d8b911fac77eb259d749e3d9c054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7febfb3cc92dc7ea981e716ee6919ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1969f25ff4f839398996b41d2df92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0de5645a3fd9aa3dd132aa1907f9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d752677f16cd8db8cae99b7cce86c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be186ef2725204832071e70e0ea21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c187cff35db6d1b5c9578a9aee9b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec4e2959e1e002a5df500c4f88cfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea43fb145d0c66755208b0e7ba80cf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7711083d20d1df44f55000cc76ed07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d5893bd6561c4c4250548e985a3f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aad9112b8be9ba34c3588d31562174216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55aa4880311640c3dd301f1d8b4e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98419d6cdd5f880cf55fcb702e7d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e528855a19a30bcd311d873a5a2a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd69f16254514fd0b3590e0670c8f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850412ee76e71cea137b73244c3bafd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b54f9c37cae5633004658915987bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67790cb8ba2a01bc51c183e5597427223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da6d7c70a32b423220800e380bb34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53119228ac77259849486b83deff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc886059977057850e77e73b75111f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266957d50214ed78e979e471f68cd25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df592c884a38344dc105e6fca8b98b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ac25156487a2459b93db1b9eab6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67710a842ae6d2a6cbd0ab6ae7a213c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc8ffddcbc5a91aff0289beb6012cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf62258cb8db7cf9a42469868b5b36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ec312a4f3699b3167e7771214892233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87889fbd49771af416b326812fc6f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beebd881e771d2a34fecc81e01b3e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13561bbc4d37f99d5f007629676ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c721ef70b48586913f28ca8cd4d39cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e99de4e2574548da790492b0646f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac81ed35a2e7f7fa6b25ebef898b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2c07c43622d0c28bbdc2495e3f755240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bd8d1b69a298074a4676728c1faf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed953ade79885ae3ff6926eb9ebdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0832a054edd5417177b725180913d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104dd2d44b60f7cc027b8a6742e9b45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea50cef4170c642c658c8d38d2a98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1963d370d026a23759c7a205c2d749246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fbe4cf9a6fb0d83f02039f7b3f4d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af24a134630bb7555b662f9407913d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ea461042a78fdc4204a985ce4a873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e33497f4b05783c05fb9bf3da4db6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ae80f94243e6036af513bc5f3161251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f297be167c6c4b7c2edaa01f65f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1a55fef556a5145764cd4e3777a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92067be6ff2af6c8e7da18fa22bbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69fe3b646fdd02c9530a78b4e93036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e2f17b900390a127e030b01d79a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512e966ed359427742580c3201ac2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc9c6c78b343ea1dc892535b23768258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf00144defb7c575d73c54b7c7e10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622960907fe911aa4e64bda3e272dee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636e21231202531f32725193b0275b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263bbde555a781ef8bf1ea7e0740f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467547f3f8648ccf9fcd92278ab5872b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f7fe4eb8072f270e89b8a9ad9c829264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b08732d0d0c1e5b89ee91391e7a93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece67750e3e899d934a8e02cdc58c84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d03ff2118c2718eb889f1a1ad2daa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70499a8ed50f5b060e67ca044fead4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916d3f2581dbb2c35e16a15d1b7d28f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720930e683a3daf928572b00f4c5a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645daedcfa7478c05771a43b7cab32b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf10786080222e53d44b850c8f2474272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd1cf1b274d893c97ca4fc494d3c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51089d0d311f0ede374173d2ca15f065274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeab40d5d2dcb85a1c26fce8382557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a6c691ae6c7a9584b61c97fcdf796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e407ff1782faf612a3158d526b3076277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8686c66ffc2e3b9d789758f768c56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5656f10c25f6da479a830eb8e0b2478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d2073667cee4e28eb1c349dafa70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d00a0eb5217a71322bce6fbf86dc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d368167718aabd3fe28ef2ad0f87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850262fcfaa3272faa755b3618384437283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06994883e939579a2ba5b80b15df940c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73185666175619c0884325e4416fbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241a6a8e5847e214932544294dd5391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda83fdba05198c67d952302de6a80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641af577dcae8708c1e402faf3b15f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318438b28c80b69c74079d352e166ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba31e1aa7366cd946ed7ceb0493f29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e66d655cd0247628361ab4a2d9f84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47aaaf1348321be48f893859a15d58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e57e1ff3554d32214c9a352ec19657293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea655785c2f618a8151c1b029e96fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c830ec3bb817dc7c116ad6cd74c4422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134650b54433df8931f645f7e393cf16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87aa8d410c9b41452fda6cea5c924e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92f7640f2756771ffbaeec500f92b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c4d4b60c13268b4225d2a158f2a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ac7bce71a8667184715e9162b383300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c61f378bc55c26355560586d2ea83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edcd754077479883f45d9c0ad6ce6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d1bf140c0a4cf6640cf5fb6ac909303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8cb843566fcecea58ba3f138809ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4326a9d0f3f95b7bbc7a26e9413f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de58dd0b90b37327ee55e943baeb7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee555300cbfd2428d84cb9693156804307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94b356cf69244a3ba64aa248084ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc85ee3c6a1a2043a03b3099776f46d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14957ce4b20674d04a32a01f62494f7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa830b18f27c560f17538c5d656b27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc935201f6ca5751c482acc0e7d96f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd60bb08971f6185bd9decece89ebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6ad37823f7b8bb110818677c10f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf6978d691c657bdf2d6325d0ae2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48208a0f77eb9fdb69e6ddcd491ea09d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446eb6db37a1df572552edcf99bde02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6856d77a8d3f678d200fd9a52c38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8372bdeef44bee21ee9b9d45680ee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7c50087f373415d6aba8519f201f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241331beca050afa09ad21bdedca7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4300d80ced2a4ec6ebc93481ae73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b888b4b9aed12825b2db01a4abda5bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae93ed9413f639c927625d0d0e28228324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb005fee877d5320a03935394c658b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d817232cec89fceb50a6d390c0b934326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5461abf00d05e93d948ea8e4bda4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b487d5f20d1b010b09eb5560e9de5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b797052d8f7f09ef073d772d597a3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1b6548f51f6bfac4457333f7a30e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39503429ff5a17f922f4190a12838d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc86650720640b9b035bc675f1abdf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f125dddfcd56a08e4deae03510953333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db26b5b3969dedcafa6d4da4d95aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5743c189d95ac51fbe0fd869ede07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913375865d692c7c204f20051f6218336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac525465321211d56bc7d12cef58dfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfaeb3fe1cf185cea19e8ca3dad828338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa97ac916febf8ee8ac743f34e0ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6113bf7bcf4d07de4894694c99412340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6d871aaf16015f78641462fb3d01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a136b85c054f437f38d15f33949d86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56171da47fefca9b9807d2b3dedb0e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147beb03f9d320cb495246f8d8e30b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21422204c3243b3c54ce4b28d42886d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b283626466abca3c41f42ee1a2bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e929b97e0bd0fbc881aa7f9c46fa9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b3cb91307245c781b0d8681519db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b60ce6ced932d6d092b9d36ad8be0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38682261aa0a6cfa69a15b27449ca75c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73d549fab6c26edf2dbe3ef780103351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b227b7f335c1efec3f54332a44d77a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa5edf19df6e211b9d9d5e4454bbe3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5819d61a04bc1fd95f0c9e0d0984460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddc5411c5d9fdaa8ab3e7e16417ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7ca596ba09dd70d10864fdcc060f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9d9162274429c02ab7800c37f3ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a1f8a570e92948d7645877b72961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf385f960c8f6e821cd6903243c1d22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dea7258ff1d6be67ad6ff939036f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac73bb5d744e6bc1c401cd39bb0fa71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6cc80017a388986069dfaf1fc50b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e189524399d902d5a772c1e3bd13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c9766c5f5dc62dda1d4b5f3c32d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ea1796f9ffdb1fc9ec47095958d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452548402af9c632ead2853c44c9f7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a0c13898b5908b8746767dee6664367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e108566c66f4f8a3750fbd645dc15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b973febf7a2ee002a682d7234705369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642acbfd9e89f7e89428447078c1ba9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900890d7140429ab992b47e497f8672371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ca3ef62d39e022499c3d16f9537b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e6198cda9cbc977448863d97fc42e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf510e53a9e8930d028760f0300b9d70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560fc13df77ae99979a8f4b533f6b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18723acaab473f29d4616f3da567d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4611d9c7cf4b7b22c6ea9f25437b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ff73a0aa192d1a90bcd3f140e84e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db68e4b80778d07da68bfe62c51aa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a09e3948c133c6fc7d13f30948da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4500749fea93f732627e8e17f039381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149214440161dd1e66fb65f5cd1236bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ffeb3b6b839e056e1d28b12d1faa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0eb53a290eaec8944b9299b663947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d9c67ec4f2445c04b7ad31fbf013385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3daa6393607fcb957f2136bb1a8a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9096ac2ef9c05d0ac3a9c64a18e53ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3df4dee3fd23ec7e561e60f2f080388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf71aa79dc1b7b9afe6c2627d0b878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96643261fff124836e15ce0425c0f40e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea461f528dde5c333b8afcb155f22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf007ef78929cc6a6bd47b1cb1d9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82e6d8454aecb4df5addfa7bf07261393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c47e6615703704f1a2f231ed8db4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1c6b44a7a99e7ff2677c22f13c06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfe3f6515569e5ff7129b81cb40352396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3650f2424e67250c5f5c03c16b0396397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501ae493f95547c1754329ddd292fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f368c6f36f6fbc34483800e45e03c85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dba49721e73392dae0b5c6f341e8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6223bf47282c049db5d3ae9e9605f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339931d753ee390c4dd50831e69462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e449049073a0cad6579787695bc77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729fefec05136ee9819797b079dc57c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b31034d8bc2fd094039faf15bee48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e41048cb37c903d0b3bdfa148db03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6729ceee8316820843bfdb8b9b51c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87b1c860714059657d3501b1d80960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a5f174383a34c40683de858373f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e29c36fa1b8a00227e63828129f840410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c01153f38bc63f34dbfea74a07ba2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08ba573be5602797fd3778513af1f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af580707b9609f2caca9a36bb6d2510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa06c6eba781f3ad46bc2e64ec33ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa37e54cb64cef9f6aa597e6b12508415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4624aaa292ccc638e9366cc5f1394e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe05b1a5af5dbe4277354dad75b85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842939a44c22a372d91c5750e96105a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a52a226046886ccbf076b40a005e03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b2c52aef8317d75b4804ef7e625e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd4aaa2ab26cf957980c5bfc6f000421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec69d3023b854770b3960270f95a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c455a5ea69a1f842d3f1671f1b42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fca65ba5de81021e6ce2ca8033ff6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeeb0c470f31d436a8f4978675c07d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64519dbb06d48ab2fd0a4e8b4db4043426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73457b8430adae9eb4881619ce92568e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb2d4b5b884662d5556a5f4f69fb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3afa238244ff924a1e686608ccf31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1622321e16164652146527e2d61a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6070613e67aec9cff0b16199080a708431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5fecca9da0d90345591655deb99fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00322f74d511303fa6ad0d2249a5cbc7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96df40c36fd15b152abc30d48619b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168d473a737b5fcf1f0cce5d469e73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d15a8f6ed3c4e421961a77ffcd59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a69eee3f9d0fdd56dd946536a3f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b4a33f7735ab4868fdcbcc11a980438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6133986783ae511804ad14a93102c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0c6c594e28aa2e2d1613cf55fc892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2494cf597b4ba5c409634666f90285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104151ea4b74fe4eda631fdc267a9cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3764ae28238a1aaddeff28d75978443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637166b658be031e48757ac0c5467f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca615b4f3bf6b4c8881d9444cdb1e86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e61eb6b98277a93252136082c9343446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9364bf39f749ace2cdcc5a19ef26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23a96ab34d6224b626b0b4e92e844448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729e5c1899732d85916c9f88aa8910449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a03eeaddcbc76a6118ce39c6526555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283b0f30c0ef58c2bce541fe109510451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88683acf12afd1b663c40dcb5725a0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bfcd9f4b969461ba2850fa87e5e55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51fbc9350f66c59c6c3ddd213ec0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac734fc0c5f12d4f421ef5db8311112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ebc37be1228bf93e966e5d049dfba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49090d31f884eff1140259e38274c26f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881156fbd8f76c916e6932ebbc30a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb33ceedba88dc09327fd811e4a3cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c19cd34fcd6da11101f466ab12c1cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224bd00a2212e1b9658955e85fe7f7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135a405027dbc88ab211d328390b65c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdfbaea38809f9c40b9e105aa8c2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31cb276b91cbad962a3f7330b0a1e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412565772fb89bbdb850208ba15a1bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaba148db5736b92931f0c74350d05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10283df5dc6d5ffdfa5b6afaa9e01b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a4c7a4ac0bd0da7d16e145165e333468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f02b5e999927538d31172320db2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1b47a9744a00f2cd582d2afe67e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af320eeaecaf17be396ffc810e3d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2605343c0828b6b722258b8e085a90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c283f1ec0c1b6c8634e8cac6f99e52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a17b366a694c9b9afbdb5a9990292474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5010e085bd247516200fad945e340475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ac6aa850e2c7b482c37f2a39e3c22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d41fd37da4f48023274216130761477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a012dbea4385b5efebe127efd9f79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd102c4200f969578a2860e3108ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d20e499ba15c952714d798fb6888480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1559a17b12a8c05eb94d897867caffc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da92bc9c025dca00e6b86448200e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4524562c7538d287e794e8af0ee081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b752a029be3e900411968124fd5841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19971105d6803d05eeb2d914d54b9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4946b02ca4e20df376f823cb326b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48d8b4d76b127d6463580bcace1f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb31f1806eee0421250918ec8fb309b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d49aa60535f4591d61ca476f1953489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3814f7af92436cfa8f17638e674764490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754776b72e0fa4424dc9a4293d043f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161653e99e579b5476a131656e845a91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484041832fef329b72c1e34476487e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c737c7efe6a439299c3cb078c0a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a283e1a4ce0ca4413092acd812fb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9f88230b3d75435a175d5f398334496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff668e2aef9ef082f32c1d9c27142497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4dd82114537a60beba53c2fc3b65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12d2d86b3ddc9b20d39870fa8d2e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f2fcf1cafe887234dd2f3be1b8814500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7af63b7f2b3d08389a13dc8c582733501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caea77fc41fd3358b98149083e5a31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2bd6a62d4d1a1863ef516f1ad9b6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122738a1533844862d60f82e93387d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230ee347b19b33dfa97e538c324931505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5c1689772be5d1cbf3df4182742e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629606a964deba9d991ca39d709adb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045adfa2b4891cda24bb7ff8f5c55c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa69025cef99ce604205182f795cd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf1b3f095a9440c471feff358c433510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b883943d4c4c5b68976b83be5e37c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340edbc763325c25003a56cc34ecf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89a5519d288942645b656391ce636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc2c05595123063cfd74e431e1f70d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6010f7b670c06a9f46244ac0528887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e63fd1558f5fa37ef58c19361203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c757cbbf3957ce041367e2f15b519517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260dca2170de285c187b12e272916ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284f174348e9f7bfc67df7231c494b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efbfee6ad7894719bb89391d58200e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870113ab234b744266738e773d9bd5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503cb33ae8f430913b7c1ac05edea60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477d52d2fb299c7ea3af0c6838cc64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0343ee5981f2726945dc12048c27922524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dcd71574305434e147a7679907678525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f280cc240a271a3b628f0c3b17fd74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508dca4c7ff40565d108678c91cdaf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caf0609180c969b48815d1714bb6b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11138b9a8097a0c5f8dbca6dfa8dbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e55d8600dc911b9ef707d5eeb7bc6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a66bc7a7485c3ad315afb6897c2f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698334ac77e226c32e895e59b87b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a0660f7db35ba0bd4d4783b4c12f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3df7194ac0935e20949b17fb462a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45009a478c60435a83a63145b1c8cf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79192cc2ef3de4dfb91f5fda8fde0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb99b2d5e0582206e9cb0c1c2136ddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8552dbc0057f81e306d9653b915be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb92c47805b1d73d17ff9d3cc9c4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb91d9d4de7997f5883bfcacc703ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec8af63b5df52e594f206a731bbc94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423089e132c55cf246ce62b2f87331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f78ae1ee98c644337f6e11dcd8e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f10d6b68e33eba82b0bfb0720e4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486813284050d982802d272c77a0fa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d9125b7f11697213e70e2c05c985546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be59000612235ad68ff0c2919dc43f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20deedc8b709617c3a787707b4f809c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987a698c7f4d5fe4d0918069fc9006549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3f6e3b54a3f42dd6b5eba83721b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df644d158b2ba680b5b80e91294f47b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538e4eb73f9b7dc5bfcf1e676d06c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051f28060fc3e27d29ac1cea44bf0c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88810238d1583bea0b93c05a0dc535554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e207fb272c4c2c1dd61d35db52c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd43ec61c66826fe5ab77fed1c47a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62a06b60d1e19e318d81316b6308c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27c8d967bcaa74e632209c50fbcc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c23eb0a0a5ef80776662fd10c865559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf231a733bb3e51d05514cf622a4df9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab368ebbcc9022aae8e4b07a475b52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f76bfcf1269c7cd1a3a12e3d08a82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b293f9670cb0393fe54b837f05a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec36dca34a3f2ecda29728abc88a87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac6532a4aa941cfbcab4ae7aa0108565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcdd65695ed868d64518a84d76b061566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b373a524f254346dbd09eb13d7dcb9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b08e78de6541823d9386dfd2ef4a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c986781d9a8eec4877054db82fcf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb22f52b74c9578d57668fd562974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d2b095836f7af3d02e9a761edc214571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d14a21137bd9c87cb61c9827670d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6617d6a1fc4aef74ab965ebc6a3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc2f5bac23f341f152ec458091706574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14d84cb7a7b6599788fff4e710ac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92265c162421b28ea9bce74c1e9d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e7cae28e9eb1c8086fc3b0f3362c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f5a0857ee786c636511df963f40c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06ca3aa4ec0da378c2557bcbc56e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0fb90cf4e19eed0fca81ce8b5410580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007df6af69d1604f8a6bdc8e9a2d68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd511b6f24e9b1a30e872c941a71a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18dd4001a55c4539cf6e3395d40871583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b1cf091a72b424a60b5f394a8e2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b68781e8ebcf8fbdcffc9fa7a14872585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d2a9e1a1c2699542cbd05ee769cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf465894ec0703a1e4024e5c972022b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1c3fe8ab7dc4e626dc2561d88d5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6dcfe6c7e311979abd2021c086c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1b5d0665ea9c99006e77a29e1157590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a79e2ce2dfd61d9749490d05a77e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77247ba8a8d72350f12204c1cd3fe02a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc568751d9f302d22e6aa4b291f4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fe1d5ad0da223ce2e60d9f6be4ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecfadab7667ce215864180dc67737595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ec3ff527fba30c69434601a1de3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472411cae4794e7480dbbef738fa16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb018d70c876372201497bbe08ec5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada1dc2775d9db5a575f9fe4afba56b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3422cc5ccf1fa3e89ad46d66118d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e826341b8f070c75e0cb4ee3a93aaa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d1b9ad9f585364544728effc8d2e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22610e73bf541755ef0a91b5c742f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4c2a7e76b1071eb3f94855558ee2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096426a0d4e4d7f160b69e3e8881ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dcd6932abf38a7ac8fe6e252f4647606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2dd7199ace666deb0eeefbdcead60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044479caada3b5f62e88858d730a85e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707137326ebc836b918b761b9be7fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f31020681a5bdf414127a047780042610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a074b8decfdb39b3c5680f64f0cf56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d20417a0feec1dd48e092e17876b61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f39cade4ed6cc12da43d2e83a6c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66121dac2a668646d2555caa34f1b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6302c72f4ba9bb309e27696fe0f32e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff61a99b1d2579900be5380493cc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d54c8f29457ade051def3d3af1696617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5dfcd2b242bcb2e13be62c28f85b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc54c4300f69434fca3ed86bd35634619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ccd09aef7ee4b5de9f645d59d54cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f2bf736e35eca01907162f9db1b7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc104edf6fdd583014a5df689e2f9d11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4801d99e6ba32456b7ac587af284c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4f5d3e0a3409c644241a4831abd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15888da39a5133805626963c8771189a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e84bbe14c4bd262f32138bdb0a75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b60802d44d497515f01c78d73bb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff189707ff9f3ebd2ccf64ad30e49e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3231e3c4e26cdcb2ccd9578d3325c5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480036c0c0f04c1d553e5b0df34423a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323c37cade7322e178c91e09f40bc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefdfb5d45686e68a959cf7a3562f1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540a9bed3015e7df15adfeb3ab7ccc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bff24d604bd1802b6f38031e9b1bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2c47f3a2fcb57262bd01f2942cdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd7e37bbd2670bc3d1795ab7a73de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf8c199114c92ea342a5d79bbaea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744fbac538b91a753920602dfc7cca5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df949aff2ba60123f8efc1762a0ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28f63d12a92ae30b091ed2636a748640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b8d99980b2da836711dc5bbcb6950641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d141600cceb95b542c2927c81cfff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942d155aa51f8d00aef2c6795e3e42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147705144cfffab4b8a6cc11f5cf3b71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006b58a4942ce1b53b1357fffd7cb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca3f564af9fa2beaa81c79d3d512f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0affae1833a35ddbeaa0b7396ee79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5554438bd887b53313c7adf1cf35985648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e8e105d41754848e29f37a72e31b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e426468d6c10d82cc4090cd60d1f2c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644968f58c1fc68e356158c6709724d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc703cafce8e86c0adb8b92b917982652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2f5ba9709dd5611d5c676c53a37b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d54d51f1aed79bd5b53ee0451249f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efa4134e93c6752f2c2803017f964c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1b92e1289dc85f0e121865f0fb93d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d259b9de328fe9964410bb93884618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18900e9b6824afd98bf4941661d5ab5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c1214757e1edcdc3ac013977979f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c86e68010cd00ead864a415a72a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd973a06baa71e3eff582e1858841661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c35429bcb08a02f5f789211ebf3e96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0e752d3bfb73b50d2ff066e5529c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df0b1c707311d95a0c974f7dd251b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854309261a555b1f2e4824a5b76b04c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de86e17ce73a2712768cdb261ed3d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42559cc27fda2f4c936315785bcf71e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419e0bb44dfbe051dd70abd03e1a11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f952a96dd53348af06d53cbf60e03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7724d08c10c6994cd36ae7043a05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e74a9ccbc2fb933fadd452899fbdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f4ff48eec4fae7c7693320ef5080c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a54d088620c086f104c174f2a54deb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1669f0ac411d0d5b54fdc47294ccb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4d55e706b9dcf0a61c23feac411b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d9bdad00a1579b22ae06ac527bb9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ee30d7b7c5193499cb0f903dbfeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f62156b5640844c60034dd2613ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514443110d61231406c59b950f7ee987679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bd116264e0e67940bb1b34f56a6b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622a64f57ce6fb98c7494f49c30832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435921cb214ad93aa8454fcaa6110bfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0575f945ce0ba83ed861758b9e6b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ca0edf78e1c724611f327e3e815b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab21bbcc100fd84e36f85dfff6ab0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13d77537454e81bc4aef25d0c1779686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18347e1107a2091273ac35c021aa91b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581e116fea4cdc6e045e4ab1cb41d1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553bead0948a55c6cffbd6952061419689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263ba4f6d9fe7adc68bbe1e98bb813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed98bd3d8e8904695a140bfc72230691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166be12a2c2a07ef2eecd9457a8323692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038435b12e0404d0dc8f14ca2b09ea3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff676e0350370e2bdae0ff31df15869694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e91ec62576bc2f98030d9f2cf4b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7abced405578b71c031c2e41e8f65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7521120f1a1f4e2c0b7e05f387884697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174247183b1b787a67f70a1cd4261486698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59af7e0e57e364a4977756fe75aa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27d79735e9222cef74b7950db2e0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430864b390401b1d4eaa7ff386a844b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23262d04c32778ee03394e47dd923b37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de644bb5ece901972af8dfed1cca7df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ba8306eb7f6342db5aa8318d74a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806338cbec25dd7a8e6dfc77e285de0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf002c39439567b2f3c8bf1c861fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf579bcbe25dcdb753fe79f299e8dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dd96cac56ec77ab70b36ed7474211708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1ced0fa904c2210ba456df63ce11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3558b8a6fbe53f0b6c290f141b0a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b5a7071f6d3f1e5225f6e0923963711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017fd37c4b467aa54f1b1c1a92b23e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aeb6de54917f2d4c2b68f5c742efe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b069e93907543612a45e141e076d6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43896e9f7fc133a5cbe62872f47845715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb4ab4f3c997a9e86bf4b61924b92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629754d8e628979567e2993f0d7cf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc2774c902df426b3a1ad89f221e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f24b870324eeae372657c3cfc889719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe316405e85877cc36e2b8c350e6b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ff782c67c9f07535348212a297dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549ac8192370a46e69c704e809a6dad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381da8dae10552ef68d1b8937aa4af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a4d55a291bce391b98783a57b9707724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff8f1bb73ff4c3fd740cd01d4a6ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae49b5dc50fbbd3a8cae3f0fdd39c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656391f697ea3ceb87bde4ef3a41e81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e052f8d3ad19589011fb60c7d3605728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91435437a58213a5dba95a7649895729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e74f3489d3626f94f8e51a17fe8c49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f2a3289aa09e6ef8704985da0d60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b5adc1e2df71bd59c190dbca3b03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab1ba50d0c65104809ade82e602ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786151000f7156b6797bb9e0b7224a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d6344a1229d37601ea7b6c2d92eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5746dfe09a1cb6634e4ae5108cbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2fb7e461b7ddb90f4ec3e68190a14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c5c52c7f09941239ebd3145a66b01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a4acfe0498ef78106d7e6247993a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee4eb26fcde32dba62357a2c0c3c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f5a444122f248130953c19a60790741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116970727d2973a5ab4ac5e8dd5f9137742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac015f1ace55049f1b0d41c9682d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e3a815c9490c5217fc594b36d7a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df7c9716ddc6d3d634208958fa50f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eef0842c802da80c59294762776bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7dcdb1dd82e3ebeb70b27c2aa0e1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8da934837626fb0a57f271032a7a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004975c78976da600622e847391490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf978924c7e7d901796ef7149a3955b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56452948ce9471e25e80da615ed20e6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69494753e9e443cdb3c4e8a796f8a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529015e03919de67b112dcc6894069a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b503b793909060c59dd14d6d17d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dffa533e187fac46f0cdacadf985f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199a7d9927be608fb0b265ae17866d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5339d0ef4ce121c71ac65a4207766757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d10161b41283c35f3bf55522892c88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346a2579b026eb46c67c19f3f8d6ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27d5aa151c464d1062f0cf9740c08760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae625d2577a719f925d2b1dabd8dc01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f762238fda0bb3b124e27cba16a94762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40000a1399e102dc6d4145d684b35dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932f73064aa9e4ce222eb0487cc5a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d038ed2b0e9045ec063653f038d4027765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091f29205f76621a9de253e4124065766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ceba78f16e138e77e2d9c3ac479a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae66d9c23f3713eb097af3110123a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9062a42db54e66cb379ecc3047cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c958d17e2481340bedb844bd1121770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500b721a85a942eb4b6b46103f4599771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582d56098a182726cb1bbbf5b2ec98772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975fa0005b3bbe9c3dd3835800bdc5e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b17ac0d7876ac0f4caa77460717b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6018f6ba43da478e86136a3b97180b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e0093b7404e5a71cfd30d237a471776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f45ce3bee1fe3d399ede527144a87777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852925feed8d8dce1512252add92bc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145289504de049ef20753ca65584ae16779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a95354fb630e35a6e14801882e9a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2c93d67e66787d429b49da8e0b0a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa81ed14357954adca16b5a4aaaa45782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7fc3ff365d0a95932be1053fc927c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1565d38254533554202db934e9117784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10fed3087a085addbb090fc6c5e4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cd5fd7cc432ba1ec4c3a8ed5ea12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5498ba60f6bda4bdfff3d812f605f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9418554b4b7be60ef582b8166d103b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbfb9a6d7dfb4966228b2236bff6d1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbc060eb258b380072b843e32a6e5a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add943f13d96e5d193ac13a09681181791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aeac59ad19097f6d7b0b185ba9d55792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7254d43957e92f06e8c97cb0b28e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329323c3d3af0a453c353babe142c7a4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9714a79a731aefa0b16130147e7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494e80f8f168528d31b18e5e9caeda796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5861daa142367a522989f9986c8686797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7918754b44c0e2c972f8ef23c836cb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146d895be4d4ee58ac1572994665f8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ff8b7d186bfa2724a17714229a24800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785469352065935ce11f44561b481c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005aa116e8cc1334a228b47faa9f4f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153db666c5a702a5aca66843a7f04ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314210f0e3a6f3a6a9b1f0f0f1d03954804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4325a7621066110f44c98bb81663805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04346c9bd113d21a92380a9cfa3138806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86570944c5d66aa0cec95767180226807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b9af959ca088fda649470d89a53c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d7460c8f6b65c904eb70a61e390b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebb8519c4aa07927989ff70c69116810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9968afccb92c891d4996debde20a88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c4d2db09d15bb800845e91425aff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5b00086c0fb2ccfb404d1bf4ded3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd51e2bbf60bbd152841f5a4a0bef4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caea226b038599929a7620a89199b3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda681f7c468cd87a8e942aecadbb7a6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b65e38418c493aa500a13f06a376d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d5a1b4417db8d2009fc5b46935804818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b053fe3ed7f2d6469faddee65fc26819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df445880d791b87afc3070130371332820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835a57808784e4fe1b4d967ab64c22821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ccb85b31c4039cf162096b4897685822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b534a372f776a1610cd2622116026823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a548bcbbcd086608d5bfcd7ac107a44824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b59f6d18e2f6d9cab7395434a652825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c764a2c7fb084eeaadfb393d0165ac8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54000debc82a391a341c2e9f818888f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e043e9767cd64c3750c4f76e732b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8964b21d3b7447fbb390107f178c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a6aa2f36c78b6b5c920e1a4288d0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a0dccf85be3c8f7257d0f954ca5f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be915b73ac703e62f7515803e02f2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0ab6b1a11c65228ad94b59dd5e3a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11fa3cc88dd5e52a19222f90515cc8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008182a1d9b6c62d6d8856478903e3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ddf53a7b84b2d134830438d997dcd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ab1b221ff003549792272c046319837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b02d88608489f3cac9a24d52b763838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede268ea63b2cb2a4e579ce5c4d84d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0715293373f60bb7b7e128fd292afc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703b192581d6332e2b448c29d9e715b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500197e53a5228eaaddaed8d0bda35cc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875bb368d1bf808a41e761416dfcff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b2883b428f03314cdddfe2e21588844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b1f195e86eec04072792eb335d3c3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb310855fda6d463adafe89d8316f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c91ab3703940960e25c4f59f0d7b6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9693b3a0e79c9c25d844c478a470848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f1ef742e1b9f284b98a30107869a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efdb5d63fcd692f211dac3c941e47a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74b30329b00f9136b1760ea01603c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ba9e4a44b34ef32c5eb0c6ac59d4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da41b4c660e235224aff0d7a46d9ee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a76c51545fcfcb2b7ca14f55f6f11854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819478dd19e6fc4bccbd5be7ebe88806855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc453712d2fd9214203d98d5e3f617856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c23514f7d8acb8b68b91fc20a350857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d932aaa230da644cf53ca5b057f70c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf22c44a3dde5ca4b629429be5996a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104189af065a87e9a552c14699130ed9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b00fe5f4d8d728e960811ecfc4fddb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5acc6e40949f0f5f3ea9fdd5305d8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe0d7b0f64847ae1cb442d4adfe4d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a302326f548961f195881f52ae543864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a957f4a30dca264a82dfa57291588865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b2c377277cd8221cb6ae99e4491dc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb6dc05d3c05e1ca5c67560ec0215867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50092063082be80ce3159d1556730fdf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8f709ae429e0d8cda8ed404517d6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affc8a1e7a5b2998d48f8b0f3110a5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f71b621a10510247ef734dfb0840f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e8f6cf6c9a44df9306f769c5f34c7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db179fe8d0ef4c9f492f9e340a3e6e2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38a2ac9a5dee405371754e873c1905874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a804282991c6bcaf41acd40a69d000875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350302c59a29fd7f3e80faf1f49bbed3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff15b40c220c15962a323fa7444249c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc710564f29a9fa9a257e7c329a48878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351b9be223e45e48a8e8291777c3bd6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8692a98fe09886741055331c75e3f4c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b89262cf6fea16a4f475906a18e377881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fdbda4296448988ea8fdf506d544b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a49e80538067fc8a3437a4cd0d3092883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d379d28e198bd82d9b5c130d5f9d80b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd7cf2a34f6b7e16d3ae0ab6866da4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ef8e34b1de8ec41024c0ad28e8a6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093ddae08eaf1bf296d81d04a2c731887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25caf6cd80eb509ff20e714457e6196888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc3b6e6ce9d6b62472c994ce035fca889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16460672f97f61ac078fb91de9a6fb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2efc651adc96614f1629f12ef72bda891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442cb24e92299ff3e333adc2b62ca3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f156ac142b92db9166b0de54fe2f11893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdb6c3e792bf71114c44931cabe97894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0a8483155e8b9bc39ee57b0ca97a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218996c1742b80bff105434ea322b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829932d6e03749ce550c67cf818b5b5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d130416c5b0e6d86ff34c18507b3aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33f9d5c18b54cf89fc04eb3506fe9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3117e62cbfe147e595bbb8e177810900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063d76d9d066f491167906d852ff58901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d6d624f7b9aa508312d6b5f1c08fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4d040205aa9c088e7f7dce5248cb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536da45d397537343c06f8934b919d9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b83e6fbc255c1fb899e32ad781696905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581501c65e3af736593e69fd28fb9e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba18ddc2d72c2a3592a92f9ba5a70907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9c75935a242a82f2c8889a0c1625908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec636f3f7cc76955546f892c20ccdd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a293ea7805ad515e617c273d1fbb2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6fc1a5086effb3948b8944bacfe10911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1cb72f8404a8f1c585689c1f34fc1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191fddb8884e29d06925a593ffe23e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178730efd16362c3d762a204d702e653914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413bf7c8471930d034de8bfa4fef87915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b169f8b026df1a04bf9afaf3f14fe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008f0f6521373f2f0877a9af31663f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9969d92356c456be83d28afcb8e4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368a6f198fa1281171d2278ca69a2f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e122a8a2ed336081acf23c1732cb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9459a5e1b51ca39e2a1ed96d428f5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeec79ead2b78be4e6b0ee87b2129c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c86675cd29e8294e5956555299df923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4ac6d6ae990ace802352b14271c8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baac117decfc67f237c9efa977f145a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a8610053a4097048371b53c8ad0c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577c738a5331c14ead03453b0b172e6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eba8157b498fea7041d932eca7265928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4bea8bb20252d88d75899a37cdf6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed6bc657f96f1ef6b7002dc0ff67a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3524ec6ece0242b9bb54e1e4181e78e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b5eb7fdc77d1b36e2c7fa26aaa69932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3629ece44ee5c7276fe4bd0f05b09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6cf7051cce6b1979a4dc7e650bcc3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0619549295c279cc4468360fb053de0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65105ae1a9b70ec319afc7ed81ea7c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b691f052861ef1f8d2cb2150f19f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b18514bca2e4fde8dac2caaa79b4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8094cdf8d34a63398550460c5a2a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffacc5c87235442b41fdbd6044522f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a7cb9958b0e80ef73afc113a74333941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e635251a4cf0d0578cdee84b57d25942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756742ebe3799c21a01682043051b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389735950c3fa0e9786b01caf662ac0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ffaa1641b7c17945dd8ab50ac59b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42623aedc53e3131760b77b119d4c7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02591ba380d8104443094508c6f27420947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea72a83c3bc7f7a2294e3b45ea9e82948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb7095470078497240956c8b810f3b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816e1e1abe902ce234259dc2bd4108950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3f687d37c22bea9944198a4204e3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759505fcf21bd3d95f4d5769e58c063b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b28c90345d7a69e00440c85b34ac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f290f680ae521f4bbb10761f7e8fa954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6c81cb29e967ed0eb074e555da72955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be1ba0293b9d8bcbf083529a4a95c4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349c5c567ed5707eb422942d2afeb0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8a30363f7d4f654fddb2ad7924ff7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea4e81b8a172cb63b124fbd15e6e4c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47c84bc8d24cf17721114c61cfb01960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711b6a8a265d3a18732cbb5b894f2f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934c1a028310cbe01390b398a8dd98962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d59859ec9783991646406f859a915963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdabcdcdb5dff670db15104bdc4f53964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f25656cb36d2d220b1f810ac2739ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d98082452388d61bb4c20f3f393a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d6489618b09b993844f3a5d10044967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3394c5d44a66d55cba4b89118959968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4361387dc70e1db9a1e4b7f67fa37969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7f279eb72a7c4bee391b0cb30d017970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733d229b174c3c1aa8f924bc7631a0e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd4de1f26ef571b0d90f71319a870d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f81e9e00ef533926a6da05776b9f3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676906f4e9be121fcf7a4ad98765a2c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d82b2a7d2041ab48b424858773320975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa641d88295af6c1d9975921e39ee69976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018428b94b1484f4e33352d9ffa76f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496605fb653065a1a548915e98be2d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4805ff74659551e90a598e6fbb7e9a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa4de2907f70c06cdcc6c8af2eda80980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e8a1a02cf0838d8e5b5a8ed27ad1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b4939add4718a3dfb3db74642ae8e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e0b32bd28dd40f14060f3d5df233983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236b119c898571481b7ae068f69261984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c15ef96ad2f951acb7ebadcc2064d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6985f583066614850015f70b4c703986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bbcef854f3a03ff689af8b71ddd9a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac225a6d03906b32eae30e8f7c8010988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd78fbeace47298cd79336940e4fe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e88e0dbb8c4c5ffa4f3e3f8d4f8e3b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d2090258d3cbdb41dcee68fb1b64f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad63bc81de44fc37ff0c5eb9d2e5333992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f1ea51a80f9197baf47734caaca2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddca605254fb199cdf2a7d873473e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd3d7435038777f9561b2d2efcddc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44707f915ecacbc2a656d3b5bb64ac2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2acb1cb7c92660e87c9782b6e78f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>