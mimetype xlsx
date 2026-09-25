--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b803196a510e116bc6d1a68f4cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c91df1863c652a9b58856c7620832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277da91fd69bfc528a29d457aa1aa0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e544434fa389927fdd6d1e709d9a1fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d683ebcafe9bc2a596296e521b0c915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62af4eed49885cda92ab7afdad70b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16462c381c66b794f2af6cf8b00e80e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565dbf3a19e6ac9a889f9d89b9c4f758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2167be12d789aabed3e4d662c4ef59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855ac7ac7b33b3a1399d7dc0b16fa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b459d733a6b74fabc9bfc513246411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c01108b4575246c141cf4d9164c4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959899b7e6b6349f0183eea967287213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d44b26b018b9449cfa7db42675bd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea39df9130a52cd52aa64851db73315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4faa226710cf289c7e5917aca2cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea9497b5133cd9b3bea69f4ac5cba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ac76df3f0bd8563969de9c29d95018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57c30bdd21385f89fee9642e37ee119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e990ee7829052f33e956f5990c53e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ee283651cf46893860943696564f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4544a6d3dbf20a49b67c2962f8b3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adabf3f3a9763f886eee0b33ec75fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9116aeb0b2b3c698d8116f0518c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960ef493f0e05ebcc48c366b4af07a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f9e65cc5293be546a31f7989c7da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125ac613309a082d85eb22ff6c4e65a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59b5a8f21a733a60dec5c6648c96128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372aaf1c77e8a25fa8ce4be6f0bccd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b750090c2137e58805ce4a8732c0e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1c7cda8fb27163898ced17bb06c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36f1461d66d0c320cfc893d0d3fcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be0e388de04a79bbe11456468b22e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c06e29433e9b6829c4f3670546bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd69d6e4bcf54be08e3206d812228e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260661d5bccfbcd3990b27e31ae0bd9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeec6fea103fc94bb5f9e3c98dfb9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dee9a1345cbceb48018f4e34c54cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2fec015b0a8b9993df000dde3c8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac4daa7400cee98af22b82a581f25e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081131104f56460344c9c59758b5cb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0f059b40b9e4f88336f53a60d7d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02e7b620ddcb407970d53f685903d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e020c59d40fc771511e22e357983644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd7c9c3fa60a1ebcd26753c5ca8d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea73376c57959528a7c187237ca3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca8442b6bd4f6abd7e401974efa3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f2ee5d0ec66bb1ad1ff7710e7e7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af343959174d3612d1dbf9bba97752be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b82e447252111908dfd2e745a7b7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14d57c0f161b9e96fa5255cee19eb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d706b337ffe36baf4de99bf6ef832452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c02c208b1f80307f7e6b6b1ada5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3ea34be9b12a61c1c04409e5d0d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3303d18e8dd2a0c32dadbcfdf8ebce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e88e2f45c3826b897f41047ef5dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb8a432633487261d4cda3026f631257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a716f943e927f11f6525f0795a747de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922803da29c0d0dd3fffda2d6be84e1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796b92507039532c15384db9bf531e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6546a9964518dbeb940f25d0a6c94761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d36054a3b698e135e9985a0a67d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb75b636c6c51a6f847caa28c135063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63fcc8668c6cd7e3193398b9be74564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab11adbd09055bff01e52f76e4fa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a198d645f6e43a041d979334025866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73eb9bd0ce974819800559c30ed7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b4e6cf525fc0f36c049a4c45387468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502b7562ab5322c7a8e7f4bb0d7a2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9511af505a7225bf61d808d3ab422bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34acd302f3a76fae066eb2b530c29771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a2760bd1ccb16d7d676e71bec939f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e8c025fa78792502c15d53ecef0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab7f8b2862c549f8485e049194919c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f18cee51c5cdc1520a524507c3ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416169166012a57ea79f0160cc045476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715f4943f300879d56ae890144565477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ee47ae75cb66c02ed2ad0959385b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b49ddcfdf8206d1569fcdd013384079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a5026882741ba488f2b6a2a63a8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685d3cd3303c92e3832deb28c5d7a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819458c2d239521f382288a370a57c9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb50f8760fbd33ffccd363dc6584a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a115cbeaeaef44afa30c746cdf6aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e1b81af8d448e53b2cf4d4f77dde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde5bdd1fc707c889b4e8cd40103aa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d5ac93d3a7f8afc5d615184ae05087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0798a610fb801f2367ac0245c4d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238eb6fa41ccb0549c4f03338cf30f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe8f12d820b28c6ea5879d9f5601690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c55ca73fcd036ebde53adea16256e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342724967156478d77d3ace244d451992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d989e43678e52488a36deef0db7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f8c37678e4ee2a8185ca3038f05594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ffff67f5ccb001d96a6964766792395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8374dd6eb0bc316b6ea45e95a2dd0c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9504f86eebfd37893512763c3f29497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef76b3bf6ddcb4cfcb4dae16cc71698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865206c3f64c8bae942aad23761249a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6648a2fb6d8bfd02ca69202d9c6857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be7a16ec9c1c0a05ed3e17f94f3d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d233c34983bfbd0735bc049bd586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0fc2620ecd2c9147222eb41c8e1f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b2c9af7b19447f8e099b23016619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501645ab487cb1c20a813692167aa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399289808c2e3be6763ff6c8f125cb1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba509620bf78207f50188d82e2809d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806e8d1cf72d8419e8d5dcb833a8dc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d46dfa815f75e3eea4211f4232589f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19778693ceb14cbb05837a7cd2f8d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf026cb04b0a82b85ec550f97d9f95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117e4e34a253470714c1f136693143112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4663dca576221810b92f42441d20d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a89f5192bf7f283bef522d46a3df0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0919e51e1311388ced6f2746abfd4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f95131daeedf080fab43915b4f896116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042ca2697406e066f6f15c012bf1b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f65254a130ac7694f9d09a64f767118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4172f9bc36a43708627fd7327e9a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf41392de2866653b77cc45382fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8496aae0bb03beefa8abed3532644a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26839eb5eed0a1481b1962272b77fad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9286916d1f54cbcd8ff79545fcc78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edda2d66bd989c7a800f1ddd8c4661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222881ba0414b8a9d32648a096eaca09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593e9a1d8b413e792010c1704bc71c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f91847abe008802c2d14c063bce507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c9d6bf636cbfdb108475c0a0a6b29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333dcae3238f130e1acffdc3e404e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a85c0e51a56d166b76257af7a20c0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dfcb669912ded68a473b1c8e2905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71778b0e1a4655a74aa8d0ecfd8e7f67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba34128787cb3b998dd3f0bbc090304133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd4741b797fb146f600371a25ede3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1fd468d8a452abeca78b5483e9f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd11da72be047f344fc6c201bc20b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aa37767b2a9e39ef50f431823c594137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa827769330489c782fba2b05d6346138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50989f4771ee3851ea6908195c69e2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7e8a7b971b23bc61f10c08d87d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618763c83a13d651a9e23e2cc97f309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba48fb066e5c144211f8425c6d2ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612733bb4bf5849484d71d52904ea7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c25f2e86db65b223de9cce37ec5b69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d20d9407b1a8881fa5cec9fc12e84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e01b698da2971ebf78fab1761cbe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ba5c3cd1bfe796b31a95d2f86dad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc79ad7377a9d1a39b2922f36f0a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f744d6fbc3967346c98e40530516c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bce89d784b58046a1fb95e9f7cb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12370de5e0d5faeecaed5683a2ed6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007fa0a8bb76a6430b31fd7d5b33e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884655f17aa4a00aafaff176f42ce1bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1607d964a8aca4a26fac5f49e2a0da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81927007175db19ac5ce9c6d0debb3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0662ceb805c85db134f4076536013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc447d5daf402835e35970350b8d12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e9743d0c7cdce8b23030190826e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35af952bea9358822c3a6290021fa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f83fcaf1a274fe9a88a7c41b9b0a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242539486b0d7814fd7d33d59a37266d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7a4087e1c058710e67f9934d2f20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92123900815b65a2c6f3ba124e8b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1731ca4a221ecf42345c826624416164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5ab442a1c487ac798e1f8f8ae3d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7faea7df28a4b98d29ef9da3f176cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d04ed2b3d0ac3d7cb83d7ed42b2e5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fde2f048536c1fd82b8e883181cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23afdec226a73721306cd10c78ac6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa6ee36e97ef162e5702c508ad8c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525bddc6266f73bfd8432bf3b6a8411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c329a18fa63135e3586521338abcb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d2fc361f5ac8c40f0704cea99243173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370920a04329566d60f6c0c4c3d1d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e74ae6c37d31759005bc8e0361d96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6da53687c8281503a4e8512f42bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc67ce1672998101e3f887b0d9a6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571414c91e3b7507e7675c8a3d395334178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302185102923e6a116a060cd5df3ab1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb80670b50efcf0dafb824fb1c64a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4cdd6fbbf4c8260e20d0d776ab9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b518197a1b7023ef5c22b490f0c60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc43f1cc1de4ccd6d3f515fcbce398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a41dfe5d67202b01cb5528fcfd7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cbef83d03b79f2a5dca3f7c40131185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec3b78967aa26b5be85c2b4d9e1b13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275db750ecbde0f3525bef0299c115e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0ce1b4f9be01925832d6602efc05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dede2e3ab9e89ef6dd3fe1f9169985189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750189aa39d15dacf00f3daf775adbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff36400011107644c7e841a0946fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ccfa0c93991326bb8b6c14e4d7259192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b6cb755fec3d1d0901b8fec43bac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85bf47e3bea224822c6bb2ae2e8362194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd372a8fed365a67c8790011b0d01f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac60c4e4901722bfb2cd0384b3e9d8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc168dd1abf255f473feb5d9e11df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de420652a05dbc3e0f40d59b019ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383221a6f7d6e2042d184ad4db6b2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91f5f345201a03f21b3b09212de80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee59518c6c011b5a3df1f3f74fb6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48ad91e2b11bcf76fa265d1d5e6ca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf3caa814191c7cf583b78bec63230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495bb257de029ab951675780bed33ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb4d6e20f8ec33eae423346089c50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e55c8250a74b771952b1db004efa6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ef25efefc0aa61b1c7c8b50ea065207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192764cea6735034823ce99d8d69711208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a140dd79194753a20b1df33b892fc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b48c3d90e2a8a2d2b6900cbc65f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4930ebbad45c3f6bbbefc5751e856e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725f6014b41f6e411f01ed0d951d70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100fdf75a421dc9baacf40044628136213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff19537fb3f38f2ddfa454d8bcbe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be48e3dc9c25dce5ec4b45b661f9317215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf3e1775c72d143d2d4f9f5159675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2a8c4566d9431e815f396ca1c8c16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208822f2a187d57ecd46c63168c61e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605bed008c29c49f2c2fd393c73cd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516ee04ecd1100dabc7a1a04aaac83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fd5a2a726d5986916483213abc137221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b84188712ca267171bc690a670cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207642d353f606322ad0da15480b0414223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac4839a1021cabaf344151a60b771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a2b1dd487b0d4c6fafa6c956742b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15cbbaff3ca665c6518063b325da47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a684536a31f89d8d6832a1dc7e23a79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdad931888c56261884c41c0e311a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff89050be28bf078b6c3a89e039a37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036c3177e30da0dec222d2e4bf9b17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc9e21bc3f0f6cfd3377512f71f46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd6d9019aa51980b146590b0f06cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad41b451d375f4ab3f8171ea7f566f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48d6a7e50fa4b7122390f1f9d2b10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533d0bf66463d85c88e6351875136a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f460e528d7871e167a724eafca1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfa727b2798599a97fb354637d7c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c532691fb15bc77c01331df169ff10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7abe7641310cb9833e711716c6abb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8515e981396d85e9314f293cd6b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2575f94aa0697b25bb0a8aee0e9fd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7220e3a7afbc0be442e8298f2c6a2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd87e9a1b8906c42bf146929fc18f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5e17a53e53024f4a755ceb19b24f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cca6cfac630949ec8a29b32d49f84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd7d6d08b118f41903dec78f87e4f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403634969351ca020cbba6f20cce65e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d1812f07298005f1634d3bb25b0ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609da71f41b59f23367389f8bbca57bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec9ab5f45387903067c922ce959635250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8dc42e14d00c416dd0e801e60e6fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbe2303cea2f99ae3c377cd4d85c0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499235b6ba58d9d1696712c895500b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80bea58e769d2cf8364aedb640983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff077188a3d7369745d2d6f53e50091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295eb465d0aa797a3c41361aea3d2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30ddc497cbcaccbda0ed8b44ff364f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b366ea260c5e34a336652137bfaf76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df17e1942f200c021fd6a5b2956e0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e97238d62da19d22c8a0a4cf70f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e039d6f6cec49d89c4f04cecab58e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74275b3bd416d03f908ebdea0c3cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab52969520fe8f8ba721bf9563f24c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9ba5e3a26feb27fc60a2a90d854d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd07e909a6bed322ffe6b8bd23bd00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21589be9239f21a6ccb4622ce5572266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7863cdb6c2ddde929f3ede65b24ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2105ff60e6f4e5cf090e054d922a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c659d6eff989da830eb6c06e061767269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7efca1dbc92098752118ebb6f9474270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc207356905542110172570f8082a06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae2fb1bd70f3b3b268fbfe0261ce6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b68538e07c3674e264507eb7ec8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea21d4fcfdfafe39ed91194c1249cb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95991b1f17c4d4491e7c240e1cee500a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b8e3004f085640f022b1a42eae04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42bf8a5083bf7c3a2d18a5acf508a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1c6b2a5323716902fe285e149df2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805435d535556dc2efc944dde90681b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b075131a052a9937b5956020d2459d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e2f6ba6f5cf5814983a53b189cda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e266314a7997dc18caae2c945c9315282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af296a6740ec4309466da7cd870ab3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee487a279007ed98f69ff085fc18ef6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77090bdfff8c3fde4297bc7e9efe49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089133b94dafcbf45483bd921647d14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1253004456b95b69ceb0f29900872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b5de82c602ac5099cbab4d061987288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07fb8fcbc497ed007a99609fff758e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef095e8c95c514d6d6d8fa44ea7d4fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e038b4cf7ed963760e5e68e8cce391291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad101ee5cdbee3e306983fd4be387111292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00762d4e399912881e7e24b75a6bfc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e10adc335b33c4c9cfba05d361b86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade4557ed1bd566b2f7239d97186ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26653e786f0ce0cd0d829c7a3287dd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc43ce2966a3b8059c19605557f460297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e453163885251b922f9a99515ab341298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115ddc3968c40da4d1a09e7087bdbd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820f2dec9a0d6e967677f2f5c999b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d735766ac37051545c5eb18482f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22969b1096936af043eeea8af61041c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa309e83f69a43b690b913e60f0113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a96a02437a597f0d9c07ae43d5801b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62fc74a719d05f6e64ad5505d9ca6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f92b494226e2dc18e6abc2c8a1315e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f802d84bfe94f30b47578b748209ad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bdd94d7dfab5023a59626c6a12c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0e35b0db44bfb2b713a178765c00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb239711b6addf08fad7e21699c29d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3da371b89fdfdf0fb0f83c35bf23eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8559c0562e66fe947daabd698e4a4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8054e5dd5f043bd08b8b6a91c3b8711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5a8b407c35b94b4e5aaa760cce4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d0da934dcac3300bd48f2d8c839a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716664a237fca169c42ad9e42ba1f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c913ae7dc8e96dc587dfd44d3a1739317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58dbc4cb8e5e502e80ae9c348d0056318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1efc1cd63c6c392df84feab30690c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d6bedd49dfa98c94077df92eaf367320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996603666c791d55e09a0b0a08388714321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637bd4942fbdaf7d4f3b3c48ca1f986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab94f70bd4b83bdc8f1bed123f80a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e558ed1f08ce7aaf826a7285dc986324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34dc523fcb8b045b89a940d33845c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a68fe4d27f9bf1878b295249ac1e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf565699caba2e04711dc38ffabaa37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d872c833c029aa40f260301fd1f26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a40e4f1ec123a3ad932081ea1138e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdb0d25a36e8235cb97c487ff3b93b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d72adda0bb5d8044be30a1da2127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5b49633a9087c21cbe78f9d14e86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d34b08b3dd2dfcff49b82b9baee2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf098942fdfce262fbe7bb218a5930bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f8b272f119066639e29e4a06881d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a57bfe9a808a63037859a711365bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f972b16fdd724d25c71f0ebf804519e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac432ba4c98b2c0ed366f1a79fba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7670e7da4eeb1306f63272b3867c7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454306686daca512cea544ae3003bb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e3713d9d69f8505048fe196846764341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0fff569f72f5e30ad8980f2b09f44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf2b177b6a019b57ee4fb9900a6250343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b1c0ac2feda1ff59a318facebf20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844440ca40afc75d78e6537d9e46e60a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea5683e896e416a14b654e6874e44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082976bad957e3443050444242f77d0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d638190e9fbeaa9dbfdac1e32a3584348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7bd501e923f120a9e624b617ff2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbddfeab6f6da862087f5ac2742bb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae8020725cd1a7cc03e091808ab39f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a9853a1c87d12450a2792f30ecda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8899a3542f89ef57fc3a0670e0e86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5262a557fcc2934cd8a8b8a96c4d9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c20051f6f9f9c961a2505bd69f586355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135192c5e28aebf4c2f2935e1d4b4eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796662d9041bef1522fb755265a944357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0a92968611e1c11fa406f240d6dff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c91d22b2fa10d18719c9024231de2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe6f6ecbb5d1f8a09c3b737663d9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158d91f2ecff35e3eebbcc7abf62216361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41331ade80f279117708373650d1c15d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14624cdc76c09cda08a6ae5d50c63fa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75ac8ba76a94ce7deb47225180d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39b0d2476c2446f6c0e9807b1576f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2942a67e73cb86bf90276fc19ea33eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be427e3eba523d8c41a853599773ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c2246a177def7a62e1281b9965a65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5b54a0a617ab8942be8a850dcc89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488eb405d4014367d1b7f6796c76d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027944a6d8b7d20e804a768dd6b3b99a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b18dcc8f34c9a5af45e52ff0eaf0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3026f1b2496e49503c6c9427d30458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2418af525a33c2a9a8308ac3f7412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7d24890b247309cf690cf44c0ab5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bdb5c51c3ff95cd1cc668b920b2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c5d7fce63601b31b2c8ca0415d7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391186a580fe2c1a434ec62351e349378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffba53f65f9f5bbdc064557aeebaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc5cb00e54f6b5e6d6ba43a346ed6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f14657eb1a711212c7fa12bf183a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f12fb354d0f00448986dd1ecdd243a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87df1f0bd12879a96d7854f79c37bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d21d0c6eaa3806431b52b17c6a4f9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a319b0f5094ec54d7c7237e38b4cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b277a61619be164acdc9fc4d5700217386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847e1009061cf224e3db83477060dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b9dba8a34f2e2f5bf125cb9d0f17a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c5698c717b95f0680ebc520807ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932bd623ff3ce7878a991a788ebc02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42900774ba539ae0818c7a8d0dffe9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a54723bca046ea47f3a37ce08fea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86fc2e526080452ca0de4c4b9e6833393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f4bf23a627431cb3831dd9418b787394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e9299ee4ac3c03a833d30eccc88e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d32cb184d42d6124566e2f9b14aa8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21547b158857be678fdc660a59e76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2335c54bdf27b68b22abfc642d8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96569c9c371e6fc0b9d7715389bc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c9a3fe22d19e1cb82829e1157c71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5cc64ceb1fab6eccd57432c7ce24f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c6ea351a97bc9da6683169d7afd7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589cbb46453778fb8db2dd3726af03e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a36981859d7eaf7ee872cd6c138166404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db862cc18d1ae21678bda7d7bea91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862ff762ea3976f36ce53c68c0938a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed59712dcdbb6b689ff0ed076b001407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df3eeeabe2da3291d687eee33a28b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98efe17258f9b3f45a88a34da550b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a34dbb8415c9a6954bda8a6e86b67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b87257ba414880f5752ec3c2c5882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1e9da4704de3d2882164ea3bb913412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fab8166378006b596088aecbc974f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87472846dd46b1f6202e2f743af4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a927a0cb6606c3ffc2e4c30018074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20ef7e16fd0eea5c86cdb2f6f7384416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2534297a9d9defe849c09a88758287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3999c67ea5a83f6fe3cdc824d1a19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8bfd59b1ff0f1d5559d5fb196d2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0ad7a08885f6b2f8b469a626392a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2e3f6981f2f14bb9869c6ef97f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99df7b8fa8023e955559c13be71d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a31f7a7e373bc6b8d2db2751e1f65c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69e73940612dbc1910a192a92e892424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8215f998dc6beb489be93c608e36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d96e58e2149d858a6a1571430b49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5ea3ddb9647e630638d50c9c541a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515539ffc64bf1225501de7cf2e0c9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787cf29a4b8d127cca62f737287238429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad678d2ccb574a66d888de17a59533430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a08d6c120ee43a16b010c35452ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192b1797a686a8a1c7aaa6af7a9f67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aceb424c1173b9217b2e905be9ed8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0da87390d0e3212662acdb377f855d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6abf334e0569ee9a4c9757ade447f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b6235f636e4c5eefca2184ddd70c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524213dfbaa7d6faf2c0bd3c15e9f53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe552613c26d6026cf63a8dfc7771438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a71f27f7a20c223bc3992066053440439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c684254e597892cb57e82090570518440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c6f2de350b2869c82bce1ec5cc44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92debceb11487612dc61fb553e0f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781f2e84e37eb5439ef476d395dc9b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c727fafccf0ca162a7c574cdf6115444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18519b87d49d7448ecec8a071b4ac6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2adb2adc8fd9ab03748af63a08e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e47917e9d3eea6c619505d7a6e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013df42cb36bbb18dbaf6725d460328448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9bb1e5a6bf8f8bdbd2434eed91a9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b1d37352e914b24fc9b981fd6918b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3d65746bf1b74a4609f19615c9e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02efcda8d4f510e8d6a440cfbe10df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6524ef16ba2d397e794f13c71bd29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c192fd5fb6803d0634322b432652c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f240b868d2fe19893c3ca1c347af6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb16d8f14280893aee54ca853d823456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372183a91080be83c4033cace7544ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462b7be3c79dc8151a237f6a6cf789458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c9c70b6811a4db0e3c934e92853d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e08e73bcd87ad846b39afa79e0409460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32afb3a90d89f97ae68a9f44a0dd744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf480aa776a6d971bcb94fc65d822b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cdd84fdac8ccad5b8d427f3c99b75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cedbe89b06af1a9bc3d5b1a69e6fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba09ea6ee59badc1324399fae94df8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3fc9475a188a6eeb0982f909a0f6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7e7fb90b0564dc9ff1df34c59ac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a4e234257cda30ac4119ec9a67422468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b2c130a6497481e3293914eda763469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93a46fa4126e6a902873eb828676a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d930d5cc1dffa232b10df28b48261471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cee21c5f174a4655263c6147f3352472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c391365d0aead0cecc8751cdafbb21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049dcc68d3e3091d5c23af2ff043c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ebd9b7e34934b060b7e3c6e07cf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824dab7f20a24946c2205c3afc07ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3784436a302f47571e1a6a01d434efb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615984076769c5610930350690f0913478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc0249d4eef6dea41d7bd61c35af6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a56cf688ff96178c84f5d0da84872480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f950de9fc51efdd73f071f74ec406f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde95c65b77dda6c60224d44b9e93a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ecb252324f822ab8b5550a1f149ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc589fc1c906f2ba70163b5b3c17c9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e632508694761f9cf76a2568dbbc00f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a34a6d620764ab51f0e9a7f2332a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9ffd045764baff269a2bc4d40e4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f4abc1f7a9b886f3690837b6a543488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07973e199172a020a675308d162b803489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eea2be021e8331d6fb21a244ab119490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b336726233a3cff1cac9f9eaa23a48e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853efb486deee91ed67d6ee43948dc99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e035619396a689c872c879a1ff34823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9b559c8350089603540feea9a42dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141730b62ae8811f93fa0e49f238adeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d2b9bb8f0a4c37b9150200c57303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc37b4bec6ab6e1f3a872573d9188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca0ec940ab1927578234d425f2a3c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1a6014268b4636f6f5aeff4cccce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ca5b6a2c42e76747023ba3ea9d0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8100c319387a83ad25d07a92aa7f2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1a8266198812b57e4dbce63670b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa0255f7f4757aa8ad895595f34a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39cb3304869b31a5b30b0d5e0b403f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea4138864083cfc1b5eef3e3151b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d992455dd658bcde5d0e641c35abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dffdd80290844cd4a0a5e6f8d12ab5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a292d2445ac2addeee1352d7b97f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0a0af418666ecec1b1eb93f20b3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cdfd8ad22aa424153344ea90b9840510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6a4fb66e7c095bdd236fa5a0e100511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629a48508b1eb41b460927bb1e2b84c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dd96e0d0c9fb64ab55c85cf221e5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f58ddbd391156a406e6215ec35fb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c2f2cb39deea533fcd3f9fc97874515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b1993d75bfff6cdc0cead645982e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab39f5bc7ed297e2f5ff9b79811793e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0075a77e7155abc228a1f1ab296f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2348231227162f8478a25cde5de7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eff795890793f4713cfd85dc6bc9de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912222b3039fcd3bf3ca141402890f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dec5c4d1ea43fb130768d8e65c437522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0c497a47bc743f5d69492eef05ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352aa3afc70a8b8ce03b34a5e19a82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172a8a895eb4a8d6d2d82848c3b73b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ddb99e3503da2945138862e5adb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890d4b9269e1c59087ea3dfacfcb2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56ad19fdf761e07a26c85d6d342d7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21816a54e539d2185459eb19472dc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28f2fa7305ed68cea49f7de837493530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b16593e5d7784724cc903b1e8081531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9474760d47c9f2cbe34fcfc31fc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817b5a61ecd91966578db5cd62f4ced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681a27313b917aedd4769c7fa64b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f2fd9538c4296622bfc6f40e0cee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a62e22305f5479f3ac6f8a71a35241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b47be719f20c0ae95be8f592a210537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50482fe1d58a07c98f093db542ae0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fdb61b24a3f26e98b69f30adbd003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5121e1fefa3e839adf7d20967c1f297540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f85543fc33b5cc4bc1f6896b36f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb197b6ce39b70a36d5aed5c04ddafc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad750f693bf77cf89ec5d7bfc1decf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aeb6e07d68ed11f37f5e1de31f98c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acab3d1fce1637059712c32c98803c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da321c2a69dbce62e05fc093666b7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43d9fc286e84085109047f8b2c5c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be10347e96d5b99ef7173a54891103548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1564b97fe61a544d90bcf079ff994cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded831c4bdda697cd5bd667b8cecd2f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7fd224e45ccc54b406bb47407e2ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab03ab9d6eac6c838c5379e2348add1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82d35550e258fd6246b4e46c6766d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28c728b9572dd1ad5d13dc055bba8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53431f413b5ccf846f098991674b53e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9baf903f3f2f74fe852f6c2438d0f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984516eeae290565d5c411a5408312b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b625b6e740cd947bf09fd1d4d0a440558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c12678a2f4824ae4a7a66545e94a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbc939aedebce8218df4f681f3ce7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed730396917cf42a03365c2c493acd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b88ef071015c810b4f51869a67db93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c304c8a4a7b46026e1a89f54e96ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b3ff38b10e1a69dbf8a439e33803564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583feefbc0caced6f6378999793117e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb13c5da753c34183fe72d7dd4ca7ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f5237436df884e280ac8849e58861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5ae95db999c2878b9eae4dcc5a04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ba03ee12cf576d316ae8c789a535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f3cdc1a13cab98211c7d7b9742fd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137996700b3b7eab848bc5fdc3f9cc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70444a6d0fccdae0a8a59cd32d01b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a768768c9f424a108a5d25de417ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e280aafacd6be070a3b0306ffe32af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0fd9c86fd05dbb033090e95df381575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b24ece4f243b16070162252330df0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f366b1ff7c529cac9f349e0cb10f6fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf714c740b92c94168334506b2baab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2873d88ca7b38051e7b9a8368d77de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef5b5a4fc588f124fc07ff1bfff9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e3def1f0381176f32fa88e013e1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe99b7d51ae62dfae92b18b089531582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5aab47a624b7427397488e6141319583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef6a51565e6f30d52bbd9cbaefaafe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d321de452d0715f923b422643cb1ad1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a41ca0914da7f30fe909f0993636586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be576ffed9271242c54c097ce0ec834587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f885d0b89551eec151f6f611dd074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d04bfc3a4c48d0e4b918221337129589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ffa86ea7790dd8e2e6d84e9a4ccf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c912a7f7c6db24fded8b99bf5284591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5160619229115e1f986362e56b2ae1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390226068b93e71d7b2fc9d58758b07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e721e3e603006510659472b1344b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5be73a3bd1bfcb85c268c89bf44a92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06372ba40c5b226ed00301b7f22a73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a772f008c4caffcb699e6c9510fea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b751b214797bc7a1ab5a8739657ed35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131c0a6345d48d597bf0c548b487617599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034f63d3bfb47864e810c010f0b807a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df92d719229a18c724f36db2c7813a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59ad775500f54a71fd9756219c9e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d6bd6ab27a75dd9514fb2d0e4bcd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230320222411b37c0ffbcde7122225eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732a200a41d360b2d22f5971b1c8cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d0067f46d3eb3f2e567cbcfa18a36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb73084cc5540dedf0eba1a4c7f09f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b759357741ede085a6826d2f5d513d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369921163eae425f6373f86c0e90547609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9722c11f8efb70a88737b361f951bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7b2a9db87ded293b79b821a555ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64b2421c042ce6113005cd15d0a8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f350165fd5e36f418b5845c19981b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aecd871214a6c0f0e51127275da8db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2b13fc709e2162fbc0716d10dd7a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07bdfaa371f714f9f11a7c0d2befbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98212c3d21b5ecab66ece0a8c3078475617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2b039240835c7e2db044055237e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2144ff1650ef17451e7edfda5b3aecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1777eff736dfe2a04251b10140eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96abedc744624b9225756b95594c5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269bda0099db857a02d60dd95b77dd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c430127cc30cde220bbcd1e86f5ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d53dc3d1bbbf0a649aa19f16273a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17af14216eebf5609d39f0b797e8c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced4d10a65d974f8955ba6c6ced0c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de1f0a8813a05a21991f37c6b4c09a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bdffb19ac221a1c5bdf6910374cff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e01a456cef34ad5de904afd4dfa9dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc7fc04f098e89cc9614ee9100d28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b5677927731285bdfef416b167881631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443ee0a9f9eeaff9507eb404885a39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a41a2fb6cec09bf6117f57381740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76de5d1f714cd1d3b7753bdbaa0353634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee097b65f844e74683ac48bf29d4629635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6aab48a71617ba3d834d86b7c2792636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7b480ad903bb7290c93d823f1d19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5619afee57074c36574f3ed3b5bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e954971dbbec4453ecc7282b89dc18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c987c26b6bb0b84605969a38f347a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05bf982ab3d4a587516c5914474014641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c05233371d7bbcd306598d48e64d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364d57ab9e12f75d0b9a81cf692b1d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9265c0e3f375d17a7ec636b4599ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a18752d384806f4b578dcbde46e47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805adb093928df596cf2205ac24f4fbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50fca6ac317e182c320d58507a23ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e96ef19d5d78a13476707840de8a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522476adc433235c0a04e5f646ea93e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9138c53dbe80552b9f2f405e418978650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c50326a1676bef71f53bfda18160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384257b78d0e86b33b5f41d65059c567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1044c2e46f556928fd631ac618b01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf65685aad1554193358351509de9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4405c3838db6b082b1dc6e8edd76d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e95bf696e07c8c2a125dcae942bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c28b2a13741acf690476584bccf79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66b8762ad0fea881858773668e0fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc7263bec87d36f9b45ddb0b496dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125bd40e18f6f3db8dd67b98edd8deb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceacb5a92d7c7e785037e6ceab5c40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c221bf4d760e53e132dd3fd98f6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72884693294b7fd6c0b38ce28bb9e976663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c14d520d00c809978632167e571ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d0744eaf0b3515dc317cff4d8a41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547bc3327ccdf9cf65159c76a6ddcb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed7ac72b43f647a132d1774705970667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87c01409f903b9cce32447f07cc05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f31983dee92184227553784041c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf881f819deb33aa5da1b04324be460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b163aa1760807edb0f7ecfef8f877671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41622c46141a52ec2814192038f9a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9202cbd4f3f502cee48b4190adc97b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d177a78eca22760c5215523d333ce3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d565655423fbc4d2f01f12ec12ad11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3fa4e36eddb7b5bc12297f9fad6b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae81ebc4212261eecb3c183452a136677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40c4b625e749095a3d75de801304ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e226b3f9ea9e6745e92f626889f9418679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915306c17d05a877f9b8faf9223916b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec478c53aaa5e4796dd38c8514bf96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bbc710d08cf372b9431953eea03d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ba3fa210bc5c42ee9bcb7f18c3a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f277ae8f0ba4fd66606ec09b58000b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d5c1c9fbf2c0b59af1660cad6e163685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79fb6b89ddaf6e973ceb44a1c93998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11e8e8b2c512567b00680f97e2769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326363f7d91788722920332eedb417c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d204c41c88ca55362b40c73348a748689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5230780bf08ceb1ecaa1146cc628df2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624d30327585480697b968442651bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617287c4b08d59c814cee450d132a8a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84f635515db3e74bf4b40312f0e9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badebf6c0798163bddca6400cd15fd34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2b9816eca0e4d5727ca4ef9b74db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2b2b850736ca20638189026a73e5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200d3661efc64f840d15d0c75dfc46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dea3c31702265c3a7381a563a37e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd96c82fed7091b63cb1c204128f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac681c7b0c5cbf1e217c3674e387b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaab14abe9d635f5157cc032350df2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d97b4ecfca925909edf0d71fba59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239d0f043d754ff10007af03b56272703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992222c4e838f3f96516b892c0b10ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687075e6bba5e815ad73dd28f1a7bbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ad7ce0d63ed27def75f5b2a0dfb74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5d414cad9606c79ba3e343b5e20d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb49598fa1ad4c02d6df32048efa97b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba774f924136fde92d38d816e9bab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e013eb5c9e9d7968b6bf8ea2a641710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2a41075096d144f314ae2a6f1097711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dfc8beda9cc08272e135790636844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50dedddb05d9e8683682111799a657713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb16b8461290936ba147bb21d1e235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d086de7b5b71973b25ee5517b6985c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b6199626d8a99f10b3b6195662fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40f2a63ba5e2f1ba9a441ea3f7a9c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa347ed7ad2357e37aeeef09d0509d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848d04d385e4d6a55c75e3c4c44b2bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde980b81612bf0a2a3137b083d0a98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8197fa9d09a8fde03434f307775c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d470ebe4dd10d68a911c758dc4ec12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3acc613e1f15a6f154546f777c246723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12fede1322b909209e3effd7a2acf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4133ef078810d0bd2cf6c3a20eeb1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901dd2af794218342c2fbf4082dcb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dc7d428b0d10aaf07350de04e7ff2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4574752e55205da7d1f76221029720728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cf890425c373f1a0474f10210ca9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b9b0ce4d3477cf017a4650db1b490730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e447f00ca3d8b35b097b05091c0092731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d0fff5f7bdecd4d5d7b8a69ac0ee2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e5fa72ebc1c142ee60f89c4defdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5832fccdee7fc080abf42f7a000ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c46e388358fc9c05e5c9498547696735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbec5fbc28311b49c54e8ac7f31aab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2409729aa32b93e1c9dfcb6a9db0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade623dd7940b46ae0d9369832586d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626718136065248cd1ef15ff8444c17b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834357d67e8ad5ee1f2360f8e9807b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32815a6b8642e6c381344f5cfc5504741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d52bcc349d9ce541d45388d5b9d0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c34ac061f23977815d90f152e9a9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e448a3f2cf19a1fdf41aab8844bcbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f8a6a600ac85ea2db30913cd7f51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae809ca02e03d2b1d440209bbdcc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0ac98d6eb85baf1c6742c822ae73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c65d3d60b52b9d2b25407313813a2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847449231df97d1ec2f020fcc851c15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d6e4444a875785ac9a023fa45589750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfec5f2f8e5cb3c12364e297e3496f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed40122dd707453022a182dcce584a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4b17b2f6a2f2f98cda7eb85262f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e570f57c0e3ee44fec774e25fe24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce71e528fdfc679b1fbb62561f5803f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cedb5907395f3a4073e9ff325991d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799ee0ba17459a76841f5c326c03b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7c9aa3a038e8bb7e866d890a59942758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0f77a0f0307ea06d6890a39d5d2b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd1c311ee019272dfd09c055d88a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00ffc0e9cea80cf7ac0fc103a8828761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b204ccdcee9b05778cc0f6cbaaa2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f48f8eb6fc2f6c4a47537cce71f5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0fc7746bdf51c246478fec3c7f1a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ca551ed979a1563c9ec6bb0937c99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ccf9cbbd1bd0b8b351095885ed2d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb77a21765159d4bde63660944d8de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d49ff1e6d9ce58a00dd6c31cf540d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe206ac8cf954390f8f4122e6caacf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba6f5766d597f1006aa5791a8daa6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d10d0f36786a3a81961c02f8d5519771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109981f0c1481bea8d1517a0efacd90772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0936a8c4eb7a7a8a7691ebca56b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d78d51333699a89cb6520360b0f30774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bdbba3e2c6ed539697c079c3d1c74775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50bc030073a91a70a4967a3fc34fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b12b774bcb802a90b30693893e3d9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7024787f1a0e6ff4eca85420e8ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca88ae4c3419bdd65b003ddce58851779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d307a3b45124e3243ad5cf2714b067780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c371e70e9a23552c9a463ccab8e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72499ab69a0f75e7a8a4674b75d6be9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf56be2b73eaef29131d144c74195783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589791bee3aed43f7c55c786ffd11b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff6a2e6fd8586d2062956cbafc568785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c05fc8e1e64ce13412ae11f127fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5422491cf342952364dee6b5c3513787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a7f6d459ef8c567f9b796429f058788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac46ef2b3c6cd095a5868c43ed6042789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620880b20c862cd1dea6d6122fe7d4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce8325fe29337ac44a21021f6ea99791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2422b013dc5cba3b7a1d800af91f1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d1111ddfae407372e11a301f282f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38305a63e07ce0ee854e6cbc376a292794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64a776871c94e1acdfeaed95b6a3ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb405c42e84df4593152e8dd5a6dcab5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eee3dc4ec2ecc7f76ba23bc918b13797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269577f2eb4ffd1738043553fdc8f57d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2cf950f5e89abac060306b4c5b3fc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b79c1004ac00e96facb275e4c9b0c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28bd648891fd2b514e56bb1b7fda2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad6b32bc71dd510f6d6f796522ccc9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce95f964a1671de79ba4c5eacefd9a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312bd193288bab43ffe841b920fdf2b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e74083c709b5ea2f51d5bc8667365805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb266bf2ec0db26dffb7fa1f6764f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38260acc21fa25bd5e1c8f11cf5cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7295a486be6bef9073ec1f209f0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c8deb16abed4ae7ea8016bfc557b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f7c0719913caf36ceb86037a6757810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371b3d7748d18698af54a77da508c8a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f336d41d44d8cb53150646dc759d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafdd67c256b4aa9982eaa8863f9abb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f185b209ed68f25bb49898b0f8de6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0c0f13bf91556bd106a3ad290de3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afbf75a057842410d0ac886497db42816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe0ea81e8d627c62b026c26bce06e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d3bbd40694baa173bac032735cd5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2262c7b26aab6d7d8f61b4a0bdff8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be03cf60442f61276de2ad25325bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbd0b0ceaf81eb9a33706d3ca1cd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0c62aff521242a4547754f6335b8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c1b7c9a90f14fb1ab0b108dc424b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317855ed7f20a5031f0cf4eebec5178824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a625c0a58179d6157ee3a6928e3ca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82736fba5d9f8c16fe621d7d5d7609c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c027b8b931070e756066789eba1a1d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbeb8f073039be5900719fb4f04e8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74cffce45eddeeacd2336058d45d6d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a32b5ca8050ad25f24e90203535c8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b279e8e055015301fe1121ac7556b8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23421201d00c958d5fb213dfb0b32e12832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5275bf64621efe4f8356ddb3efbf3c1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716db0f1ef5a373564942cdf028fb420834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622527979c267237404209463de7aa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38c416d64cdf5d713d4c7a81ca310836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ac095cadfe577240815d9630b407837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12446d34e0a6d84c29a037be01be79d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5de02d50895a8e10cb35afd50d212839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3416922bec23d9542207178783dcc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d02e5301aae9d09b9759c8a9381e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b7f5a0c306f8b1063f1352cc04ac842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba816566334bcaacf90f6ee7ed78b565843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a974b76ccfe29875d873d71b145a4d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9487d48660b8ae17529b2b230caa92845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91f6da9bf11da94b058e1bfb96879846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac067f4372a493a191da3b432c504847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dfb4afb0e4748ae0192070ccba935848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39451dbd291767a8fa1d9bf3e853c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8dda512456f383ebd1656125b7fa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cb983d9336fc195d4be8bec23a36d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17966ad1164dd0c5fb44d4b4bc727852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1961a57d450e342242517be00cb683853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da923d315e61855633be4dc76aea4a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f2b7fecfaecff7dfac5828e22fbc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcde2ed8d3e6cc7df32bac9869337856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c6b66a737cb1baefea6411810fe2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e70297660ea8ca7cc01489676c1d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd4e8284a5f1a30c8db64b99f5c12859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f9c2dd868c2bb5ddf1c10de0c0dc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92368789d8d1e23965ad4574afbe52861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6382439cb1ebaf11c86adada304a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87f8b6cae240212f653f7c8961819863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1de4221ada0f644b3cae46c6405a7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226271afb6920c867f3c5140d7b13c8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d901af53de4631327162e5e49b98866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7de3099b11c5d2e2ff4a451618526867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2593ff12bf91ed5ad0c720c89754868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b840350f537d104e5b750ec056603a4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f388d60a387432ec7020b806749b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f47a0644a2b088acd3085bc189c2b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869129e7d198067ce77fccef0bd4ff12872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28298c784df179fc59fd6270c84eece4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b99694992a2226537a28781f0704874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5a0a49f21e200a4415ad364b66b1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964f5f00e64c35ea0fe5fb31046db8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b12557f3a000774c402c103a76299877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a67cfeff75ed3c577ade367a1008878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f984af546ef0728757cd7c7496b2df4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e41b5a0d3b85e74c82b8909bd03d4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5479388d38a1957fd9efc6022b02bc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef024a0ae8bac68c11600aa74cad53882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c17fe64f9c780b24dea15e762e16883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449ff9ecc5a3a49564ce00939a2702884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff250573ef650b2bd3e7d755d28b014885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d220ff32e2a162efaf00befc10f0a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ef7bc7b2730cc83d77941079063cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c355f29183fce6851e0682a12f8cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be99e156cc4635105e93ae408497fa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13a553f06bee5598bb616ae23ee00890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27bf802a04d1b67ceb55571f28439891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb26c7af75440fb4154b022766b0b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474fc0fff8fdb9a419553f8d29fde0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ff2a78f21a508676ae5297c2abbfa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb605d3d7752319ba13c1a81324e3ad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c6c7c8edd204c9d6d93ac3949c54a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4926505285b034a4dc85d0b1a0e44897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2caa18f1a8e2df525da9d7e4f3c7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2d8bfda321fbb20ef79622cdd947899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459e03acd43d93beb0c3326d79583a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ef4563cc5a8dbf6acc5e23b2bac6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2141b0d7dde1ad3cdda7b76ccf85cb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be05808ec8355ba43815c4bd73b595903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770caf3c12a2de1562b47aeba6ec91904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2aefa7021791c0c49d5140313ecf3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc356323feb47dd9cf971cd523b6a450906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450207f88c6d41da02ab0310734f51e3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b68def84b34157d530908f32c7955908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27edb1b000332d1ad7f5a4758d7483909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf981566ec87ddb2e9bdf1366702c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fee7d29be908183767faca9cdbe60911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89cd51717b20a5771eb8c3a08daf30912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be7a5447c1f8c93d90d7a152533d2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc7219fff27314692c77467bf8ae9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ccf6a45cc754d3d3b9295275fc0e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50835c3e5c1e29c7adf901171e5c521a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206bc8a1829ac37e00e33be9a3378e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1324ff743df5213053742b87443b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce59fc0e1a772d35811a2e18be8c80919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b59bf3e4ca1c9d1d80b7050fcdf7a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240611570220f60d82c176d13f1462b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4262bf177a63a139eded28fe5c7eca8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266de3cad19166361f8e9443b2dd77923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754557379b06b2f27d5397af3bf3fc8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8b9126caa2fa9003081705ae2f8d3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f7712122a2c176d627fdeae9a473926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360384d3665014ca7b51ac17352cb46e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33386145586367c693fcd13a0b1b15928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cffcd44c57961431d565b41c173412929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcfad4c54462d007e9379e2490f8d0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e714f7a67b545adf224686aa7b9c6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f6ab28f0a38c52338a93622e6be5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e084ed401afd9c9628079c30d895e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee95846a8774f42cdbdf9c8cd38941934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793825e3d645921813c64593ada2ddfd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ec4bf97cefc8e22b765fb924cc4d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893524828deafd8733b5dcded90cf51e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492908769d459671fe3b19abdac38912938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c9041744669ed44d29fb5359f76f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5ef449394ec386083a97b7bf57d3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8318c7c8c0a48d609c97e30194f3c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83a14e478655d1ffd47df4efa9f6e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda57fc7f2f66c887f3781fa965c08943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced2d02c338f1f91043706ab91eb6f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf0b07ff7d2ec2aae693c25d32533945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c16f8315f0b25fa84d99c9a09cf9f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f3d8fd942bc2b29cb42751bbd656947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095f11b64471525d994d1178ed316a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2cb4d02efbbdf0ace9b3ef49ff2e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe890f22adf89876b91204ce8f254f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94491611b5b26e66bcbbc10f038da861951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9178771946664992c0286ae9a8d09952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1e4786a1b2776b2ed90c8ed74fc9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634fbacfc7e35175283066da30fc6c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785eadb9427b6c5d24b1ed7d4c9b7ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2dc5947438feb65bf85a94783e6a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a03af3aa042fba58f8dbe042cd8b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8e2c5917401533500b8a1b8a3399958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e4c2c62cdf6e36ff917a8d524fff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10d6da1f1de4c453c857532e261c98960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac50202df76108a8c19f462e3d0e3f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213bc085d32ab17fa995743471dcc8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13a582f7ed99689af135bd105940b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d19d497fbab505735bdb3eaa6d21c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0a1fa919626efc95490a226b4521965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d1a616ecf95c88f1c04898f87546966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49252e365349c968a696ce38f8cd79ac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06387cacd82806a0e1ebb6dbffe3800b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae69751f99412ec989c35534b89d4d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123366a08f55fa440f56b5aee99e0e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd9f6f535109f4027b0d89cdeb7f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a3f80b41fb94744572747aa02279972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7b4170c75bae6b0516ffb96640e8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cde5dd3bf06b31a5eb7e13073c82b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e405b44917c4fca279f55f965514cb3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51154427e6cdce2d167490c277b021976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745639e1235e69076cbcfb47fd9c239977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a9be9907bfba3fa43f59774f1172978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037c72bd1539de1b5949172d4fbc4d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d44fc8b35ae5d34abf0cbdfd6214980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c061c0fa5989a6f99737145608b6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae13b61ec57be9d1b592a85f2a2c2e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7c93318d4c56fc70f422c042bbf2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45416b18665ce3e144f733e87015437984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ef850f2e0819c8fa43ab89e8f57cc985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea13c7c0fd0001db81aa4c83b6b91986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ab9f206d07827fdce5532f05aa2e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51a99e7f9126da6bd32f3e6b228e3a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf287191dc21c82741cbebac17fa51989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c9ac6e0e1e7e588d1222c8eafb5e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea281e3965a2bf9485a53e1d2d25ab55991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde16ed7c55f6ff16c87b078a35e162992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02ff3622f57d92bc997752c67defc7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad647c8dc71049d2e418a73e74de051994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56455840d5046b4f3f7142d035f4711995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885ab24c066971a5a548bbbffb85d0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915468a3febedd35755a118fdc2730997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8514b9d9176a48e053071e6fcbe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb2bf08e5959ed3c11dfa973632f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb8a6491a235c75f13cc2a3e31673b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da4381d9f4367137cf770f24693624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211967272c19b58ed842b82e32bde15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41598c3277cb1fcd10fc3d6eb9bce16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b1545b52cd41e8f7805a9ea34df127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2439c3cfd1e6d8ed48976b03637a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba0970248e1db07d69546b6e724a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0d0dc5995927c2840c0cc50466e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6dd8eada33103b70c0cf2ec444ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc175defc24fbce7f73a14ecb15f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bae4d7818177f6cfd2a9e6661732913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9342b22a32f1c934121bf764f052814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c14e35823368bde163947a4ed637c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aa83d8b89ebf0fc1c854730cc80df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833bc783153ba350ccab86ea87e37f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a2021765b6c2aef5711335842321718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ba775f7709c254f3de702a0dd73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733605140c247054e42cf26dbd86877a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e756b51f75e65ceef5a58e488a25c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5481b040496676e74ee78b458727d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b8d1a19062fe30c62867560a5a8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd628ec5d2118f695b027b27290ce0e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69c02e6f0513810095c84ea00103825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248ac5c3fd05427899f4c116b18c3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef266663d1a8c1353f00de13e14342b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7735d20aaa5767b2f1090dc7e47a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626a75cee393deb00b2247718eb21e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768631c329440639afdc1fd2883e83830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c56174668c907e589e7852d155d7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bb6df02a1b06f7a1dc7b0d45b80132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507ca67ef40d2f2731332655f84b4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321fbcd48f98ec8ccec459d1c1e4af834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aab9aaaeed371a6f59426d118229935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aefa065df8f481d7be83d879a66f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9e5d7b10eb37ca10c5e4ac07868237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2dca71670d303f0818752ecb931138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75c58d9dc2d57c11fd3a1ae59429b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72fb7cd03ef89b78c0b79a0fda3d3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233140e1ee0a55466e86f0fdcd2caba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0343e545037a39143227bf938e1d6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ac6e82c01595e74556692d3f073e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f3fd7571d9114a1d4d9df203ce7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb98a3d5cdcc111753c3c99b5c01245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94dc450a871e369c205b682ff761a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785c9fc69144653135407ec04da7b0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99771c7b67d09c20cc11012381f18f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104334e6b7106c5c6ce5741b28289549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3375450f0eafe38799505238adc1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d231473936efaed69dc5daad63db851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5824ffb38d19fbc178e58ab68409e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327de1bc51f912b240b45f9820847abe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94d168ee2f759efa1d36eb2b8a345454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07855f0c569fbbeb05226df79387855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159055a089ab6d8b2c932e1f063b3f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd767fb062d46303258c1984133f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781091d0efd77ac9f6a9518db70340358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1047ac4b5fe81474378d8c4fcc7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a49f24e63d2e0ae2b5f4f1a6621d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0195300f459672e43d2294ce5af47461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26494c5a74e3ab6e35a54da14ee1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fb595ac50bcefda4980c4c08c93563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78739c56deae9358d7ba9e07f462939064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432f7520daab4e9a025667b05b06a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e7124fdbce8aea8b25919fb8b2d5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe190c80fde5086aa3ca561385b735167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974993a8f8171fb3504d0df26f526f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d176cdf87024d196e47e1a09fc6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e5f253191ebdfeb154200a8943f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ffcfcfa9cd973d17444e0de6be78c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8ec3c48a853aa8543449d1236f3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4a7d9205ecdf4ffcf61db201b5d5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bf199d2ecf1f8b2e7120baf851ec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22563feed37d204127fa0dc4d6e95875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4e799956ffd86d0b32f53aa42c3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca344840c689e7d8e5c87811e3858c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6342f670b4471513e7dafba64ac82078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7564c35e055ef0e8af7af16840853079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad3d8bcc44d719a79f1b9809db6bea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520bf91ff7ff3cb23b954e42f42e9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc75b2b34787446f1cb71fbb07b3dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3caacf4b6a489cea9fb071b0e60f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d152883145814284c5d15bda9ffb0d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d1a7f101be0f53e90f1532806f5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c8de18b5b10d7b49f9bfd0997b70486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbda615895307cf4639335d8bc76587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d515ba65c98a27acd747de7e8405388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36403714033fa5a4dceafb16bb4131989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da1a4ba39d01950ac51ca92b1266ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada2665f66819a001610a2377fda2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b41ba2a7e2ba7745a83d1663bfd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d53ac65f76e0a556d24231117bc44693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1320f14a467296548873b4dcae0a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c3408df02cd6d314e58e518c3a4b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f758a03d1e50eae8c3ca22e80d63b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9367e11e9eb13555f8c63de70ac5fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d655c6f533247438986f2f5d94b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8a6e94aa97a90b9ac58f481548bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3171c9e889cb5646c89c4d8f685e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd1972acd9f3da25ae14b4031d149101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a288526057006a2a4e478b8a005c55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96cef4c9ff6fd1aa96fb0c11117d71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4c2e7757405549989671a9a6fd23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f39eb1bd4abf8873279239384a3947105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aea96444ab2442725e11a7653174d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508417923d04770f6f33b6fad5d41cca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26fc4032b9e1a6b05c8589d7d0eda5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ea949c453a994782dbe13359cd33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f930da096560e4a4b53921da55e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175c60f28b3581a787f5d35c423ab8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5273d61476e24703f04186f224559d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96f4c1c6d9409551c4a473a2d7e75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd33fc195e92e5ff475e5635a1a5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e122a8ba80eb6336a26fc198b492115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32accbfe53a98434f35885dfa3d1f933116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da4c25ecf3146dea93bf9c19c09284117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7691fd6890c3cb4bfff449102d45f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec144d2b0e6240d0f81bec3cfa1f689119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acc5f176ba43bf90e011970ff11886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a4223b4a96345962a5ded2b377565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38a0a5a02f6d511bd6c8232a8031f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88961475d0c76c7b4f296c7f6ab91e65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cf6628e10a0c4663425b90228d425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc409446c84c5525290659069b05c05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2163fd4e22aeef4b4c100f2e02b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf321a1e244654d8e20339a5c06a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159b88aff1435c424a331ac809c567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4295366ed36282dfb6697c1e7f2a6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a8721ee01187e8cb18823167dd0e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4890fac6d41dca88300f769b3b731f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d307b3119e3ad0292ca6ab017d0aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0f7cbaa25e82f3562a381a39e42e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f06a3d812401ef184cc82b4ce1f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126fcbd49ced9bd9ba754d7eadc1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9174de8df4ebd17b84793f108f5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c66b96af5c3e3431a273694ba1e5cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b404938ccb0093aa57b2591b0101d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a884912957d5452b7cdc13a77d0e218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7087b8d425fdaee510d1de72106670140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7b367175361122c3a7b52f7005b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efacc4823fe24f430daa080869b271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6246a9e8f84e0b8137a138a29a83d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149ed9b1b98d67d67cac8184dbf22b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ecf8ac91014443e62efbadd3b566e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe982441e8b8374c32c35294b60caef1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23fcdc42d1c4137d37f5647a03cf56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f040ab54ad4d1ee074622a8c20b76e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4efc02348b293b2d12cd856fd9b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc89cb310777e2d7b64eb7060fc9994150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c8300d5c43ab6118ef458e69f8b47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff015ec750033b389a0a3c8b3ba1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85212b14d594e2a2594e4ce8b7c66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4558a636d6684df1a2e2d61f581a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3721ab8463d7d99f3274b627f3c7ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caff9125d8656c619ec75477db0e99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e16256dda37b85c57d7e8026bdd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb64006af0f913815d59bac9795e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fd80e9a5e7fa06d3539507f38995159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a764852976d400f9b8fee3ca8e63fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aebd5ded3c10581af9c0549465241f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4886e05065c2042bf8786c7c4e7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4753fa95ae8665a3261c1c0bb68b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6eeb7a2c0bbf02b12f1c9dbf4c05e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af437aae0315b5c937dc9b86a13b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441044daa87f7b6c995565adb9a9dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201f0c1827c5eb3eac1633096b304a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acbad78ad6917e0235146fd909cb2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df90483254143c84a14e40a3eaafb2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7efd59e124acbfb2e67169b36aad30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ddee897f0903ec9d49080043953e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf628531451cc7a193f118b20f842a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abed9d588060e2520338465e45d99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6547fcf5c77e189e2f44767b768c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6c5201dd76746cc5d9d6c95ed5ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd28890dcbd638fc3eba4bc5a8e18c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241bc88ca62608b4a6afaac18a7665a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5cf1a2a58821c74aef57a7b9adbc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5e7c5e8a5f10d93bdc689280a76d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f66638b47b3bde41d22c370d92af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cfc98670af99986d88dbbcbe404c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f660ca984891316849b69e38060f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c96a36f2165881bb4aee3c43b0d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ea77e564baf12b0df9f23952b372184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c1881af195dbee2e9d45692d4bdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f41ca9a4a8a096254de62e67a1d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509677fa03ac6a1c67e628cce8b5ceb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edeb6736379a60ce0a74188e021b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768f381c287ae368143b5e8c8396ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32d70c60098f5eba38c1d135c72eca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1144b0e989b529efc84b07c8e020191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aab79de7969462ea6b51e87879af7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032232e41e5fa9e164fd3ad2eeadbbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44d003e9df0c637b01e29ac042509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844c49fcd3569ff5cb2aa353c8a63f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c344954c7078cc20a2aace9dd36344196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fbbdda924a9a6181581672bdacdf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326b23badb187510307accd8d09f08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc629b638a9e1f8b45a59ade967e239199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4649fbfa55178ce9418f2bbda8f46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81e97a2eca5bf5c27dfa304ef06fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45f8295adf8e852facc962bea5d717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430125a018d2f0dbaa73f2c8b8c6f82a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bb85e8ba12fc8decc9acae7aedb9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed53f83ef437bb13819404a2a9d46e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8bdca7e257a505de66d0c97b2c8e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb70af774e6e8df84e41bf7fa638e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac460f0d27afac714addd2aaddb40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767e09f497114ce5945cc0db68e0fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbcdd8f62539cd8e7f59c1e27779c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c9eeb98214a9ff37487522b6171e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc566ced8a4467221fffef2782bae5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff91bb8218fa27a874b98dc504b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773bbd676684e70dc976e6d5cbbf6a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a2e6ae9f9b88fe64adedc8e88bb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f327907c300581509f18209f1e884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013b022e47a435c997666b9e9c9f08d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79db72d35359efb9f0e542dc3887eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13e7ae7732d26e64ebc0e5b6be038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf5f03035e5b26f7c3b1be54c5b959220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931345343468cb81214ade2f3f997ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e014e1942d73e0553b2e6aa82cd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c4b1b0c53eb28524dd5c0c6314ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04675bca4cf3150590ab2afa429708224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8953a4dd9d6ee867aedd9a9df092345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd3a6b59adbcae606d0661df59393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc01a692fcc5e2ec67494f75f5442227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f90622ff99009a07790d8dfb1d109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328e15cbb4eef5ff4d1940f9b3caed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab5e4d8bf301fae926b34dcdd0360230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c85a54aca8f1620d286a87d253a61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362748b18f0ccc548bf7f6421343133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caacdf688384e62dfa7da46ba0ba07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886ab0f232a3ca45c46244c1d91e157234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff62d7c1f14cdc6eacf915ed2df70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e895d1e69bb9f65fc54f6e8f2bd9931236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da951abb16920c83d4980d940a6a659e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d5ce04f4a67f6ce92b6d16e8e282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2d777c78f0a75a77b28cb29429ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f7703af817cfbe193812a893e5d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c739033a0499123cb63dc9f91d2d858241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4df4afa6f4045e7fb660cdb27b3421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61928322d48568de335c8bf4b53cca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff269ef0dd62a685afdd7407499d43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d801522344b05b981d34a49a213e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cd8ba538184776ec0a41c8e00262c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b1d8d02f8392f0c67547ad363d146247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dbcfb36e04446bce44169316968d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375501d2586ffa534ed2f2172f3f39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d20c5e3c2c11c075f3a7917d817816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8921f13d74bac7ce8950b4500c8fb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0988982d9cebb6e4adacf4a4cce6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4033b1fc6d2896253552f27fa48024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa80a61cf8f2463920754a4c000ccb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43733226c48a761c9028f2e96497f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3196e821c5ec1dbd71a39b4f18446ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923420af42aa412d132353b9c24f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b126854c1be9c9151a098cee682795d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69227c60a640c171e526eb7ff19a7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d6385e30e51669450557b5f09947260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bbf6e4dfd0cf33447f39e9b1abe60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e3783614e80fbefee1b47e5aadef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e017e3ce78a0f37f797922623cb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d6445eb0b15b773365abdd2137f24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ebd92479e67256754ad7a8b4d914265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f12f52f3afa5dc962167cc783253266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9fa92f441e09af58b86393eb9a5d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea88c66015bd86de23f5296f887bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132e14bca35b2236ff9889dfd0ce0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965ded0cc8e2f740363d32b8ca506a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421844b7f8ca5763fd8f1b124ba1f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4caa49a9a90c6c73c7f85b496fd619272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea43e8e96005c92ee7680db93073de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3de67c73f087495e34a863ac5ce7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c733e3df506841f3d28ccec6a75f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369829426735920aaf9bfe8827d2745e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49c1f87d0625dced1e75f6bd5e412277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720816b9737f1c601c9f329e14e714e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a00f184d130c7ae28a19f0e3bf00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ba67da747b525ef17597b3940957280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581227c0f70f735659d96e306edd6e0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d84fdcb9dc387cf357348c4dd0fe85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc503fdb300ce3f8d32a075192bac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73465e2a69b6088e2f3fb025fc24d223284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856c8bd6a17fe6b0c23fad4c86fca00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7a20be361f69412c021a1906d895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde8e3eaa04ede8f693c2f3c528f6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665707115565ec6983c6c673200ba7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d613b032d54dd02ffa8314fc56d4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec31eb065f9f971df56a65c17c1d95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a7891c325633832c337a572f4020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a9552e5feff3ddc37949919951ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e515ae96db6f7855518db980601e17d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68fd6679b9ee29b6adbca2b9fa3d95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999bb62cd6d3b51bb81747ffeda9158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18774bf59ff72744a6447a811ca348296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d9d95c44c5f8bb2fad32f518f9935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f339faa37c19f19e8b25476ab16c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463bce64cb50db0c3c22e086a5cea70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1498ecce4329c3346cd6c1a958759300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62ce687f1c6f3b51cba018bd89fb3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dae926589af4b0342a981378fe93d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577e60a874c939c89573cd4b084118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe11a1f20344b617cd51983d8ee7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef47db193964fd43cd29dffdfae26c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fac22c771d9f7e4af91895ad1bf2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215be50242c8540cb56756c97d9846b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162989eb65ac41f4b05bd9bf6e34f681308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ee9a5fc7cdff49c9da22d5ea0eff8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d0eeaa215ba1206d35eef15b79f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabea1734253ff5a67eed2423a59e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ffeb890230f491eac4fa0054f3ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094f3c2ec9528c716d1761fc891edd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16454b6d447e26202370fd307cbdd96a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15896cb647b028b50f965aaad7a1de9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6151ce084f4e076617ea2692ba98877316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda928b7194f542bd14f3ee7a3a063317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f8e47bbaab6eb62ec373984d3513318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4986768ff66c2702739f2e6ae29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a43d76a85e8f3d36d7cf1965eccd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca54caea3929ef8c804ce803bf389321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2814c93da72953d982dd14590959e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ce31f098b17ed47f4ebe45858f0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd5035323b2cb51685137c0df82e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf776af6f51df1897b34e6fa1234141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc7d28465121fabdffb87fe199103326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf91c7e7d6a637332f1920f0160cd45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff3939f0bdf96d63360a85cec0524328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c64b7631d0239573fc76c2a2ea7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9fb5e45292010e041565c785ab22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f2e2f948b0912d422c7491f58516331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f011c57fd28c71b79d0fd167fa943332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2c415c492e538dae04cfd6b58954333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9c36d987b9f870746526217f9614a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669c2e24e3e07553cca3a75b880794335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e09cc4c3b383b2dbfb9e9e89f1dda3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72908fe8c28c2edf3c38edbab635b3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d51539dd7e240a9d9f10bb742615338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee59acbd4501d864a011a934f3bd7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760cd31a3b6b1a474895c7946df8aef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f14f217e3339517a0929bbfda650341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1079e554909794a4de7e3ccefcdc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec117524392cc9c432f9506b1dc1c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8466e534c7a4a8de5efbda8b919d51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613c73e9b5c819d96bd5df35eb2385345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf104582d8fe57cdce43ea1e9d130bcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e6ed6742f5c48923db9bce953982347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e67e4424a730d573f642c2d42bdaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be730feb0a92ab3477d282f1c8c589e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d79dbe60fb4521ac9a5ef2e5164a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c91a550a7d9c89d6d337513e29f7c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096666509af1d786d065872aae42fd80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596144fd7b4cb8804c7abe4b7758d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc018f3de51f04f9059a6d9af5264d34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830f478026714856ced63c96cd4f62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f3772a94cf3b53871844d9bb44995356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe6a10d7bd4cc8c6ddfbb191f7ff9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1c9bcee0e1caeee8a5248b407a4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea637d7dab4f9d2ed70378b25064508359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4d9e7d5580a0821fb1560812c00c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406fc797a2b14477f82b37e48b721e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3db93aea4cc808e77af7cdb289e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a4147f1e27ac9bf6155e3e206bf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab6ad34ba7ab5d61d7b88bb6beb9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fdba03770a9322f5612f133f6b6dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0732c2e31fd711cd54a0d7e563c7e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608536f8c4744f30dae0f326f9b6c021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d84262d885e794951e3fcc320b374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199772dadf033310b667205f26db15d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2ef4955c1ac3bfceb9a499255cd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e0567b0aed61dc1e3d1c6e55a005d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0181d0a496092d1b37c77e0d1d5756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693469a222cbcaa6f0c8fcf833f9c7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9b8a59cbdf8f28ae58cb667a3c33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75e3ddba9b1c88cd576e68a172edb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348329108dc1445b913e5280d4cb7469376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffe7cf6e0749c7dd112d835a2f6189377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0e1f1b48ac77ffcd48647362db09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcab6273d78ee52179f7eee52e1ff9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdce55798fbe2826c616b3191fb780380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9adb29382642e60ddec15b9380b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec91d0ee993af71848216adf59e0c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98190775eadb852cb79f998c98d1a470383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3902e2b500874d2b60141a13a403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202901b7f3106ed15cfa5143622deb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7a4c37f34ca4ce08abf21b2c8a8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c35c610ba1ff7660e8b81f953039387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c14522b6329e9786978b40fc8eb735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba66e70d5f1d473a4d9c9b5a4818f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35488e3606412d7d6fd763b8aebb7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13b8a513bb8f4a81dc26b63bd0bd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60cfdfda5030515d24a776219c2d35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318704210a4bd0c84c88933aa11e4f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d6ddbc2bba51109e7e1fe26628204394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429fad9e208fa031a49c563cd9ca8f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5227975658fce425d7fcaf63fe5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b85dc3fd58c3ed545545c8f6e74ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b8f6f1bd3938df954d67ee7fa28e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d41f69174cede7cc6d021499964f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f59273544f03e63bc2c65c9e1820a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b51fcb802fcf61ce552c429475470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520928b6aa342293aeacf03e67d8a74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cab4c4f9496afd85dc2d7cb1e37a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061e0236a600261adab9100d1fcc7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417e86ead1d94c053b981ce2ed4346405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a4e0c910308e05188bf4b8a39c7c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e3b0cd3729bcc04ca56f0ed30796407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e151abde205ff5c61a6f7e2996adcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6752f0d204bd61f9d74fc001c8c914409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a72b80c62c16e9ab183f46b1e265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0377805da017538fc37f1ba1a3cb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ca6afbef6a99a9be4f019f5c4e40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f578fa84abea2f49b0c5ee24eaba1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61987ce054c332f4ad4097cdfcea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215881ebf604f80dd1efc68e7d8e6eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e6c2321750da927cc97c2bdbb6e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf2dadcc6368d2d31b5a2d6b9a118f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5d7e3aae5798cd6c53139f6f3553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1510d1d3240f0103d77a6b6e00404419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c4477476e3a529535303e0f5fb82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ce17fe6ea2bcfda0964d97887e1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c8465157d8373ab0be0d9177384ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba104abe8ea3306c9948f0fa52c26b81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3d790841e69b1ae70b1f803c629d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17953762dbb83e57bedd63dfb4aa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23473cf5179db079dfd6c11b6f64cde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a0a69756367484759dcb2122f24a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e95e5109d6e82b92b6bf564e42333428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf503a20b853374848760ab22447fbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b69a021e73069ae16401968a8de34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d3cbcbc5e7908ce35db9574bee43e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c317584e281dc09cca932a4db4a26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5efd2eea58bbe7728639e2dfd6512433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281fe8a7140f7ad0257ca64709dab8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7968e80c365abdcb84a85e99da6419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35071dc58fea7b223a8c812af4cc640c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05cb61f2b183c3b4d17dc39d799b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771ae1ec9d148f8bb62278cfa5bc86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140c7b853d3577fa219a142fe128b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eed938d86c4add45392f53ee040d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195af13b90dbb6ac19ca7b613db51ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52940eec379ffff2e7cb05f0b268d7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285d83cb0623817c0499999bd79e45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2210b5450dc20a1b7deeaf1e4079c3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497ecd880fcf7d5711421130f54868445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176591bb249cf627153a5865ce62d55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9b8338e460362c86d45d8c71c3d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0621d52ab993a0c919a890b18e3c9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994f268b154009e85bbed5baca42ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e4dcc0d5a0a851af165217575f91c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad498103a0e66bc27f1876121ffa161f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba728cb591dbe59d6aa3d7f7d8d7e2fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985436a7d911de6be59d411fbf0e107f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ffffc45ccb082a75b008c349d35cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abdc30adb61ad36475587981a9369455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c31dc5476e3a2e9e6c47e230a69106456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697331b60785d3336909ab531bb654457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a29dceb84d83119b583a6c05566c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c73d416ebc41d86d8edf2ed59e8c42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2191c4592a062c828890ca148eccc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba9f1ade9718760661803a095e3b2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef267a7915261439a14969340c073c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e856f8556195c689554b590fdc0ef3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734d50ff2c10bb92477bb14b68019ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca61acc382f938773c243b648da9e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd1b7845dd25ec399f10d1933e75c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281be1887e4e9567c13f56755f9c7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8815d71c0bfe9b43ef950d13e57c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee4d527f729cc17b8a27aad0d2e916469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eed8d1404e0d2544a141bc4d5ef27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab35b442a6b3d8fffb5cfd1958eab0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceacd90cd7d06c777ef5d6b92ca3177472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba88b9705c487f4664b6e1bb1c29a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf043f7cc6de6e05e5666f74b73653474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77464400048ce07314b0307caa9e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b695c69d49457faadd51d2f78db8e48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3755c6f1062c4691e6ca52ac62bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d0fddcbd2df8f23b5bc419f433312478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cffe1310539c4a68df9ce79a9d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b65192e3ac2465afb94f164fe8d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92c905635aae5da54c7715123ec07d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfff2572be3ec99957f9d647b8c131482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8ba60450171e8115b9bbf77f75db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dccaeca1e2eee775a92350b9565a7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878ef35036b2bba6240baf53864028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd801da9c70d50bf8d302bcb5ff2480486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d2b610c83394fc3855a94a686666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f20c6f3f860c3abcc36cb6ce2a4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f068e2f546a87c7c3b819211177fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52476df9c630b5b27869188a64940490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267056f76d1023a80ee11701b5287f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ce5cc13cf025cb22842bc9a34fc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ddaebaacbbd570d77e4cb3b29add5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a1bbedf25a1cf055dfbf5d9805af1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519424534fecccc9166b90eb3036fee8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e822019cd43f7fc1c4250d88105f2ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881b2edff253884446d4d40bbb3a40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529899ce52ae226772c66da0066f2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66bf962aeca3e55fedff552567d517499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d68d78f17c57ee4f03cd49e7297ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee96f054ec978e8c43e6d75ad5212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed555bbaf28437cd267592e87b06c29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3fd1a57365cece658305345d688e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca630243ef04d5127d4498aea09c0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b11b8bb86ec5b860ab9354ecacc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33db8c5918fd4fd48f91b26290cf93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240f538c395ad36a4c38013826d200507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5172365dac678cc94f99970ea3651508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a03a79b1a836969b02dd6a609470e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b810180b562d0c1f3a22c61e7945510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a495a4ce840c7a5c809092b6f91ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a3706b419f6411992cec8ac867bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9424aaac3b4b05b77684b3e877ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65afbed86b1796993ac3eb178dfc802514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9e66407837de670ff6f06e459526515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76ee9130f8a043344694ed7da7dde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9a8e54f57f473446e4325ef71002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a06710cfd8038b6b79c28cd7aca81f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2e474bf3bdb85e2cbaf72adeb50c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1b987281b8090eb4575c1693f4e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882d0f4c3f48ee40b2d437e41dd49a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3480189bd4d5b453c094a46817aeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179248a3a987f1bf8c937119be598d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc8a37eef842584483eb4b221874d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b12e67443925baaf73ea1c7e633c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ddcd7c05fc23933cd15c8ec02ac4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49e9850d5a3059a2eba3a1cf21e13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb4af5624e291bd5f66fe38e5a66f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf3cfc295388593ab4154220fa152e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ce3ed7707779b16025cdf287e2e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378b23f1fc022b87a20b2ba5167db4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3400ef5dc4c3f7c433a414aafabe01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ee6220a5a4934522ac72b810ff638533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be227b9f8599b04403650f0a9e79581c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b13a73ccddc4f610d928354b1526535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b44772aba6da368d222540d5baff55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1a679fbd1d8dbfd666b607b8963f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373731ce30741ca65cebeef4bb62187538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a44dc6cbc0a1f02c7d7e2f3ee7e62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305cad3306f9688601dff1e1ecbcd15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e3da8cd7c82a7c90e2a79e593f09f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec7c55189ef498fc751341bc7d32ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6022669414d89595c220b06b681e4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c442757f6c0d0e9d3dc5515e6e20a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe8304393893ac86574415cf81b10e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d13b0c79892525bd09531831aa40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b47fa4f662475c8a40eb351f89384547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d1010c3bbcf0c76662c1e0b03ee45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c598abf0e78dc06a1cac0af98c4a852549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa81a5a274a4f90dab37c554830fe5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d36df6f2044b3483c88d450402a59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea0d51f3d74c14c78bcaa9e1e7920d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539687420f6dfff5c19559eeabf02a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab896619d1ba22d98b480d5daf9ad2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3726bdd591b72cc4cecd40bd6c832a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618429054ac4800bf6fed2717680dda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8178f27c818042e2d586cf4eedee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0689fdee01de01f525bb2c8b5e4012558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc7ca356854c02e4bb55299d85f48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5d4c31957f8b11b8cafdcb12ae44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e062718904693642ed05bdd7c0b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5fb54f1f037323906e4ce503c9ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809986dd9a2cc5e852900fc527755fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eca77a63de92ada583b40fbb87a3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36cffef6d8b6b0fa6106a03b337af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0156f6f7d0d91f484a90009081757e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675204a1af989e1b6ef9c6523460ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172dddf5516ebbcf5d4f7afffb1531568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51845cb5dd9393c40ea85fdf948d460569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81555431260cd59cc8b3b7ca7b9bab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47138fde2018b1537f8d265fff6c738571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e653f9c9a3d32dd997a3fc17df8480572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cbde1bd78aa36cf09da8e31128594573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e5a6bf522cd52457513bf68739a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de69cba0745bb7ce0b3d72c535c1f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5839eec7bd9b7ae7ab14c80d57f70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e4faf04a5637a60bfdc8cc408be8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a48f85cefa8266afcb770e03e192e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b017ac1a7865b998cb7a7ed759df8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcc73e317b8b90162cdd764e33910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103333dbcf6a6246829085f2b2e449581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20a23be0a87003b97cd4c8567292f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6e7f0faec2e8446bc4318f9a90a20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09808c0f371e1e7d05b37bd15d426cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa5550cf45d2568a66d2da3bfdfca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061ad1d31dd6395bca5fd9501ad142586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554c36d6a6365525f1520bdc3488da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a84390a8245f7b0fbcec2fdac1697588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017181b4955797294ccebf7078ecb0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0ebf22da8bc252883c28e55325f2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7946ebbac7a670b8d1ea748c5bfc60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864eaff583963328f257c4f13b7493b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632592c8b476d14564630adf1fac36b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075fd4d49ca608e6e9fc4ad01378a03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66022eb870e4a888a27874f9de46f164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b4115d90e3f9ae58118fc11da81b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4df4f942fc09dd951638f9d649145597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b06ce6b9b1ead5c90191aca3cc242a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794984cf6a1fc7fa479b6ddc62e521cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec95976a351f7f60e2f3306ce6b34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44285829f3b34e6caee5e1f03c40199601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5546d212e04d45232d0b1e43258602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c44892af815db577ee0e4b868de2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341ce310ba0a7e2448f632de28bde3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443dff0d6956c01d6d15c72669dfcad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b7ae4420bd56ef13a371a0200db9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9480cc54547be06b8e530701e4abc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444ec5c0b9b92b91c731b06287e0b56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61e1287f4fbfcfebfe33e825ba7b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4968a66c0296bcfca5c9b55ed2a26a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae031c7f62b9547e85a2947d3064f2d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7058800a9ab570cd106fef11c409ddc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428c23f64ff2a65fcc8b26cc7ac6c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449573f0d9cacfb4a3d2ec3ddfc207614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b8707a049ef31252869500e2be11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247de4681c0e39789f8815948ac9225616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5725df33fbd5247d35951a9893eac2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c0d3d46555d82a5dc0501abf30ad6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0fea238169edfba50133d50bee8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5834b6dca0653e6422fce0f82e6894620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3c01096b2de6ec82c0c389932eb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95ffeac2408c0bc89ec947c32d2c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498518772c14ddac7c30a1d987c7f5ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c867996664d1264cb5e10ba9a75bd82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b5733d3a8841144411a82a11e47f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6efc36fdd7ad8ed614c083669a306626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2c90bcdcc64686c5bb3fb4012145627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dff05e0e75c38f57426d2dfed9b2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc2e8725ffa62000d4483287885e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ab47626a44438c4136b24bd433e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e407f9b83e3468eea0a6c821d4dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f27b026d9e5c6329f3d084d949179632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1149f1e3cf258e1bda1a53cc3f64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9cb87e2deb0d90e44345bcea081b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc051e5f118e0c414da2444b2559790635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d186063e2504c23f750d8a736da484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d086f25e5f68ed5b532d1c5b5de77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9660f0bfa015b63646d35ce59b6f70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c407e87ef86917529f0338d45291d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e413f667ccc840ccb7ce73a5d6a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf044ec5215702525dc34ad46443c5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5d0af442197cfcc5e385f22f3aba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df54a5c92e62eb1399f2944e6394d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb723cdfd94072017109b8dab9242644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b2ad540333e12b26c7f1f7399514645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320eb8aedc93517e3d20b95a411de4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d744a041680dfb294033fd164c36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d7b709cd6eb8286d024351995d38c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a8eea337a1777fe2eb607dcba79a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f8a2ec52ff0db2e74362e08632c32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d0796f74297538abe436cf354ff3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436614b291734dc7ce5204392c2ab590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38e92c3d8fe8caaa2042639658839653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6a640c98d5aeb04d7e2f573cd109654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044cf74d8a840cb7f33c63b386efdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fa74f0787cf79f9c15e8aa747c13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee17b3b00af5c9009cd1b950e0335657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ec3524fbbbb742fc61a0ebe86594658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f64523ab1506ddd82fa07a394702b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea416f4cdb5c81568232a9ddac62253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a787ccfbff6ce2441234ba209adf77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efe7951809087e07af588ae6af6469662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68d34ebdb3e75a753f7d2b43955ea1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7be4904fca80233f318220fba04f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb5637e79d8c22af1b40c301ed68e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d85fd9f3378f18b1be1389fb5051d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feabdf7c9e993a7c15a835ab383cb34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513bab93b2a3492937675814619e49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1837f534df8e018d7cd99d9ae33f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b9b943cb8bc94fd5c12142e02480e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212a54396684f513a9ab39fd5b2989671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72a3d7d0bbd8029fe550dbb245b33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e30ba4162317a545ed79799a4024e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b92857fd46bb8396d8fdc1404c8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3966276c4b2110d78a809da7ed8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018a41b3723ee5e68634874c1f1b9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cfe9b0a739defe88cf66394634b43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6975f8c10cd2675f7aa6e66d9c0b57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c4a0be499d80a72c8b21a919a8802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97d941407c36f22f347f88915e414680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28d949c6e6194901a6aad2e98eabb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb208639187ffc25f5461887f5643c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1a38acc136844ca384636e6cc4e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434a87b5943bdc69dfefbe6716197b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87fc3f2a718ab392e0c8aec0ab764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2f0038df3d4c38e5765dea43ae3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c621b5a7b516ab89621ff374fabaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22080bb5116189ee03331f88643c0f60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb073dbf950cd3efe5e234d54577cfde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f5c65eb5822b1be4d7c1fac68054690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24dd5883fc9156cec4893b9749f1c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8cc57546f02823750132fb88627ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6714c5f6f00b64240c89ef1c70987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa4cd2cc40b35e32f04c636407a25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bda7a6c176ddf33d0ccafb245eec4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da270b7af6ec8be814e79f50bdf90c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cd0dc01b43db6692f590cd41c8069697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509579f1c22995974f59bb9c326d813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece746a7c0788a8b5076828e7a316410699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67dce44019acc09164021ca3c789e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea9dc4d3de4e3d6c9c2e8fddf6921701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa1606269df24c0a526b877b17121f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56db59e60b2fa819f935fb7b002dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b438488ecf3b27d666290b6ad3e10a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c8c812d4677ae2724308c933917a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54047c2c76eeda16fdfbb5bbc6986706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e0fe56a0664f5ca2deba646c0b2e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fe79671f954505a5d67b7a719dec4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d29964b9a2018a4f6a6050685eed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bbea68cd0d1189e55e63b66b4cc77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367729e71eed3babec59cb9e2b876015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c373fc5bad935d3299e9a32e714f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992703186462728c5359658d1db6eb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe43015ac015756c84e88c5aaf702a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c821d87cbb1179dd98a28055a76a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd7e9a9560b5e6737d2f95c525115716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9170df1c4f1d77a904e5a1405930717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be6840ecd6b1ab1c52c97e39427c01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5a7c31e412247d22d57595b68c4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f33f8783f486684582add5720642720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b82c366ff72b05e988ae759edff6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2de70bd373a45445f0af050b33e16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f29e532ef47a6b03c7439769638a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51af70042b6057f41fc2d80645b498724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca341b5b590c800d370fb6f6046a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ea0f13a1e54113de6208b58d499b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f9e960a8018051ad0aa21a2c88bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff29af505db65750aab9e3d270d7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeac5e2f411c62b34cc787bab4f6ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99d70fed7a67bc3a93a0c05ff511e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f09c3980f3a2020ff4472efcec683731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a270519d79200c89d15ff797f2bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831db7711bebe94453dacf52c011f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79ddbff4b7a0835fc6c9d2c84b38a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae09258264bfa11f3acaad27801092735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792610489ca41d275b6728943af5434736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f968d2e086db3694767b71186a57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67151d3900fd8dc566aa8554c3fd3daa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3f3269b5679f6f37118de48e3b654739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c242fe35446a7e42ca26ab3a353f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1c9d70b989d2db89244c49bcbefb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c016d2bf12fefe0e758b5f61970bb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994cebd9b8f06dbb3f97439f9fd346a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f8fc5fab6aaec7aecca63bb84b02a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f9c74fdf3f2d2d7d9ea2d707418e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d113c0d38bb48bd08ad6399bf5be54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e4daca81150e80ad886538361652747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05ac659d11f627ad574566506b8414748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1e6b85516e384d116e1b2ada4f405749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b31e3b16dd73287d877b5a64bf491750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccba9bf5a0519ebc12c6f89fdabdfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346cedd11aec8a3ef80fae2ebe259f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88506c329e461992e02258493431577753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264fbc47b7a2f3ea56035be8521629754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143764a2e9b2b8e5ae5ae7520c5a13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1563680d3c35e2a01e9922926130756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33ce8b4a813011e3818f03ab88701757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6c1e3934056865dbbcf55db62b52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd05565ced070f362bfeb0b55ce46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310455b29b1bced4404e3796032635760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d00e1c943ce128f0b6357a54637fa2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891a190f7f7a6bc70e4b083e88d039762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa8c08468f2e0b79457622c6130e22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41d247b3a6cefb70b8ad48c650e62764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b413e12cc3e858dd1bc1551f987a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f77379df2f16c0fd16647cb64681766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a4d2a3d204c63821e1bc95e907cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57612096f40d0f32ff35a2371682a32c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c932e28d5e75247dc4b7d38f27b04b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee2bdf858bd65c7e14cdac74252ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bcf52998b2d2aa1090d3a5da40312771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afade3885075906fcfa0c01a9dc8ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc3fcae6e95a911ae51e3ef00086b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31090a471b0c520971e2a7ea5f06c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b25b147c0dfd2dff9e4e94043efb9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d11513b9a4bfc48b6f6f1eef49418776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364cd28524e58679a420055aabdddc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e98b31aa4abbc2f7f44adde4e9102778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ca80b0d2f9d42d9cdce31e2cd8ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d8d0f5c068746cb80f96a4943ecf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b7b8d487e9ca39e7badd60c6a82e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a65553fd8710f0e69414150f758be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31067dfe3983153f07a5a682a9b1ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0e3057ca16d66ce4972fdf2d0d73784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953db346cc774b3e2c87d82b20578304785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21362a63bff02432b586cb3a80f18d31786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02cdd1111248252e47bcc17307c7ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365123a26b47c40ab7250f1d122ac4e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef45187999848c9c5f85b4160a55f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cde701f1d4884b0d995b4317372a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc9b2b5f0dac2e94db0a438c2fd28e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aa1576c947cf7e9a9cf1e2debf3e9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8afad07ef435b655d769e629e9775793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3770d919416219028ed44df2f36e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aad8ae638845b0e464c247097bffa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df85825210a9ffa0ed542be7bd63eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd11dfab10871a55b2a0de390be090797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dc86e47dac755380bfba0f67f9e52798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692c78851f2081d64ef05aaf42337e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9637c995e7471944a5f80a8250c2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18c812efb247a3dfcd20f19222e58801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4cddcd97fae53cf2462e357f875f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17498d6ff8d05d24245b94aa7271caa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e054f4b129f0ac9e0a6dd7fd0b6434804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1962e5db7fd19df3f795b4ef73c271805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474406d49ede98d8de3a5c3b858b031806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03723e6bb5cddb2ced38cdc3051823807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3a8361cfdf321d460836a47963f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb895db03f1228b3566a257cbee4e7f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807ca94ff5a3e04a20ad1d2f7ba573810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdce02917eb374009f171955f87a48811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a528fa8a74c526990363f39cbf62812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5834edc28364e25302ea9fac6a393813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37db8e71ecff76ef598abcb09cea8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d62c5ee68f27a6c8e54ccff0ef7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585d265b872e14fa9b4323b2c7d7a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ea2f8aa7d79cd4be6fe907fff79e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3b25243c00580520e2786ebd6815818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7879b4061fc083002915dcf8cc9c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d49414be6dc3b994fae4ade85e126b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3e9622620523da059795d69b98fb0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d89cc167f5aaefc06228c7f75574e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e55e465ef1d9f0a2f8f1fab9982ea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7ffaf6627a6afa1b5b84dd827bf1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357ec331bf91194fefc5ddb42b00ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645623c0f94aa9c041d94d5d605bcd6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104783cd613b0ed0062cf28f6a054a05827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a23d9875578341579d8d885715a42c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3574ec03d282aabcdfada38ed3078829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e4504b5c042ada58c88c7489b609830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb1ca20588147b1e82674309fca3dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74398b9cfe9561953549bd4da86d6391832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0d93fd129df458a8ace99637e41b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce737112b73311df63ef3ff84b0f7c82834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3b0a12511ca29d5235a6e4eb394c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee8cf3dba9b7667b3c535042536c5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e05e3a36e71bd9c3293928ef02a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44934fbadf9ec90f43b039e0419f9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f1bd2087e3526413e9015c7556d5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f2d9e90d2f2f5ca550672516de06840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180815303467f56c075c58682f9528f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a9cbd11574c5b7987840b16bcfe8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f944cabd3feba3af4082ec28eb9b987843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ccc44150bd4e142c25112cf2ec73f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c03ceddc04d658f8a47db09c724d7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbb66c2d6a4d1bea3a27f5f9b42a4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb7ab639742f4928346542302f9c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad815b9f0cb673a9164246ae0413f5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55db6484920ed2b636df0903c92fad2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165750d3efac6c7076f5c83984fabc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443d5960d3ea3262dada40e6eba845851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe121ff710f65a9a089b1e10bf16b4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc8679783cfaf5e8183faf8902a37853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee8239fe23717329f5caf15f9d1617854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84e0de778121b17a23dc3230f9196855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383d916aea114e5d5f67d10082316a7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c2a89d68096b752d17b54a9547f8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e7a423b89851d714d1830871a1f1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf29382bfa11e2ec0e6830bd01236859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81474eed937c2f78fc0ed6a8ac8c0202860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6f663744bba31fc90cc4d4f9be8c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7deeab28350f1cf8d66e4cbe3707b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a3d1d37591f023496def7a54d4b8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153354b218dd9616caaac8e16439cd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e3ea2da63b04d44d6a65823587a6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a907e3f2e36fa9fa46f72198857c0d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38d0b080e1f32fdedbe99bcb2d5d0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcda9737de72c238a6e0c909efe833868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067196f351a83bc58b6c54e82088f5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c463629ca108434d300aaee63d7f12870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2788d8ca75596c686d003cbc1282b7c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee106d1b8cb410e45c3147d1cab3b0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c1c8da49695e4b64d040744e822cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ba2b5e334548e3c38add84713372874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c3fdf0f1c727a10b98ea47fc554c8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9790d18efb1d02a6ff25edb307f5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd1ba949d670802f1ebb351e22dcc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd689d399002d687a15a5028b29cde9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d7a58a12f79d8a187051413a209e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad800984c5ac50ca7864dabba0475ba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac77314dec50288ee99eaef2ce34d9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08883ae1a4f9f87221019853a8d590882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a64d92653e62e10203120057590e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98787a2c948c32eb56ce49cc0423c5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bad1998b85e262e1079aa6e95f80b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655a564968fa25093e6e4689c6a39dd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67fa913d313ef38dbbe205bafe99a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ee9c368ac70e27e49e1359222491888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0346d18c5afcbf78d03955c06e236a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4481cfcf5fad03cf55e71ac0b61b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b9f405a77e72053bec4d75af40ce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6677a0af8323e401a9d8ce48fecc7a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8ba1ba2ff5f71d9faf99c2a64de8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab133e9fea717f94fa3e3f9e7714a4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f3972d2c53f4956bef5e5c6824ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece346d8e300c18a262485c7536f7cf0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf698d928c1e585c930e066a237a59897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0474064822581e66e6d587e5a5ddf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac5eef89f8a1e49651d54b541d59d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da70b75f42818562e464da686f3e9b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d9944d76e652ca2ee51ce724c8c7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fad95e9c95242b3989db5926e0c39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3abea4a1821c476416bf6ddb8e891903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112d017b218a6052bdf6cac237077b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832a9f939e70da3d4671b46befc1ed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818a4a88471248589973a4abbae987906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a648395b751b84d08698ae9b2fadf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d9dc0694eda4173494208d9c9b521908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb437839ccdd94be44f944da23c4f5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f53abe7c5a783c4189de9363daccb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124f2a357140dc3f9a453336714deb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ef53d666d9bc2c2e87504ed14f8c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973afa7c219d1939472752c4d60d92a5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8802f3ec279eb4d5925e729401ad11b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765f99797aef0f33c2f596a06ce9ac915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610c4a82046da3a10eae5bd358686f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff575bdc8e99218b9fa2f86786d26917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10ea31128d4294d3b3ce57916c9f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d01e8c2ee744f0628557898c86f91919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f311644e769c4987e83550fe25bcd4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8534c8b9ce22484dad0b59ed6a38fa0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9b18a4413fce703ac33cb685f8ca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf70b556b422d61e9b7e9ccf14fe0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ac0b380539f1f1cc335a779fc3c51924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f91a955588e993f551bece5afbcb4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380dba69af1235520076cef8c0f843e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a1bff854fe81a4f6e4fca3dd46ce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a492f07e3b0d8ab2f4e46bf10dfca928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acfba793c2670aee89feb22be0e8c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1c9a7bd145b7a1f4798a5ba7b4e3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a91e1f5ad65e974638682cfc5d95a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba73902fbef4c95db382aece9321c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852fb85a957f24e23023cd6d0d6c25933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bd9a3546b86dd5d56fc1c27683701934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc6841e3ad9f66e4965d12da0cd207935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696240d9224c579af51d0d69e3fd4a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f3de46a90934b05330983aad64ac8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090bbdec66d779b4e505367710eaf11938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f065724ac08eadfa50d6fb9c1df73c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e2540d6152a5bd8533cdfb91bd56940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2172eafe2e0d2423bc05728986b22e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2687062928711c8253039a3d418357942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389ab0ace926ce7cd425585df228351943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1529cc72e818e43795cbad982c2e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aff09993a685b931ad7be5fa2749e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c1059a0f529e5be8a7642a45eab0e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4f472c845a98123e7615c499ee45947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f759898aee3ac1ab5581760059ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68d1ff649018cc8dda3bc305b1480949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b8528f14d68a278089872d79c61c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198bedfd29b0db1b3a452b91075460f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75925b2b39b63183c1e48f91d18e9a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daeb5dc08a0c3ff6a1115c89a6cf6e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac38248bdd54a082f1e2cc9bd2cf7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001ff24ed06364be9637e2ab4a3975955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024b79d5611b8771386090c9ebc5ad7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cd4de1a1cea9844f1c658d7ad811957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ee1ee043e45489356c9e4d9e4fac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc11349bf9e8552b60574319c9434959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abbe0a98837039a62342007a0b4689960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211fdc19d5f23739d3c61093331ecd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06704e46826e68049d4df91f4ce4d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a56ad51244282485ec91de0b0fa0b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842d756e22ae73dd9bc311d25ed4a70964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab5236f27855d37a1ef39ff584fc4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959dc915cc99b23a24bb1ee7f7e0cc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c5ef1ad770ad6a234f56873fe563967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8fb9771d3064a34b71d99643521b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbb208ac4c7a3e283c6aba6261517c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2bfffba35ade2176d339d1b7eb5d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3eb8520cef79cde37c964ba9b5c9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0213dc396a83248b788488879dac61e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028a8134f7d5734b356191fe4db27d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78965f74327b012022ff3961baed51974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2aef259a691ad13940596ea432302975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9826eefe104c5a947dbd3814a3975976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67246dfb7c9875746d3be6b6e115b48f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86e41808cd6ef45921759dd0809de978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf084350d537ae2485e68016cb3679979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba92b4461e593038d51e587736e37980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1621d7771f3c45767e41b213cba4eb0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a898fab9b5a97f14df968b830124e14982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0186f02b3dcd012c86a3d23715050983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667081d395d687c618927c486a929fb9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71a9e70aff14fc3aa173ed19d4b3b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864763d45937236dbceb74766126db0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5658c673cb83cb7c8e4e606b0132ad9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6dfead7c24c8b750832290110a788988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4299b4d5ed0c5fc7fb5ecad6c067989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5ed33ed94e1835561ed93af04599990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d5fdfed1a1b2885060b7364135a2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c01964c86bec51e0c0aee2c3157b1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa84795748569e1bb732d11e5bd47993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2f2fabbc885b57f8d26b4f8b1c809994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9b033ac3912fc5b830cc59562592995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1536208d862bc21d4ffb5568fa67996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f7384be19d298f29cb7e8c0fb5a5997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>