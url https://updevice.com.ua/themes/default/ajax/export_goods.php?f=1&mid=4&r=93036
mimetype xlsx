--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6982d31a4e6055c7186690b1477cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064383ffb63e7c8dfb23ff81cd4a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce7b1f2fddded13446f9b16e406383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc530df19f68575fdf420089b74d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3e2017c0947d5711dae1fb2648a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f401e66a5d4b60d2721fd1f2ebb7a0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96c03acc74135dc87ad41130e45ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497557483aa4f73d54c064565365038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e74119efe4b78fc7f97bd1d6bf7f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425b7d41e84ab212e225586f120c6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4537d99397bc27a75690afb72ec0a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4630efea4edbe90892b177ec75ba1d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea38bde2aeef7a5cb2b1154af5dfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5015b010cc2337bb91d4786275e9ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14f5fb76b3b38a226614bfc2f898c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90672512aa5913537b2fa6da2c87b8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b94a2f656f264c540fc6f76207d6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67512afe8b1ca715dfb85d407b54918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833abf7ec4064c877f7c82ebcdc76b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde61a86cc222a338c750491ec4697020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7cf507cfd6d1457d348c858f2ff9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98926c5a38a84e88dbb508d2de0bbbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af14f2efb37241a59d3af11530ee3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1a4114272df9af4e01d6f95f1d9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea09a6d8a239b338c4e140a4bf310625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb05aad827258d677e06bf243344226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e7b55c67bc11710d72ea193adc12a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a927eff395154e93f861b46e781e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a179bf81a93eb2d6e92752faac57629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504a1048c98c841de9cab2eef84bcb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326b91fd1b473d590e34948ff22ad231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee1f62632370f85a013e3390b08d1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fadbb7301e3bf4114c2fcd4d2f5ad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8de82e77ed0b590b3d25909d80b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdafacba814628805d422a0bec563835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2113dd06305f0f96ee224393e640636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07dd8c3a47faaf9da19d3761c7ac637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b3e142ca83dccde8706383fbcf77138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709c04417c6cd18fadf2dd921d165739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37145b90afa001a840d3e5e02f7256840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c7112483c915273332ae808591d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f04cb5399c9be77002b950b1260242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27795da353bdc769990dca8ca2826643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a39f0591688a2b59295cd51201e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf30bf762f56f4819b26a9f666bbd3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c86985d4df7955874c12dfd812d4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f55acc3e19b49b207465654133df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41baad0ea73299da3dcb106a9b0ea9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f95881ce937aa8f9f249d0d71d264749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c158ae738ec69567fc66d17dd9ed7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fac489dd761341ed24f8064b6cf58551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f96153e15614ae9824f578270fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0239e3b4cb6a6810460342ec7cb1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca30626f59c62cbbde7cd37a55480a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180233281c4b19187b233bd841a5ef8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725387d8873d4a93994c88acee02a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aa09f0463011d256e7e1cdf14ee5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c19d573aed1c246a81a959662b802458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec67c3c0ab4c49feff46d920f0b0a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8468510dff7f4dbc26591494e0356860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf551e01ad98f16c22288fe7962a6d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06113b96252498bb165d1fa609d00b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0b15ebb1ae6d17cd1a3ad34b52fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572c674cd2dbbe50f605d8108af09664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9bd3fe2283ecbbe3afa0c0607f40e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f72f0cda0a69c253da06bb5ec314366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0900fcd4947a9bb54a51d079309b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbeb2bc208491baf30a429441002568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870b0dc09cdd91260638a4a5a9e6cd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21cf0558bce665b8a9d7d6cd9e8a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763526f768e5dbf3896b14c65b29c15971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8071f2e01d8a958938ede72fc2c04372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c7068eb3cdf051be5c74bf56f97b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f3a39c227a5537f1ccfd94974c1ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2132dc477f353a2c6e8396b7c4d5f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a9eea580c2846bb2839c09adb99376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b517c499c8e858cb264e180723cca5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970025bca4fb7e1d6bf06b1f16cba63c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9c12e00006d12d4b235908afc85f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9297afbc473b03fe169512dd2f6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b19cccf9f6f3575fa7201da9c80281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437346f41b90b7f0e8f9ef522700ca982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b57776168e0554b53b9da33ea6e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603faf481bbeec15479bea67279348e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583ddf87ee45f877c10284311905b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04cb65b9cba7ad932d5a3bb714a8cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006b3d2267589b1701e8369ff1a20387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d32c8e0f60abf14cc74277c35b1e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e88d8d2650717d4493e4fa385af5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c60259db60cdd53fce04a33f9ba690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc9409e16bed2d4be3205286cac2c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac520d3bcd57e50a4634d343b38cec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250a053f17eba581bd0317a9985635493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f22ca911b54ff1fccf168a89075d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2b32c0765fcad07fc8da97d7b86895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173100b8b8c9957351696affbf195ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bec43f656f2e5425ca733281e574297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297aea1e311c557efd1cb89e64c33998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa24a68f83d0137f1e4a3958560bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b229e2aea3226831de129524f6f61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8501b2c3015f4e24d16a25d2afe1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c135bf529ff20b495f1f99a2f8c4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a164cb61b8022fa7909fee282109ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e824f3c1159b1bcef815af864d0a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484236f54d7e9a48f2b531ac639b82b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2845debf957126ece7701fec5edc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832f1d94b7543e4f7176d351c6ec1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f62b94ddc0e518d5dd21bc73b47f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f02e89d381a4d99c776d8a65f9d72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8381c2b378dd3287f2001e5159b42a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702204c9f0095f31e8ad92a71fdaabb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff3ba3b4a290a2c1d878a566eeb3ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac458555957db71ca06e5708c621ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a058f71790af4d5af1c18d86b5a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21dc56228449e8ab67e5c707cacfa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64fa750541640260723ce4bed83e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88224f16257cef1894ca767193c2e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587395132daa6fbb2197b7723db604fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7c638136ef37429cdecfd3d78ede9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1227b9cb306aaf3bff8ab50d8026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d10587bb14d1df893fc4f6d9662a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9516328dfb3780884da39e55943d43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499d42462f67060f06898a2ce5709c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69860a29c70656ff8638794af6e00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5738c57bf73ee02f1c9033dd7b8f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521db0f9d30c4fd524f4d3a8fef1bb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b077c6952512b8e8dcfc450fb89a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7260c225a0596816cb43098670e7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564595f381b6f1bf83f53c213c6e80cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232aad4e1f691b4247f5c32e7cbcf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d110c306bd271af7a3a0d62192cdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d295011f387623e936c9c46133bb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585051a454c750728a53230b8548d6e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bba136ed0af66dfaae6b5a5273c27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89762fd22acab6d61da16847ec520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c43647e888e4b3ddc6652c1552e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166c59a1bf31ab96beaf65cd28eac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f6ffc6e5a1a1d272661dabdccc78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03921c39b31de786498753f17f4b5e4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e73e0a888f6178eac534f9e0123a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a99355b41ad1bcbbbd9481e1fa05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef4b7f0514c5bc21209b596bb45b9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e695751d087e9386ab59244f739749143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4bf086937251f16961cdff530a8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0819daf7d968f072a41f71bbd68e50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6c3afeadae264ca253c49833bd2f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85403eaa1fb3357715a5804c859b2935147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652df9e22478003f891c60c5483e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0a04d2cc52ce7447f462671f5c685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f5a226608c87669203f7924bc0617150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3afdeca0de144187b2a2c5f6154e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee927df843064f62a1cded9809a2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f0f1a6f9b3dc669aa5e7df8cd3aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3717a663b7770a6b56ce27c61471122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d39d96f4b1e43d74089007a8e6cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd856d08fd43303056aafb3846c653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe837fa59a811a97f5d0e36d2cfe0405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8702498ba30bf407558642f1927c35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69c93c4de3312e95ad5c1d26fddee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f759462c5be08e4b25c7bc96e5596160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858e484bb75b8b796328ed01004ff4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e506f172f64a924ae689cfa7c36442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8be9bbcedd3a15f1553103eb7904b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee50a4e57ea0ddd71546426c781bd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b8f39807c0e0a7669e0664a892c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acb91bd78e8ebbeaa0ff459f929b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e50327a249bba84956cf3b468e372e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cd673b836801169b93d5da46ffed6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678dc6fa8e15419db36dd1dfe8eb105169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22ccb987a144c28385c5a905e8804e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbadda5cc2493f92efaf8e12c6bde6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f871b63f150dedb6b0b0da282e1c772172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505bb563e5bbfe57e5b7f3a41d1199b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637c66b2972a00f8b9a5bb0da45c1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a13b5c729726e7c02501dc12a25b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9eb0e1cfbc5a3c94e9d5eeabdb49b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8069e64834213e7d554334aa06e14d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1a5f66c862f0fce7d11e3a7410b7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa71c6e0665611bb1ff1194a34cc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8cc531ebd5dc3dbc6c5de870c19c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34c5e3b942e38f9c3e927f39aba9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435150e7e6b41fdb3cb6339f0409f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd69cabc644cec5fa4eb99a4bcc05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ecfa98cdec6a8baa3e8038d46b80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf51d1a34fa0430003e64c4ed160ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d4987ba45a2f5bb05b479f7d347d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a094078dff57260da502d7feace8a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23029f7d88e62fd1d473a176f6be592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60008e4dabc7a74eb9e12d7601147997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd51faa02dbb2a0685442d12f9d22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ea98d41cc94a9ecdeb3a49995da8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524679a60a10c509589ab801b12c0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee376eab2beacd55da0c7b28271ae58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa39289857823cfcd548d60b7bf7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b110d73a145923639403b5d26ca9c5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b815ddae286d1af3fc0b8a70d15e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1932d4673a1c31796f678640a612a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91458961933643284683288bfc7d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d549c446b1df602864f855a78cc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00fe51ed55bbb26c9080b6b159f0e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f49f76ad25c6483b7dc2e4a828a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb8300211053151b60b65bfc5881a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db97bf42b4eef44641f9eb75c91ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2734bbe14d1f4ad59513a74d65f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78202931bf8f464e66cb5d34f51bf47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1443c17c708a1fa555a2b8e855afe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b141ab8e3e6d5de9d62c21b1827bf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97eea87e970390af39f29355300f73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a63ddd68234542e6caaaa42a1d24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e0504ae995ec4e20e57784b5d1d60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d758a5b23e075a7f3d041a860bf64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1294b43ffdc356db116c03b80524c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53604fefee2270717e734aeb71971026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276dd01909a1852d65ca31a8956bdf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c2a1137497633916d9de8633361ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf633b1921617b205a010c6be9645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d39878b736e4039c33a330c4aec7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517fc1ca1e5cc671f35c7b7a4d5824218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2548aa379becf816f2c91f88659d8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a6839e03b9f50cb65a76800ae3c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef72372599572e4e9f607ff20dc96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc704a07af2c38b38fdd2e8678084dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd155f0872a976ee15c07f2b89cac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d4fe4dd0c9bcaf998d510cdbc4576224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a169e3d79eb49092025d7e9451ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3d265cbff0516f04e91236af5bcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f3b738e2db4624bbac7c294d273b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb066d136b1ca24db72796b7a72108228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133d1f829ebcb91c8afbb6f4d4829f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca06a3f8e1afb703fac4a4e8c16b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a199253236274bb7350465d759af7d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979be3ab6ff56abb11d6e5742b5e8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3691a3994d3e529baaffc215777f08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f3b6f14e58dfb1693c8de332e8121234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff6ce2818f97311ec67a2d7d685af4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ede8a52d765eef04a27a504eefbc6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863c9113282682ae5eed06aaff1bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba81d7c829bc4117bde9633f93b0c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950038531872ba409a99d5b61b21bb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad3eb851a67e8f38574b7c5cdc3d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a4e0c6a7837b8f75ce12ab71081c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8c91444f77aaa95f8211902a6abc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b026b4ddd51d1a9266322c663ef178243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35015eb1930a4346076040061ce7975244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f593f1a5f9bb9629cc9c6e7517ac5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc734ebffff6bb5470749a3214194246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6accf65c209636a645c536e41834b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ce9198cbe9d4fe0d435118c0fff64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5ade685b1c40f52c2eb20e7fa652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce0ebd18d11f8b59214527dd9057ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c1c09e2aec6c8cd3b146fe879fda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd77602cf3d4522bb95b99158a905f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cce738ce301195f709187350a679ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f321c1295f18ac65cd359af023f9c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b072ce303b98cd5a9877acb5b3f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb391dd9c6b61f00f898d2a8c5e50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a518545c262a5fbf84f48a4ba44e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0102226b47410d4875fa703b826261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede793544414a9ae2b4a884feae185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996311601003d52d605c12d6b9eef46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443406d477f934893c29bc33b5b48f4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66102b1ce61694f5e43f641a05f72c52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79e804f7cedda5ac1b573e23a4a60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6905ff76cc5062b7dc5f9b0fd3da8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927e669ab5305d85dc29707251e0bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc976e1aae2521fd541240eaee7f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db18ff6e7a939c933dddf3ce112e9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33161e29e04539b7cec22f46007ac078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a4bd2333fbfe3281ef358e5a8e05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709c9f662e451975c7e530a26ca9ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d23a2499a772bc3596ebfeb67c1cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f825510870ed44d15d2670b5d1821272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1d6b81db34d9178e5cb6ee047b69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46c0d22019b412b50d0cde47e9f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9f2c624e0675d20b255838da85347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67d508a72f426646a94247134f3bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859335d5eec983e4f3920146c2227c64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245069636e49038bfc93a504eebeb55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658001c83eb1c644a82d959f0fec7ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf5b83a241f101b91b479745240771280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f6f2fa5ccb88c76124bb450d89915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15060b72f71d6122511676c20ca3b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde08accab1c5224bb04234ba07f273a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90bc1e6caa54be8c8aebc121fd83ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39afd0d467b54c1df88deaffd9ecec7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c268d57335521cb736029bf6f602f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21a37e7a787c30173aa42573cf0da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4232914adfa0715e80777c3bf0159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a179bd9b43a00a9cb3397acd4bc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06133a707ddd0140e4d694412752d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e39c1dbac5fed425bd659114704e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb6432b4db9eb4b16d857c5f80e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd47a70c8faeab6dc581fad0ad6b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a53c34fafc417387413669bb2426b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6c2961e5e2a3bccddb6242b0c4cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bb8c6d5730ef734be027bd6bc8527296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e91c8cfb14643c085332db9118c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c880fc0f53ae5498c865d891946d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949b31726a5aebcfee4a9b03c2d94e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1fa4c3a626e698886a1bca5dcd4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ee041506084c30b1e7e14fa03c136301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a816b90d81b02dcbe193512a1360d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f04d8bce7c3186739fb72294cacf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913103894f4d8b7fa338520888cd4788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72e9701325400953a8b919535a191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095e2ae2e5161c6b03499ec4867f62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f8a32ac2d5dc06ed685f0d4dd902307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b521bccaa1db556fcf78fe5126ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f846345900b16756e285555947d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f732629f2c5ba97a83217ad1e1c8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240eb1426cb46bb65829c98b9d04f6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057cebe6971cd13202c8a5f162c7363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e782f820ce15fcd93273c40e14c49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a897f05f8feb5e62e8966e15ed128314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ea4e1668c20209b25b55fce56e6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577356a7866a1c8e4e3b397ea59c4dc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f73a07bced29c0fc55359e213f20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc76e99af06c7dd62e7f6819693d22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128ee46a535c7ade4571e7d1d12168319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afb7375e5cdc4f510f5d6791d43cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9c372f5d1f2d799c281ad8ed7201321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230f90cec5ffc4842c0468a546ba49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac388a13ae7c68c7df841e74fb00aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e678e49d4d10cfc1f231ad6f2f6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2cd27df22bdb9503b5eddc2776ed3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82b13a6c864fdc5d822976a53f70e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489993dc9d0a1ae873015cf37ae987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd77cff28201b84945bccc3a820c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc422298f20ca42c12f53dd5f19b728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9d8fd1a03130922eab42d07b792cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba33a8d20fa0d23d15f5e20e89c9ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a5f23ec51540910bc533b72ab092332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ae823aa1f9f43c8c7dbd4419bc802333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8565caa50279042db98d7c735d56a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6685d8de388be1b65814fbfa83588335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650170665d263e492c56937c82e7745f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059485ec4fcfc20cdc97957fa7e18650337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff539549ea298355253fa111fbe322338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d7366265b54ecb2a4048bf260de8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cbed278e5bf8ab7772a833ed0a981340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7434a46298f56cad44fcad11d34c52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dcd27ac6b4e5823cb0989a9d1d6e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b878aa5f50b0396551c096da9ac8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc54029f95ba262bf6f315dd890932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b5503ab55452b5908b7daf2270d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed694be89f16ce8558e5c3eaf7b188346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e9175c6735168a9a146d00f42a3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b527cb4328f5e5a702e7cde6cc8a36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c505b7d575444f95c26ae5d8daeec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d216358bf5205a4080bed56a1203c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d83ab3dc093d21fc627e9fcce3308351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090fe29ac3a744f9169e11f99b579bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4d11858bad297f27425656cf9030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac4b4c274cd7077e27e5cb8f834b9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef8e660287cce4d62eb5620ad6e55b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e5fb7a8e21bdd453bc072072eb8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa067002d3a2bc2dce0bfc8aa73c984357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708edad9c49d65937270eb6ad5db2ec6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583124268a0a118ab9ec0f81c773d650359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdebce82619cc839ade9db64b6786d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdbc7dd3ad129fb220bb33d3ab77f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d37ca8c07dc4eaea33d29861d5e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968263202a01b4e59431c773a1dc5f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20aedd3385d387a16657efe6405bb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee7eac5885f6453f671dca6cc4354365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1aded681d2968e5de07a71dc50b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539566576358c1e60d3ba623027575367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba67e42c3ceb353df0931bd4e6926f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10272e13c98d43e3c0a228774934e660369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c9a4fa5441a70ccacc145aef45bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3736525402fa5ef24034a2cc2769371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead069b35aaefc76fd9cc204922249a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb95a49ee66a36db8272140b6c9170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2cd8b36a1de159405ae82f98907f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f09d87da1513dd581bb48d4f66064375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f965a972f4b2a442399c7b302b4c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fa4cc3a87e47be3992fdede83fe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061783f29808b6558617976f71eed8d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e2af89ab070ae35a05751dcf7364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de46464578b93ac2c62ca37e54b53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6aa51e18ddba14b26ce38cc662098381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8a1ce7a5116bf86b1a259468166a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84554a04f9a95150a625b3fed288183383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4a29b163daf9464e1dcc112e409bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e404b72287ada4b4a838fc923c3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401879e00d8051bcc3705a31fccdcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd7c0871df789b3879b0ccb6f52720387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b575d615d40164f5aeb98bdcb2148388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1b71b17a8e94cca95454a5e80de88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179964798a8f0d95608cb2f057c868b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd26612067823956eed73f8325bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3e4638ed715124c822aac9b3a8cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d91b6580be76b0a67e4fd19118264b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0e751af1c58882abc1700edd2b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54056f2a280c19bf98bcb2ec247d66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72516dfc18507a7e15017fe65be6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b11a634225c26c2f5f7a7f89350e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02992cdf7b533e9bb8ac3779fda8cc9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2ade2079eee56ee89c25ec7c9a432399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7112a6fc0b5c1ba209c6fbbbd4f8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4fb144c5494dd300922822880a327401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2122d69417c16e3cab36370cb0e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c982668f062b1ddf20b4122546a6a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875c4192cc4a5bb625513e172de385404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e27cf3d8822ac728a32c2c0ea67b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f149a640f01830e5e8e6df1e2ab4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48273e1a02292c9134d8f53db1b4ef98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32bd984109b1ad50ebd36eee2b9d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585807f267548448728b7bbe05c30df2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba97c1cd18968dd7fa49a4538639dee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc75feb968217bfa817034007a6a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a9d6f26624205707b49341429eeb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1616bb1e440e6a09dd7e9139916b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f32af016461ba7c7eb09a52dfe82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa4622f977f2759e61f6028f2ffa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f934be9f6addb740d11d7f03a6fd334416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb26d04c0b9c06efddb5938029fc6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269b07289ef0d40d39a0665608de4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068315580344d711525ab9fc31ac613419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c446b4c2b37418bc113f67997a71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e273b6165c614d849b54342d5b7e84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e5bc5b7afcaf51cfeae848b3f8d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0fbcff0ee19f0fae31654afd52f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5f47a52fb521337d1a17f00333b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef801eb8f53adaccff7ceecf84aa381425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d858315195431aa31763627e9075a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c93cdb8e058ae6572a2ea3c43bd78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad7769ac0345484d1b257fd7644e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b469767dc290236ed9daa651638e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf667d4e17c26c83f2cbfbd762cb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73bd5e8580aa2c06e57221a782757431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044cc7944b78634d21d67f0eae56a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196888f661212c57fbcea65652e560433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d1be713450754733e095484144448434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99172f594f55366468e9eb28279500435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f29058552aa4ac1c2a437d8046c31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a78660c25f9b03c1ba4f7671686c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997e8d1df8efd811c7d951599255b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5c4ece8b2a59b241f5d1c67f4e6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb09a828bb2eec902ccbf40fa73f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15840d9577bdfd9046f9c5f6d1969441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983afe94380c8fafa4eb938ec7979b6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3106046fff50d5d117e6daefa7015443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d610905ec3ecc1d42e5f849b175e5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4785621e9f42ace536eb231d67366445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4aa9b44b0db60a367a6a0ed8b4fd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054cadb8987cfa910140ea3ba67bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c46c406a1f79d4dedfbe43d9745b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f42b00f7eb3a523186ee76e2bd055449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f9b8885ac92a76bf13623666ce52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc82faf0a2992c0d7bbd7975987568451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0506fd790333e410d6d10a5c28b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997c08cda33782c53ad09b715a5e46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad5c3ddba31bfcdad670d8b5c6391454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63e8b829c0bfdf0836fe576e061c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c7f67c694f502f12b490f41254b18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a91c5528961e48d3be85ac4e2af8f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6859a99bc7fabacfa079d40c04c144458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe39a6ddf5b737eea3853f247408d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf6fefe8d60f630c2afd253ef43b8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bdae50ae4efbf9a0874a256908191461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4be3872346e56cab6317817ebd2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3478e25b5ec639c2d1b03c71bc870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031429c27d5c8afbb2dc51f61be7f8ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aced2855fc67206aca02a3004cb6cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06c89ed792a95879ab800eaac86c7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2c779d87787753109e6d3c0b4c70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee442300dfc85b8bb469b2f8d2edf43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a62ea8b105ca021b334a310d438c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d2733c327ac8d4fd2bb9eb73d451470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d673ea2bf8b7880d8bf4be9ea925b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142727c029f367a615d1343e0565886472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cffa662cb223f72c3242870b81ee3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cedba88aa1a68804cf17cc50df45c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ea43f091d8b7a19c638b9bd81c0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264b0d11305e7b713b6794e5c09de1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5fb2c47114d40771f1ae7da31eb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f6f2b2f31f7ca2ea9f1d98ac5a79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377bde6cc49bd6a240f5a97d54213c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a23d86905c681c40fbb18994682139480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248b7db34a6676f2c9351ff78ec8fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54601d15cf33fc3c75aff382f22d56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899879955a41decda6b90b23e3e2b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63e8037e732ae79b8d774df0aa10b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d789b0e86d8bebbb34aaf7587caa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b75519952462322a90e47173b261b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d14b3a1a67c98abd9add8ea716ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cce3676aa1236e3d2094fc8e9cbbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf0e708a892f5136644879a6346b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfb2e1316b6bb0dd55d318da08fcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d0c60d6414570d7c7aec1db3c79a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c71ced39998f3bfad3d941c0f5927492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b007b352c9b5f518ef9b39d282b821493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22207a6799467c0ef6b8b7a1584ee980494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08572d3e73c622e799a5ee8e64386495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b1278de78ae5f9add6faab2cfd60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c07defe3586525ebdbe8574ce620497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3835734651163489f97363549bb7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e37f995050f64bb823c45803b50a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f856d4dbb62dae4f631a188e1ae324500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a97b31b8485c3f4da8bfcde0268b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a4c7a62fcc0e82eeae2947925c41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e25c8e900fedbcecb7e9f0fa14dd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f23366bab55683656ebf1ce1b53f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3b5f3cfacc05d6584b7a0a0075af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a78191bed5aff9d75eed0ae6eaac8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8a2c89c00413e8ae5e05c172c1b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e898ec2eb012bc96f5f13d5fa737a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ab52bc96efd2c7c0f99fc40b8a79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426838dacf7e8239bada65be00130d38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf262f4c2d30a00d6f1944a747094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2713fb4221a366f34bb61b70d4b7d60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8880b11b212dea192fa7c4e52bc32ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8cd0dbd604a34e37311161a5f5cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89a1038d039513fc51d1ba320201d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595218beb1c134676675bff13b5ac9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880626c285504a5e0656581682726812517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9454ca0ba45c2caa34969945af12522518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736db9e5461e8b31bc0b9e1601bc1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d4da615d13019ef9e0f68ead34e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b307c5f4c216f607a80932803c2b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf423916e73c35c19a983a12a5e24b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11086f7f5a0c1e3a473fb98e19260d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c9d2fb4c52c8e6334ff8a74c38f70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821adf85d195c962d56e3f9a95bd33b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8587e36b13edd8a11de4aaabcf1e2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff2e26f30d03f137d96f7770bd1cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca845becd440f0b7f1d9bc6a0bf3556528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c38d38d5a0a5b6ac29909a4fa4ba18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc61283626b1aa8e545530e0f66835530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c49865f06019cd68e939806d85f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b986dac0e3effcdb03a3ce392361cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d28aeda92d9c4c238017a407dd283e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c99daaea4801c703c86882f914b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796a22a1aafa520ea64870112c0f2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fddbdab004bc30c613996834eff1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151e1d9333ca8d82194b645f7c2d57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9faed2bc99d3331bdfdfeced6d50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12c80f0e1d142bd3ac8d57ab4e4ec5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe380c433e19633f1067c40017b782f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adfc735c9f931daf1e57939e8709e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19df9d47dd8691dcff6a2fb1e7535d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d43119c7c197448e347f509eb127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326f92a8e4eb55a59aa9cb5522f5e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb6204ed2386a6d0e334ec13453a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb7bee3d79dc315ea552dd3f867a9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191352819d37e44cafe4289b1f5e14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1a7d1181ef976871ce7bcbda24a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2623f3a711b3116fb5a0d38b39fd52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5a7b4dfb2ab5e83772f189f4d1e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688124dccb9d9eb6eb4edb71e42162b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddef4511f41a7ea344fa22d6a3b7cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0405b10ef57c78138ef2e087946a2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137c6b0f643152bd77851f90ddbe408554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400016bc7115b205c2efbb53f33d8d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba98f09e71a9b5343d89505904342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f76e371b103b567b215806f2412e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb902d818e9fa010bda37b92d2772cbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103d58fba31760b3a5ff9cfdc3aa0f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082c400519f6ced81d9c9f9b192dc72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca13bfe4de296fd78b302cc8fb6b52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d0b1678d78a8094cc4a27b3d0bcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044703433f76aa1a7d5859c8822aaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261396ea7ac5d3a5b36bbe4a3cc998a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4b08fb064053ec36886d6a6d32fe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550eaac7d6d37ec0bfbbc100eec9b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b85c29ecdac585687669f8097fcb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc93f98ad9670a352ff69c9c334ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c253e8696f5f4713a74d71dbf5c83a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd4475b5299e89660bf2990a6f400570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551ba944af919bdbfdc6af8c432ad4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20342334f17932fa47a2f305c14fba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a275ec7412adec371157e77cb98b43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737026c0df662fc39766cb4b9b0e103574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aa33f95c4de85c11e940179bc28e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1c0afb7c67066585cc34366c8d4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650985e066897f36d9238daec8a6d02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923453c8d0b7f96efee269bec8a8a3e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ccdc4a2b187628f663b7137823b99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd82b86114cc76d0435d7057095af8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13038130e33a56295ddc8c220d9418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbdfd1f52e9d0b3dfc4861273a4df7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e6dd8496eeca014061a3d7f8c05e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1feeb945aa416da4ee4074448cfa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2985c60d324fc6c29b802c9de731a29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee63de340cb3a6a375153363668059586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0811803ca9e893625c56c60a0b107587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb322296c3b7df62c287fba6927f0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3d1bf7c3043deee0a7d6f7fd2207589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056653451df5a07faf1dc22f811128a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7157101a4a512dfe899fbc0aa07db2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51cfcfaf0971ccbfda25004db2de9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32a2905f5e0ca7eb4ed2e35b8b2dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998eb30132a014992620c36f90e218594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0436d7866345d1b0a94519d87f068595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdeacbb2a16d88c57313168a27bb7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463d5a5416f105310b075f8c4265d23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b58aa19b42a7e78468e7c25433fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184e1fba614ba5878bcec9058acdd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe26e80dded67aa0259e5cc64f202600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e43f202d660f14e92cc270fb356f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a274145647a6064db87f9d202544c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7dc2ccf2114c55ffa2703c6ef8f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e01c364a658d41f38db224acff74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eba4b2d7fd6d1ca16769bd0f7e142605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2661ed17621256a741238b8730aee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e873e5056a25d31388e6072c88b2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91135f0a201e4e000e84dd840e2ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff90109752912584798a1a9651f1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83226fef08404e86dad5a143e0d5592610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab2a1cfd112bf4537146f8dd94bb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529684f93ba98bddc7cf2bac69aa624e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e56ad9b5117744df448f0b9a24f5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f4d6532fbc33942dbc425ab84c14e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946d9f4029b05c9fe8928693660f2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544854af13ac677b002e86e69607f6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a3a7534d37ce3defefbca69d400c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e662928b2ec0a950be2a77aa68b48d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb895a747ee109346c24f8d6e6549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1aad0b07ef6bd8a67984a61d4e67c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d4cb1d6b3fd654ada3ebe837b97b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091d3a5f83f2f1978edf96ff54f3b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d911e2b6472dd3cea0cb56780261da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d39afb4095a10399c061134e0625624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3998dd59a4f2a63b42dcae70ed92db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ba6a0cc71b9679b853c02c1d230e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed85ab3e21a61d946b8bbad70460af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d562ec3199d4646be9a02e12458ca3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f306866ac6566ee92a12dc79e1e525629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ed538e67deb4062cbb4e272eff0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7b3a35057b1196b276f1be6c9042631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f490f8ac21eebd086daca90803261632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd1aa914a47887cd34408da32b7a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793162c57001ebc1701902a11ee4397634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc9386af7613b6caac6aba63ab472635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0669f9a9ddadf2a8d39a470d430a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dd64ad33b4e22978d73a3c09618ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffbc6ae1da42a6d47337ad5c866e38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a9f1d5fd81601accd8ca536ef6bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfac87a2dcee46f6d7b5be9552532f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5127034070713d23c4179c98c25504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e3964b761cd1080892cd24c8639cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e5a9ce0c0bdeedd6f13343755e53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112ecea942291c81a65229bc0242218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3890603574d9363ef7b1c5adc060645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2607f12724f91a54e05046dbb7d30b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f6663997dd7c8d955de0af7c4798647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430160b2a73dc1ffd7699a037451dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8667a1178ead2c32fbd385e420a69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598db4a21303298f8a7d99f161de2f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9edec4cb57a09416fcb647b3c8eb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5386cdd95a51f5e7c3245199b66f1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6777a3afa0c161e0942e1ab551a0fbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696405b8e6834affcaed303caef25584654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5ea02228e10dc8ccb9dd49e9473f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fdae9e1749489b80581eb90e82de1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b32ffdd2aca110853a2583cb72a523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973b92a092b1d12dcc0be4b9f1de47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7bc6e16f0a5aac188b21cfd47b106659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1340651a1c1a24c86d724bacfabad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153695624e5450d834f18fc6974c1916661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eac4fac8cc548212ea804fe1d1285662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f23128d64bdaff264baf25ed3b19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442889c0e57833fd077026f54c027292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88dadc0865b13f6c783f400fb5c4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6714da10e222866a082e48a16a0c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee936e2660ece4d4a249430b46ef96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e31c2ddd4507e4c0b8487a89d08ff6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6895fb0426403401a1cf81cd28a03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76518ea8fbec9c35984f8790f5804813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c01f94fdb3cb10faf8f6b1768d04ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20296f664038c5fbfd7dd74af1e21c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf4ef8aae75f38c4f560b4a652383673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19dfd0b25a08fcbadddcc3116b31f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dfc163fc8e9f3717ad1fa8ce48514675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab52f9d8430e9b154952f58cedb88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b032ea714c74f5528ef87bc73cd9ac4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd020e347c2bf8d26508b4eaa7099e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b21a2b0a7c932c4369dc77b8bdd42b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7e8999381ab103c218faccfc63b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159d8ad5daed103b1c46e8658a191e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9e28343b0cb209fa70a3fcd18c17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381870952d224130dd15ba2968445e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03eb2ec3c5d73d07803a2d6d6886b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc31eb3245a4dd4afee9ee10c4742e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f3fb0753d7d91dbb12fbf2215ae25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66712921f1db5e7c86084f4ea96ffce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59deb412a4d11ffa14c0e68a99ce2b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e239c294e4b9579f48bc877051ebb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2c10042096559f1604187c5723711690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b12955db964c840cae90fc3005ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7e891f2cdc8be3e5f6c489f4f1ce3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90445954d6e602ee9af8f51c0401c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1f7eeb8248d9917b5e79d62a4e6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e030cd5f3a5ca0780e4823bdd8f70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc391098d64a086542dcd4b595fcb24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730291f4153baf2f1a08d6f719f5840697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b174d4a6c789c725ca1a3ead87870698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f9067e868d7ab5614f282f24428d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbad2c85cad8cc615086f9514ba19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece924f7fe995fb7fc28dd9665478001701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1774bf2d9aab126d9668bdea95d33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736e05bbdf65117997f45274657dd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf388a687cd55e42cd2f2627c30a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e865dbed3bcf93f80979e79bfff06a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031637999756c51d8812c3c3538cc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909f405f55fb26bcacabd497ca482cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ef3560f0ee53b49258afd76ce841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc140c1e5493dc98c46cb22dcafd3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3973a449a080176d2b0026f84309a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b2f29b1a0dad82ec22c6be957f68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae117c468bf402602deaefb523043d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fb138725d373f1b44735b4e76c0bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702edd9c4c3ced9cd1829f7d9181490e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4cbd19c9aa641608a5a5abbfa3f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4afb3d6205f32615b00104796172716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8f15252842569a3f64c35e957e2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8ffdab57e3f4cb7a25b4f3f344dcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efa649d7b0c46b7ea5037552e962e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b8914121a8004d89378bcac2276a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99313b16b39f482c4b36be38475a8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87e8f7f75bda08653749b6ebc08230722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb83150ee96fa4223d141247c1ff0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637a0d97f84d2df18ba0b4aa38bf92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffb9f3bb3d5b0ffc613d32cbd0dce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f97c1dbd5998924b17da83c8c43e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39895875c437191504a5b6420d8b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530bdc59f79f436d10e43bbc715f80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2efaf20c80efa3256f2f47030d85fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ed715a9c023b63e830124851828d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba248c374747a8f9755307ee4751b92c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda0df66c19acb1446a8364d961144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8639474b6fa86f605add3c7efa02d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916822a23e4768eec6dddad0c5b304c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793c6c578c01c2d730775276bbbda1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116a03658dcca939d662dd42c56ddb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92bb18744b0d52ec7c2caf00b7c7d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8debf5b7298e5b9321d48d0a9675738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e801617475c3e75efb637b92a337739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ce3f4e3b2ff8419fcce8ec1578a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337613cfffbf9220ca55bf38dfdfd83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a9d702e8c9103a7ba41e2dbd884b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bb62368de624c4e291294185df15d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c13713a500d66766451d22ac6f011744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb16e088322c4bd97adb596a73e14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a134a633dea4917da1e81b1b9e26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec338a622498bf22f1cda2a354254747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484c6e32b3d3377342ec3c425e9c337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa17869d4e2d4503a753dd4f4ae7e0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226576c4e6eb1f3abf4c8d8e2cc15262750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfde7beebe8f0f5e893d6d4d391a14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bcb3fbf4b2edb360b3525f190bd95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517423d38e2c1f3428b9bd63625bea0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92bbeb694da0c31d042d4f4649d204754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2defab23acdcd8cc1a0c9d9b4b9223a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf00785b91eaefdb089904cf380da08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5289f41cbd53755a379342e5c8075757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c704dfc94e20fcadada1633e2dcf27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99147e5b82284096b106d224506916759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb43fe4fad5831a78515e67f950bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f57da285a2cba1bf9bb2c633b6982761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92ee7de1dfe75f8131741da6b9f23e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08dfec1e8bfd4d4d3749c6557d9e0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e73edfefb70daab1952f509c52ccb8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ecb4d28f191a564d5c23a3939358765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d456cd5371b9e3f6ec25c61f4295d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525c1aa886e27826b74262360a201b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01916e8e37af9c4409bb901d8006daa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf30433698adc174beceed18dea9b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec6f2d4db59dc35f270aa272824907770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d25259a7fa6fde3979bb15e43f1e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae239a8aa2aad71adafa2800d36b81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1664d7eb88f6bf41ece243246c161de773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245cc723516a0b9228e93fa21792e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dcd8213d3d1f45b8faf84badfd95f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5261d85de86ab5b8dc43954f2f97c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cdcbbfd6b4d3194c6b8c6b792297e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce52c3cb2d0a096651889ad08da2f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b1303fe5c1c26785790a475c12cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476c5abaf7c36b6b0a1073c9ef72a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d628098076d59523cdfce1edf81958781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227fd7a9381a57516d08dedb1dd7ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d48f4e6b045bb93e7c923ad300dc1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893bad6c5f82fd14a2b75f49145980f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07163bb0f88087908379dcef1079b0ac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8a201f90e47e96c63f3434690c81786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696846ce97cc4d1da6e02e19e75dfbae787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e0e8fa30ca18f9551246fdd716e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213800634ca96908eeb7b601e447337789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00585f893b8a6f5f96553d5bb5ce6145790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8173d96f1522aa2318be032f23cf52a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556995b1c215a8eb87365fb5e248961792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cae74664e55bc27cd44a60ce71d77793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e7e91676637f41f44486a4faaaa6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4326df75305a0ed76a4eee748bcad9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3769cf81d202d4ef0cbb63e0c318796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3ff21a2a10066540eef8f4fe450be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69ef9167876cc68ccb8228c0e5f0b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eeb1606b85252f477bea67c1ab632799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629b7c0fc1bf0a82f1f6eae9856b2a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5dc9016a3aea9454547a1527834ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bfa3708d039ef201996cce5b34a1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96735e79f06200d34128d3f7f738631803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74feb843916a19a1d0750455ddcb14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4fce4f503232cccafb3beb22d3203805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495b9a6d495b8a84cf0005882615d6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb672ecc09f6e7fa32ffc2f80a9dce22807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20a32fddc28bcacd4e26cbdc68548808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ccab07e62d79fd96151eea480c38f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1b22eb0e70e80af9920044baf8860810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9698baea4a13f868dcaa2a8e636e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77903efadfbf54ed17bbd38a95ac2f2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf10985a8b8f1130d3e5bfd48133e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf807838da7d623d0be980ff4dfa1849814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d9b32573cf40d90b7a214d28ef71c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae01123e49f3c85e8aecb64b605a1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732418f5b5196d8a39e2b7efef2c64817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e9106fa09366e543ba5fc1814232818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6fbc741791779d0f96201d6bc9965819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a3ab2920eab602bf88d4ed8ac8373820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f58c36056cf4d23a5be28292df1b97821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb934ab0c3203fc3d873bdc4b17532822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0a3a006bdabb007d9cd51b668374823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb39afd524fd725da5b20efb435d00824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7749214cfe1823be7c5ecef6bd0b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e8b8b8b6f0b9f41f3d81c3989426d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea0d8c127e31720ac471ae0baecc1c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e43d6b54f5adc31b7aadceaf7338828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6be76758d747f375ad1b4e51c82a8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de06827c3e63a2aaf005ab5c8e4508830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d57e05642111e46d5de966ab469cf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f5b47b6edde1933c33d4b0fd07e0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedeb771bb88973b96bf7ed9b6aa3d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b1db3626e3ec71baac3a0f3dff06d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a928168ac96c9d09d00c3d662ae6b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ba678c0a7d3868adc6550a877b72836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0145a4ddd1f74bbfccd171190a0b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba94f66ab896dd884e013344e6675e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a60a3e8e7c70125f5559878aba17d2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aed8adae0976b485d74896f605872840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67501f10feaf4806c4b6ecc54b0307d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c621d345ca3e7eba8c3a18aeebfd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47442cf79c0cbedce3d0507158acc5ec843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9386852258a13392573648709f433a4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87233b4194be64f2d94f1fe90d81d6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb122ce39045988591befdf3adcbde846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4cbfca3468829c04083e348ace9f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16597690d0a6e42b04feafa436b153848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55173b04093fee082ac9bdec313c8e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097201e23a7936f152e042f0e0b62cf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5403ffabf8ac995940ec79bc2c990851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0264ac591b6e8926416e38c6557f54852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6d562f5d0fb22cf083312affb26d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9f7640e7b282718ec2904f0e6626854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a93c63afae6c7bd16d355e62c53e1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f26c0a29881485033f968c3b3055f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125572dc03961da04640dde5a3e3acc7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f3ce0682b2397d662cf444ed1e3d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288b9e574f77be0d6d10b8be1094ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6f70944c72800b1eb9481242f116860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3454b2aa6e47d562386d33303dfb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0394ae084d292b6177e02961d10e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e200c39eb889b76575972b3dfb9c72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d09dada7e3279eeb30128377e7414864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b20d63e17f53adc0f506d303933ca1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667ec8f28ef69ae234aac98abc9a24866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe905b4484d08b3be55f57567dada0e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1ef2aad099da691dbd8cd5e1213c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25a3948b1d4b0cbbfe41d48520aa6e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abe4c4075273328cf0aa43f0c7c01870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342d63bd7100d4d49ddfe8ec15ee57871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a772abac313a38053ae9fb8c526f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db147fce43186a115c1bfbb4fd118873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651860600de4bc0ac8e685a5ed566a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4cb1d15de517b445a397d443b9bc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f7eb5716a5f7946ab51e9039a4f6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9466b363dd5f5267474226f50245877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db60d104d0650480f2f20f59352de878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aa86d13e64156cbb5463f7b06f65f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32811b5fdc3426db8b8f6bf9583876ac880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f9f68c63b6808b574bf68be3da352881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c90f24abead0ad997865f4a638a4a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46e57fbd3005cbe56507ca537f91e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331106f202d0509c27e769ac90010fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb315d7be2eee3cd196905e1ceb089885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2d5f2ee060f49eeba26d8543dfcc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3799c6488630e0a8325307a98b1e2df887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69d4e3972340fe3d1f11af7788250888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f62557e89598d0d8177027e8766d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd39a8f8e6eaaa7047a04b9a2872494890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa1b9496657004d44aa47aa59f457891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b06b79bdb108bc975aac6f39e2bd9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793366059b2aacc443e96ba0040c8c4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ed4fc224c6979a6bd8cccae9978d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96fbfdbd30714b512fca4bdd51cfd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533d999179540c1d108c780a108e0e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da011adc4de756c33677d70a7dfe3b3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0fdd47754234fa129c7c8b84ea14898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636daff6e4a09cfcfb900024d83979f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e0065811d3456823dae8836eeef1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f3a2a40ac709b41d0315923169b8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d14a25420e450efa9ed8c8015d7b4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af23a7ac311aeb4cb34d761aa95fe5a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246a3ae889e043726b4c763fc600ce904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cacea64848565776d521231d7e12f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc027a37acae1a0a708e533e9cbfc047906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868335970a3ab30082661725acb3c0e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260354794ff35a40b5b5afd9a93a868f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaabf90a2f8567ddf880cd20d8a23c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329373ece13da94f0a928940181723b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c22391e63bd4b9c82499b6324d5ee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127195e93532659d4160e43887306806912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0d084b144998cfb3c08e4d04cb72913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2f3718dd66e171bdf7588601a9e7e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f77bb7397f40a94cd3abd79e440c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a772eab499e3e70e36e4714e56ed5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043cc4fde468966340c4f9ffa0e74cc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6771c4baefd433062cae260ef093cb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c999ebfc494dcb5353ea182d1b37d2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2246d2af28657f8dcfb433f701056920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a46fad06e275fa8c9f5fe4a560ac3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad3a1f1fbc442e259b683b109ed04922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da426d35186ba9dbc567243a9c45364923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f3b84c48fe0f7787b95369dfb300924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dae0c2720534e0abfa12876b2b908925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bcdd1c6d133c852e6b94506bd937d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2946679f02f7cb9090bb67b876097c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260aab8725bfa31e4f37db7906a770928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c4e095af938da1cc313e91a60f07c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099747b07619c342c3200e913d272e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e42f9ecb6bbe2f90e6bc6f507e7b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b586842cba1d1e9430d254fffed03b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9b427ec9ad7237f4a166f370c537933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8bcbf404fdd21b8130fbc7d2cc95934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01759a0080ce842567c54edbd6ae03935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d722630935c103cafcb7e464e9802936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0747b3476ff245db90cb5698b64f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b470bdef5db0628b5df1c116f91b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575d90ff417ae1c3e6ecd581a55e6e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd25ecc97713526d21e2fb9cee37cf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd412e5098e9096a35e03d3a34db2c9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeee4beb1278e28a69e73cf4a59201942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65aac8e016301b95b004a31cb01cb7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7715db68c2e2c909bceb4f2c93ef944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723446be9782caf4b488ae40389af08945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08e980e1a7e96abc95815d11fc2c4a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a4a7492b654d5a64b4321b5212daf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ba06cd397afa1cbe9fa2f97d3e4fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f02808128356ff5d718d7a3ba695949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ff305e313370e8ffef0d7a1bc45e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109408ccf5c54c14a82cfba0a7a8d61d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e767631ab13e96eac12a8697ad58952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8e3ee9d7b3d778ca6e2dd4c3866fe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f2f7b3765747416e25b11bd85464c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d835beac1e1c994c7d45ed5ee2c4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e553ddcba3ad2bd79cb6e2637eae688956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599213a2091822a79d86d8abb7b0b0b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc0b0e2f955cbb6d6ce64c23a498d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a353e0e274c9b2e12c0ba7ceda0f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461831454510b27f910b1eb48632bee7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc34a4324405ab95f1eda1252e9638961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535731677ec0f4e2f34e8dc302adf44c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d328bcea23fe407c06580f8e0333e0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a2ff53b69f25b16e49a324ddcb91964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f4f47fca3d4505911b39af8394da965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c2453b7e62ee3143af5f37822e8bd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794fe3574fdbe5c6afa3c19bcfc6c4b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6a5cb515aedb030e184e71e4ca85c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c20e5c359a4d74195af6e2378394969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf58e0831133c4a09a2e7962997e56970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999249c43f4a9431d44c6ac9449674a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aad6981d64f608ae7361f4b242e61972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ef7a6462b41d1320aa764785a18d3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07502881e89dc9042ede2ecdc2ecd1e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d466e317a7ee5412490aa55408cad8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d05cc6e26b211f19deabbfe730a8a1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f7ccf777a6bb5e31e68eea01da708977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf8bd99613bb5c8048e128804fd2d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f0d2dcc793cb3a908e5269b4f2a7c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52497dc2ad73521ce8286b6d59649980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4b31795610ad6fc6b889c85da54c6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b576e8fc4b6c67b87c78a57950b0a3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ef707d55abb8de95ea366d43905c7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef29d9ce00abd11d4b464c55f192c3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb8f4a5d68f158c55e950e09651d5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d53621286d1c8d0367bcd97991952986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e60bab63cd25176ddab33b21725b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb63bf8f13ef46466d19c0b3f0a117988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100f68b26938e9975d890b2f6f4faa8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb73bfeab39cf78d89b1fccc948e242990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff8141eb1b34b28b7efcfb95173185991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e05eda3eab041884f69cf2d33c1e7e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115e72b72aaa9278f8621aca43b7ed993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e909b938d02128f2089f89cb892c6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44877330b2db890d63986aa2465e468995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e3b7a7fa4a4a71641365850bf78f6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e954e83fea312deecf417feb01da6b2997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc8b5411eb01aa842cc7db87c987021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1873dd726154f52bb7b8be27e8b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274e344778a9908d2d6724e52a9beb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121e001458b8fdc8212224a368910234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee759237245a5114231d72b0c0d00fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d37cb78703fbec0cd7abeefb319726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d239845c1c63c3c0af91dcbaf5d997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53af9be817cb49b8741c29be4f3d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fb73ea7cdec05fe477d1b33ee489f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12cde6568a990c586febf6aff457510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69533255bcce9d5515f90816419a1a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf64cd23a9748faa9853c920608d8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d4b5fcb155355b888368fa3eadea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f24ef240927456a65a6ab067b7318514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27182ae433c944f56a2584d06d7d6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f8ed444a3384c825abca98cd370516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28be430f1f1783e83d22c1e7313fb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee933e4e6fb17de25d9ba9d073f0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75c5aa3e90b75e8513d66d71b5b5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171f82e0570eb1c29632379585925d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc64fb03379c6c15b9250b279be91f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f918b00b55881157559c7609010ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a8fab8ea009639be906c983ef25523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4f426026d72c0b977dba2363496b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a4e06d47254943682c3c329d272cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aed50e1b0749c3bbcc31e988f242826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fdcbba3bb09cf271fa4830d59397c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f7406d94c42a2e6aad5b5e344cc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef60824485ecccd379abcfc92330af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8353d6b35b2ea7c084254969057a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb7bc798c16ec0aff089965e0a40931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22acac51560827983b6b5064d9b877c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703303cf52c0026d7c7db95d9fba267e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dfa7acebea448834f03967952a66734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef095b3567805981aadb1fdc156cbe235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481d783fe7148a6c67d1d38cceb5b0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbc33f4e17d769a0c7885cc99241337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eff84e696990297c8d4f72a922fcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee3245550c362e89d932bf7f051e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc5c953cf462eb89cb90164bc7d1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12257bef71b9c2265aafd24c39ad2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7749a1247feb1da2cee1bf5aea2c84c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf214a8fa1a10e6a2663726fe670c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22050f5156dee6d8d71f04a301b861d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bb845e81699bde8f7b722977249b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d1e5073d8ace3229cf41777a59b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034623656833afb44aad8ffa48bf56c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081734fb718293a178c0ecd69b5890f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8e48352d5b226bbbaf7a0d3af418f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e4f87825237e820507172d2a4fbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e432b10979b0470fd26f2a8d70c5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d8086702eb81119e98432e5ce02ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63bd14224f77b0aa1a3e8d4d11f04353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bf5869522d98183e4860f6b9ffd7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba5bdea76bc2a162ca4819748a93755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046df4140eb8145f48a856803df6ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770ec21cc8cbde44bde94f5be737dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba7eb95eda0b3eb61d24a33af97ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392582d2030bac2158cb5ef4b9b18f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6fe1a1ffc1769c94e24c66be55c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc143786654456ac6ee4c1f8db0d72161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bbbd931ea01223e153f1af704abe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d691825bbc828283f7236c493df6dc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89965e159031b586212c169d175e0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c14177de93563d8abc2b56173ea2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff122b8a9f657422d64b7df93798e6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c65fc8943298250bd3185680e3c42167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1d29b563438e9290023b06d3062a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7b0d9152b692311e8e2f3af9eba5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838cd4937bee3a6a6cf615f6682009c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593abdd09fd93dc4eae75171e480aa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4910d4172d1f3866e6795cce961b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198593385f7282b58b8921232386f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8354fbaa32559c12d49368030ba28c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5118081fe1dc847823b946d8126a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc069c3866e96092f64c837df6102f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0dcb8b8c7ec5c7450abbb117d5d9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba9725b962379e03071323910bc94778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe2efd4b467c22b8201763d347ac579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b68aad2f1f17967c92d7a62848d0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e148bf9971cde8dba2402fc0ac7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ceebe6926851dc265675c7d933fe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a7e893b8f66e39d8ff06549d4d7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed9a6e1c3e7df4e47fac1410661ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf08ffdd2629057f4d492071771fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec26f7250b0543d59bd356e7bc144286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289dfa0bc4f31dfac2d409becf5d2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af8c38ebf252728102d93268eed8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3f28b50212d51881cc5015f2e77089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f902e64d9fc2d87e2b70a77c8c6d6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948090061b3443b6c01403c3b6d73ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27d4f323dd8a09d84a9cd12f48eaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc351c922ec2b20ed1c3f0214322b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142385e1bba1005a14e58016915ccd3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3214a0b31b4dc2f698bb9fe6206295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402564991aa5786b3a2fb8f4488a907c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866b67356de52686b7c13dc072fb93b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2cf959830de5d8070df6122d8ff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a051dd7fc6baa0b51fd5aa90d309599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0bd976b70f4f9342b2f8b9be4d82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924dfe41be557c9e9eff193adb35b75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf036d7adfb57690430b16ed31e604e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc093a3a77e8bcdd8f03ef60e511b5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79728cd21bc85e14f05cac6491ce82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36f593da86de1df4c02a351707919105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea56f1098a4d1c8371f27d3196e555106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a71d41bb123d183b917e44455ef15b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332eee5fa58d57374cadfab1773385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70607e7079685f10057621fe02f56ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd3887a4db50b19640b246c60d02d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671270b4361fac604da37008cf34c57d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b2d350547ef6e6726915a1e61c19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a306341a5b28f28804d1e258e9dbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d50df6471385376d009e2f74c6a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128c21f93cc2f4e1ba23a985903f38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91141fef78c5d40e1fec85e0d84c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a031c74151814ea3e34e8d8402ea3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a741ec6adcd417c7b32d1b6da8f60a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e5929f061a0c01c304a51c628b80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b6cb1d8afb1e7c2b6ff72832add1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972228b4319d3faa2b71d868a4a7930121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca67839b65d81637357bc961649b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b67decb88d3ccdd458ad77d2ea10b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66df8fe4e29805b64547b7be0f6e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085b20b13f2e2a79871f3277e2dd403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f669255a70b146fc267c0afb4545e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d0f5f578ce831434e94915865e0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91faa4f5eab16095f4daf98c06a23ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d1e14a840342dd0da79ca4df097a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471beb0e483346bc9cdcf5b02ce77c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066f7caf56d9136e20beadc299e28e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa396ac4b717243ed8b05bba85b5e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dace88c019c331074ac8de4d23e15b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d126a582514dcbb008496d9b68d34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe485123a66ec3f4278dcdf3925caad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f51306ea10a4566823b7812b5cf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6137719f48ba6755a81e288626ee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb949357fe282b444c0ad4a21db5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226e6b5b1d1a6f624d8588703dd050139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137062876559b96eb338647b9611138140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e165269cbb8e6b6bd16263bd0c7a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436965d75f552aafc94f874d1e42a2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5de38665b8d1fb4d49c343d9b718a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6b86a8beb3f4f8dbae4dc38911d5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc32160bbcc768710370f75fa5c68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736082d63a94a4d704d3b841af0bd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57a49039213a41f745b126725c496147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87580f757ce541901ffcace56b02db4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707115b379097d7ecf71cdd584a930b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db633505bcf4dd646a4c29f85091ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0154969166f0c087409a29a27b10c26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddfe5b9e5166876e596ef6f101af4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d3d0c0b92580ad181d685c01668b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9243bf561c15d0b081591b10304dc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02e4e8cba9bd551fe9f6fd246d7c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badcfa8ddb819b7c8af1bd3211eb0f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6599fd0598a5a0806d241d637cf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dcf21f9820b9caf7c7750ffa9ee99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f386ada0c7a29fadc05fa89638e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14fb0bcccdb04c8dec7ec48934409160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9aec53c26e97c0297e2dadb9e629161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd0b2fab0849519b698fb99d92b71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ecf397379369c44db096ddd66856163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3363ebec971abc1e552c4c8baea2f37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a890ffcf2cdc6a250d4ddedc33257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d01507c680bd85f09717866fc1a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9746d558bbf76d005e7a069090dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb637a55cfa3a62c5e6f541e7dadc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e52aa8f3944e0123bd8be18ecb01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4479d358dc12fbe4c1971b4c05a5029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2218755d7ec5bd4987dd6f554de0b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c901da424a6b6e3ed15c9fad6001a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d74cf5344cc2dd0d03e2463cde8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da0f347b45c132f1ac7267a5a369e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef47aa4e28fa926a492220fa311566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b412ea9f4607eda13429136cba88d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10992a84584371f1dd33037657ee06d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858822b8ad4b59123e93af62e29ac316178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ed52f4a443a0d3f9c02c4c3eff2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c5a47a03e15aa0d4a84bfe2c7097180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc1e6021310ccbee7a6dd567bd653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c6457721bab527e817dede6ceda08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817012424f2cec219f58610021a038f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d1c6f24b7c398866800529697ebc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4a556267d57a0901c2b56822e052185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487db6f23fbef13483eca4f462eb94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbf585a766f6f674851e85c33b4913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b963106674c9c4559e899f546ec2f6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332fdddb02953d2a1fe105b5c369b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c659a31ff702e02bbf8c4849317e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f84332bfa22b30f7e320e9a684b64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcc45784143f15f3bdfbc81fe7a173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9e67f227cf7f9e043740ab2b883a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f562cfdee1097dd18f2e25ad8dca453194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2349c7769c6b0fad078c9cea1e98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779389a11502d367076936a3b56746196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0265fa9f8685a4d8f12a19324a4855197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5367baad2a2fef05e0c7bab52215d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d8f6772015d1342ca5e52fcac238199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6768a9904d15dca4d2c8297458a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af3664a56ae9b4b99b508ddc77f59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f28e91c298817ebbf1baa55eff8a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522227cc3bdc1fb3d1bac42853fc4b64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579445c8e52f784ab6e676451293d8fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69f64fe6f52ad7b5f89cda7b5a34c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373580a01175a6a6936cc3b98e59ced6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4581be5cb54e4368dfd4def906e7aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5550dea1d51d3e1eac4693a374eef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe24232bd5ff137e4b3fed7166892209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dc30ad73081c8adfb67af94d1292c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c8886bbdcd88d70ec50dbe024503211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0f29fba62dcc41b34e3309e4cd31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa489a7bfc36d3c054ad41a855ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b536553c8b5ee1c5bd0cd7b631c7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebcf0754e2eccb012dd224cd3ae405215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa8639637bf612aed7ed1bdd5d73a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea168557d7a6349d27b4bf102231f16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f542e9b252db8d7b209a68f7249b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed263331252ccb16b0d75e4256787a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417df1cdd5643ce6e6be8beab0de9622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8da56ed55a31f8bd290e4ac66530e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe687b380397f260e3c1b69dab15cb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b38ad36bc7523851d71821368cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c1d159e91abe6ce5e2e8aab8e31bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897eac316cc01294a1640d742bf73f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171cbac01268ea13869d282e0cc612226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472cca55769eb9f50a1f35b43dc2bfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a803b21bd8594cd00702b19ec5185f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75e905710b908eb2785041bcc9b3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361f6c1b905c46ddc7ae3c15560230230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3900744042627bf77d407280ead32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4825e5a1b1664ca54fe33130c05ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d68c8a71b9f0c8b9a89f3ab7e29c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757823bcd38c6850e8cbcc510b80e12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874fc7675983268a5a1fc14b9526c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9a3b81a4b601f2929b24b0df5d22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e70d69aead148b8b9121b9ba7e90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b5fb76f990fb6b98e06acbe1f2de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd581b71d390c14a5ab81daf9e58f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b387687ea905491d750498f9967012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372c78362cce9939c6d83855cab31b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d49c778185c92c1a9b96fa40e9c56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4495430365c9823c3cb7c096bdb0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bf7dbe8243011231374fbf506b5d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee45aed91ddbfe339990e0f77cf9a5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc3b835441b49c7ae283db89468f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515bb4657e0423d5ea8509e1fd08fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6541bd1e3f7132a8a75e42513b95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25c35b5fb394526a03431b010659b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a927399e267516c1f64a71b95bc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391314d072f2c335f8c2a3c9963731d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac4e772422fa19189b173d85bf139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b93695f9851321b8582fa4e7feb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3950791cef272e61aa54e81ac20b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81ef8f258890103d50d54d10bed66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e7dde216467718d443afd3b5a16fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c4c17ed346a34e12311d5e0d25ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d94b422415bdae59f6245ced99061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d3ed2ede1360f072ff88e317b9b80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b393d17e5212dfb81197c6cc3bcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f338530e9c87161614f03228bd5f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f1ddb42b2916e98a6ccfe8a7000d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d10d456a623382ac9595197dc8ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea83fdc5f537f7ee2ce4061ddecd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e489b420ed1e011c41eea6fa77d9fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff30c8394019e8062eeab3d47c0afb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3518fe1a92ab195b0973e67a1af7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f88d5a2fe86ff102e7e675bf6bea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148430f7e41a2ccf64190221f6ede170269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387264f471f59c896f31fe3eadb31e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37bad6b3ad2754b2ed8acb0d1d8326271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10c439f16bf5ed85a0176018dfda18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2b1e46769094f94bf9a7d516f5df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d057ee39c16f47b08c257a127ad0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d1afd119c2893b0d458176fedd0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854168267db41f2a042041c234768a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da3149a1ba4528a337ad1f7e3501e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3df0fdd15a80b0c1154d96499fcbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92099021205462d17d76a976cf1cee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4300c9fc48420eec0d79c5eec32ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1a3355dd24695f107194aa38f3a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815ac120dae48b971e756c3b851258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0b07fd5e7b814249247ca6393ff71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6c57920f8921344da288aea11a581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ea6631a3f99d056d3900090ce636285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483949ca2a30b2cbc4c93d10ec2434b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031357269e6b5f0c971f9af238529128287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb92bb598b4176953ebcf7e4e1a928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d63dd3361da7bec265d4c0a2e6b02d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f84aeba0f52922aa8e4c60b0c5db3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c62bd4da8c6f16f508e91d9f51b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85e293babe264ad14a65bec647b41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a937cb0ed522fe2b73c4e1a21cff54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331463cb920c0547a386d5f11906eb6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf818536b66eeabc63305c9b03932295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15e693efe530fd1f61a565ad985e0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542392e8784829d147e362c64e4dcd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7d9a12b093a7611a2f3694aa1ec2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eca3e3a4af0fc0b9645917f525f50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c329b4de62d8fe8baf20b6630fda40e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4dd1094e5eea0eaa4506efb5dd19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e4b113ac7611a0b7fa62dcad24d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5807917240bb2ab94231f133d5cdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066a7f3f9d615b8352a09289d175ea5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316f1a621903343d952e5e8f2734d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780be9dfa68eb81f2dc5aa3fd1eb2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd62928db8f0b43fe78d7d5bbd0487307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41503b8cf950ddf21035d4ba2e3119308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a8d00bc2dcbab6ffb9bec35a8448309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12f0f2afa47b3922c2daaabdef503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0304fda6b9e5f79079fe8c707c2ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c15791ea0cc220d7d7b94eda3390e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5301ca1ce89194c30376b320022940313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fbb2bde322c429651903fd8bbed6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7235e6cf4a548013ad2a972e93ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbf0864a93dbbd19243cd18f0d247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ef9d740ba15feedf314b26494e93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761b23a901e3a2a54470a0ba8b333b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638d585c56d65f2812a68cb43508a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c8285c2fb762b38ee559ca46a9b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657137df8fe621087d7f6e27404b2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b8ad679477314dbed7d1d9b29d24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628999ea4b31c43ea18c46ee07fb519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c6d3c46dee3a2f2bc9f637fae0c4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded206e42e7397548d576fdf0e611f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a032955598f50e2396e494ad7b58021326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea26d87d60d1060be86f93b67b626b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab84bcf6b3d6cb0f063078c1e9cad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21dbd98eb7c8c51944ae21c1dc9fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303bbbe8fbbd7d033f6dc25ddbfa27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a189ba54c387ad1f9becdfbcf9a6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33948c332c92d577ba0be883dc5da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e34e4fd13519a7e2e6fa925848068333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742497572d2a7e4e06872b8887bffcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01ff0fce11f93c83140f126121b80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c28ebb84905223f1571e94343ac0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d05f6eff1e24f644a50d32f98648e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89641814b37aa525169c9b843ada1724338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817bacbc70407d05e85633f6e3771bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929b5c9f3648a54c3c5124021c58d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e6569bcd37146a49dc68de49f2f3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95933e823ad28aae6cdcf0cc8696c7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f708a600d60e397ead3b6b2cb552343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62815bd03d30b710d8fc624608db27c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429154dc6852445ed70b8b7dea2bfac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98476285356938cf74ea5a7aa537d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6aa15f9b73dc2130498b7ed02d80c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44376d12a05ad83f9286aafeb7d157348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b5dfa366927c57b44918c344f2e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea369640224bd7c0ba26e1ad0bdaf4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd036c4254dfa486728a87e2da78e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460685b34e17b93df1dd4385fe73c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf958aa594e509cdbfa64294c78f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d0852264bead52c83b2a5bc053d2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51b003bc4b4b276fd7f49bcc0cdf28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f273c17a77bc5ade640935c0dcfc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a2de2c9d1e86db51d4f1722760fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d567d83667daca86ff0a3cb7223e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba54ca23baece3eea9dbd831d9765359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e913f84c8ae6bab31fe23036952d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e0b88676b0c5415762ccb69b7f4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca232b56814a341eb002aa38a4e913362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc2e58054d41e56e0df124511bef1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ffbc6c04e7268b0a81c9da1df9c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50ffc4bc5d2e2c7df300e98b3cb70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d62f757c19694d990eb5afda2bbbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4812404d387810190262ccfc7038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c5abb29eeac126d03272434f71e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af97be5e9aba24c353bc1341361a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81edeb3d7c3efd02248a3c2d0977bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aa8b644daf2f12d4ace76c328baf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281565df463a92a83d1360658545d45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c354eac2e1bffc79837b7a727fcb79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061559e4c7f5934e587d6ef3644422374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b793dc729cae075d62aad15d7a8713375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955f77515bd6fdd78e722b4f827040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad40153dd7b74a2107a551a7c34f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9d9ee056caad5845601b5ea7533a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f705d354d8f2cbba6602f7355d3c6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4f9486fcf5ad7285591bf17143995380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0fd8bebdf04df0afdbf76c1e8734381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf6646b0ead8aac899610674d7664382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febcd4792887c6d167d7e2c2ecf7575383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeebfa5769e20ebf6adc4f4561bc58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f470d2c81e6f06af5bd7fe1ec198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb776ac6b1ac0273798324047d2a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de23e911af0b27be49066c26410d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8abf68fb55632564f2512cd2cc03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7775b891acb682b4d6bfdb014105d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3972724d621011acdb62455627cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c69c293537d5fec165710d46b39e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1e3fd9da80626dec81cb9435ebff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870b9aeb9b7ab8ccdf5b6506be3026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea5af1847e3359f4e0fdd6ebbfc34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2455db7bebbb83f18c647dcc14a8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d445bec80017b93bc99c4932eea3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d226cd15dda5f7d0214736bd00d543397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832d69b943357af6d45d1bbd4b71e47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57e8d77586f2d3ba2b13df67b4b0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8d0a5da1f41a3d482123f2013277400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558e053d20c3cdf20e9aa0f352fa67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7d6a62726b4691c525697ec8e7cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9c7bd1e2018c03889b400abc01547403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77723d582e769de47c52b36223ad90e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521148c9a482c292facf20d788ef9e7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164cf71b84830ca462c74397f6f4e35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd75415ec172ac0598171bd7207e242407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1f9b41556dc8d090275d5a07fd4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3403369e3f3c1ebb04315475f8341b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f565f686d316ab8fab082e388d08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce1119598b2a1104e0fa053487b69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6737dfa48bbbec87e995eea7ba07f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c90332f8f8f45ec98f5b4507dc38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7011cc279a76bb2ab302086050fb25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c846f1c5c8c01ead059f6f1ecef34d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314d0e8f604ef2e20e5da4a56da21b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ae416d593734d04e1e3735c51253417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec4b99c4fce8cfeb7f269e4dc53cae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bdf059ff8f059d973f1b6b30eb705419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8b9c19a38dcb7a9e2d4f4a32a6ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cee940176dab2242b5aedd3e9a1e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f430fe0915a1c9e8708a3fe28e7d280422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c07fb3d800d3a82ecb13c825d1fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499b336d24fcbc3ea25122f7518d25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8379757cf67fc7e76441bc59292de6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cbcd0f4f0883a41879d129b69e4d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310459fb33360b7f88fc9796de4747427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9097768d31195c3aebe6fe3c37453428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b9f91c0742265094477f7c99c4067429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23c07908175113b95788083963d07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c177b17233826da3339c8afc1fade4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dea39f4cc538c70a3ab1dc4f290adc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a8c27737065d32d53b4997a45148433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d55c6d5e92572fa77d9b8b0bf916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149346056cd7b6ba70724c18a6b897ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f07fc7008d529d104ca632060d63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12631197b60d027b8154efe84f2cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c587cdc1feabac624512fb730f1a747438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd45153d495edf6659051ec34dc9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bca44418b391bb6560eec07501b17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2d3138e4615b4c3c6f17edefe649441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b961325189316ef112c483a3428b863442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b3d510493d2b14fd70e901e04258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1403b0816b70e40b697b19730493444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c6ce500dc2495d89c835ce0f598e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931a50386f0b10587ed7382e36b217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9dd04837aece376927ec88ab53b12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a38ced3b70ca7844ade0ce2744ef3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a21d363832cd128fd779f81dab5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbce85c70451b0b8b2fc0d894210f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92461466b86491cfd9eb8f238c9e542c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe973baeb7328e608ae0465dd2f547f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d60858b4f1a0367f9cb2035dc5997453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b1f5b59ec60563a0b81043cad1b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed52d6797bdf0e2958f913689b601455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f1fb28c1b8928bdbc92432d457edf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c586f489772f27288c333832b3501457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cfd1dfec98063d8b05d764aff61d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1768ce7b7443abcd77a421d13db7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888eaa51bd3ba60f99be01edd9d7ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7074258168f48ec2927108b5df4a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0aa268445be0fdd69f2cbf1498776462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97105b396c8b6af45ff7c2c077381a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e540c5bdd74e933a4855d2f8f14b13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2733ceeb8a08bdf73e30bac468b83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48947b8b5610b115f7bfc8d89057fd9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa08d456b2e4e8e46e79cf37d114099467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc6fd1618a6c87e3fe9e38e2a87a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d576a17fa1903a044785e992f8805a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532f50dd1451aaecf9ded2bdba5587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bb9d81d8790069e991ee5c6fb7f75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6b4099a5fa1205789c8ad73dc509472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eceb7ef43d5730290dd0970fceaf6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020619065e7546332e650387dc28871474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33af11d53943e4deab285f304bd70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c50ca3b18072d98ca4ac4026d30ac0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934c22c0fbdece99146571f6593ed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788405e47f6d3dd71172372128bcfd22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0dc9da216a32858a35759aeee5a8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc5a7c83c722bf08eb220d4611870480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fefaab8ae65e1a63bbaeecae21405481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc53be9cc9f7bc76f49b2cb8f0b69fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d4430594177d65a861b4f28f8f42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2de1c810082b4e5a9a73911fa6b9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ac7f488a1826ff0db676e659c77b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a0c01b223be175ee0ce9ade331b86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c731ce58f9823ce3b0bf6c4d7f2c4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ff0f110ee118176b681321eab33a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77502dbd34969de68aac9f3f090334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731697b959e4842a14c1b3e67519e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952bd81c22d65ad664cc1404aadc44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629738d095f6d1db06732df58d87f4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371bae01ec7527a39f6794a56d2c81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927fb39436562f0ed0b6a2a7619283494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d82cf77d0707bcb14550f283a00e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed29f07886c61acd2780814f8823e35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e18b161b684e3ce416b62e25f28e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e20837594db3159cb905325bfbe50d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fe9c915bdb52b1901aa096fb4f20a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7b0d40216c177948eb50056d20f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b644dacad2bf7bb05a01b7d459f609501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6d8d726382ed3e2ee274db2286da6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1710cf9983d31d59f92bd4ae8b0996503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78305294c432a1985b72170b57ffdf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8503e2645ba5fc593a235798dabe50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f834cdfb88fe69ceb38b2df6db256f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dcdf735054c0314fcd06944e71a40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221d079ad916243445bb723eb1bc445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707f0bae1a58fe999782a4dd3f09740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7c05d6a87a54129216b2540f0b038510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d83a3a6e6d958f41aca411236b260e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b084c38da51ee424afd7523b381faa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac4221f5eaf29382bca088a6b0b3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fccc124793597950f5dc7257dd91e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3643b040d774ff172eef6ec069a7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327aae5d6c932e715adf407b3923af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fcbc7c9a682063cda5626298b7ca3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e47e7cb8fbadb8df896894cae77eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207fda5826a8715df243019180b65e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5280963cc6374794fa8b89b17e2e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a82f4838550c9290c1a2a5849e81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78becf35652c9933dcc1a716b2e004af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4bb4235b49ef10696cd270fed5d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e8e1f5e43fedda1025df7d0712b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd00f5097dfce1c3883ad4ed75f33e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872557d7e01e1fd4147783e256cc93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d1b9098ae05b57b459a29321d30b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b28aecdb70fdd52b123c095b6f2e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8567c330d7794409700288f6ec077529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fe203596a5d903401f3390cfce586530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb348bca75b36aaee8d8af258e86f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3027a6f02f4ea38dc82066e05863e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaccea9387d417c860f30c98eae5613533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592fec47fe36b397ccfa880d4c97ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d5823e0cea88979afb18c7ea773d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d1cf1112d049deac969743febf2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5acd081f43b286fad5d2d70467fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bf54d69843cfc8b8ff53d577cfc87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42945c286fb826e678154f25449bba10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242eccfbe257e9b878e0f72bdad367540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67143e8f4641b140e2f54d7c3b77b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc25f6159cf3624766ab106512e505542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536064f915e3cc63012259b05d276a3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dded97f7963981dcbce008010ad4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a757cf3aabaa02f4db51cf41c7cae3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f7047b086d4da249838faa62a7c3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4da69c7f7b2a8dc1584d7c280826547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cc84063db4a39ec660211f61c3a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be69dd9886299354f09e5cdfdcad9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723eebf58c2e73ac30c8bd581f543f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e94f7df3b6745b78c6834f29b3aa5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e2fdbf1cf53baee2a7266b01d3d88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d8a46365a2075161a6ecf963bba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10131c3f5db206e644203303a5317554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29cbba381f1c3188835ee91c4701b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467044975928d285c197e0ef679e6817556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c8a2ba191cbe74a35429464d93417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1179b1caf2c95d7ecfa03e84e873e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dac1f5e58eeb2099e329a19915c7eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4b3edde869988b9184fd8769e716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3cf2dec7cc38f297a44eab316e860561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836bce05f4d4eb4042560b1061b241b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e30648d5d7c935b3bca2ce55b1f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e88c55a3f8fc42348c7c546421de1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3aa91e48201b7d0908603deecdc8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77efdf1a3ed989724c3c71266e80178566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fa9b1319b0e3cbd61e10cb6e04908567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b342c41a331036d0ced781ee78361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb574eb3668c0f6f440b654aca336569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e713a72d5fc60c79199b1b2a717b05f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bcf7ce8aca8ee8e1c8a65d72f2f61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d096d8c7999fbcf8efd5c1e5626740572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d244342638607fb1aa95b209dec9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43bc060481437d306c47a088a2791574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58db687881033242943b83554379c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000a792cc2c3b11ab3b6e3f3af2171576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1d6307f817dbb1ecdf8af51af56f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220294a6f3c962c686c3b3a24ccb909578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367342645f02535a0ce6f8bf953b6fc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f826d89bf5aa4c4ce00d2ebc26e54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d3705145e256b6c2d2eb74229dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95882741933f6e759ab32e9ca91d004c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41573b2a9081396ae55e2a65ae220583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004b0ee2e393f1654c5f9d4758f5e3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ebb12a4a416cb6eb1bba7c06bfd81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefdadbb1dfb8f292b4556f7a8427dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4d141a671d04515ec9b5866e0a48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d29e4d528cf46505da7974c29463588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f43d4a3a4b6cb1dca7391f268cb571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9a1bf6ba66e0b2b94e21529eb37b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc2efc75244bae6c67c2a2e96050f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d6916fdc8226d4ae6916d7a9749d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4743fe908c67f26ca0422fe1a9910593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f785b026d8bdf91c336bbaef26e780594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed694bb6cae52cd881f8eae6f5821f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4f778c882dd209e54a85a1a5d0ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2449cd4535ca743ef53e39aee1a99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e23bdc99bdbe186393b6a38166c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540bec9b0b5538852e16086390c3d63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5acb68fab9c9bcb84861984d0d3b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21534889bfd39db8645f7e7276f14d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101abfe350f7f96ff766b2d707feff5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844746cf251575230b7f68882070607603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20b4a7eea02e016eb009e10ef6a76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cabc20bfeeb7a5ec0428731039f84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a4e0df1691fa5d9cb91c1e441f2d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a484d9dd3326597607dfed72b9698607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf577fbd36bb7d8fdaced92354cd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91349723cb9899e80827c5528bc31d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b68258964e0ff3770ec838c16370610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f91de1b79a71f454c117af46864d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69325ec31a2889796db519524fa73ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1669d976714d356863d467d77603314613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f60eeda3ddb846bdef7fe401d04e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84d0b9dcffa55a09c6b8b36140a61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2ec8414bff4af0f3d71df2c852489616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4688a7bfdf7a5d2ccafe4393d4c3427617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794d3aeb7b7426f4c71dc6e8a1b7d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611eb515c397d725816bfb38ce08e63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee1a834814c74cb01b4c0fc637128620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633aa68e0c3ad62e2a03ecd412a733d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae551787659cf3c79c9f51f1e0042d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634c9299f6f6715898a5eab1e7de34c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf24e17aa7f04b7533f0dc645e792d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb77a3fab41693d4fa60fd479ec3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73e42a1af25369364b99c366f4f10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316859265a56d4940c79b7989d8771b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42368c71f7c4e423af234be2390bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9a8286ec7866a011c5863ff68bc81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c379126e308bc185872a1e3b808f50d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc9c67f580241a30e9072f15ed82f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944231afb782b0e4293efaded50a02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a922e7ce560649218d605f1285fbcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e38eba77a20051ae6d06f92ada451634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0484f3bacc26d36282ed9473fcf04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da2106bd45d36c1ff8effcd307a87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc7ae1d7e209e6611c35d1f01d2b9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3821e4a458c0ead7ed61ba5e6825eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b801114e3be1e3e614926126e8ac1a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8c37a01ac9edf8eda2d963129ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859f3937c152fc17fa6be32c83e036641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ed0523c103782ec24125c15e4f55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9748d22884318883d414b81e0b621f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f42fd3194eac5a482867b2f85415644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4017e67bcca41fd59d800889b346e5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eef291e87b4d985fbaa3d2140596d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4747745305c152c0ec3dd900f0eb7b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650036e7bf6aba8f89023add79eb4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef66b47e959effd44b75c62aaa5f5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3fb3365884591f1f282b8c215a705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e038fcb0a0685f3e2a60fb638cf7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76745d36dae0af8bc2b4ee943151a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae330b359d1487e4afe59fb577670ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7ec04e884f246af33c159d4fb193654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236cfd41a1f8d293990fa3af0ea0db3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542ccad981ea9978c2a37880e744ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff56df24dcc0b377a47829a667e3e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb3820cf5751869398caafe0b8359658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e827b6bb915c83b2bc3119a3824b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979cb526d775d03810e1bcd8609fad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848896cf0aa753d709afcc2b001f6a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46214b2c3092c867003183cdfedc7bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fbf823f62ca116f1e59253f66a4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f16e96bfc4f4e7e78edef55e9ccc66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327e1599ba915ea278686a0517baae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc149ca25c708b0ef31da11e8ef51867666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce8101e56aeca281c2aacd14976a26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d52ea91a59855ca3acd97decedd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681cce7158c7e1da39eb6060f464a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c21d5c95ee332fd5ecbab01ce76b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29e34430e7c36bd9bddcb97daa715a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f763999e68e8b5c026d9472a897fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40789348020234632b32bdab77caad5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea3b018d9d00cc2e667427f2ca88d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b9db83e9b38d23dc96b4233bd849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec634cef6915cd44dfef6a097d432a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a50a899e47934f3a520220ca0b018677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac99d0b539a9e0ad2cb8c11af28ae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402f483ad5b9863970ab5b16f9ef6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a346cc2474fc653a0c329264e0757680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f11fa87b9c2587940dcac9b2d224681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5923e3ebb098779748584f7a424f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4269aaaa642b35c81d72539cda1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c92de61fc9b39bb9b631f91522dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119406d737d8ec3e4caea1de9515d232685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca67d3e844021f635a1ba1de9146a2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687acb764d23453e06e0e07cbc0188687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd81287b605cdff6ddb80fc7a4c786688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618ac6c49c0c45bf8be14e798e3514689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b77855fd5f1ec2df3db3567b8238690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f1975d97b7719760a0c7497156d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822bca5291e500cabd3bee1305ce27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d491d6c35406986c03c290953981535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51f5653467d509465770aee18fe92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32d625bb4eaf4d5664b42c4b8e7c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe760a5ff52eb7ac4fec41d890cff41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461caf1975b51df99013465124fb534697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec49589bcac34d47cd39c41d25def34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609070a037d11e50f563528c70e7d33d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518dcca8bf9921b21988e903d047dc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10aedd10074957a9b7dd2dd095fabe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada6d1279eed32048c3701fc79df86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee336a6bc1d083f58ca81a1feea0f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36434067fbc54dc60e20d790a01e037f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b351e4623a67ecf9716bbcfdfeb37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f40d3e5819a092ca08b0d9460787706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b2811276cf5a651830e403d94d9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b750e5dd43979c50ce1db8a3386771708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe98d36745928c6af527c6e1663397709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf138fdcac62f411138f35f9406a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a4def104b4f32324e139321da156711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f7d70c3601e9b5b991762c849d5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0c5dc406c0f6fb5ed03d2c24b30a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381ad9d76bcfaa808e5360408b49c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089204a13f3b229b92bd5192bf625b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e0eb76224869686cdddd3e134c5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536cfeaeafba3f6a7a2a6093b1e1f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd085dd58a61ddb7a4414e0d5c065c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdec24e8f085398b003b056f40fca7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225e12f0d859d178945938a7ad167f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5763eb9e20964f6d23b233ce07af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c3860cc5414bc5b2e389314d380f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681e3bafa5f66881bcf200f16b192d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf670d31d038c8f0d77125cac67f9b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b93019b0f9dcb45ff09a56682552725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648862fe9fe756cf217bf13265c875726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06476598065a012ba7d611ccb04f2ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b15c25f0d3147cb27323f168c320728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ef62f4f8e615f38614f9b19bc374d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6b72820b5fc8cb509fbd44a30c307730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbda44eb584b0a72964b2ef4367a12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4a0a3e54d0ba8231815313da7841a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0f490faf199ad8631dbfd8edc21da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686395231759917f2ebc15531469ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0657969dd0c8808147d04601368ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b21b57727154d6cdf347fdccfc577736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e39bb6d13fd86023f3434bc6e1f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1de436b85b0c66b83698e1bb79430738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ef16a6466e1cdd4550e9d0652af6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbadfd1883d6eeeba6f99a814b0646740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d472949c50ad48944911950247b7da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5a82df2fb25365459806f63e5cd7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d575a63aa56c856ef94231f1a0745743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ea17f48117c66d2ae05942e406efc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ea176045c5eb4780dfbc3214c2bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728125e3e2884572933a9d27986796746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c34fe9e80d397279b7d81c355a30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0d422337f906134374f5379fd44a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d2da4bfc4ba065b809ec417b6b472749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea217125282c5736af30c1123ecf62e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e79029121044d9c047fc5f1376f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4ac6a8056dffadf67fed24c19ce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b483d327b7fb1a8840aebe2a0385cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89aaedde7137cff45a363734c5eee8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c99f01e55788a53f193a010324cfdd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b3a11c8c5e265bd6def39218a996756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd362c7ca999e59e19e45ba36a8f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6cb148e14dae634562483372038e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f95c7b52242fef906ee6a60b6e6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f91de80f8f1cd223c2f0fa69c51e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c5afa9afeeb6be078f88cfeedea2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5badf2d52720785b450df415da4f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aca0c08e96f59dccf735121e20b412763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bbb726085bbb4c224cd02466d4ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcf52c7dcbe8b08230bb45793a44d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0acf8cda272e29ecf72d714e838cf9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92696f70e8144123d539c086809956c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca653b65295e5b64bd5417c12a7f8277768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3117d886a569ce21ee8c0f618ba5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328171b08c8c1ea7b661424f9f0b959770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4076d64d368674bdadcf7656a1a736771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf500a6e4e2d84d77b93282fc292dec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ffbe1584a400b4d5576834c442822773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f889ceb4c17086e6cbaf190ab80d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e89ad739e62c9a27566f1d8a37096775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94799c34e786c563b73c1755cdeaf1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7bd768d5a1419b619cd67a77487ce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d722b79254f6c48f1c11be702cb02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624896aa0dcc48fb803d97339a232971779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db474a9fa0d472d8be0fad23c23514780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762c618441919fe856b471058f4b10781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4d87a4731ded99eb1978c4588e43e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ada0f122c0acd8cd767fb8eab756d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0ef1399760e896a7e382370c9836e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75324aaadd2c944a4d8cb61aade04c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f53342b6ef8c43529670f74950948786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b195dcdc8ceb97c275a3143a917566787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6aaf5ced130e4f5abc2b9a6e5c43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcce002b8dc4296c9b04724a3f59d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a338ecbefab6ecf86d7813281e13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a5a7cce733b352cf086aa622d567791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2099051223c9a5fdc5138c1959a4d51792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6cf1def56c9554ab828981652fe3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af736345f1f4b491bfc4582f38bb77794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4aa105b55bc78d918fba15ef7fe0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6447d6c92f3b772c8c930ae41274e27796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189829de548309ebbd89879fc22626ce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e314339b80fce6a862d64285cf6866798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d7c0b77a6ce12dd378c1d42e0ada799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359665d80c5a8d4b9ea2a2af9521d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cbf56e840c4361a17f85cc24501d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4673e1544ebd41294eeff6504780c75802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920ae9ecb7d9194d01468515e30eaa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746247c1bf5eef9eab76b287e55f5f0b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c3fb55e799f51d5ad1a52e1fd495805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bbbd26713ad604bac64c856dcc71a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3b58e305b6230fd33f8e386f688b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df6bd4d69571245053498ad4c3f0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6626e3226861142076e8457f81bbd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d0e6d541f153e28ca221f82e084f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4a77937e33094b7927a9931b124b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcdaba3f65c206142b85b7e5de4084812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27ddba2e3206bd8792f9667016b0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f335c7479287f4cfaed837400c4e64814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c086333d2fd4740828e00203b7858f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4e23a227e59f09a823a2f580eea4a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abae3ce050698f9abb71d49108c78fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f7f27921079c04a5365b245e0aae7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601dd817f4ac6fd350008a8dfbb85c6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d48c57e96b2a4c55b3475db99c76e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461230bbe62c3455f25b3a9e13f26977821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717231b965dcd3c24e8868707ddd65822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca42067d70d7f9293ce57d5e5d18a0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e52fd289aa9a17ef4491ae7104f03824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa1cfef8191e72d8e23632acaf9623825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765480e92afa0495afc15a5039bea111826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a5b558e1dbb37d34cb367907acea827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b28926871cca4b5468c7dc6cf877828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178c0ad442083ca53e55b90213f51e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c69224f019e90b1f137ed3a2250a7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee98e55a2f24a62962044dd0d381d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd34287cfac62f60a933801e28af28832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff078dfae9d719e983d4ffbc12d8512833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4f8f2792d1ef8bbd16fe6f754b45834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d6cc438bfc9420d9270d0f1370b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f40f62964e959ef2732777791885f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ed6339731c0beb96471c9aa34d97a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0206348c6054adf2cfd9f3f28c4719838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9ad9a7d5bf4e974e5d77f059f2ee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e55f1b55df052d435c1b07c5bfad840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5539c71b5dff78d51a2d4bda6e97d7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b20c996647b19b6a71f2e4f168428842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef1c149fb5f87997b95ffd0760514843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c343320b6befd3f76606f531d8dbc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7da2115c6ae4baacbc9c1c69cd66845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f0733701d679fdacae12ff903542f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999628d47a7d9e790c7fa9e9c20698847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c20f94c00f04c44f12855664f5f2f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794ab84b002532c0ecdf13f5abd52c6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d5f8b923628baf5115a5dddce5a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451401911a1c7739ac431651cfada44851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d74b689512f24cb5d18ce046ed94852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144355e3dd8d7b073f60f8e4f92261b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a52464223de4a9ac88be9369f3560854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a891e9db5cce09f66116236df3a9d5a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea10a28a6bb0b23f8a6d0008fa3638856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd7fe6858c3ce29fa8ff51c2c6f21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a0efaa223d0cbd90976432b3337d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707e8d3d914d2979410c96946dc443859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6fa3bf1281e22644f4225f1d60e6f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed824cee96afadd051d6ae77ad761b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853084f40e3ceb43d791b6bf8a95efa5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d10ed1cfb9d05f5093806ff8b747863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3441553c11a4bd5effae260f4737ac864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2d5629acab67ef6f36e745c388c2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af72e3bb9533ed5e7cc8a85758e71866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac1edad70e77f8353db3693d50d88867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938bd33328fb5ff4da7b952c2b7e76868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2133bf1bc4595435a8ef34e91121a5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032042d5d463abdf49053f2291bae3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d55de9b1d9c553f52fde48fb9c4b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589a3b985ed5cee7cfdd3076038a68f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de9c34093207a98e9a0a6ada5ae8c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd602f3c0438c60efe6f0b6683d4a2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638ab41e2258855ad8609d6b5bb796875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55a0399b1e82304df5b1296a86444d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132735ac89821d051141824a8e2851cb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460f51512dd832ad40516f26d37e519878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30610138303a267468bd7bf56bc48b2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af851cff08f57ca431f3170fd5d84c2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee0f35a817bb2ec34d7b6315d9011b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e7161d1901fdd83ce23786976d95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945b6d357049b03a1d03c74b3a828f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de840f2a87285a91294620bb24d11884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d4fa44ad832adc320a42e36c9f8cd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509281a325449086cd59719e36d2f1a5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e6ca6d8638456162f59adac860e1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c156ec99338f621f484f8c654e2cbe888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b85bef3d75b2c43336baa6b638165d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec71be1c92ec0faeeea12dd496b4f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35827c6e78a95ecb7fb001a51b395f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd089ebf762a71954ced5ad632a7b00892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452b7daa2dd106de4b995e451ee121893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5ab6321ca0451e0765d2df9de887894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab21960928696db15415f5c5d88186895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01939f98fd4fc2271d02e648f267f4a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa431d7a8551d6130f58bf85e02568cb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2cc838e276424cf034ffaccc2b41898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbfbaa3da763f2b75bf6cb317b66ac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db27d63a02a4751ccaf2649d68adb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100a16f7240649a73e87fb6428d583901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c88f1a381d37d6226812c52d7f970902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117176845c154ab82e9798c270795049903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4b7daf356a7d6ffcd23107374a52904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f469788c90fe3b8d647382aed2a85d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098f7ef07c39b23d6ecb19fadab03d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a094ffc1577bc38ba83a387d3994c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa187ce63d8d1a3a3a99a7edad961f20908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44ab569e24f8119858ccb8641b7ba909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e0cd4040e19f3cdb3c91782e4e879910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c8bb8e25a435016a7895ba34728c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90719b8d6621707fd3032661149d59e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff3acdf9b2db26e534bab0fc333bf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ba5d9644f014669725a6b06fcfaf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731bb3331f67b51b7e8575b4b4f5b3a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9fb668e6e2d713455620e953c29d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a814aa8bfd361fc74f12985c4fa6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629865ef2e6cc8c028f2ee7596e0de6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e687d13fa29aad139c597982e76d82919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73993a9149bb07b552949d59db2ca8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826b82f5723b1801d9d4f8b2c4ed2f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86066df25a7b051ccc7279d26fd4727922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711427e4f0811013f942269402243b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732d6827876ca154440e6d54faff4a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc402033aa375172fff29eb086a1ed925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2535633be84a15f8435c6afe29d6e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97028062fece9df32ddd73e7d4c8f4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25252010915866baa27c4142102d340b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321cac85c03b8ddcac848979c9d9567929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b3c90cec13544199491dc01ec4ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dacf503555765bd91f7f9467796dcd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968c44117ad60ad8d9a1cdb20a356f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fa8538af5b9af677ad3d32d904d05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39e5671281688ae1d5565b6b555a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f730ab635b8e18a7761ba98c2db1c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476abb3473a63ef6decdcab24bc17968936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a61afa7c0afdfd2e2960953da45fb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728be1f124669aea674addc6528531938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e159bdabea17d2aef0cf5657a5bb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139519737144bf25b77c0c7929526b9c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506b28c704a99c98c166a733ccce5a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3f2b373a32db92306cb7b2780058942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5d34e5bb3744cc4f580695c9b239943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f1026b0e4cfd5cee3d8409b601ff944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb4b33a8c3e2898576cf49bd462ec6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c552c15d51ddc3aa15853975e1bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5fc112633e2158f0a9c9c29902be7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7dc21f4b2cf65f177e27026b3144948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0843619555f32c069804e6752fe5839949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da493bee50e19b741a89cc588ce49950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcedf634ea05cf7ebe601da00fbb31951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321fed821c8ad4a463b4d705d9f9ecf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc6119d1daf69491680e0b883b6482953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506cf63ad620af8177fc72c975923d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929bf7eb0f623c7dd98bdfb0054ddd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b70faba6d02413834b10161032d58956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42555b28fd323732cb6bb1d5a47d8770957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c6df9f109b51378047e1f6c975409958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d811eaf85108b9ee021deab2daad959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57b20e59da3176189c8d526e8491e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4f1d9053a5f3719656cdc6a2b6dd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119be927c81ccc069d0d8b5096aa57f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d879b4311bc7be0b6b09a5b111e6695963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc5a7b808a81dbd809f74383beaae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892627d046b0027eccf9ed81a62477965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b2de1b2119a66b7ad2e4ce73cbd3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221c5101ab9c2f4e12812446181c37967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac246acef34b66f4a9ffacb76d380b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac5fdf2c4cb2de655ef4a43f4576e1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc56af4adef2f8dfa076da5a25c03bc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7af7ccb8f72788a8246e61c97988a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f910a292d64c898523b1f68a2f83d1b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707ccecbf1320a26352580e3c0d552973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f9207cce049bf1d8747508d437b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a0deb670f5576b2f7540ef000d357975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef2e2e2ab117a2496ddaeef2e8792976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7acbb13df51430aa6f7bd93c01cd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6a2c08c0e7bacde2adff1db088d0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907cdca480849ae320a1b269517dee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641bd3a632ad49d0686f983d186fa3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e826571663a5b92babe248273e9f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d7f458681304401603de98a59f44982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96780a1b419e2a9182a8546afcf948983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfce40fa0a9ee5adb369fe832dcf26984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dda91e08ead6bdb3d92d3a3603233985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb1e74539c5d02cec9f77970128ca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bbc28730a6164ae2ad0b97149d3c3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c173e6e18cc2a04188d4bb948f91988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53786f842fab8fba22ba62c7e2f4ed989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1609059b181444ef222b953a7e088990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be048b2e9033bc808ad71d672ad2d74991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2de9036fed36ef9b89bdd524ff8c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d1910ea6db0f41179f6d297a44d09993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b8c18e863785690caa0743f68d4b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82a214f8025e9c182f488f3cf7fcc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d660ba7e3aec9a6e2ed37e7ca80c2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f37e4e031f4fdd8b9053eeafa468997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>