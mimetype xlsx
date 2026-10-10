--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d91a27deca3b71cc31754c4a0f7161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e0cb0df70e21cdb9c79a21aafb992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c0944543c2d9f2dbf9672dc60cd533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295b2b2a5962db8267c682be10d211e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c739522f6dda1a1abe2f8e1fb2195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104b47b7a3069cb054cd8eb5a237066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd061f2720e1829ebfe39f11aad0747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa9ed3c915e53dfe531996a1d469b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1fa60d0d53bb30db84cfe7bce42159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07757961042012854b78c52dbb96176310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91371b78de7b1655359847fbfff4f81211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535a6383c6841b213fa583b318a42212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89708d2314e59ea0258985e9c2d928d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2257a6afb681b3cb05a263e2cfd12514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42109796daef89564a35851bd95803c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633528ffb9181b31d8ba12e17aa394e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f312fe80af818e685ea641d174396017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4813b0b2554d143496231faa5650a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0bfe9c78c62857636914088d608a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628f18834cf11b0882c761d016ada220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07757eaef6aec4cbaf91cc02db68eec221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b6788bfdc8f9eee08274579ba264622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ceae937ef10c8bc779e069571490b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd02a902df25c883c363be34a48f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b699edcc82756c798d149874f1f5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3fff85e9e2f231041e3102605746126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50db941bc18992132324ba1e4e02627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604bc38095313489e4104a094d2e5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173091242b8473e9b88099727aa83a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884ed776a2226e71dffd5ef21cce8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637471253bdba8ed058b6c674ee158ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfff028c0c2b41f79ec5d1e1b653da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aa86bca5caf801c709584395b880a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a0ee76055df0df0617ee1688c52134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9969b275aeb4828e8f7890b51a21c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658ee03dbe92db9c718e8327d0cd7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912f0ffc3b31ef186666273f09bb9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fd84b99de5b45f6484f7a371e50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c050faab36f25b451e612302a9f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e66f2016939eebaebf5336c7f1b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45dbcd0ee6746217e273a8a5a205a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e0d549e41a9894545925ed44db2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb043c30e565584b79056e25c73ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8afd2e5c171fc97c647933a968b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9500fd8e4164d1062f398a91b5a64745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0b26c7a57574851d5a7985c42450846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b63aa558a47e6a4bc3b46da91d7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d4cc1afb0591bc9a01a3cfd5e72f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cca91363084fa5784db938330cf5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a24e61af98bcf9772b9de9e208de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc5c0681109a6a658fa3f14728b10051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c6a267a605da14a789f188198dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba26c3e0cb67cf7f39f480f92ed90d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beda83b920b5a07f425d5cc2bece7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6208b564a6d28c47dfb2b4a24b044555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ec56694eb02a527e34820e052cee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d6d7db8738627c144ecf25d301f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235edd455472a325300117593d169058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391412662041695051258f43de56d1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d38e138c4e6e4456c0f494413ca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd2710cf85d93aaa367341f9db4e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798619828f6d507f309157fcada5530c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a6eab24e1d85aa7c069104b6fbed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fcff6a271dcd5e4dddab70c7f1a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b773e076fd4e6fa8c2e4686e285c3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14069b6e43ee7add9bd5c552c617666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aa28da4778ce46f8faa245a5c46a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad54e091d8347db2b76b0b56133a6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26db4e425b12fdae8d38837c69356f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d283186939704ff24c9901912b83770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc78c132556921478da1ee376c0c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe297c4b485230f15972377e6a2a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc03572ebdd26da0dbc5f8054a821173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3457f12eb6818ba25ef69be8bd0bdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63588b942f508002001a56445a8d6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be470909b6eb55804be8d3828da6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e29a7f1a60495a9e5ae5b0c6a953e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f2a1e821ef50287427ca8c67fe34378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46fad73d0bb9c8a1e097edbc1839079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9d08e666b8362a979ad6f47c07f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896155049f74fbff8eed52d400891bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e5afe32ddd1d2b010f47566e772082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5888ec3d95bfcfbcfbb1e7f6cb79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159059c952c794148ed6f57397735cbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e7cdf1c12f14182bcf50e827240885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfdcfd913b8a616cb6abe1522a905d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07708408828e0c14021fb0229633b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e072d34dfe8acf0f41d5226dbcffa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa90bf401a2599be237680a68f7b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794cfb56a11cb89d264d27e1cb3759890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae7ba1f3325d833512e612505cb5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a222cafd2697c1062a1d4f7bf2056792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e769d99e3b64b39d819353457f2feb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8843e82e6119105ca1087e040e91894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791806001184ccfd529ace35fe02905a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35578f49d2bd8d2861658c789ccd1f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7390f02704ba7afa4736ae32c92ed0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b916b21a47e215492b4285f6be43198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8baaab8f6fddb73affd91100fec6c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f01a9ed0df629c0ebe83a08a5070100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a51eb5f0b0ca48b45402acc5f8a67f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d689d980933b634ad15b64c3d5239102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a96c4445660f878372a39f2ca8fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c79224416fd30f70d1c1eb17bb791104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e74232c374b97f91196394414434105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5880ef99067012e252138d2eb7efa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363155073d1b250a60c131cf7013abc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b5c6b5573ea5999dca6789db60539108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c679489aa389e4efa070877ea4098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30945c1699803ed70ed08d9c9e683264110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e1e51b303636ce79ec11b60a40662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73ea7c0d8deaa4d3fa10d22944ec4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69864e1df1eb8a1b3075aad3be5032cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdd14e90811f3d443f0cc141177f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c0ebcafb91fc5d9196bdf40bcc14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99ddcbf8ec829959af537c6652b4f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158050009660d833861352aa527cf36a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5413c1b642ebd57f8bc1ec456fff6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a06c7de57d8159f406fea1262f8f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6cfa7b986d1662d0c81da0d6301d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d0141f74b63be03b1a2bb7d7d95de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb4e3cb684b36a26490a81c6f97dd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298afa3599aec6e4234fdb7bc1ce00b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385e30b9d52f5fa5d649e487f138b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8b51310c683024f8012afe3087c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dfee6398c86bb8f7be60ed2471557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ca7d2aafbf93f641e17b2f355a6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad251577eff9e0595d233c5cb07744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9c6e6f42387d7e83e96509ec37807129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe326e3caf5be4ab37f884d4511796130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5492680d896b8e244ff5dd47593ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a2d23d4875da9ec6a853bf8b28fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac2b0787e465823b48972fb37d55f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec39512f530ba07d4503dd8ade78ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae25f04ee6e28c5870625cfe8fd6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b8661d33a4d5023b4dfd7fe45c07c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558ac209b94d9c5aa8d1311c8232a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da6e2340ec6d34cf81803f5449bdba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdd80029ebdadfd62bd930c3aa149c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c917ed1370a55a88079275eaceae91b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf646fd5f2d461c1b39faa8a23d066141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8458e30bfe3a995a14863fc0d3b361142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20b0c1f2d5ed4047d0713d096a99c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad408642d5d9c09e2c63fe8fa2518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e85a92dc577290b155aaa47fe588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae9ff1d6399ae613043c39cc540d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff877041968dca57312fefc7f765837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c6cfcedcb799956eb86df8cd0071148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049f2cd2d71e0c85756800ed703a31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba273e7e27d8e04246ce0761886935a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506fa4e785c995c5338e5806f69ce2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988826933459732edbe427c02b1a1a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564d576e126299dfe3fbb2180ba9ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0dbcc8c42a90a25921daa9b7463d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b067d5beff9eae11cb9690bb5d8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc998527f8c94a665386a38a929dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ac3e13543f34d10a6f4fecfb0434157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de876e753546f9e00ab2814707ed9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b1c45e0278656615e7e88baca2e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf8dc1641758f8a51b339f131d37bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba2d67c4e56c581a1f9b9cf2c39ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b1334d149f0e68d5b5648f4a6d1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283675d0afe8b49f02c75630f055fc78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a077af9d432e2b3395233e3872c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ed531985bd337fb4ea10e5da7185165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249284fd7594e526e3f40da7de6871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944edef47fb60bac6b404f31be3d20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29644efbf52d70e61f21f41dc8bd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd819b6ed4056f8543665d549ad4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac874b4ccb0911292804e87755a3e7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce610ac2168e7133848a3a56cda4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958703b5f74c5cf7d78b8a97d9dd2666172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ee92108adecbec5fd8c220a7bf19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c0530a574d5b3b1a17dd79af8e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da528c2a4c7d9eefe0ab632cae1430ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ee98eab97d64a66e107aa2d5592b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4991efab74eef861bbba08d3f42940177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7c64dcfa540b8730643569da8f72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe881ce72af1c7b4d3d9f5005248db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefc6236252dd3e36033bd124b774e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5dacc413ac2a726b8b1e8d700c6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24662a49b90c5a881742b7b065749ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298776e8ec83be845cca23d1a0d56b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dff8af3f06681ccd44dccf531f410184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e38539fbd127dceb622a1692e837c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f0f1808ef5601e3713b90aac9050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdf3e69dec99bb4a69d4533f35ed6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81230fb4872988d67fab617ab3ead2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9738d2fd992b3e14c8a2c722d244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7761117296072046816086d13a8937190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a789cb1acfd00a3c42b2fa569ab8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111001af3de4ab471b808467b16def192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939cc6f3fe7c467d1cf2e4dc870bd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d393e4edc927ef27ae13034f5aec35d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaab60fd3b1590e3a0daf84877c9a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359264afbeeef53f40052ebc8d1fd92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbebf215ab1eba5458328d19a7e813197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c5e049d0fd7c54a34781d474e15ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f34650d1b29c51935377880459cc6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe5ff667a3f694d225dd3cc24d3ac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d093168e7fa4083698866436dd0ae7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d0fdd9fb790810c67a1a036ccb87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d8458d0f7c4f75ea3c5e32658f151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bbbbfa2f6efc81296cc76ae53658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ef089b1555793d27dc8eeeb6a689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1ef280cc47e9a79627aa72943cfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd5e56d2544309fa2fd59a52b34e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c70b878976ca0f59c3a246bf8d80a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976217484e44c0acccc72cfc5a298f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b2aa1b4b2cc33c0b78a3fd6e642a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fe740dba23b06733f0656406865fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d52eedcb9e2e3baaff1127d10fdb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d005cb059728f542eea124c174072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92152418891e3471946bdd2aaacd872f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ba073fb8926a0288a2768ed814ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35007e345562c200ebc948dcdb555f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17e7c17c0ee3e9ad0b114c8713b8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5fd64e24c5ae2aceeca5e529c980a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e145711b0afd1f2b7bf4fd898068d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e18bf441a92532281399164c3920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25fee80fb4fdb6f33032a2e23dd7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2af61db8e457ae6fe176ee447b81b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485927b18cd03d2c552dcb8f4e65000223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83dda874f579995718761ffd74b64f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0e717d11d188e9f95d00a69de0630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72de5fd7b9702086385d308b20cbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a8dca9b0d4627b4d5f64169995c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae7156d1081ada211c6d5d5c758354228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a960ed20ca14434230987c54f4688e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40b0fe3c4db79f1e519e33423bb1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7443c27640b1df8f60d723c60c3380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6b50379ead786445e17388d2179d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739064f105074b04e1c76b03f02258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a606cd0949f0f31c669ca68e3f551234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b1ab9d06b61d4426df5f12b5fbbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98956fd566cf5b28feeaa7ef7986ab57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad4855c5a178d3d8b183ac209a9fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630a5de83e3e75828118c5b01590f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617680a6828d01e29edd1eeeb8bacd60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa1180cc4ac00aef27429f708ca0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e8cd538a84a3d20308b509e9112e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194e0576ceb8474825eb9044373359242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624509017d08706971b0ced95da477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2d159bbdaff5b9bd44b23184dca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5aa5238932873a657b0c59a1588d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475faf8c8f3f3d75e86b94da24196045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a36aaef7b054e57909cc17152d3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf8b9ed5202b66d5b7c597e89d9ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dda6db652a2e6b3229f3521d2c5f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c82a981c9bab6c059a5af3e91bdb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb510a568d06bff1d79bf70d5d56796251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a5a889a2015c457c98c8eb670048252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d431d1307853381b1697b0748e5b84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eff23737fd3dfad01ed31af611a48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdddfa8633fe1befe0650b2cfcf640b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e751f943879f717542fdecd324e9ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a24a1ed932a6e431e17a3a06abe3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b945f8a27193d741d014ea222e220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a69714d4a64de88b09e1a646b17fd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6fff6512036386bee191631987e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e8ed8013b0f62d6dba79d5d3f9cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cd825218089b3c796b64ca4ae212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aba5c9d84aa733c98aa467cdee8cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b35e38cc22ea4ae9af63979936f35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd533ff58d1981c72dceb4c90b7e708c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19976f7ebe7929f5f4967f917afbda29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ffc5b3e37ffc202c74c57f21af0f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc959ea7aeaf1ad7733f332d854832268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2e201068da5d9ab9b43ff44d1c44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05ef091c0d9b94d9aa57d5b0ce965270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede08c6fbdf91e8c7cad3df053d5dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3493027eecc2160603f4ea3686455d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1e8d21f8a8b8a6bebcae0852098d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c75634d8d005b840defbdaa89784f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e017cfb537d4c934dbf6ebac8ffe5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4779ed4b87300f374234513a6000c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad972aac2cf0f5e386b85bc8f36b313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d017e14ee6449a6b001f47141f01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9efecd7240cd64ad4636841f6ec79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2d697e2ef6cb7f787d9ee7c393f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543266c7cb7b451b327523da522dad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273780516aa604279bf711c74dc8d60c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e14b03cba7f63a9cad59b4f4a3ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0147c54a13af5224d1c0449db83ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f29ff272faf341bf03496fa01202285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685fc176c82f4401bfb0873a2cb245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb264773cda6482d7582d03c339d870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276eec416e0faa8b0305d85800e740288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd22fe78260a81cd82d54745d0f52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7d52afe9fe06ba5e0d263c239179290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed185466d4c8c4121477b2f6089b0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339f4e7db2ef22b085f8420b4e82ee2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6befd9cd05a666111a53aed5eadfe2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9583a9549f2353f6174f460670b8f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa01de228fb498a34a220364071a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61e6c4bca00a5da63a98f6ee69bdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c5a147ec455febde0ee990d088cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f201fd069e4b04465c67571515a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda69275d35a32d050b9f6c3910b215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd359225abbc38d35ffd93e56687f83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8151fbbc5c2522f166323f004ec4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc859671ce2df46fa684d8aa7eb33c47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eabaeba2c5d9611ecea42079865bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd982d189c082659bba393c3fc90bdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85f6f27f3696da5a04231dff8562b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad92b8b98b351ea35cb7fa1b84dff9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5dc602705227c6b600ab90490fdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6395a3cfad2c9980c0ba02a29cf2a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00f9e68bd2c0666ca125c19bb6e52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574d5afe3c9449e37e7edd9ebbd86af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447158dbab67d2981b1429006f51bfc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e75769f36902e56bc697bb4719691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d62c510c7ad3addb1950208f74b9cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33608a4a286734f32c1dcba5c4c6b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b419cabd74c8f488d1a2b0a9b7c8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27b6987558042b938a9023734baee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b1126d668965c8204af3ca585b14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e9d10cdb76bd4b84dadc2e768aa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780764eb7f932a21dbc8b62fe1539b54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3721958bc0f7009bcdbc2e056bd67a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf13dd4a27c97f1e4c5e8e11e684a36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cd44d28dc72ad68e1e159c45bf83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439e37bd6cbe1e2feca7554eb5369a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ffaeb6affc02ec909006332ea81c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea5caf2fa96900e43bcdbe870fcee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e3fb4487835cf59a80588704d228326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3365ca318847bff575f0d8db6757dff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b15533a15ff3dee1e6585acd323d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5231d654912b73c94bc549eb8fccd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb4e830305342790cfc9bb000875a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea28298924ea82208548e0e2b255134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7fb0c5a4e15b79ca33dd07e7c100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d407f10d956afff78721a9fd5fccf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015abb8882d5dfecb84c4ec2fbbbfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633236e323a54e52f652691fce464254335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a4425ec97d9ae69ae805f3e0e3150336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e074551eea941fd64d52ef7d7817b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580a7b1bc7abf697d78f048635e3ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c739e7230607bd8da5010dd557630339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e203046974257142bf004ce3a9771340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae5c0bc15ff3fdc180e57c459e794341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c617a43f47ccf948d358e43ae04ecbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e7e5683aef72a014912d4a508ac17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339057bab69f0fb37173f048c2ef0e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6805432f8949f590925a4bfdf4bb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d20fdcbdab9f84aadd5769d04de37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00601aa9d1573b87f36a73499ca119347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace1e03389de217fd7f14fe50afe337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7cc427587da6c335f0799042fbdd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b657be71c5cbb382590e9cae38ad9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d057ac73b5c37d28709d682de7da5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477ec6a1e48c5621e0b413af9d25431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09fa7ac046d94c1cc248a1fdd6476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6917584db6b7d5c3987a357f2f9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ec4f05983a782becdb04c7d3eac0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e251abb9e95498a3fa3f708a38150d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b77579066c725a0365c29d9feb306357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c69fecc48f9db56cc85f7e2dac124358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda09d7d6b8d1a8c3f674bdf48d290c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42153ffc97aee3bfd60012d43fbe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5405cdcac77f62cea34afb64a14669361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e880950a5bcd7894e28bcbf574eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14592bd008417d509b173de1805f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbcc90e01a554dab433e74fdf74019364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4af70fa28767d383ca8ba8ed48a0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d0367f8193d9dc09196e3c75df10a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e363f6065db8d6d6ec2bf36412d833367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391869dc5002d68a9065c17b5e813004368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf01e80a30e231f9545e9b10a497bfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877100dd87555f1cc750f4c111a6c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c45e681b021df31d3b437e01985e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215d682d24adc57abc170a59508fc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2a746d699adfed5916d3e0356d18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358a44228efc3033b47823ddf82533374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793cbb09b12bbe28a601ba67305534a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d10d3c67614c9a0b0a6bf540d13c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86392beebca44c18663f35c50c1c7b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d59e9e2ea4dc064b96ab662d2f67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a3c90810cbc09b80cf1a9c9666d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef4d1ec0ec07ffe135790ab911bc49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54591277c99cb9c81489c9ffd01c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7179b12d50a2ee0473b0ac4d113c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bafdecd065b91abe6982e5ddaf148a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436bb72343dbd64d3da71c464e8322384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ed07773ea06a56a05c810572aed5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815412cd2a7017aee6e2862b3e76d62d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e4cd6fac7e877d31f3bf2a0f7406387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3399b3da1cba4cc6da1d1a08ddc3df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be89250a15cf84f71aca8e567a94021389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0acc1f7ac8ace94e47fcef73ec170b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaedf88e65972cb0e44f2d43413e4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce060945650a5647c013b65d1f06a40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c130b2f100ade699d73ded774060f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542d3ce975a307f33326fabe76c5a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ed45f9547a658b5d31efbe1b2f56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179b6c8d097dca1893b695f32ef689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc718ab84973038f10d8eda79b7f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14d8753a4774970582968b51a5bd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfae367cb213ed06a9b2c43adeb3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ee0a262ea51a93f5759b7fd0d3f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7bd7902641752972430197012b85e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ab002d18fec5fe5618d9950d30174402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be837cd87b9695abb3594f9baa54922403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f36bd5d13864ca0f414e0ea79c90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af0557f967b5b4daabf62e64edd87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059d593aba01718f2d04b40e111a47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d9f46feabae6574d2b57c0488ee6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a81665429f8995d379bb5c29fd3fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e3f040ece77f4685a7761372bc670409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e161486892e3ff535376b70cc0c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41dd2dd48c6322c8f83c083ed51e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952bdbb7cc09bfff253dce2d6b3355b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05151ebe822d8c872d8d3d627c117d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c090dc80e67c7ad1bd2260fa273b87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082dcbdc2c2daa8da453bbaf3dede3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281e1542ceaf3f24c9d5aedfe99224416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8a144e8aeb348ea6c03a646d4fe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4bb7e3cac7e5e6468dbb40c4ccc60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7573b7bd09db6229c366f01ceeeb51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c763710774c1d23530b1c7e0c398c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdcda75441511eda05325214aaab27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f4a261f0055bf2b9d55ec8121d71d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3653914de1bef168bc9c6def9bc6c2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b983e90dbddd385f21f4eeb002f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f511707af7ec5b9ccd12009ce60801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4ee6f305ed4646783b5774e909bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3270003edec00bd20875f0ab75ffdb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c1b1e77e1b805bed2b70230f2c837428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349b35d523af1fc31f938f294f950c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c12d6ff2bc46808d452179e489ce2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd4f5c50f298a8350a425aef34e46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864c77730be36f7bed07df81d0b1f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bac104ee8945cf8dd8eaa9ce6925433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bb82c4f41cb29595896b461f6ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453a200ad684103ce1d041dc0dac94b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa9a7e998483feb1ec9afcc1febc91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf27632e74580e4deffc7e6d62bff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a7e6c8d138cfd628f8272f203f16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb02f2af84208d1c504216728dc870439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a381b26ff97c36b0fa1339f7f3018440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297af7747cec560aa6afc0213fc2ddd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a964891e89ae3e8311366b096565442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137cecf82e442b208f742881f7044e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3431a063708df3cd5119d3a17ba7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf3861ff5626321047ad5ec5213aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351c9183fb32dd8f128e818d741d7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e011b5171f911678291944a8b3a946447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021076ba334548d92902995cb9a94db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b33dedf53db8b7f232d7b98aa067c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189430568d0a6726fee943cacde3bdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39362b82180a60b028589b56c505cea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bb39f3d40c40403ce77786cbecdc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f9c4c18777d809739b08d02ae00a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6921798d90c49f64148f995630cc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a1d56a200ae2ce28db909a81d542455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a814ce8e866b3244e705cc79f278d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675504707b72208c93dcfd7bffa1dc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a01d9d08998af238e94449dea7e741458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bb1560e315a786bcff7fdae38b67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ef56a7fa3f796dd6d1d38a924341460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1643d58f024d8b07b215387c1193461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4afa340daf414af5eeabb108b0ee8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93a366cb82fbeef0b61f90814287c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb948e2d4bcc83983defda283cad62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcadd232d091b497870e0adf68d40f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d9b2e2694f2447cd1f0841fdee4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a4e7a4341148555ddbfa6f26462d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077624305240ef5e9608a7c09ba4bdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735657d23f1edede59050099691b5fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ea8a02e95aa0a410b5a2e0337fd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b39d58980d532ef0f6b19de7195e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6f7aa87d274b54e3192226c06d19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1603786ca964b30104f7f54b2c44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d630f3aff2af7e91660993666fa29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebbe2f08dcbc75d29bd3644ad11d3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02efd0e6f9cb1e186fca77cded586b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085d95b12a7786a06a5504f48e6b21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dde5c96dc827d6c0a54121388f2cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e6a77a0a6cfc278fcc1ed0b55edb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb91229719162788949c93aa2af089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdacfeb6c8de0df21c94c64f755d18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3f2e6f78d330239136595af44b24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e339c8d437fa89785a8bbac89249ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe7465ffb71b12d369d42932a20ce8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99db3c2904d2ebbca166f2438f6381485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2795f4dd6208913375c71e3a238f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74b129d424c7e1ac4916136571346487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39cbb116a09075a888b7f689e02c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a586a55e64911432efe7b1c6c82a86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb969988632a631281d72b9fa7ae90fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0221847dae4b7ed6a0a521ba6cf4a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e414f9a165fb0388df3f758b47f0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7558dd1d1c2d2479c03c1c0e13a7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c086a4d59fda2314711703f511cc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153923b761d8249434cbd2978a6afbe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a473e0be35d0d437242e29acd88e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e811a8f0c76b6df1f980d32ae67810497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614168d4913a06c3d93ec60f7df3d23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e23750f3d3dde579a0a5f09ae3ea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94c6db6c8fa27cc2b1b46a8cfc1476500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d1a363aa07a997f093f6db4c273f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5152e710c6ec0ca132439bcc9c3db5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958a6b77b5dcd2ef41d11b0f08f422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f72d0039944f9eebcaf57781b50b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142e16aa68711d2c8df837eabf2b95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50d13a2e5f2a52f5f4fb06b14e11f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b390390a6f182ed1d9df5c26c9fe04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2092c28c2c98ecc643813efae87c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ff834f12fbc65173e101f36677d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17c298ad6d4109f1e56f4fb04a0e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a605fd4b962389112a18f27a7664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb9742a5e147b5381e426e7c5f7a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd31029b04f9b109065f2d48832652513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cf33eac71b97c7c2dbea0e4b02aaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82fcb0b52c2044c9435f29f308916e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab3042a84c23c5df085d9b5605f70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353211adf73c3c775a9916c9b0a5f1d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43265683f66b0930f71ef0bd758ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b555e360f90d5947e844c067cba45ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb432fd4923a3f07c0ea5858bfe8b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44c436055e831275800ea80d335dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e9686d764326b5ae057d7bba3f42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc48f11de6b11c1ce7284032cdf83a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06171554b33586df5fcd98352af9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d394716054d22437cf1cae0aff82fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729565af0c40221ad63e19152db18f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971291496162df7a615a1ebc9421fd65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6c002226c5e6a758285704154832528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69210c7391be7ba9b9c8c0c51c16ad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b888f4d93967c6519d5d43e425df8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef77a57a46065fd592811bb6c3300531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6979c4485308f24aa0c6ef2cfdee9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1294b7463c9b0a3dc47e91e3f96c3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea92ce01388806dd3573fcc5a77d716534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637357c88610b94565ca43a920e3aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83258db3bc41df312b19aa2c76d65a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2742a86e4e7a3ca955744a61164f20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559f594702ae464ad020064c2cacdc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6666f8682a8e5420de9949a2fa849f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a7f812435ed2a3bf82dad28aa2bd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3c14b6c60a7de1f9f23fc6c9a755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04abd77a7f76491a7881de60bf1039542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693e2f372c6b76762b4c73b34aac87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee458d7e190934cc040bae02282cbd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd95fe74023c89de65b2b6a74b20ec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc933155716117595b9947b197abb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710aaa52984b76c8b5370f1124422d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660cba62b32e2c9d1b6777dcb71a787548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b89c778a669c5684a70429a789fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf94e2d3d96ed1a01dfb03f05d8128b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aebe1aca48d35e56304d9bf464e5fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5cf2aa0d916b4b7bf67b497e9e48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad072e0cc0e5d629eaab62258b334553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c624ded8f1f51f15b23ca5ca140b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78fcfa783769d6dcae97da4bbd599555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e06727e713762a1ac2c4bd5d13581556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963cde92be7b7ba94fc8d13f0d6ff83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78dc4827678bb0ce523ac51ab1d800558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43197e2b662888a762e7b4bb09b92b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e7d2d20df2f8f4f49b9140b3868e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c560701bc44293f5f047ceb53ca93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1e5a143d3032a192f64a74ff2bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6aa4f8fab4889b9a86547e458649563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0a822129df02bbadf7c6c0e31f07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a0adf2768370e5b61033474228f8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c0c7beadb64acfdc29f17539f15c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f88ca88c65c1a1e46374d0c8eeb32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcc77cb8ba3a80995ad3209a21e113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d26b4244fc54ac218a95dc27fc4d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb16f15b65d942ad798d2c6653edd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c5f713e705c5a010b060c45e1ab9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7a88d57e1bb574973089d0f8f244572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3b8a574f6a4885d60aeb0b362093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1f86c8042c7400b40a2528e5ba207574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe69558bab4cb83152d510bbc0c33f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243610cea7c62e683220a5e48b1aad0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad3e4cc2d79de24b07053a9b8f899577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001499c1f1128bbe0cbd081a0f6f804578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195fc2d1a38c21f0d8cd0c930ab548b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e17e9d4098f5a0bcf60e6b1273c1b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab572f80d5db54c3a3c97ac31db7c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b461031e094fdc0005bf9d7d1484582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2dcbf68aff26ea9d9e8f9ceab54bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af94ff27ae1f98d44d6d8cdab59293584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc1c933f5056963ccbf6baaacbd3a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996feed4b97f5fa6a369f37e6b9e67b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2f18ed4d7abfe7d9072b290e845f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140929d1eb52a3062be0868b39aa686b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab42f49cfac9e9176ccc5dd085fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7bfe0bd903af1285ed7a8db29acea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa47b6cd443ae1cc51fbf98c51919591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3173be9853b6b867b06d31b0448897c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27d618b3a8576032f4604a2af4fb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe90b19bd9036a69c801e2b61fe5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419f47b1a00434248da7e4074a9d27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e519f2f62f994e698013a644c095d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5298f16010010efed4f32472aaff0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce4cb0f091d03cf86cd75b14cf4c65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf12d852f534211b33773d3185c085599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771230ab3a55f6e68ec4c7e9009844bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedf84ceb6532d95e5282ba2fb52f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7fbc7580367a43c10220e96787483602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e158d28df9ace2718a204dc023d63d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ed0546edc6d9ac805ce9096b7544604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fdfeca32079fe755c37d69232a96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c60a2d283a0f702c0e40888c8e58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c668a1b4cbaab6fbb1f098429c621f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd188eefeaa96881e80d92bb25c6dbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69502fc3fe8344766e7d306ec4ac1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ed6e0150dd7f078004b6069069cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c577a554cd408146dbbe7c42672394611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b972b73434cdd77e825e200b5bff0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6578a7409eb5c02dfdb65ae95e069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae6a1af99c3f6b14f75d24c21eb10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67277f592ee0a83e30badbc35fd93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47324466f67755559714a9777a7ef8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1275be405723ec23af3f1575829af3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8a0fd8c22fa6e3412d0096cbc666618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c758c93d2b23287a4c1211e6051e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011526da65f32327a7f08af2eedc1906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe8f55f682acf46afcf8abc0641f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14a36ae2ad96b5d2d510212b9d423d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f2e1ce34604e1f56c8899593ff73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f3d771610e6b2fd85777bcc55f83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a33ebb5d666f00d8fe0a2910a2c6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c06403200ae0a790ffc719679347c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687aadad22ca2a5be5be78cee620809627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7bb976c8d4c8d57bfd3e9691c6334628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf31255243c8dda0d6901e37fbb747c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be660cefe60a06393871f054cbdb5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057fbbe0575d25947ebf2cf9a92863631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd195cdd41b605146c531378eac1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c43c7674e3cfefad151d03db0d9b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9526b9cd0294bfeadf0acd34f0fc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37857d0e33d4e138227b213f17925a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e251de4b34e6d6a5153bf0633a81f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb106453560608a420f2f40b0d33931637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0161b5dfa1d8269276f8e058bf413638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196ef1aef88366d75ca87e59eb71cd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208060bdfb81becaed97948d2ae43187640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc228b1f86d34e9b169b4f64003e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465474a6f9e2e0aa403adcc28f66ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9ac83cd97a3609b83632caee5b8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f99310f4d25cbfa35036d84c80498644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c4eae834749780bbc2453c142258645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fde4558dd883fd99dc323db1f6612646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb6ca3dd31b0983c44f71996b9515d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99fe11cc80be0468139a55a96121b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec627a7cde5225590d8b0069c6ba2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e6bd2dcbc7dd0cda46c6985651f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f1d8acedccf85e0301be483d1126651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d5ef744efcf58082656058ec2dc6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf62be71a98b81c6b0818a75873531653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b022049c19e5456a2ba45f336ef362b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ad1131664e7fdb128d6b02652f94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fdbca72a346929c814a55ca90272b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8ce5fed9fa1aef9419b6c54610b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26146d77f34009eb934fe7716cb8629658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e71e86631b9eb6808a4e617e1bdfdb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c839615392bf3754887f2f67448d12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7f78f273ca534e3d600ca7b043159661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4278050b8e77b3c91f822343716b91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d4b50283aee8766a577853b643d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e898a28bb855302b9d24589832636664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced59cd8cffb25de3872e0a79bbd85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6bf509bce330c0b3c1ffa3a4b2bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81cdabdd481c04bff58f93370475f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55fdec18eb98c05346d07b9b908ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0144bd70958e27ae175f0d69bddc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68432fd6c296898da2ae5bf2792521ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200bc5d711387401d2fa51509df42dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d328345be55b58c7988e2fc5352b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5467396c21d05de7d4982a79483343e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d19a9ed5b970c0dc078412c79c5c6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a69518049a4d8e31d9c5f352648f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54282c9b2b9e1965b9d3125e558b4fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff89bccfde9e67a3ff14afe960411677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d84b78efc8b882d79ef7923fc167678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b3a88518b17607ba0c071c175c42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7182e8c55eb470ffad1279f2bea1bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd9ce6e5f1da2a9e74d167a69436f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d933a91d2fe1014894cc30c4f640f79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042fff27ac2dc27b2d17fc1fe51b67b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b1454f688d0f544dda3835f5cf2f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105470694cd173efb4699ec8ad6e28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767749f2e822e3161914bca45d22d9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a0f6909b939b2684a0fda3b8af03c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb7ff3679aa908555a6c550eff005688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9020fd0454c22775849c5afb777a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bcd440107b2eb47e11183f13709f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0facd625fc32bab06d9637e6da99643691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6521922249a44cf3549ab0377e6a4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b188dd620acce5a44e8a63f5b1aff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd07df61049f6d8d305e43ec82003f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ed99b10b5517d5797c9e6adfe13f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5e44a5a3287289f7bef45102a897696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe3e48235272d0e9856c06b3b6f78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db726e3fa16ed82468fc43f0f42c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d364adb87e55e87e2b3a862fbd9a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e63237234b2273bf90e1d4096e1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89efa348cc6dd69cf42db4aa0217ec3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4cfb136243d6e479ee23961cfbd49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d80e1851b843e7678740183f9f2ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70466bf2fe3d449705fb33a3217f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695308e72821cad61bf6b67eb06f72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610abb4f0eaa49667df74eadceb09d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474128af6d7a4322846be3ab23b644ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867ce7bc40ce915d943c13658b36247708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14c13b076986ab2355186b22da0f6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4207b628002d96b73982216cfcb879710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8645e84d540160354658e01e101e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91aba224e4b1b179443542a7aea9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55a8f0f9858e1d53f66595c1470324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28fae37a89f748df3f43c115f3913714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594db5308fb5bd2f77cf834ea06987b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a91cce43a5703e3b15f6aca933c60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9fac97b0c019a52929747eed731b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c1bcd8851e337d8f3357d4dce63d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cf8afef228e50243faf0e8d5e331719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33526f29a5c7c7860e107da7b3392720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e0ab6144d919f5de12a0ac6bbb69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5356dbf48a987f9be8c739f974a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03ba333a16f536db8c2e5196b5ac6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186347e707edf6a5eaecd962f536fc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6a5c5b24107ac7c3cac0c8771068725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ea424076e7b8322c33eb09df2c7bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff64366a8e95b80c5e02ec34dd28ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c82cbeea28bfd0f8f84c57ff3e5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e001378a132e444ce35fe9f7f6ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371450bc9ea341f5955a4671e8d347f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbdad2622307e9b1b5751e24b01e90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8596b8d44e0f0f5cbbddc3df2f940732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998f8c8a6917d3551530ae83ee3e50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a3f0af7073701d663d0d545c4965a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d87d64d2f32c81ca245ab025b643735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b07f20ede7acfe27a070c67de985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a903d1229f8fc941128a0fc100f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c71054f266df20bea6573fa736cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba73477641e1abce182b1322ef857d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3eb3d4549d970d2240a1458aee784740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2941b913f137a7c41c13a3ff787b93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f21c4d0622d0793d1167a8ae3da3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58ba4e2dc7f2a7698971f38601e9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3f8bf8f00cd1a818bd97850c5ca0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a1fdf1b2ec3fcf92162be6bda0dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca8ca411e114f5b1d088c3087cdac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da730098551353f704ef1b95c75467747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4815e76afd9576b87e1ab770c6ceb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca747a75152e17c937d8c931d5db8fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bbcf9de403942a0a49e7dd945c96f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d6a2b53d4f76bcfb0fc6220550e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729deacb03da6d942512080d73de7754752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868de18c0f2e230f32ed1997979f97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c2b399c0af41a2af2ef3ad0b74b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1f198db5dfbae879da5dd705d504755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d55625caf0a573fb831c1f081df8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a50f2044e9fd478681eff24d9bc887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a4fcd9ac3cc86207789a5b8e2118758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242c42de899eb5db7275dc5227a2fdc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ed8964e5f0c8041287da04fbfc52d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ae5589019b5541a925b3c43c2b5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a09ef29c3b4440744460f785bd3e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74173e2e50eb8341ec04dd90f980008763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d00831d725447e53febd85e2f79b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113cde65ba5b5e0ed5de3ce288fae9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6975b47d3989816b4c3f1723b6ba2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5f6171920cdb998120f1e0c34cbaf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a629840f9fc0a02bed68b08958f38768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555649e2854037c4da6d69ab2b6d6c12769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1245eb517d68989ffc7bb99bdedafae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1598c98e23e7345e246fae3b49a132c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401bfa76da8f7d9239a6c9337dce59772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18112a6efdd63b265434da7502924163773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7530b0274dd2376c66ffadcaeb2e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca6d16d339daab6951ae0dc2f387e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad1a3b1320541c329faa92c02c92a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d14efbc1c27e80c75a72bbf29cf935777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd9f29f5f6329e49d5c7226ca1bec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4207eec4a86cdf18f74ec342d000504779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607c446134e8bf358843204ac80705c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079955f977f6639e03d82343a8a2707b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdaa13d50d86f92e521434cad889d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e602af00ed2a458e68a6654ddd9f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3546d0d16725588bd55a90705a4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d098148ff0565438c9277f05b93daf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d31e7d6669313498e8ef92af19235786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545792f619eb77258511a5b3f1a97b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021a7cc62e0c85b460f3e3521dc91bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a07b12ceae88e283802a9e37752c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99223139b89b4723216afdbc1a5a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e5162b07688c5085be6f65a7a730791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5b5a1f17763ffea3236d04fd7193792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef049a2b795d28ac4e8d49a6a75ffe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf97d8007a1fb2ce29cc675f892d1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ea32e4b9d73282de285a651fcb81795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3c04f14f647ba2e2c3b860aab9f32796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be4e771ab0f2d4272f390e176bba2f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba82a8fa112e5e617db3f9bf890911798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c442f3aa83fd2d1546997d88ab3277799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90be843640fec2d8544652c1de103800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f40dd95c9a67b7a4998e13c1d8b10801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c8c035156e5fa726c823c985a8679802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284af75b398e8909ff7650b39199cc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a7d05d3f9dc2d71cf3d6d93156e75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e64049d54f763651d631a4473314805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065b6fb9bf426cb732a308351565c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd138e381a69decacfe43fff35802f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8fe42ba42120ac812ef89140f9c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc69ff121a39d795db1a0d2a31f649e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0746e22870e4394c157fa0278adc4e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340e6cea036aac18d6649098cf5c10811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477586cdcd08a711022e0d9d2cdc4e43812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307cc7db4a131432fcfafdeca9ee523813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfb1804e0d9d5cc3fc2569cbd44a0d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930796fd9cbaf67f3aa0ea2a2dabfc64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf55b1ea941b09e303b808c6f48b67816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c122c38f217214ebecc61391c82c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5077115dcbd503f44d3bf4b020a17818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c5fae54627754cb195b817b1b99c1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdf0f5aaadd082c4abf7f522f6a506820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e026fe2821c915647e0cb8caf1460821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb35f876bfabc886edf3846bf7f5cb1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb6f928f8878a467e8ba9dd68dae9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e28123dacb549b1f9d4c1b515366b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0330fbba9c537a6eb5e2ecfe5dd76825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db35889ec97683c5b5ca48d65fb66826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f47ed13237b1dc8faeaa9c3c7ee95827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64558a75089ad4f4b76ca771d89a916828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d3ee6789d3e38b66556753a482b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734afc8a9332c41e9d6be425f501a15830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02fe663e0a81d1509af2559f10b3df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8a4932f9926fd00c9cd0ea99e097d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fef89e2f359b37064737f1b768ff0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957bde5d6f8a1c9615d3cdbf40963b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295c4d907341d2198e934e80169767835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed15eee6538dafb77ac55acd8d727b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7412d93e00749c1eeebc163fb716837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b0ca949d53a5ef03143f6e623e5ba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6aec929569e09d45d481e8c8fb119839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ae76fd5fc34834155b544726866f7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600b50cde19d30f924a8565708013e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7228608c95596b472c693ffc41d56f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7d2705781c57bd3c423ff78b26e9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30cb569e7f937b479cf974216ac37d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00c0298d100e5b35d5221173c43bd0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d426b19a9e356a7f3fc5ca3f43bb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae959b927699d59b9c4ddce7cb3dfdb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d38300ed2126c663a3ca9229f48a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897de43f4579892a586af39fb3aedb1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323fc06727a4510fafc9afb6275223b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82cb7a196f8261101481bca5e60a5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d65992800f1b078aba63f3dbbfc79852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f3973e1959d303b76d778e538191853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc98901c2a9e4ede3fac7054dbd82e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46c3c173ff76dc7da469a5e4e0996855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cf7d1fdba12c71c6e869360f9e66c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b6fa4f049d205bd0629968a8a85b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4fb04fb4360b46f7e06968526fe3c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c398622b768648cd5eb3c5e43092859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb615e1b52748c9ec756e20e535ab9c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5f4df4360d105c8608b511e3cf1a3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ccb73ad1f29a8568b58e52141014862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206d5dc6dc2383fa261c36ee28e40cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf484c57d332c36d9a48d22e4bfe6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464ecbbdd2539f8b5787d9988a07ab1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7473f913e280c4d97a01dd91a9783c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf11075e89f6e78ced6dd7c18fe39d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d3619dc8f210d125a4ee2cac6f96c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680810b640268ae71ded80335b338a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f9336f963d54a849fad2b8b79ddd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f46f76bc194123392d7666a9333a45871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b742f34e97836b8fbb112c085e35872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140e393911fc5e59f01ba45947671f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad69ac4ff7670d3a8409262b72da69874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264489eac74f586f0a6c45aed39dec10875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d99bf7ea780c4bc3ba22215cbcaa8e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858edcbd29fe7cc1af39273b919210d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4224337cfb4460987fa1f081c6616878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d2ca9643f58729d9a2f097a80e4b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f4a9c94597ce06d50c48e2f6dd8d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3d44220daa63c0d1dc2c5f5fc2c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b038b8ae0ddb7c506b5be9b333392b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd116eb56f0acc32eb85e9de0ddfb9d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a01cb9a7f32f4319e8bcf527854b1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84756a349dd0934e26054ccd3761f3d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b52ec6fd18334628060b5d6a64b4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c54a34271c19d0b609c3e45e2016887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b09e7cd78e854c2764f270e0cfbd9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf75f78e3f65ef5921225a781fa71889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e197674efc399e7ea5f2278deccd7f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5977d630b62275998696de7c0aee891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f30ba3318ab275cda17ac72c14c4a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5be8683658c39a149703090e1b03893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87acbb8eaf1a2d85874caca56538d6b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35cde910327fe69fc629fb2cecf76895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9983fe98c3eafd3fe4092f6992a4e5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23f147117b71b6ed19de267ad94b3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b975ab9a1563ab148aec569fbcbf59898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7784d05c81ef4e99edf750c6777f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f223a1083ad4e3add833aa406e4bb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639008872613321a6c251549f9eb69b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef607239f8af8348361f85ae499258902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b983dde26c7a81c94f112b8441f262903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ae8b7f11dd3a2d935832ba947d8d7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd93e738e75286d8a4418f47b72bdf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443753c9a37a9073e7c95720192e647906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f67dbb357ec6343d1cda549b50571d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57b6d63e93838470e81ed53c98149908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592be57922f3c046a598ab89d62c253909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577c16d6eff088f8cd651d697ba908910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f8b687027a9e7f8ec344378c82da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9639720e51794a0669cb9329ef667912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a07309268f98a00e71dcdce8a3ab913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396b2b53c3aff6f052ffe56050c67c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e4935b2ea21bddb0c43b64fa7ffe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00e5711d931f2f5b850efd23179698916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d55c796f9bc00afb2950b2290d867917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ffa1553845b1e95b022fb5d06084918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84029a87ed5da9aa278f91d07ec10919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e423688ca6016308e25256315aa3cf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ebb32f0f9fa23e332c2dad88f49e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77281deb5e67e02346c386af67b1cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fa48565e34f0d3cd08e4ebcd96537923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794b0fef2d25822d5012c93b2759e6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560aaeab1a5ccb69958f562137bf2f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb814ba6a6dfb7c96d385aaa7f03b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6816400276af8f615a0feb3694a362927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae7fe9c95ba1d25c606c2a4550b13928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ac62708f408749176c1b50727826929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45b3efdf686628132eaa8f04324c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb584a48266f19dd83458576bd036931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c940e51ca422c20d06d2275e2d33932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50087d4b17cc232ee974b4e352e004e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd00f558f34b1b07935876f00b33ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6face5a95ae6be30724fa864111330935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb74e49c78d116cd96e7ba6731ce0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a5ba1e410b68309fd3042ceedd22937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb22a08f40a207137714e66d1914e4f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90050148138e0c5a9fefbbe258525939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341098bb4c1f5ea245654d182789e85940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79bd0e6afc584bd27047d1fe20af7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6c1f57e2543ef0880056d10d0d2d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345ca26b41593276d979fa977c4cda943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430a542d6b936f7b69f8acf8ef93f5b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e46ec9b360768e656f3540d04f415945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb46dd4bede84402a0d557c02a77c3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f68181266ba2eadbe5d8f62cceb3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab6e49626e02fe6e133bc31e904e0a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a63f0a9b0827178351c36537e35fb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed4696c22c2d44d5dc83f69e4c570950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab313f1014e65e2341e88d3e1a5667a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a23f56e76c7b8d6d83c49477cb97f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598d67b0702059dfa73b40589a8bb0c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b5384c73c9c01f1920813c8e0702954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c11aba2feaba1c8ab5564417d49d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56800ef10b6759a540ca7bd38a9136a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3735f4fa4ed3811290e5b6deae5a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb51138015c61f898f40d88fc545c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a59db13ffb65d4f59a5a77843784959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b53b43abe2fd234124b434ba628bd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddb8f86e4560e5b0d312fff8cfdab961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f0c6cbe437aa7cbaaee45af86e90962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54baee1a34433e4ab9bbe65e41a243963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea761c2c804da2e349c3c2199ed85b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776498d1039426f111e9c6849e28e2c8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c19903df4653e3b5761952d31031966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536100675ea0fad2363ebaa0ee698e0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef828dbece5d118a3efcde07fa4885968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7873cad8122d977718df6b5acedccd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f91dc54327d0efa37908aff718e36970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1318c02de0232c2b104c9b930b89aff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313537b2fd0e27d1f1677195454549c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee040ce7cb693c5a88538b72d30b36973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44f5c10da69a3b10220d4829da552974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1361b663d72020dd5b2e1dd6609ed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d351d5a9c77e76dbf48ec356f83e43976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baacb9e23053b8690d98f68f6817bfc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41fc5e7e6ff4c8df6fa3e711f29e49978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6826faa489dc5c97e8cb5a15ae6013b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21125532c431a527d32541249a4b42980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067c05941092318e2563e9d342a8477981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec04dcded2a8bd2aab4ad4e8bc0a92982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf788b306106664920f9a909bf4966d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a0287ebbc15afcd5dc75894af81f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5e3d1c5670416e777299df94d3e1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56809b6d39ac6bb5461e5890dbe0d4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7973f1c1fa43e8565caef6dc237902c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6d97c21e46dc5d10fcf6c2f798ee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e143e5518b15ef8de4c9b3840d08989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa40a5035e6ed915fa2f755580bfb97990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c40f8ccb8eb51e7f688068c75180c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449291c5c4e9a80d2893eddcaa98f5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c4128506424f32f86805ffe18cf9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946edc99e4e0d41c7ab694c2a80e6b18994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a043f4e4b9086b99fe7a69ac2e0308995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a5dd995d8057afe97d1ffb54fd8a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6122ea8a9c596f4f347a30f419b7d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192f5d4dcc6a53a20ee984859c3657998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df987febe92a3b38b3da4d064ee091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea8877c8e7d52c7e10201f9b402e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f037678ac0b6d7a9de70c181830883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b148b8bc6ffcdee68800a4b61833b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7a97dc69f4783199fee7d10f0e9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b33f239915a23df142d87b249b4f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33a4d28b8f2bd59a7fca2cf8837767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad348203552e4889013d454b483974948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252895bfe65f846d26272e8288f7fff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d1634b50db530bbe7b8ca0dfb3e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c878e8a9e4dcbc1f14ba8d66052211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388682e930eeb6e56cff54362022a20412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c2aa1d740c4ddc7061fd2de31c1da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a4c4060de7b41ff65c02e778f93514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec9247b8768d27750214a135d6120d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4dc2a64234333926bf10ef308c89f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3077cab84fd8f56f6bc8162bec77317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9cf69a8daf385937a62254366a6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b704284f0934795f92f762803d6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951e2efd584b57a859e488393501b9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9a954339ae0467292f16daa18b52521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027937f76ffc80cf928ebcbc3a2c9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65b9c56003812c018e692f73e259a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda58736287b7f5f0b0ee22cc30d4d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cdeada692fa0795d6821ce82b1a0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e5c811b9a7c421ba9b9f5e385a2ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526010bbb32764453b2c58a592a67d0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9764dbd8f373b5d263651934014828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13e92b5dfcac06dfb1f2273b441fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ed6e9fea35b814fa9e205b5b70f1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56255b5c5360f564ab7f2e2065a52b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc8b57f725b6b9a09dba4da12796432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15343844acf354a55ef85066e3d35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf2486efceed2e254240e058570c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255878b5532be3ade97c07f01b8190af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f874a290b03bea3409531df65d25a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b5eecf09f1e6bf3f87d17cf248c6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a985e6ffd37dfac6cb8fe69557b7e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855824ae47dadc7ccd97e9ec66334d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae0a910e0fb4fa93ae41dc0fea05340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3aa7db22b0ef679031b8d0be07b7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e313bc8a56ec8347ebb88476d17942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f85814349268ec3cacc4554ec56943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f188386bf667fd1065f4a8ff7f007f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d833031d7b8e981a090ab19e501745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf005656e4c3f0f94e5c21bedcacff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031af7368a47eb990455b813103871a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0398e3984dd5daa2fc2943a88589048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e58a1786cd5a1214373f7dfb5b29e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cb1ca29fa41052b13d1b39d7594f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1461978e9cc943fba970ceb5631d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5daa923a7051983a516869aa79d8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9eae3443c54531436be02c2c417753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf5330ec4f0fa8cfa6e247d683ef854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53caf2bdeb04d6485bdff83c714f7bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ea71db05e3b3af61cfab0c5d24e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b58328e24a87c6a54d78fe09013757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f5b326c80f115f528b3bbf15a11c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aec7b647167177cd5a2406061861359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99726060dfb7b0ac374795dc8959f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265201de62d34b77fcf385e91a61f73061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4411f69c0f94dc81840854eed228d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2d7cd21cd5e6e3e55e36025b86cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639aae84e9933132f1f92f900a8db564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f1f334424250ebd3dafddf5f598ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e5a9bd6f89c6acdf5518f41cda1d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ee89ec96f5a1d3355d9e77cc88f7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f60bb179d599e1f418a348205a6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470137a9eefcf529e631663882139369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7ba740fdb82ce501c87965f3601370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98317d07568dd7efd66827eb13310171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a49dfd9d9c3f51608658255c392a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0d25e84b2b1bda4e5341a7f96ae373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118456d2bf0a3d04002dad46ca58fa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9e0697fdfea190dc13562d42e8b2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c062847666fb4f0f13ba4d22b23f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc7406ebe97480e17f0ae33c52a8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11d4a77d1b0f383792b7d2eaf8bb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4188681fdd20f10dc46dab645af5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e76e2079a9e042d1155b5133bc7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae901765938e93a0508db23b12ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c99028b9e101bc5a0c40d5ec81f3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07db2795ab902d5902df7bc2598ccd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6fb667ce9728cbcdcfaef0e0968f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256891c905c655ef22ad438231ef52185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88bfcd4cf8f0b1b9dea187cd516eb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc60a4e4a10ea982c08c0fc9c37bc8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41a5b200cfe6ec0c6b10d3ea3ef91988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e4a1a0ffd850f3dbe9c1508447f6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d945eab0fa15ccf9e1de728eb78090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cba296e609df25307f4f80c94f7e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d17efc214bf284c8e5b739fb6e7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cce99367cf5ca5bb4058b35f8e64793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8110cd6024400f4e2674d4006b888894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d178a33cf4d3a48b66b83f921cbd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f969d5f55f67e8e3a1cdf9de42ffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec552c5c40f248fb62a0e424d77edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d411b47f0eb766f84912cb5d2dcdc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc738edf3843442d78bce19c7d827899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0705d920361ba31bd7dc16efc289100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07898ecf6de851d885bdf5c9f5cc8e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae80d17831e926fc261727e091a5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e428576629a53357cb045e3e38d239103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d08ea737d16f619a8e4baf1fddfe0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645307799fcf2365f9c7d30ba834f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeaf2b16d8cfa1b9b2b13ffce91aca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880db5a9778a6f713567125a6bb5f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1446b8ca77b8f59260470160baddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6807e86f667b81b5a22e92afd482109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2eeb6cc154214a2a2663cfcb9c20f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225d2bc0fa3bf419d5dc007cb2d720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335dbfd37ac6ead43d83b7c696c958d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73c94ca05de6286867b038dc6cba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5664db7dece8fa45d8d96fbde7c169114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc02c2f4382641a121dd5ab820c67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d89b8a7ab519b71f434a2854c74d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ff8eebf6a30e69770e75f4a01a92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb0da9ca2d9299680e994d2182b0ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68180ee87fc90fbc3e1505f997265119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605e0278694342faef6705891bc14b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50271b1b3c05771abaf45beb046d9fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c1b47b2f34cb29f18219f3fe3b8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad56af6b50fbad25e3ed978d1b241123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418eee3f636901f52847aca0c167dfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25850456d431e931238c9857918c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2ae757dc3ecf07ec2b9b66bbd4975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d847f459fd3f90c275d5fc2152cdcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d45e6640469dda403fcb7c766f4cf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cee5e83cf15f61e6613a9830ab757b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e448b1cedaa1eb5e9c49d55533f2593130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab9d4ccb14fa8ee830b91b51890e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2a34c96b96981f31402d1daaa073132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b7b5982fda631e49b209ba92498a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212dccedb4c9872de98325d0980fd21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52411e143734d2a7f78c30869140bc38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432011ae7084e0df4315a601d670fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801287d34ac8ded4a7f4dd36cfb1b11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc1bb35747bb72dee250413e8e7c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e855465cf547cc681c4734d794238d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de7c9670f607463ea0a4ecb7842c8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27dae4c802ee18e96a323d3eb09104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2b6eb85197c6a3193d849a2038fde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb754390a69362d4ec57b97accf841d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a628545f324c1aa0181202e83fbfa3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ddd3336903034b9f9549cea6721b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc73cab746f19a92c1427f888435fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95ef912fd31a0f8175b6ceb629845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fbb20d06e574d9d1a90845531a754148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715038990665e06a52251379d8359c50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8fc3b06d5d07955ef6d520c864a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5070a2bcc21ba5151b9defe1d2ca9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2eb8c5e834fee2ebac387936743c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258896dda03d27fc23568f02ac5db64c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f093b57d77905eb22a5df3aae533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320fc07ebd55b6d3dbe119c65b4bad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfcf616e9783950a476d8835f63136156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944dcac8d34e00bde1e5222ed9cfe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b8dc42b2b1fd03bc45d506facdfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c84778d9d510188d93b7fe560fa38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2be1b14086a4ed39b89b9d9eb54fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca40f0aeae53c892240bde176b9d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944e28c735fd1083b5f88d540771e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9368d45c8c578799a4c8da8076dcc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e3f9600f91a18e17780215793ce9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d08a6cea82a0cfd6da6f2c3bf188165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33efc2cc46fd1923e189c5e6c01ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8088149705d75f9a06f8fe93ca94e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc9cbd75cadf5938d653c205ba2b8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea5e907940adb3045e98982549f1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7374209473a0aeb5af26cb23f189170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46dd36c3b485ba01c3b86afb2cc59c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ee0be4c6c4cad5667f1a781915e12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5a19728246316374b45085ad39bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1547fe020b03d130966f1010cd474d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697861902a4c386f3ef8ed34c21fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188f138391d5de4fa1671fd93aa0c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3143fd4d752339de670bed85f7b37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779dd4e5cbf4224e5f28c37c9b0c8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16949a3189c57f69faffa5f63e6c812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead6b7cac9e019e5e01f052af966b4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88c1bc24b04eadb52902a8de9df46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc6a420bede5eee8ab98fda0e4630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b7a890b45db3ff9589ddc6ee02d35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe531e489e86e474ef65248c455023184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f825985b9a9532db2939edac733e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfb7122171cd180c9277722c520a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459550e07c4b673775e61f8c7bf9dc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6d7f78f17b1640c19ba107c931830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3fd11b7b237de2c2c2d8d85677c76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c55446588ba9d794ee79fdef9d2ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846f1a5f2822cd903d976dcf11ae72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a94fa418bf4c2dbfe342e32355e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c4401d5df2b70f9ad34ee8c91298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a8d13826aaa1be20f5e26444a332194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d81855c3346136fe0806fe264e0a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92a173972a2d07e7861eff2249917196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1810877b79e67a7f7b81d7ad413e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dc7f63a758ddd3326032ac8392a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373dbeb2d04e5ce10b0bc55acb2929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89d5f4e1a251dbb0fe4e8057d970e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179bd8218d92afdefbd5f67a10b3a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea8a1a5b405ef1f078bd0ca693261202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c1704a6a86c8383254309d54cb60e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14626bb0432659aeeb60142af5a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3b54e6925318f710ee77c2d0fc33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b8d8c8aba1cc61d4f97cb43e0a27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964adb52e3b9b634610b82bd06c0fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028204c938455891afc8eb4b4b7d8de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce3d38454704a3be37b09592df8d60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69c2d21f10145c96cda98998d81fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dbd6ad3846592aa7ec3fd9858490a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b96d508d8c61152f09ba592814a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5ea1d7a871917113a48c3144120f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc03118d65a0094c2e18b86db89d48d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a97c24b22bfb202c6c5c68ae13323215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644c3d17ddf56e14a40b53ff496292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe5400a143b1d14b8178b62f8caa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91587b76f47609ea92b3531861b329e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890e6d7c9d84d9b119e50dd5c60d9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69d049fc52d4fec826b697e2bbff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ca7fd0db84ff5ea3ea31d3af50ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6f3c7601dad242f64ddb0b4d7f16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f8c67f6c62db8d46c268aad89ab94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d86f57c238a8bccafcf4c71c2b801224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d71cf3d2bddd74a835419a4669c6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb94a3024b557ab05ce17f2d00cd89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033116025c87131adfa5adc9af9b45c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b864e7b8f4c9eeda32576d679bd213228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f01af9aecb1fa95a2ce7553ebbebe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3fcb959b6bc415445a1a04bf4f01a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5ab134ff9ae18380fb139f62fecb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b99d0f780d1ad26825e4a4b8d793232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014612d8d26ab488b14b6705f063e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3e1ad0dee67fbfac9b2a3fee9d1e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc314b513efe60af23c4acd5d646e13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d4eca201eddca9e2ac8fd74651e94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142d5d3f467962c3dbb22f5e5d64f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8d586b8cb1d7d2d193db3abe496e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae0cbbace0b859b07803ba04a5ad11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43baddf74c97b2506bb6456c056b55b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75453b38dd007acd4b6457197bd01b07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bfc6d669404b1efe04229f6a87c97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b65256498cb5dba9b1911538b0b9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559d9da5603fc9e694e0fe013a7d368244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95278b21b6fe6e2249ee1377b06e67e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faf5edc789b1361eca5e615d8a2d8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6740e8bdba87db432b22e6a8e60c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f513c5d598a2a64af12b0a30820798248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929317e874c44729a6bc4698b491ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924058380124bc62c758d994e79eaa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc779ade48a5365d259e4e0c5643a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b85a9bb36c456ef53d4dbe6c1bd6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b9b0c7685d649ea14bbf8d1f1923a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82edabcc574db198002688d8317096254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622de7a8a7c9c2c9fbf99c6bb67f227255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe6ad0372f5ff9ebbde5960b9248a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df287b85d767c9cb460c20e8fa9b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f5f6461d317906919ead88d7876e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4cd062217e572878b245e005f7d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99536b4b3691bbcdeb638451687c116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4fc68a6189634c9d2e697910411d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e55da0c8cebdb66ba34159b95e96cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84e2aa15ea6320b7176cc839e61cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15639615c9743fb5e28989e773e9ed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39087ec7c39400d171e84c2d88991b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f603e065a4a1791f54dca15895135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb42b6c433bfbb1bb163dd8166efd07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707a5a554d287c9f8eddb1df8afca9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8cb3e95b0cf7cf3486b818a239f9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379711d9c8f28aa6f3fdeee65ab74090270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229e3b1eeda081c19dc09b479e720bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c10bd57d5cfafe9a40a0d85dc8cde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f514d9a67d4f2db0bef04d63f5203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2196dce14b19002d863f61bcea37b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf2a73c467674dc931c0c0af4b3f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847c10aa5200d22aa5d453c4ab7ce3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38104475503945f205fe310fe72e5818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ff1562d0e90e34c44dbbdda34450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d48fec60d66cf5bcb35ba4b27ebf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88217f666dc4c3fccd19b6f4bee4be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca0e62f0383564074f80cef54914b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf6c7dc64692d4acaaa549035c049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e7c64d2eda9711daed79dfd85890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2416fdeb8df51f9b734a17a6b8ca0f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa2412764e17d1f0cbab22d67f971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14677b27bdc5b03d4e5a7347cb1a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534ccaca318a5a7a6b7afba9b872f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e936757d23966221d9322ba8dc25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af787df6d140b1179121ea0982011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afea4fc732a413e9d2cc3631bdb7e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e2cb1faed55b27bbdbb12dd01380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843907c65be58fd73c55fc84a7e5dd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455065c17c24585bcca8e2e8dd9c381293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027ae4ca222ccbcff21cf3c6bcf6eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55c6cbbcf16e3946308c95546bf6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a1c55e140aed73239f1d2d9516d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e10907c4be393490e8dc122fcb0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339c913f50681f5972844d58f5b107298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d58659a28bdc2846a2be18bf64d61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82346053c590e571b4b3b713b9d9c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1cc3703bc02926629558c3bdcae2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59590ff57fddab1a9be81c37d643d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86cda0858f3d87c315b8a64a5a06f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b378d982217114b89e0da94a201eb37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a11ebd10680a9df7270623955e6e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd8a4b3aa85af10f7aa06ee2ba325306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890a4dbdd5806657281f504c8147ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c22afdf893bd2f9218d5aa21b7494308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86854a170cc1242a52a6230aec86362309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b040108118cf1b98fb2254f14a97429310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8379128e8d3ffb1e54336373c8be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf281e806b00ec0a625567ae354100312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea800cba1d8eb38aee045b0e71c6f0c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2b19b63f8dfcbc1d29a100119512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd126a3888dbfc418d045bc740b5cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2a6961d707c1232a5f4d43831f12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323ce205a9761942df3405b4ab97ae7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664936fec82fd2f4e6bd44445de1414b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42de5bf02d6659d0aa447664f7bbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8109c35d1b3a6bb703e8b30ef7a7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6d13be1e7f07de814e7c3aaec876321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a1d01c84d9967839632975096248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1303c85ec71c474bff511773682589323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec012ba2d475265abbec24d9f8d0c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43607efd5e9e892a2f989470e5cdbf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845943b18d95b4a84a53fff03dbec2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ddccd9e32910449b25a690de3568f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e049dc8ff3d73a03717f1bb2dcc2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea0b9df7c66fcbad98b5ca2a5898e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554d768281be0644525e7d2313fbe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5393b87f1d2cfdba71b7c0702eba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbeffdf233dfcc3d8fd9dabbeac2d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dab02cc84bd9dea1babe7abc4432c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f880a88593191839c27a69467e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc04b110e800ac1fb0b9991e9d4412335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229426291313abdef6d816befa18a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60d60c9010ca72b61ad918d29bdb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb592ea48a969b7d15c6d7691ac8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666ff3638f732e360917f7ae03bb264339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455036c317eebd8581fb27edf32adf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a89214e1bd90005e395e20f909fc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db9dba0dde44eecc9d618ed8ddd3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca52441f87c9a7aff6228a08d5a155343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9303ef3f9fd26e756a82f1fce342a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef84cc10a70e4553c6ee264765c37a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72560babbc6873d49ef9baa50a2dd2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d34b06c813d23d1f2a6b326548e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472160c8609c19ee2c79e566b652761348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7852800fd6adbb2ccd1e8d337d002f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c65a3f7bfd7e27f802e0e7a96164350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e1e3f313a06b444e1b9f89d7cdba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600ae095d0e4e8ce10725c0fdc5f96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b15e579e1214e924e109cb9d6f84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f662ced40049e49be47f501d071213354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6bbee4ee328aca53d532f208d2746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179583fa2c280ab2c17860007d493a94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30606941bd3bb5e246f1311ba50a71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a8a7d3d0d691d517b511570cb26c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483bb9b0c38fbcb1fcf7fc3bc37afda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46b5e03636e6509eac638527e6369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da1737a874b32af968ba4aafc8879361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8f2e730161a019b13c3aabad3acc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783dc1ab513714579529eb9b8cb7907363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1837c06f543adcb97b4b0447a06d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac4e996ef37a60da67edbedba05ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1644701cb333dc4ec97eda394a610366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f3b6745b8f729de69abf7eeb12b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ba4d26665cb6d18ad20a2ac4776f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfcd18c317ba625a6f8e101336a86c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067d83bf79c4e9533164a4c90af389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b9d3d06b0d168ccf9c2591c3b634371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0db3fee4f903b39c5a93ec8c0367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e5805b4c94071efcd7bc7269edee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e96fe4161a5757c5be17248f350c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b6797035ac1cf3dceabb678de045375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410ef7dfa0072ccdc5e7fa5e0e5816376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218633af6cbf2c0a1bd9dd903561f28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248afbec08265cfa25b03e15b8736a18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20a287e1fea87c8cd54f6a39db3ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445a09c46a6455bf6a72a42e62de63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e893fafd92da2f58b971b2e677eee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da940e65664603ca3ee1af9340f121c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4786338f8ec5e5bb016991ae05f84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ffc013ee98cedde4314602418c8a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea947fa020ed7d11102377537f5502c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b25ae3c694345b89ee338adaf712e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57fd3f7aa3d2046ef9a44860e77cc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c23fa85ae44f12efe66b06293e48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec96a322ac4850acddd21894fac73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0c856cf84737a96e2d935f717fed3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f5de1bdcf08c0fd364bbb6dc8968391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870758c49f2d12130b1f4b2a337666392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb00835d19eaf9eee090ec8643282a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8220309b1f4d1834fdf7d74767bbc3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf21952d2f56b2018e60f3464f69a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304d0b8a3fe51d89d6ab7263cf3567396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584c9da9062c62607013df2c54378f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab3a4d09f8106b02e8fb4f24816f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb191f4c66d7f1cec8b465d4629aaba5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163b6dda8418df94b51fb294dcae94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698ad3a4cec4248049a1803dc287b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116acce7bf0eb402aff5acad8f7a6c27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f24afb77d25bbd1570c9f40b8b60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b45f6809323eabe25376b9c597e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e91b591da3be7770f83e26707fed3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ee79723f5382721e088eedfab3df2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f051e405fabd0da3018490ed0596e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef318fada5f59871b89a8779c70c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d98ffcf1ef3861378b70d0879646409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd38c925d206044ed434a4216cf4338410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23955d9dafe8c611a9e343e8c52e3301411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615aa130db503e545d0e7febc006f29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3dd2c1ef4f6dfd7648bea0bf01983413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0440c08ce222cc66fce9e8595e081414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c275c2cb3d0911fb72a69626b813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eb452c4bd802231a51d4b6cd075cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e908a37be7a1eb9e081d17ae6e48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e847d6ebea10b4e82e90e8d28b7ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535000016cf89d319abf9e247accfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495afe37e1346c3b40a0c3e5b3ea2f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6069874ada28ddde5e52ffd8245e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b843d75fca9464b7981ee1c51c34438422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc649ece78878d0f242110057a034fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df1d790899db8c8ce474b4cbf18ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c572759c7adc8ebd99a6c7dc1af56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5759a30fdac5ec8491ed0d9590d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e4aaa78244ccfcecb342f4d7bc582427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad798ddcb43fb0ce575aa08970bd0d66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f785ed8517ae4adc8579aeee9e462429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14a98d4c6468ccd4f4f54828267356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02793e80e4cfd291712c22372e8ca988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629be51014b430e8e9753046f1270855432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0843c00992bd5ddbdd7ed0ab38d5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c014659292a2c5bfb58fe2b8a87a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc13c4fe801a60b72287ec4c23948b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011c173190fef4ee87a774d5eb7045e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d588539afa9c3bb3d89fd7459b023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac4972ae5ede1f8c3e9b32c206a2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4776789b212864c353b414ae877f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b077c6e30c169800c13dec29b9ddb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b132e40afb6118bda2a8a6ff6e5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e11be981877847defd0eee603fa8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca84e666b305a2af35e75523fffc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c41443a2399e9cfec505d395a321b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b48494b9889fbe9c509e122b29cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e99012597d838c355a6632e8e42b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a677b2fca44cd4cd2edab91a04403447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e79a9b302a24277734c2cdda19b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb1806c4daed9a5a2cda597d444cc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbaa101d0e8e65bce8012058334734450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2ab0281b257217343f4c46a678e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730665e53418ef7bf1e614aea495c19d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd10651a0f943430aee0e6d6be95be3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1ac5c3fba6522520fd9cced7b734d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97dba878fa9696649862e091f9fc77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a81694130402eef6cb33f7040300456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1fe583a8254f6402341f0ff56348b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ea78ef2b3bf4acf3f641c693df0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a6897db1b258c7412c5a6b9c52bfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8c576799f27316298e631575dc39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6f4a66bef8c312d7554b4012d57a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfd3b2fdbb78f8574732defaede74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c340117c5b740ebc4c3e15138c27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e87317341e6c821b3bedc6ce1144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce9a9dfcf803df628e6dcddfd2bd8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007bdbf2238f4ec79b3d0ef7bfb4ac5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867101684e32bbde300f356bb1d3125467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebaf5a2acb29444828c647cd59fc20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d3c5b4e2a02cb3312800e30f7999469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58c623fe756a32cf30e645b8ad335470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9adca78e1fc0966f1d2331478cfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84af46e3ef7fc0a45e186864f827d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d15eb0f45f07b46b35f68287a21f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61c5dcc867cad1c255f921a67efbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb55adec69dcb0962f428a4b337517475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf07a7c991fa2c478a5d87bfbf756476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0de93ec6be078ba6fe6339a413ac7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e87e9c51b804c5dbe39f096aa7283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561107c2e2992c95afd403c35e11de81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a8f17ac4617d4b4b5419d11088a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd49e880ed4d19d7d2ae0dc64b507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85794a4406a1b7e3b8136da7538af9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc126c44311718a7ee04c1bdfdbb64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342896ec32c36837116046452129fc48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f61a15e46c7657eab2de4dbca75b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f81d7ab6dc0906b0b6d5f825fd04f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017dab5d3480fd2f47188925434f637487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1851f9e9e9fba087b94328e3cfdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23e73b82c4c69c6caf7624290c8849489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fd8c1e510ce41fbf832ddcd1c8bf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31558ad0eecfa1a7e1c477433010cbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791e4edf0c6b57d6c3aa57d90e8c3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43dcff368b602e6a911a830740e70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897396d830dd9f86b220604a2d89f173494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc13fb1ec51863d6f9480581579101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667912f8e76557eae94c95eef793742496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fb382ec5a18c8ec9add9e43d326d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c42993618b19b106a415593fa074b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9eb2951412a131936a22f89282eb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb121a0230293f1ab7e359ea2769d5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9c3e8e0e86f1ce847729bd0a45d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725f41a2a88ba36bc3ba71ed6538c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656d28f15aee4ca46ee64005b335c00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ea47ccc3da4bf1557b9dff8b02e76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb34f8ae7a916b1f89f7b2eec74c21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122d1343cf1658d88e38a6f597407f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16372b8e7b4a58edb5e7ede4a8258e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac3b328b6ec1cd8fc9e27117504df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eab45760df460b72f7377e21f482f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd39fd2fa9dd5834ddee5e2fec890510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b520f88948a0e64dbda6649f880598511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fbe91f115ca52f80e002539ca6ae6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b6187e183897e8ce772e8fde20fe2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a297ae29edc73ccae4212cbfe7ea6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ebefbad5df98794a3bf67a8ccd929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b882de60a9a40b2c90c89ebddf95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194491fea5d78a2ad194ee7485208993517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0510500b3ff136c5948ff5aa520811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574a2498f5df855dece3f9efb6d7188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908d7c33671a4238606b7abbdd012d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb87a7d2043b040aaa800134f973c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336300f08adffd30bc7a090c671a854522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835b5a9c3906e0fe7ed2f6f61da28c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf5eaaf95a96691450f42c8d79a1d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9eb87aa585950c04c4d102b09ee7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265205166fe59b9b28986c0980bd131526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fec1b7cb4b4d04c358eaf362f3e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f51b0c535cb6b24f779e5321d21d65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883721a06c9250cf8febd48eb040100e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02302c3f4553fa63b034eb1445cc419530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a86627ad1bf5cbb5e29b2fae81c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395d35232e0066ad5f7a4fcf34f4151532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea6dfebf864e60025687ecd372668533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a877c54b3e6018ae71999f134cde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd2f6d099c13cbc993d3a21052f687535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4e717cd5fbfb66f8c8527913527b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab582fa52ae5bbe733811326ba731f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18667d9ce8e4fadc040e5f73a0e12f58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ad488bbb896bbbf4f428d00125f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9140411f511b81cf6d39f3684b6e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3ea281194f27774bd99bd2939740541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a784c77c0a4967d5c90ad3ff9bfa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8cddaf43f8a3229f068ee91b1eb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2d1b0283492ab9120e76d278f8568544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e4a5107f57874f5e8a31c470ea56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6dcfda83b483dfcc1d3bf7b4c88f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54f6dd31321d3a769d6091f7cdd38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85306e699a37189ca32385cd7713a76a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68ddf59995d344d728fea8557832c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32774ce7491496eaa78d9f7b45953b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799916629645a2d23a89bad23ef28e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47b62ac84c610255a95c3cb4b2d14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c41c5b0a7e1f0b9e935c979ec293fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05adc2d4d84eb3f88f059e51427c0c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6d36053e7c66bf6a5ce0ec0d609d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8994e1150bfb61e2c512382e8bece556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bcfd91a77cdf3ae94224ff6bf5fdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2e5322f7d6e442e3fb38262ed7b0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bed31d7f3e0ee8617b84307b402a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16bcd827a420733dfe17ad5d617f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace37f28935d4afdef3da9ddc5c7aa3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2916c11a4b236d4204492e59a9105b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff084b98b06659ec2b814034e8eec41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b5b5c770f8da4db365537dd8250e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94cf78c3d2ee3fdcdbbae1ad2f70b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a8c978ed273b229308e75f51cdeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7dd8256b12dab1537558bd515a21b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b905551454fe4efc1f33e899b1313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877948238a99f3861f03793a6464c828569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd52e57a0a355c3026e3c28021b949570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7cc4e62630d8315028fc94c170ce6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5b6b71a18173c6122105783af3e74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1357ece68c12d3795d20753de74755a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978550600553e894af07628d0745827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d5fc3edc32fb25c7928d29ecfe33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956ef3ac9031abc3b37c3592253747576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f4e6b2b9756ae9cccacaca87ac2ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05707deeb27aa01c7adb41eef554f8b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd46c049a128612cf91c496157011579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e8d9023cfd0d8a6da62bc4d48e97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd802faca306114f5ea03fc29d90145581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201fa0557c18d8ed877d35f3f03f53f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdefa9627f8eb99fd557057f3af91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747881aee4bca8484ac5a612ec26adb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3763e7fc33bb952bb7dd865a2fe7924585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8f502f6e521a3cdcfe83f9a309f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b782edd3ac05eab5704a4169e8a2eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00806402a3fadf87df2bb6856236079588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac702eadf3167a4a67edd3be65dc2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b284b458a847f638e93c799c43efd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac65778cf2d3e5464b78492b7b2c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba2d37504a4b54b129e03d2d3cd4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5ef30e90d7a607a065d3789f12f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c07c082d5c4c7a9693a9129b2e1d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0af9675df5c4d5759a52a0f829002595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cd3c9c3bc49c379b4abec08d917f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b881cdda55957f23dba08ea1fcb77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2c7f76302479c0e6e88980aedb191598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b1c70190ccda15c38b79581b77cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99041e803469918745f18afdf85f0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5cd9ccd6bea81a0a3382315f5a11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dda3f5c2d4b755ec89a16542bb4e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053016114099dde9ca5549ffb1332a02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5156d6614df51add3ae86f0a6d7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce3b0c696db65563e32ba8c38bab5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21ae9a1f70e73011d36cf7e434101606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba19a62873e7eab1701a2a7f58af5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3f956dfb187091f59d98f7f9f0ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6229b2d717e1f321de701932b5d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513be4f3c5a9ba3918ed5172aeb1e3bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071e6ed9c309d8530c7ee4436cee10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f935acb1fa278e0fd22fd36de945612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c750c9cb8c2cc5e013c48bed28a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2044e655bd98c2c75cd01c6e80899aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad00e72b159897d2c85cad9a1d96e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85146e3bc4c83fc2a97688eb0f9410f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c589d249e8fa6aa5d475727af2bf99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb68227db99773e62d52d2d773af1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f2ac67e8d9f668ae48a4bfd6edc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7eb561262f11db6c1ec4b0bda114620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75785799f1640f4fd39758cb2ffa66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8713b0445b7d817ac21e05ffb62cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ce324937d2b0e374368f50c7e75b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b4d64f71a1ae56bd0778f7a59235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ab9c4995af9e8d312a67f359b8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd044832dfeb0689b8c768d445668626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f79d69ae8d5bd08a51a47a7ad685627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c072c5a4ce74e0b3fbbbaf5d19b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b68274d42628d4309f129351846120629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179ece36a49404e2daf0a93b3a1c8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3852b5896acfde4ad59a8d3a53bca7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27e4f336c52de128c72934fb4913a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5dd29a5e0e46ff82cfb8b7c3f46c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0b1478614c496c06edd0209f1221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dfa6c0db3d5ee3a3d0b7a7eb7d0cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71063b6e90942968ffdff641fda31e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439db4e459e49b4bee717486a907514637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8cfa13c9be057bc5d2d6b6f7a72f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caf7deb8a265c28c8462eb236136df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf0f68f4f7caadc148a026e0dd612f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b6e0a4a46693559a29e82f9979bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992848bea8406aa1cbf6518ae446bb8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700ee5423eb3aa3d708b5d48c718b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd79abe107dc48ea89e8a24fc0997644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30434b10a1e19cf5dad4edcbc2201645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251908252a81e27b61bef0d6f1e61648646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5281c2c3cd7b67e4dbe28fa46413c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2444cdf147c58729981f9183ad8ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d156483c9987390569616cc6e2d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b86c3a36a49890b25caab1edd02b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce6bdf6acd4e60ae11238c8eddb5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0c51a1e1b4a07228e55ce0333d78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0559b1dbbd37952dbf29c35abe0ab8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b96c16354c22046f56d5b2ff94ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee4719d70adc3d5a53a31c9e3e3eb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160bb31f92163e9e23431c8b7f22dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ea2ee06a786fa31335f76512dc87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb01460f96fe57e5477ba73b14132658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae4187ddbc00d8729bb33c61469c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780e83db9378d6678c989eff67fd2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724770db21e116331fcced7a9d4e105661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123289de80ff13abf86b4e661e3fa729662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9523ae63c26bf642b9e973c9ad347d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7423a29ec39b0a008719c981ed919664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36da5a89a41677df9d18fefddb91e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e16d323b3cb8b4b07dd77fd2b98f08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed0bdb74e65dfa407f5418452ab922667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c06477101427ce0197e43412465017668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2b6add32343475dbe994b7e332095669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ddebb1793e70b0cac3923b2132ae3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8313e579e96e0309825fe4893aae6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42588ace522433b418afda12525bb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d767b1d6918e4cb743c070572e15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872273f9abce2fb6fc1e6010942e7b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f082f9249ba3328e078038101589c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273429ffcfb394820f364cc3426ed0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa863cc390264bf041f7a7b4d708e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c4b31c703149ba973c8410bf1054678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43511dae57d854ec74de4d24513950679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af59ea601bf20ac735e2da16327bc57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ad62dbd9726a3216887a846f2a83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dde536435194e8be862a644130358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd505fdea0c11256f5069f47e9531c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7d2a6b5ebed6516df68ba1340bf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7047efe22550c7b8bb93227aea8f88e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700b71f36d4c77d2c6b8f5ec168dbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1953ff37f67e5b87a0166aa23941b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731dc806ec36e9d50e57c448c16ae76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf540f24b7a68feecc20cfdeb0da1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e0f56712699c69f4130a09140b5d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4cb9cae413f121e1d2087b5dd4dd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c44909e86b5e243d0a5a3028cfac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcc3f4c84e2167e22ae2511cdd71c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b697730d6c9e461d8f5bcd790994694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078ef2620846ac6f05ba075f63a0e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669465e44cd56a38eab099849f21acf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072347d6b96f769d5279157ec7602250697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c3b5fb6f6ae5365f167d2fb91eb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1c8298b88ffc2ed0dbcd329dff055699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556ac102ae1f42f7f8c46c873c43d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dbfd9608a10e6e435c767c659e45e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7748e0230b1ccf91341c292640866702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cbc643a66ac3951fa150b291c66b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398457e8feb0ba353a50e27c626cad71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805c7127414544e787e3db42ba6461705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dfba460d7ce05e3eafd6cce3eb446706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db2cba691abbee52cbc9466b09a94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c4c2491e90ea1b4d666f77eda113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039497433aa16d649381ad84f3ad5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2905e9646f52c0d51aa38d773eb2cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2602452793f88c11e459d4ca5ba7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff204011f362474b6d07ec488859cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade02274cdf44ce9230902fb92869aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b32fa30676f819e36a6db9cf1b46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74d8eabb1bcb6f1997995edff8d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbcf78f37f6e82ab56bea0728b752f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0c265d9f8c7a1f283935fcba96eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e98c836e362a666d1d714908668a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a2493e981f59043e8ac7184d5d0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1484a80a3f6448f15e6406e1fea3853720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063c8003e2067fcd7336690d95d7ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32813f3bbee7f7ac23bca7f6aa657722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112e29dd6f7071f4140f28248d1550723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecf8ede3273c8e777a2a6d170873a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50d6f5c041b46162ec92d34984e76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838569402c01d7429e1a239a5a10e568726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833e6da30a88deb76707cda1be0e1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007d550f6d978b22f4ba5ae7180f3b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bf0a718688f942782b993e40a8e40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df0e1145a8ee25935e8004b015a3bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44038a06d1dad3d6001a5924e6878731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b67129325093834b1187514bd21c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a83f1c9c1049d66ceb0ec0ab64689733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439706332dd3195aea2843df78270e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af9607b7c21a8fb61a7c6e3974f722735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a42b9eb9c171ac49014b002792461736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f390eb65ef1b6b3cbf9167c56fa878737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1e23f4388d06a95347e0593fd81f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331812ea58de1d072032518af1654d91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d7c86ed99a71ecee38dfa161bea7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9d62f8e8ebc5cfcbea0eeac2c87d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856dccffe985a3ba603b93b08953fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa94f5cb2f64aa1d67e78b5b4d9e403743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e96aa70d21265608b7081f4e8b5f89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb51bd7568d67d9cf1a2d9f67fd1b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f51e3a6e47b46b4a2807fea4c4f3a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b8e0895527ea4c766c8178250503747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b32c03c04766d24fbd15c9572730748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9bcb7af66d851fe752eaa1ce556f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74c50fa68f1bf07c2fa19fbc12198750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d42e7d16e32a31e0fad56a6c51df8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de6ac4ff95f932b8fa83bfdcaa154752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c54cfc2618f1fcf7179132a6fb351753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3370e9b0b3423ec4cc3101a5c8db33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68def5419795ba999ae49f37d1e6a352755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b842e7ff9367612bfa8b2e1e1ec25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cdece0f7d096bf3f2444e3807b04a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d047d0e61b3b8bdbb2722dd04580e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302831faf7f2fe05299598ac7fbe7fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e85c755ae7dabc995418e4aed898760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2e8b035c603386a91d2bb4ab0272761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05991e4384c0d4d755e4485d39629095762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57300c00085b1b7a940d5a367757842a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5448840658b93ba4e1136f139f323764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715ed89849ad969d5412c93bcf8351765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae66489f7cbc3427668ed15099622766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d205a682580dff9f3407faa26a8e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc88bc67afe2273bce33ac6f50d386a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206ab0affd1d3289fd0f955c7e6247769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f0e60956cfeadb93d9dc663bbbe1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180dd50eddefb7741fc284cd1afa004771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f7d8079fcdb7ae5a7ae1446edc71772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1617084e96dd20b73418c7e3f108273773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ee7a3c5a56de01562b8400938d3c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e19d611e63183ee56e52305da3f1d6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0f07fdad6d40201362c710acd61d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd597bbeba625841afe6d9872d71ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfe259400e642256ff46ba78002213778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571574463d2bfac6c7cd30fefde07c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe878a0ef54ff6770d5056820c8a07a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83202d9d67f2906aba511c5a281af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a244cf12613e0f8e675da85d5822eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c37b37015b8333f90c312101c66bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e19b6291c44f23771b74c2b91e757784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa13549cb7f873d775d2b2dba8471785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bafe58ddee3fe963987edaad28ca61786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c3360db5632f5a23ef07d634ba66787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8c0870347be8e47203244ec9f80d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df135ea02513f46845177725325c115b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149ed8353e20243eb8d86acd3c403c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beab9b79fb9a3e6c7349cfebb69447791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941af8287e62fab46bf5348d84107f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e73dcd5a6c9c8db75804d277a205793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacaf4c922ff704220c019bf88aca7e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769fd8cd271f2a06a34422a9e8b488795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852018d8e9d8c68052e428cfb66f5d39796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1509669b99e3c8545f2ad48a4dc4a5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd1932e387e5a33ba7f735127670d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89033c2230cabd9a7daf0d793202d1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c4287b409af5ce640c43ddd45959f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0be6b01d6a7da6e59fb388328f53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5770a5512276c73da6d2b85be8cafc3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27754e1422c7b12a6c0c3de9e5ab93b4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8336714f04b127ae5619adf593357804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02efa12825c121e1be619e6150d238805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4160a7ea94f89b220a9249349a114806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11f84f14b29de8d8e562c0d84a5ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e02974dea7656e3a5fb7f031d9a4bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4cd4764eaee202ec33182609611d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bdecb2fe249bb04dbbdeff807e50e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a0d4f9236a45d4fc8a883c8baa22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5dbb3e6ebd4002e6b6462891154be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a81968603383bc77e92d90071f257813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c62deda2232df79ea54ccfdd71ab2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e7b5dc55f5af876030295857876eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c1f86d25f4f0595aa7661199024f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f0a63cb083ba8ebebb8affcda66b5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb339024ba5e2cdb97bb06010756f8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11b204ed26b04bd5d890fbd89673f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b37f58f62a9ae7ac66f4fcfd02f51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b19a0263d3ea6a8eed6f4096a80da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c58e4655a3ad7db81bda661b2ee0e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bc7a4d2d9af14d472a0ae11f4adb8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa22f5620c9014dad263f3e7601a43824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734b25e5377316c2049407524427d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187833353ba95753c1bf1f9c8352c54826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea92c8585d1e8e6ef48ca51098b22e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5730985f20f87d7c4316834253843828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d603e06604b46e75639fd8e16d57f87829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e439047c6e910a1e04434b8bc115830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa711b53563106bb976608089012676831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663c5ffda79c8f2fc52cbef3a45af2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cfc783abd0f0c80ee3ccc44cccfb1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c404e8b16c8c892587c28d4427623b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493cb8926534865a3d1d543aa422e8d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836babb0d45752e7ac49c50f10dad8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808683e9ff6f059ed968d7ff398efb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32269cf308166257da9a7ade1815b6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d837a8463d0fabf44bcf570b6d0a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096243b29ac94b2428f6b458f2617e4d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fc3774ce5b7928753b8e67b7cb56f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fafb2c289d66060017854bd66e418842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2752b6be6af2a5647ad978fe9b1204843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46038f55e9c645022f5803c1929c4f9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599188eece240bd6f1e3e35dd74e81fc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f27e656e3fcc36615df05b62e970846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0fd20143b36e007b1c412ba3d9c4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9007b69c2f761a3ff36a6a74185fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675f6f1ec5947e72703a0d31f83c09849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da102047c96a961a12468f2f62ceee98850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b9c3a18148e9dae7947fceab7fe4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db66e385be6254f98222f89944755852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63700ee896cb71426992c9a6ec89c24d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e487c0535fc97b3d04672f39e3ad0ce854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384cf95b4dcba95cfa58c6b4c5bd6a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b13f6a2f660215d12fed25fdf56b1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55328da5145155d8e31a3d6aeda52017857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57cec689d2d6cbb796dd15df6dc1ed858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9d33601768e96da0a5e62c2097d52859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc04d949228e7ce740a8a8fbff5d13860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac087ea5bc0b869a60c8baac57feae861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea041f964d508a3a799086791ac84c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac306a7aa6ad3bcbfbe3b2c68c785863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8feabb2b2925ca2ad8b1152683437864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434181d9ac491810910f0a2290d112865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da7fbd718f5ecb21a8f97127876fd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60a2d3742017d28eb8c69034623b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb3c391129c378164306ba4bf90c94868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa798b72c0001ce1a336fec9f3d3c30869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233f5ef45767337c0d1bbed2bffbb1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b2eb974c7233be9db05281f23ca9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71aeba8e8f52006c45af652bf3ceef872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ee690d3dee29da1f5024b828d694873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450bf1368ff0c9b0ec4c025a454834874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1777b184eaa7204a94b41e151dab12875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c60919b8861bf60b73658e159b82a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f39862bed3e22fac58de24c9a0b4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18602e34d4fad1051c58b661282bd49878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607b22f7fdad7f395f33607737f058879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5c07ffc9d847492d7a731280da65880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986a8ce11e164a1ae2342279a8acba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8cc937e5d5d5710d30ac16dcd04f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13675417db3d4ab749443815f86f9f1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bab894b516fd20f00d20a75c1377884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9805a819f07fd4f91ffb3c22738ff9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564b6b7b7342b0477449adc66ef5b0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f9fa3d4614353c9e75ce1f24ddda887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3f4b9b376c219ac91891e2f197e3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce9bb8e352f63434432255b307be9a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370adff57a058e32076584a00614620890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f824072f12ef385211fc41581aacb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd49a416cfefe55989a1c15823cc72d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddceef0057ff5c4017d90ec4ee803ec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3b5e3732fc27dd1dc8739defe1615894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9deae2edec0855e1e3bd57d73ed3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f623df82d34595998d80de589e669c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb932e96140c59b42f42f6f77d8bce8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea225cc1350723a4c81d60c5cedb812a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748097c5e5bd8afe54dd639b0f62541899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533db4ff1c23a789025363cfc667c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b666edad9d4464e7b753527f9fbe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a387bb769a4fdab13e1c0c7ee9419d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab14a513896318a48c3466b195aac903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18716910da4298e071c08d6fd4d302904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1f8b8ecbdc793fc8dc0bf94b0c73905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9e3ce6dc03112ae96dacfbb13a4e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f835a9a5f07b749fecad3929d6f0402907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea230e9f3bf513f40eb1224eedb0f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032aabe92925d14db1c17036dd14097909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca562d0d6e39ff80668123dd1e9e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd266dd724492495d1e578b1ef4102911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab1ac475a0c2379d245357dceed3c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772da7036d0626ff0f96af26b465006913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450285300818fc92caaf2a990f76f55914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa14ed5d55e9ad3fe14d711a24aef6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f9595c9939d114e661cab1109afd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12edc72da0840683ba7200ed7cf32917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cae1065f4f66a27edce2396a88b3b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff423294325b4c4985661da98727145919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a6284457beb27bcf2740102282aed920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd20feee9a6580f82b5438639beb9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f17dd54df8d78c460f7730d09bfec922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877852f0930afa2ae03d6f77e4fa7db9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b072f3a1d1c1294ecfcbec07f47056924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb4c6aa859ec204ac5f4b1da63ffe925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85453e969395fdf41c8d087bbc962926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf302e67181c7f28890fc1c33f195927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2021be840fecd1c199c808c717a9a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645cfa1bc1c250e10c3d1d21ec7911929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6fa57df7b17a417fd43ec55f7c606930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e918b49f301874d6e9354b1c5a73e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4ac62bbf2a22a145e29cf6a10e6a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce43441d4402db26e473045a03a547933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a26471a25d5b23df3c3bc33c7371ca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2676ebd725dca3fd58c2df785a900935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5bb7e12a62bb1a5118a660e50908936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01b90a253394a0a0db35e499d9bba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7e4e2eaf8921a95245b9c57198db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc02aeaaa1dd0b37b3e56b7b589d3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e7268d577fd57260621f954db1721940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672c750ca7d3b44fae5cec7d266977941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83973a8d4dd0024b3f9427f83426342a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a268e5a12bad4f0b9a8ac0bd526a4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce10c29be545f6b95639b0c443870e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb0e442a2bb8f87688939d48a2c62945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e24bfecd32ce289278b5951181ad9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cea7f2594f84373cc7c732ae1170b1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a23b6579df6c823a3676c27a847a89948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2214049ea9f68ebdf00a4c64e09a7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da5fd955e8378c194054c3bc9b76b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e02a132bbc7a2abb36e82151adcc2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37633da79a17a9058820621f523d84b4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684944ac8e7aefde2e39dfb69fbf429b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a63adfd9a00e76d928d31476650bb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba00fa14660878a30676d713bb333955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb37bde0ffac5cdab8d005e63c742fc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab02fff2bcb756e5afc46a78333c3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24762fc01920ba24f1975970512ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71eda78aefa1e1983c2ccf1dd6bff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b30beab947600d66baf6e01ce503960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a623161425300ff85a1959726f94961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952a4ba0acacaca44e3efcadd7ce25962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8b791ec16938910cced68fc63393963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aefa64cb11a3d27139d20667f0beb2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c7a15de7eb7dbed2ad1c50d10ec1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74440fecc5ab6c7e5aaf16655da74966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789f2d4a027920a452dbc99712fa53967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5743b5de789f90e1e781d475facd2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aaf4d6edaa514941dde6764c098ab969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eea75f678fa2c9989a05dfbef93cd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8bf56582dbe551d720af36691adc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b5d4775a420e511e6f2eea193330972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a2f4ee24ade7a6a64d4c1c462340a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bb7c76f620a6dac0d3ea7a64e6bae974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f39543f9ec05ddfa41d9135b99fd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dacfc67984602200d193c81d36e23976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28580ed76cd59f0e322ab45e24fae57977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72aa7500f7b517d04c041464a05fdc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586849c723209f30731def1270b80fa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e38ae26dfc4efb71370ff87b1b3e1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75150572cd21ac63467ac8e9afa973981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0b6453815838489fa1007c44dabf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336884193f4a01969f032ab7a0d115b3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4163685722eca0e955630c350fce1cc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f4053fc24dd3a64cf6470add9f514985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d18a3869cda2febe0d73194b64761986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d988b320302768c5b81b0f69c36b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03690d847dfe9830960e4a63de629988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7702aac45cf22d38e37871c850b30f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bec624b7029a41a76fe48b5af70c7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb254d8c6c89e814096bd1f3a9914991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de207382bad7b1ebb211fe83f6aa90d1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf760a8b5eeb067b6100a5b6a57798993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109097ca3049c7c98126be1c039ea84994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e2f4ca3c69085f0480551bbc958c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d74024300bdda7985f2de844dee24996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269c7b6fcc30e26337fae73258094e8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>