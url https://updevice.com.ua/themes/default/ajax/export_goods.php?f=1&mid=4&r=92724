--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2248015405d2f730d02952d2d14b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bbb37d1c3011b5cfab36c5ca76ea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0c371fbf2c4147eb78e8c1f31d8873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782881591308708bc77ebc54842f780b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9ff9e6c34ceac9df6f5f5aeac92c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a25f1ed43ab67e5912d592b924cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e551a06877c92d634b79af8be89a6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94926abe79d42187b172c21e03721be88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d574c12c6f3bb1dd1d640b86cb83c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f9657668fc048780ca02ff7e25bba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6383e5e10d1705ff0a6acf2f4827d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd81557e1673ed1cd21e5cb0145f4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04c8000076826f376e2786ea9095d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71036f60819a7793ff757e0bbd4dd5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1f5dacbe05968ede9cb8bfa0ea2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681da2d46659069fc50645998a4ab7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04047849fc1048e3880dbbdaea5599c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467938d0ffdba271aecfab09642f54d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da737910877ff2d9d270fd94d94f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921254364d0a70c44a8203113800e8f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6f9e307457c7b820c9073570a844021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6352bf84492e47210df8001b6eae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3fbb3dc1583ca58f53d99ffeaa0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a89469cb0238fb043b72bfce8c61924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2fa5ef70194087c77b9b71b5617325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0180c72b1595d4b8b2125beb589c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195f1a93498cf46b989271f4352325227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093302f69f2c4a37f7c07e51eb0e72f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ba2935b133cc337ee06fadd35cc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8320f168779e7887422a99e7e7790730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332bd5f34a04c319490dadfff4332f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f8314ea068e814d09a9847e0b22b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d5803b4cfe2c68e69e7109a7266e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0a032ea1a4cdb2113272aa56df6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8062a9d44e1c4f0b505a99cdeaa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b596c88b9b3b3bcce6712769fa01b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a801133c855083b1e4f54bf1cb165a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2e108274f48cea324ab6adac3fd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca2f23285299dd1b49e8aeea3f33839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2732d9269e418e39d137e538383740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521fba0a00acdb6dea50487f6a527ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b2a4767b5e6aa8b213c31afeedbac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86a760643d41f784baabb2f2a2cef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b65237e2b6ce2434666918a7f58044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d210dde1cc33f169b5a888e5fe1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1effb0369cf7dbce620d5bbf69a15446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4add8cd3eb3701887b12247a9a11f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9f7639725304a09987ae513df46d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792ad5d2e8c3af6ac83a9766e06c3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131d05d0dbd13283e6e87173a1a09950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e75e0cde78f0099a3d9f6e95d3e7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0f16a4336d0fa634ebdb49c664b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def39362ad7306239a7baa65b1929553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12f661a80df2b9a887d67251620bac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349aaa9b833db7c45bf8712523fba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fe2f3990a4c88ff0fee432b6e157d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674da26742dc1ff7ccf3c03f15af0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72377283451c04b7e2d4657f304cde3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e630ac88e041125294be644f8faa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7ba2401b1adc5a01fb208a52e36560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b12bc24400e97a53ba005c6cc7f1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2db38d8b1ab2f35203eebcdad190562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e749045cc6e5dae08b3b3a2468d0fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536091babc9b9bc22f7fbd4ce42df33e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732eea60e1ed433bc4d8f13d1e7c3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a536a3d5ca1f26f8c05e5f1493513c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4f39aeda8e5bb7b8b1abc9e68e7ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd169a8efaf0a0f412b7a53783cca0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184273fd5d01072139a0df0f0cd66cf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da110126dc80f0acf5f69b8d6a4b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666a2b0852348147059986f4605f0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c92af42b6b2333fe1ea18e87cdbfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac149b6ff3cfd92731021554894ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dbc4721f24c0ba962c7e28307ebe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298bd46704591d0eeb00f7ff8d2d34f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40129ee943f8cd0433d44ddbce2ae0c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccebb63515169f0f9d6a1fe2350e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9c16b4df5613f3a1fea7751a7fbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c882f2997fe60b5e58359ee026f9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e63983f6759afb0abe936d36bf4baf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4fe2b35dbdcf07556aebcbfda6caf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc63a420a312b4972abeddeee7074382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba2a0b18a839dbe9780ec60b07ea583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8230debbaa8c910e49380e010da4d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cca1e1e0eb7b08f8720487e6e0a1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83554a9562ac7c2171b759084054c18786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ead3cd88ab147e7ff01f3515f62187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94d1ef3cb38ac6633fa2192466c8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae37c38270c1f35a161bc7318f53189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4e7e0bd28ee1525eaa87fd23eb0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd221fc5ff520fd582482fce0651f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea741667b0990a1d963d75cf71182e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c2a379d5592c8e2c5411de9ea8cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03fceec53fec43e4c16481a2949c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee254f67edf3e31f01fdff4aa4d2db995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e0221684b49454d2b58ffa788fec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ad30527bad94704a6202dfdcd5cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b285e8121cd0c9cee5f04a6c8a8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906458dab5f53910c40a17b79a6f831599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913620f2690a21f24a343f1339ee0711100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f76f62f7a17408ada6204ee2d2c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908f83377c3ae431284bc6ddcc39caa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73f4817a903ccd26319c88ef7916f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d0e8983b96ecfcf1cb7b425e0ef1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44c7003d3a6fbf35df247c79b8006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8161a6bdc6674c07a097fe130d7b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebdbd43ac97589a9994a2cf1e92cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38ef60f27a1fc9a083225054fa754108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c9abff33399deb0dfadb8b0ba0bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183a4ef5528600623a62e2e29fa62a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf2546f5e97d1559b2c46b6fd2332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11fa517196991c364eac7ec5ee365112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539cd0e3e5ffb90956daa432937b18d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437abe5d2108d32ad94b2e3f8a8a9f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0710f9b1e555c05d9d187b047897a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4eee09a96b87c803ef6e490fd612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa186fcd918da72583c73266d8d22aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a239484cbc28dc173f785362a2db713118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ad924387c728e97735de7ba64566119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ac66091230590d4fd5448ae5bbbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dcbfc163825cc34faae7abc8b659121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaec59f1b6c4bc2d83ed5835807423122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67df432823e8e2cd3998bfc8ea0d2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202166f1c286f38ff245d1fa079c51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e845131a1c741d009348b4f9cf7faa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8cd2e0553490cbacd433ead59d01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca33f559b77269e72ff7699021ef86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b33a4deb4b6c5a5a7087fa378caea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940ed12262a47b177a44b64f0351fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ad8595181b206fad88d76404dd5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd41d5a9fa0ad65b1cd7ce5f0457b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ed6b61102ea6093d4930dce58ada0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a692be1ef4c6d09538c679f53315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08783eb96e3e8dab79c122f69687582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7e7c2694042ed47cb0ad0f73508a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54abae336e490bef223fd90cfbe527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf94859d673780e6ae6c33ebe31be4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77c730ca0c7c6172e61800b4f138d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1181ab04961d8f00de85d708daaba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed08474551a625c62ef38e5ca7b7d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3fdc673085e18946de7feed23ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c9ad7fdb58f32ee5f539b65966d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef422233b1791240cd2442d111ef6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184475e7c9facf1a4e2120eb3c0d121144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6d3ad5da34bd2090fcd798c5d2c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58c6e7ce2e57784f6740e091106c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a8b284bf5c673b5ad42100c37e2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fb732f6e460887c9379a2448089aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac60d9caea09c7b65d4ca909f28d6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e22995918009c31279dfd09e1179d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9257a654305ee2457dfe4a7e02c88a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370db9193ec3e0001b67981cd1dcc9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0b08436652328bd238dce77ee7dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f780ea16ca11af292fe882f4bae61b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c58ebedcefc247b9ae4bf1f9b4ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e7245f3ba796b4e1a04b3d0c60a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c17fd1906df4d672939db2056a02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13904a23a4e0cf3377de58911607d4dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4f494a34c4ec8b01d368957ebec1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff1f8644b4666a7460a0be7677d42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb026b42c50812cf93668aa9cb748dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4f71f320f3ce40ed33be5f81ecd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1939334bfc4702edad4f32b873535f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d0ed8343e3990143e086a2bd18a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6baf856c7bcebc9520a69bb377448c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b4d2ee1de49b47311386940ec205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693242f11c71353484444b9f1b8bc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb215a0d9054e1eae7e9e51caf9c588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a053ccd30c3b8afa0a447e1773295169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734cb1b72405782af72fd19155a8cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35dc462571bff28039bdd4b71e637171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797e39bd7d0cdbda5d867ab13b71a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bcc77ca544b0211fba3e5d97fb29c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd81f39d7a330efcfe95db7d30199bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624d701e28b03f3d6658e9c7fcf524175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb69238a201a12b1b4570dfa85027dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb15cd7b2cd7833463a38234da737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612687f45a60e8192c4178fa81242c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6520765db0faa3a795165a35d189c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b14c0696e5a5dfb8cf4e06170db4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a2d1bc94766322dd788275dbe0ba1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bfc19629983c1f35883c749b0e8cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0eef61d12732086f812fffc0db968183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17841373a5dc7dd0a86df1041ac068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a99f8ccf572ab03b317d8db088690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655777a9c2f8855b2a74dc4ae3516a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdceb6393fe4c6a0be691bfa7e694ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff7b4fb483b99b941d902b3381b1b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7c2ded165210ebaa61f1ec435194f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e662af6b3f964ad61fbe45d541594190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363588646da9810dd3b742961ba840af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4bee7e0e062c4716ff97a0b461161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbd597c5dad64fb5e9d4c3b95b6af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a182f83b825cd01eee0a754233ad7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ffdea8a74ba7fd68d86d8d682c9dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dad902597d4854f611a75171c3c5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa34e3712f7cbf1ff4fdc2e7e377e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505b3de3ca61481c864a7b70776c83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40032c40c6e3f8412f184f8203eb7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ff870753502cce0e7519bee87a37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce7fbba56f4999957f9170381ae5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a122db6c9f0494f46b32f3ffde5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44170719588380661da84ebcc50620b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93fbc3bbc9cfc378e67d0095b6ba6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2370536376aa924c1dce1ce9b9a09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b6409b831d76f4822e250bcdce8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccefdaef6a9ec8a601d7efaecf0580207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f647474fe5a8c92c721b55d9c10af4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db9d7a2d11462331672333ec3bfe74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff62ad98e8e0b8e6e3236b42f15099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4c9b12208b1042681eaf9c5ddf86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e72a0a9bb681482971923d41e2f77b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c37affd55b1fbdd54383136a391c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195998767d572955eb58b737508dfe9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1725d143a737dbd38efbdb0db7a9f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064ba837eb3012a826f1b7c170b672216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835bd86e5dcf96ab7c4dc41e719206a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e881616fe5795124a706fb097d3f04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c462d8e24d83398fc01dcd7ccd891219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f5de79d4d07d27761ae06b59a68fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc04c50a930054eee5817f35f7a987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67b212c4e93d347381c1771f1c71c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5727fe71e838aef11810da9ada41c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604b9879a9d9237f4aa6296cc6f4a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7175d75c64015cdb415bb5c2e2a02df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c5d3a89921fd9ed5173316c2470f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ccb4d305fbc812ecbd29261ce6e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a0256a1cf89f69b409fc07e1de9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc50a41aac43e6927c7a88c4714ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35edac2885f0b74d16ca4761dad564230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e16d407b104eed2a2999e74278d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec958d1dd544437dd61f83c28a92261232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a3e391ce501f63ba397634387f59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637436d9dcd568effdd82cf1dc3ef03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737649ef2800287a0e569f508df0ceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd217b5cb404d417c9505604aef19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695ba3a76ed09e69a02e4aab10c387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f131e2653695bc985c253c181165238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85e6ad0ba5b38d6bf57a0af87e93d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a3f8869c941879a0920de7b9bf43b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6041e4b2aecd9b92a8804a094e797fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122dd0c0c44a6551fa85f151cff53f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b7a918881b7556a78c31039c7acc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3ef65c4871f75bad7673734d4aa83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63c929fbb34d065e34cba84f036ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395306f7619cf6bc7b1877bb71158f1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df238dfe685ca1f973702779c5b8c54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2984ceb3b7a985a0501e4d7342d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda21b448676a4522a5f81e7affe19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64561c42fd6c7dc58309c9232e519c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb724e28d1be9130394348f9f7858cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd781cb356f3627e2b5f9d86c191a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e43c2a3245febb4784c8210e04e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2f1cf19e97d7fa28863a87f87e4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c694c04c0afbc1bbfa71ce3c93c79a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d84e12085413b54853a7ed12f04c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82f85113986b5c89a5b74652f4600257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6ecdae5c075c2e47d31fa95113c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd9c6050c630485d347d80a3006ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd7fa7c5820aada1d78c3e47544fb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ceee7109f98b6e88d56e1ead2bd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96981bb42f187670a50dfb3d8d89a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e667bf337a41c6d3841b37442475f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408d0e27e1ad90bbe8f25f7c5fb507264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4dc9b5a2c1bdcf26ddfe6ba505aa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189241c81ba8469c26afaa216e3995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34b3194c2b9124a99b1b1461399674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134f84ad116c50841f70f85d995940268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e61381cbca4825a2bf42385ac36dfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63967dbfbc186970578353c10edc5c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81de0c81916ac1af813dd24661db121271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdba84df33cbd0692299521b2a0ba0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd8a7f2c9d238b6bc2fed1dcca1e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a05a921c3dd71b030e248383d3bb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca180fcb244866635cd7f2ee51a9a64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d975c1c123fd46ad35cd4adebdcdc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c3927a1b847a5ffa73b8152fb284277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe08d26c3c8683d2176c1ebba3af1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859dcf905675df52bdd4d1898cb4597279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b51b31b77749169ba69b0d2362527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1761f7b3a0f012d55961c39d7fde8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30f0a2b9142f43bd8e7cae45ee7fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e006940fcabb7d37bdfdd499e1e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506499059d6fb77adf2fc71fb97a1584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414d7ca82f5959818022b7863b7e79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fd6a310d385146086a9d8f43a2949286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfdb640176031181d379423d805c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6f40f3e4654d3b5f5387775ce07f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678910b590ee82fb1b384ed7e2a832289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee5c59dbd962224d438ec75d6b988290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6b6e10bcedd1baca2e3fbae9003b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2712dc62821a9c773eb2e9a3208479292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62450386978be6216af997436de79e5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1951232d2203873f330c4d65c17889294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb4152b42b7cd477b9f5948756948295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864c66543414ae5c56171915c5af61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987f27fc9a5e292a0534b73f9ca009297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c793f50f40f35bfe8e8ebbcde987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130b52cfd43c7821ea5d31a9727db2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6b2440402bb1eecc6cc79c4a8f33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca156f179537806ffa25d922a25d4c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60419261dc23a036cf39e34825f7daa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c7d2913122511168d804b82659d32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c70af10b0afe9264080f0e1c82b3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70a86b13b9c747832897a423b13803305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17d5d15502dd1f62aa269ce62416c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4af685e4787c702bb162e927b6a84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a91bdbc88e19b48cc47f0781c8901308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc8bb97017a8c641eaec4213dec76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec1ef37a0e069fffd3ee5faf4a76d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79959d4ca616f881becc8ea202d45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f676b2c5a738cc4079b2406c59dec5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd4cf717a7489ec5044b4e61c29a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4da720ffc2eb0da9d7b745a8d3a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19fb879170dbe0a24e5a9e4e46ed3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b045d1430399c4471d5aa22c023b73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a94b0e9851b78fbe6d3cfa3a6e4a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed00d334094cc5e700c61cc301a08a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a2f5dafd599bfa7a49432712a05f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf44a0c57a9727b31d23de5e6004a69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc974e56e435542aac209adf0c0a59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e426221bb9501f75c17a13e58a9008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e965ba5d85bf3338d171cfb06024a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729034767c97d7df9f08d28ed8de0b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d61e4d8be920addd19c548e7da60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60d7ff7dbe0ece840c9387d154f60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ec517aa67d1657163ad637c930f35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96275950939b77bfa1fcf5afd08e47b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846396c16d897b32f01268229121529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e947bf8dc9fd8aecbaa00bc544c03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23147ed20392f9219647e0e6fc250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f625eb5d0581ff44c0e2207c3f1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05095b3149ce71bd4e5f9fdee76f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e735dccb63d31066c0f2685626d0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d77f0861c82f0b08a46072d20bbd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcaeb4a614894b9bb23002e611ff89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b297d59945e391ad0907a9810b8f6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede39148bc8aee84416077b80d9514338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f814f79a7e83249ac2bc3617e5942339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59451f8af38bd64bf88127fd9b5bbc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d694da0b7652022f6a326c79471da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b193a387f56a4f34a553a8b3e2e1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067009532dbba7429b0d6fd94b3a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab25e5d8e6710603e83f26cef17fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa31409af495b49a8f0d6416723e187345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bba2bb619a23a30b262941511522346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383cc6125b2a123c066ad69df91b417347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2640cc663e32d0bc68a0cbfe827f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473572c7e85443cf1ba007bc0cd706d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216fc37a75acbf39efd52fcc0b0ab87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e36256c539edb0b8352660d42c744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54787c9dd1fb37787f121bfe7cb44a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d6afe3c4187f31c974d25505c993353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1795e0bb1916e6225850a225c0e93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f63a913d1fa1c14d7e855a23bd6388355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427bd7ca19bc948d23d85b5df68459d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668f739e27d3c257b849f8ebfa8ba3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8593ea2040cae4203e0257f28ca1452358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ddd7df978cb03b489106b9201015359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7ce097a7dea2634e70a20acea369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9993631ced859f0a656556d9f4064361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0db732a75940d828f7c65d5efd3b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3816490643a77c1772c1204e59083363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa5ef8059c1480bff94575ea59b1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d49f5eab41e7b995e8a1a33dd57ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289f9bd1c5dd066324c20a8ced8b54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c99ac28366495e900524a6d58f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72440d5da1077833ad695bfde37652368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d3d1e20d9f5aca6aa3954507c0f75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e797e13926dd66e4e8ef1e7aefef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507e1a2c8cb4384c531918d2926c65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9141038a30f5616dbda194569e16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3811f18341c9bf509d7d4dcc790d02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d525d9c28a47cab42e32ac0061d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634eea750253cad59928fa610c7ecf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf2d863e5d4603221a6f7f737314cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa429c3731b226b423ccfa028d6d03a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ae4eca34345a29921cd1b5af5dfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0d8d2c4c2cacc661c2d42a424a3b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92421a7d9b19a6ca94458e28af7d5ad7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79643abd83980a9fcebb92a3f5b90b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf23ad9b3eac7400f8add4f9c8677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df41f9a61431612fb10bf587b49b86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456aa00385d66e958d182131d3aab3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773e8ee3499537788c4fb6ce952f09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f2f024f54adcb27f35ffaaa5b392386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df6ec1eac14516b71924f6cfa42b9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee86049aa598cb372bd5f1c6f5ba24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d0861202774fe0ea2cf8f09f94401389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0c6d070a626873701ade25f4c31ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed4f9e618e4731fb79a6c80bf6715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f506789cc1c4195860e1e8c82d9755392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77de7f8dd91d1fd4fd71d5cdd70c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db4cc5a0e62d5295fa3a1158a9a880394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a0218a63f0acafe59ee97b56882e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58898d2aa8c6b0df4ad99de97f42598396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d48632713fb3af215e6671697c33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190ad3b213046600f3697cbf78b93ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6286fb1bbe9c94f32242a77cc92e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661842f73155379204150a2441bfe573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6119320983b43e6a4def38c7291a38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee1f1e3d7725161bb3143417adc20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1ee4ba1e918e389be26cbb7b1831403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5103084e7f260ddf85413746c338f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1bfeda1ddffc6dad075f3d8c1561405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47154330331648b7c0bb2564349741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed608d0181d2025d070dc3f07ede04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c181b7c5c704149a7e376f674f4b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f922399f9cb396b7a666d84aa6005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80aad5906c0616f4d6c1a689f44a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106bc61efb106d9ce8ea8baffdb7458411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f8d518d2d09a2d4f49ab55928ca3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a5eca028fb9705e3def2399c81ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f697ff8bd9f106b697fcac634e834414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0745146665f71ef488b836afeec25a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04960e9a978435c8c21276f24d0e234416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28c3fd4a1029c670bd656301b07ff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce367c6e73eab10dfd222ad6d6fadaa7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc4cf36d089db5316122a941bbd5a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619c1884f4160b9bafd203c4a929e97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd688aced394526cd05748b2768c299f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec838213da4762f0e92ba2a6d38d56b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4600cbc9956afc7f0ab78246be952423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60b534f118cfc0aa91580693854197424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5350ed774a2b9ff117a22eebf7b0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5dc0566a6e2fde9583f04f032d3f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7afcd62bf6e82d2b84f437a59c103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a913a01fd9a12c1af5fcd5dace96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f49d18c5a047894dbacf051875c08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82346644d7d5e369c3c2213cd5e8546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d054ae08aef0f9dff62f392cfbe7a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297161ab0bb4cc5ccc420f5afc4ae0d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a22ead73e29a0e495cfa93df0bf15d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703280bbd62859c07323b7fbca15ded434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee232fed27984cc1c38905614e1035c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb68da469639526ff3295b6a567410436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ac76c07ded4d14f025f14020373a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef272e30fcc572febc3160bceab2b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529afae7445f72055bb73d41d25488439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebb75e32c58547c46ef63ddaa936dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684020379c0bfc71e0b61f21964b0e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448a407d00761966494c30e07fee85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988fafcc3ca7880fc147740f74b100443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ffec47158b0ab99845ae458c2e75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bf7d4825345b4d7e81cd653b5ace2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe6f766221951cb7f6b641f304b265446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d2b466e11b4ccf74db2f7b386ab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35979a095eecdd74d4c664060b797448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753cad351f0c82dcc5266cef4711bde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65413f916a175edabfa54cf081b5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eff7bd666b28d18b94c49cb0d1ebf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a328bf80d23d006ddc54441d68228452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c669b150415c523568fd7761107e38f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14763b0e74cde4561e5b8af92d08d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dfd27a3167e0f3b67f32ae93c94a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad0415e3dc6a1bb076a5d85fc343c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb24f823a5ae0fab76f029f80bc8fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a87cc07543e67441c1a21998125dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8c33f3e99d2ddcbf78b815b64b07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2a8cebe1222c247c9548048cb0ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3583205edab1118b7280d31bcdec8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99e8505a6e572322a4447ed49792f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3212e16e223acebae2a33f5ca3615d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02243a61647ef8bbd53c707760c24d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d366fc6c8b1c073b5f04343abe71096465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24ab26d58ffb3154d5c7494877aac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96017c0ee4d36af0a36eaff7dbfbe5bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1262975a280bef624e1ec5446cef3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec1b0045f05ec150b76433295deed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acea96bb8d231657c9f0a481ed81cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca0a711014ab003d8fcac49935369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8c6726d6748fbc91d306a0f470ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023567845f2286396388758442ff27e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71d886ad146cdb28c45eedbf04891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5df608d951a289f7323a22f4502f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a12a8240dfcf6c18698fce20a49b83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0e133665080ead19120d15d15f4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea1830cf5d32a4c434060701367f6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8e233975c85dc7c15c0950505045479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fc55d5759a8ce66effe967c48d26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e478b0563629620b5cb438a30819d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6f82f5e2ae2d6abfb5f9c9ab3593482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c0ce03660325d915695c51ebca6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94636a2c73a65df0bbdb4017122f896484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254272fc6df1faf17fb4d0139b1748485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2715441a79f3628293b0471549ccb1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c74190cf16a04c940caefdba35677487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb4a4f1ca20c27e12a011a5f17ed60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53978d15db0ffc003535ce1ec654fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092cdf6aa13a70aefddd65bd2d5bbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68107334bfefa66de2a3d0ac358ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e85f38dae32c8fec4b5ecd5cbd1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099048a789f4a4d5a2c28e45ba4d99e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962e245321f6df692eff04f722a66d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9dd3588ed43740c62ba5ae8ed859f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfaa514a07e7e7de3634b994be39c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ad1a5c57e3a0fc29bc1e2f95f2a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae23b178b5a55cd93ba69a5e39f199498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210105fc122866c598b7699eb82782ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e438e728a92ad516f73b5b97471e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab0ae4fcd0795fba77b7109a965f57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6f4bb1b0bfce3733ea6d1fb2628e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c139dd206905197b1999ded060217ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c6553b1bd9b4b6c444f1c3c1c7a6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c5bca491e12d2ba8d968ed90f14c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc434c4d7a93b4f2d8d44dc38135607506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805286b56430e8232b19ccc16cca55d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edce5684c155032ec74f97810c2bba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10d807cbb8f0ee42afa73001b26b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff880dc1c69a9634509dbabcdb216510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfbd587c5a2805a7b6a8f032ca50b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d8a5c904faf0b323aef10d306c69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e92576f1073a41ccb422eee1977b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17431ec16beeb607411ef545ab8183514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b3c752135d3c80bc123f5d24aec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523585b1da0c2960622cde066011d267516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4831d59b5b1c671c303fc75ef3464517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a810ff126c37bcef7c5ca75405d1c9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021cc386168965fb7deb5c76d5c1fa1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a28d2e430b06e60f93028a41af71b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd18291634fa8512dde1de7426c36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864df11ca9e861e6d71edd945a67bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2352ad2e965b00670a55665b1012257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8176e602d4c7ac6809a44234603b5ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7da43d918058819b4c946042200ad5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcc3d4b072cb629564d5c7d7271444526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b72c47d1348d9eac2a367d02fab0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ee21ec02c1ac5ee19cc42fa486bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7076cae3d8481f9ae52df80cdbe2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfcd0eedca215107145ae43076bb84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87aa756b542dbcaba7eb2501d798bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208853f3e94e0562d6e71b66cc562e33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8a172669196cd2e28a21334fb5c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493b8f60c53d2ae28fe9fe872dba29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532a7beaa83afeabca82a00c05ee41a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f98fd14155d754bb916f3c5455e2ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb808dcac5a65440f976cd3dfc91692e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bc8dd5c6d7a5c700e17a17922b3cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947655ecb354dd247122ae5ed114350b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d52763b5786bc3a2a292257d552407540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df4ffc3e2c7c7a633084010d3930a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ff34a7f7134c820bf2ff063d5e8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44afe39e3a299e1a6d940f3b13f1a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab348a08f457f9bc1d4aaadf940be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb761765fb9cbc405ffdf546c6d93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511d50415de1e0335dce1314e11541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ea806c90da4b09cce5afbba8d142547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db05fc6e27ee8163db1ed23bd335d63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298f295cbc2c3ba61e61c247b22843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced306d39de1e0b54103fecd20834640550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1daa8cc8bd507b4c5c62a948b7898a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4bbc3a86f6556450356da8e6c3b2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f3317c4348dc6b3e5da92d407477553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c56e56f296c9cb5fd5cb2fbc466d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d11f1255619a440f84f641f542c63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fde0ae7da003862ab414ae896564d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d2fc0090961ed2cbde60d7879075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f90d851adb39a5a3f1cbd85a94533558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b6ada321eda1dcef91379e247beb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce9413b93def98e8372f4a797d3ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07d57d8a7be2fb48eafcdf2a1d5109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5a996ce5580e522d8aa6d9c836ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77420ba8cecf8ca0bda062fad141ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08acc139ecf1cbff7bc02fca3fed0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317c2d5b484965324be70b01977a86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d96260b60952ac20e075505573eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948698dd0d62173ae0db3c83f1cfbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106599580154a62e38aaa3ddfa8780f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffebd4a6755e74856dfadd8d14521b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3687050ce1f263d02d21f2157b4d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad3eeb055ebf4759f1cbd8ea23d65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021551d02c9a3f33eeefdd813aef7e38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b69b66aab4075a3fe96f50cc6af638573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55f59ae7711137036d027962f2232574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ae1fab7f8ab98e8478717406294b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367aee02411e9ccb5a4a08411dd09f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38498a74b809cc7bc0687f3c6e767f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7932f0f047be16bb8ee23d58ca9913578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684e5861b694f05ba6489a42f1c0de2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e16662058f0390f7aa2c9a3a3836580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8803a6cba6eaeca1951b988ac190581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff82ab784c25d8da56e7a3bb42996582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545daac8051eb3d7f840c2c3a82e924583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97538f0a141548b974a14c40a17b1c08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f137574261f2918e2499f9d7673b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b076b5578ccf09eb1a80811fd7a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926683b27d3ee619bb5701696ebad6fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16965fa19d179ef3b6157647a08b97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06bbfce1e036baa8b8cea36c2b26b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b76e503d3836f0dc15377cf7d10db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634eb7a59f6b7e9d0d94ef9eee07fd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6fc0f72512a3bc0a2a80f74f4b8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11009958d29da077548ad6227689e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879aac785fa3c9570ffa7eba14633b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d63263f88dcd2b7ab45d37b5d90c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7f4d2b891a1f32d6676bc4958bac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c898bd9566559c3f37548e145d57f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ffd0c585f08673d214497d31015ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c91577610cd00e719094ecbe882b9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b984cdeab2119cd24fd602b4a6e20a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc1fdaaaa40d9ffeabffcaa5aaef6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543eb5d2097674b55decc0a5d2a4108602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b908befd5b583803b2add8d6742e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed6e7dac6c1df072175c1771ceb4f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78affa43b2486f7254d2823f1690e245605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838e6f80d171bcfafee1bfd6be7de1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2d392f7a2ac157b9b6b90e5a7fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36427a24d96a4fba3735460795e6dd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa8a8e4d31d99f4014c8449180d572609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca03cf54e80c1c09f3adc5ffccf66dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3ec3e0889dc70ae9c9cd23ac78c10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2bb00ff90a17444720cd570727b85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f393eb6f99e2111f7ef18c796af8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c236780e852ab638d7fd340c771bc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367046c38b4a001b0077d815264c514615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a9ac1dd3172d35c2ebbd80019c4b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059285a854cffc64e7c370b76df3af1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42309004c5eac30fd3e7ac37b0b62e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1546aaec00d1ffdbcee7a42384fa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a43fd40c6d448a0004d3cfef476f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eecb3730b7bb27cef9fd02d6c2838621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d6b38abf6b25a57408943a8216bd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32441e2dd4f90deba94aa65fce0ec6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324034daa444d991c299b723d3bb9aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a131f6faab5cc993279896bdbf65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a94531c960b33e71ffc401bfdd284626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0ac85cad84248abca05a79bcd19b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7951e8878371a52af00c9dc56068c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fd4fc6950810ade713f8277fd948629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251c5b620950a670955f92fe4f13c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aef0413d8cce855cab546a28bb2b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6dbc79dec046c3bcd28017b2b951632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e063b05122bbd588a4596578c78a8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361e9bb692454f50efe77acb9b43316634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612609fc0dfeaa6392345b758df791d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f0647662b0e7410aa284bd55b58b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf9e91872bf3974228186ca8a57a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22982130f92370edbebafe631cea08c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c1dfb4f480dc9a0ea524b0c3d6b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523884670e20455e561a6a308897f245640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43defce44354004e81d43348e5d5c85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3437372b6f34ec01354323551662ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde9eb365a38c8a1b14c2a6d14be2af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df90f4377922c8d4610e7f731135a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d060e0630baac7db0e14868e45aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1228393134b877fd5bcdcd4f507dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70179af671e31eb7b81f2220edc815647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931abc8e3d659390d7e00cc8b89f28e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302aa24c8538430fff6198e3151c3f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72b6b5f5e38ceacb39406f70aab5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4889ae8773f2a5b07d66b92a1a638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b44632bf6cb77c806fc2179e5fc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138b6f012117a5d3cffec7ea03c478653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce00d11ee8e6e22eda0bc427b16823654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b53981ab2a150ade0ed47c1a8053a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed945e76dbadea669346a030523a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a375ea4619a543cf493b307f8f7258b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a8c2becb5dc849232b3262d9d016658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1d31db4b96e47c0f236a95b4127d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af4c60039a8e383f95ebb480b25b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44bb4a348b8e2bf85d36c856b5aeac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d752c4fdc59021774d11b1752d1bf97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed64dff0c43b43509b0108d0d39c9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793432175e78a40b677cd33db732af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862317d78af2b0cb3fd80774e3be4c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1b718fd77606dbe4f0120b7a097f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872850f921443795836e916b48c054b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d4cac2d2d0f3e4e9c34021b298d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750efcbc8dbc4a51b649d09a0d05a358669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c296aafdad3c5dc141a71a7211ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4121946d32e0c068e2903e2f0ed7b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c62a7a9098ecab6778db5c121ac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de6e9a945ab287f682f1e4e7464667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063efa9cacb5d932c63e028fd204eddd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7565caacffb7420ad44f90c6c6c2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb2066396c65b319879275ca95215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078d457b97d6b20ad2c20d8c88b26e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238771ca7fd9c6063266553cce7956c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0afa68d4e778e524d5c596dd60b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6fd1afcbde05a91af92d2023e778b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8317ff4ba84b2319726397de8232ad9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a9127de44f62a73e6e8b3d178007682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b171f7786e97ae382a77e9434a2f0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ff2bf88c39df8ba16a8cd7a56fcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb2ecc491579df14aef469e88eb1b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e826775ce81a3438a2187349a56f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07236875e79e4aec988e4efeb1a4e21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e6c28f6796692311e77cafeb1031688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4353b9e31e6318bbbcd3431e292d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a762fa6f2e9affdca436b25af1345690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a79b78632e58af5b5c55580b01982691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1261b250ce26daac6dceafba551b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676460f70e5a8fcbb408b3cb19093600693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b087f8f706a16eadb0231ef30b4a5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b20d326ce7d2acbc59016be3870c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0291dcbe0a048caeacb7b2b2fe0762696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234337fa8dc9700bee8dc9f8d22a66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c516003ce3c9baa1dc0f44947e6e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576c724de6abfb22c2c1ad120437fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8c11b68e758f70b3eae9d7629d6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3f77f40203c9aca1b60545b9d063701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aec10bec230de2ca8ba4f1cf109d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3348324b4ff71a2097a216de054063703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4c67e41a68164dc36bbd5e3323f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfa3d240c49d7f07eef1b21c9e684705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524070e61881c0e22903f08f410f9b27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e4350421d85287685cca3737866e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d97feeb3f6a1bfcd2b4c3e29e465708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba66dd1da08de1d981f2b63239b82f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562953c44ff160f7ffff2e307fc9e3a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06a44d0001be337af0dcaeb332ec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c1f8e7733c400162502d72807f20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10bfaaf993f39088605029e7349fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03feba4d9b2e226f7b043097946bbcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e281820d11431ca29cb74931da407b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d27caf45aef8ef40e35dc990821d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb92868ffd580704810803607694f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25c448fa0bffadd532179b79e779c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc48da2d58ca61bd60f4a6b926644719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ead51fbe7033a2559b48a83a6e5c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5ff6639438a7646f1a1cc100c025721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f47475bc5d83a986af378605499fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7230bb0304314a604598fe6a4b99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95114cb2e350c88c3690be8c7865bbaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce101dd3c48c8bf1df798623345aff43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25b575a5c3d75312025d3e800c329726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1544ca1b47b20913acfd58df63ef8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a60b5abe827b6032d934046891b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e91083f6501571cace464d1ffd240729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20c6ae62808d420e7ad13ba6fdea5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00311d5b5da893b638514070668ee15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a37c1af17af2c2cbb18e4d2175fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a1e197ad553309bd45743030051c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa5d01ff7f63e6d584a329018c9f7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2545015f998295cb1ba8260f773752735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84685468ad3d637c4c31e3a932a1637736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063845f19be0bcf0cc316cc3a33b49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3901c78ce6f8a21e718a8ee96916738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1533943b20f00c52483af27d22f4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b3a7730ef462b2e14e8ba2179283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087861ae57ad3faf4ec276e6829d45d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310debed81f5d9b292fc161ef064f38b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fad48bba2c792f56176a00acfe24a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236991456c672e0f21b25e1818c97dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb20114497a602ce4cbae273a7ad4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855a68ccc054f365c9fbd822e7d91d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ac2c3630429b0f7012331bb2b21a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b91f196292581d4809b0689b04f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085fb374c34462a0c6f42606b39cf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a79cce87d0fefb71dc808ca68a73f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ded57bd7d526c27bfbfa27e74c489751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0b381dca6813316c4f61c32acab2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2863ca2c46a494661d54691771ffb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861d09d9b070131038573be5d325d15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15c556fc3c0dd99f62a3a3fac6aaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6dbf5c8b5123d125123b402c41bb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83052e26706ce2a341c957f97012ec9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4317f1112558a84678d40847cc1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f164d97b4b7c2a7558b1a61022b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1c574ff083274fa34971f619c375b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8192afd53b2a0648afba872c8f1e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ace987f3eee24f0a9c9b55473e3eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f449902cc2735cc44abcbfa33c318763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea91a396e8178a3e3d4313789f0a16764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71750338503fcd07509e7a027c24ede5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd72dbf7c2180a8bc49c6bf46f1015766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcc86e5e921921d19cccb9f81ee36f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a09948a48304ce504e194c882737768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02de5019ae6bef2b7660987463ec75769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf61b0e1ac8742ff638eaf314feb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291902019f97fd2d96b4e63e6a8918b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9bc303dad2a8e26aa7fe2587149f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e3ce575100de8446dae1ce71c8cfe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8ed530566098f9f4e8f8d72f7680774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0eeebaea877c90b4df82a29199274775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f317d7bd564c3ab5118c3d85e18dda9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be62d577cce16faa87744944d03c04777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb3c2fad4dd92e11678926affc8b07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381052f5b90e5c7c00bc6d4b32f1798f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c961c29c11fbb1b6812e89a165816780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de51c22a8041b189f7791566d99070e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5664c0f8d082a8ff303378c0db121b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6bf65f24f307042932532c5f99677783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c0dc7839fea595821675ce5a415c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e625761c6e785e33860334e8acece785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf891144503b20831d178c753ea2fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a7681111f61cc74e04a79e155efce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eded036e86e6d0245d0453142db8b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06b22c9792adce3ad4ce6dfb99d1a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349598c5d1c41fc1d3347a5694f4256790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a17f75d7dae9a645c885a1acbd93e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d860c73431aa8ec273890f08456e14792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea5608ae672a7c6ad4ca90142f2024793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f22acd4ae4d5b960123ac90dc5ae7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d469fbe63b537c5bad26acfaeb33b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89316c1cf3c01e67594ab85ee738456796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2ecf47a2d8e21e3a5ed3d05a3838797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff33f1b44d3492be55516a33fd0ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac86bfb268b8150038bd5d5b68b2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a985d4fe882182d8ddc6d9a6f4fc8f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385eba7e5ab4f9490427e6a82d148b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d1e21986d37aa078303bbef4cdf6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594c96a795f5fce6ab139ff92d867c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f20839aa70f08bec30daac2881dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecafcfbc71d7cb738b29053d6725327805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4acd8018f14bc73d70f1210681ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850e6f1a5e4010244e37746b2b53a3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f7e519ae073b7ba50936b3523fcdb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62e499470d09662f74b84455e6a73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45008104fe797f944f2f9a4e15d3d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c85cf6dd9aaf2837b84e3bef9d45811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e325e04f0064729b1b03b8cfec04b3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748027056193c1b8b2f337d956818cff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d1b7dc8faee7419404f64ea88138f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fbb35ece97c3a6091443920c0ce36815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebfbfb98a69c0e2176d4e6758525ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b69b59b0e6bdbbbc63d6fca6397a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6416a0ab60d704cc6f22445b6f755818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad470613c0e776b295160b006e9364f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774c330f2d098e1edfc0b75a9c57d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f49549ee6305124a7bf28780e0a197821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d6c8f78b982e4af304ba859669f87822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224174d87c0b85849755bb01bd46650823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05923158063aec12f5c8d2b93486a75824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91244f13e8c7461aa47878272f60c6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a5c3d8f2aac8f41882e1ab0703cb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bcec8192f2fa4b30e16c43ae84d4c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995beaa87c0c59c44e2b5ff9ccde0ca828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355eddc989669805fae571efe7b027829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea904e17588bdec255f461012e0a5b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ddac2ded7fc32edefceef2c7c91a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b293f11d868ab0a9356cd627e734f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc6a57b1426c13501d54441d912aac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ba0bd4bb00ca1c535cbd22128119834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258af75ace82a4f593c15c350d574ce835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e805b522e8d9988db4703b67a17525836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c148bdee687faa64e902c8fbc393837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a17e7efe5899c0c54b63a701e0ded838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8157ac75c9252c255b37ad5ade6d68839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1327dc490ebc3882e50ccdb44b1f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b017c4584be197d10cc5e1662159841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db33c098e2fde3d0c1079b75149df7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9be25a17825a779fc34190ae0dc07843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af569710ff525a1230e9c791f28db0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876adc9089ad58db2428c76d7503887845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d3a8211a71192774deed4fd404edc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f661f29d5a88c27c4458413bf5dff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2fe614ebf1d6287c37df234200f2e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e49ae678edc6b5dde3c5e0c485b7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968470d5b3190c367254a48c08b850ff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f000c65ef38d37ed6338236e92d62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd041bcb77b7b2cd144e7ab0c8b9a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a103e2f9c637d313401453c3ccb33853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed6dea6ee01e5f5fb03be3cee29a4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806270014214a3cdf269acd83f4a72855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a2fed50d7016d539a1624d9fc2d9e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39c89c7a971075deb90e55ea14be75857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d52f23c9446dabdff5ba74564325e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43c08ce66141883ec8ddd1d604e93859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d689870b0b98d374e5b49ac9a12f2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16032fccfc162d9087372af6a169b31c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ede127bd4abb7b8d0ae31691f8f13862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7be7a5d8f800d44f0e2e1b70f3334863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba59298d32b57e737d94ef24597bc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64a2a26552b431752756caa33e6c4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc756a952e75477f1001ff235b2f1c47866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b82311c690f487f7e0a5136e699ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f12c1a734a1538a1aacdf82cbe93c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1475d4a66288efe769371d8f66fafd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e779bb0702c91bf7ccc38c96e2cc0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f657fd69225b9dc00bc7b35cb43f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720206db7eaf047253c71b7292e205872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a252b8523336efb089ee4b2b618d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188100c96a423dc4a88366c55bb1eb91874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67755082a211fd4527e8a76b68b5d528875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097a0517186124d8e60a8d04dcd3be8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616b925782b86da6f8e2124c9f9297877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce021bd8f2c9e12ff6d5bd9fade9bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a4a424016b86cfd83e7c8721fb93879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ad9e39c03d34bd151b35242413d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71653aa17059bf98ce884092b77a43881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02f52ac5a0e12d3dafc22b50fd834882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b13890008ce87af6df695217734d11883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b47b38a1524c11d9d07e97f4725bf1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e155c25619153512fe809bce7315885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b43f523922c778887a1079cf6510886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129053425f0bd72f4f0008d3def5ed7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d03b24f00fa6590f5a18a945703e4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87aac503beca0fbecfd43ddc4a5cea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5447251dae9241347612f8313156dfb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543035556997cea76d780385cc6530891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb16be43b871ddc5c494dd9aa44857892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f9b81662f85e20798dae57089da81893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e22d59f3eea9025ef37380e6e13cb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0028a21f8963e1028a2f238a91a60895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c4a1b780d75c89ee6b828820efc18896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceed07f36ab7d04a4088dba6c5c325897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f30395710bdee76bd37035cc9d1c9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fcc51be54d21e8bb6b5ad6b4efd06899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c448254ea6c2532b856ad893263a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb1749a0f9f06455b12ecd10808b4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb09d686e598055838ec250dad77e60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832dc0504ae03a7e7acabfd73caca26903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e40255bac17a48bfe0da3c002bedc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e2ed4789fcb55bd35bef31253be6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a13f343fbbe9f7b0b632055cbc97b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7362eaee0f50c896091d832138a7f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680bffd6d07b12a8c1cec0c404de59908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee41fc76aead3465466fe929b1c6d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aac044bd2d6f2d506eb84b337d7e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdaa02f633bd2c91abd775dbe8f1b9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b4fbc3a77bdbfba781d49cbe79a7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0563dde428dfc028a601be43aca8c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594783e57af0818a8f5fd8607a40ee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9287b942edad2b1a4dc7093ca20227915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2696f14ccd538a8a57424fdde9a896916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b811f41ee378fe33d249a31bbe6d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee8bf6f10ad1c751e63e55cadb65d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5311df18503d2c070781ad03fb06ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82761d775d2154de6cd9e915df8f7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e4a2de16fd155dc2de237f8272c2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a66e9a97e1f903c71cdf4faad2f856922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78952a8d3e075ba99080d354ff05277923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2d5a703c1e20352aaebb3b05b7f9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f15d40de731d7163117e731b2738b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2bc224c85278ba1ce5710cb5936b7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e7ac6248dac0fa78f9bdc7ca97dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e769d0899dea14d573b985ebdff7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109a96059c4e30cf22438adde7feed929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39419055cd0d6f61f29b3009422430930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2ffca122a3c4316c654f02ed23c1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f46a9f01fcd32f0798ff7ef7571b5d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c54e323c3469bf4be89fb0cc481b22933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2781ba3fe6a1a54896969fdc3db3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94c532cb03b7be2783e3c3ca7c120935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848efeb596ddc020e2fb73976739961936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073814bd6a05be51f7e634fc2bd31b3b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ff954a5b0c5f62a8d60462c8518f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b59d1ae710463a9ab85df922dd92c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606db7cf7da1b62220d8cd3f1c482a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137001bd2b2322d70c80ea35ec8af0a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527dc07f3229c739586d07f4f86bb17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139fe1c78e2fdeed9bf173596816a4e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be206ab45a7397163e9b9c8eee2c4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273938defac7a45e541226f140c1411c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029f6148ae74717f4ad9ee89c621b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b32f5b829f16b08e9ba980e1f1b4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5453e2b8bfc932c94bc52d576757948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e4d6c30abcacb3d54be0dc6de3606949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275816059eb7fbfcac44d873e9625e26950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefc755dfc7941b918f16506f6c0f3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928938efa4e91ec8097acd50c47b7489952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504dc05e46fa6c2a3727c13fa8b68b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e648ad8eb0838f4e6098d20d28e535954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b2e3775bfc7afbc217a9fab20e0c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d1e7f5b994daa61ba6633da4e956956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56248a47e6252b5d033d9193f6f6f22957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eea78aa995a3912cf893a500659b6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a931b0f965621c4f1491cb25f9fd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0e5eb4ef05e8608935a8b50cbe2f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9dc9a6fad5c2c07377e5d569cde79961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c47c454cf773b292ec4cef27fe5f2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6c43404aef071747cfdff202392f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24220d783f06b6a234b4fc8b42b587e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70879c3f7f058118087ff06275ba91965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711045870fb54c1d7bc5e46431967c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10ae5a2456e20039d9e60bc0119cd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021702e4e4aafcd5988ec2419e4b6bff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65c4ac113e8b63b545c01f8b17020b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa43424f94f6e01e60def30c62f1c4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5f7eadbb202e97aff6314188ff5c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b059d60887e6d6a45360431e948254972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ccc3b5b38a7b83dce187871105470973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57dae4c1ac87e37cceda6ce9991931974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff392ca2bfdcbba450c8db7f1c0922e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669431861e3b82953e3acd5d63f45344976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9ed6cf05579cf6dbd504a105a8b09977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4bf3d7e8b103cc4c86a8834572a6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461b49c38af065a73c80c8c7796a32979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402eef14ba70bb406e2e13ecb4edf4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355f24f298ba4d5ccc6e6cc3f6e3ee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c6e5651a1f70cf40c79c952a2b0ba982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df758cb9a4770fd52c1310e3e868e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1a0bd5335332c3ea6c5461131bdb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a241e958e9e14ba29f104992e59135985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d483aba4bded50e7cdf670ffd41645986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c2f9c22152b62bbb673bb18faad8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4db03284744aa07bc4cbd8cef3d9f1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae48f54922beefe80859ed5cf3b22989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f9a8555ff2965f055308e3fea8f49990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2456f508cb2a5c100d519cabe1bd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808319ec1239b69a71fe7d7a00fd24992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb7b7c8e222d620cc8840e05604af993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa669b6218849fffc10eed877d51c22994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff20c7fc03767fa63926aa742a9373a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede0c29bbcee24d582812776bcc2239996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc50ceff79374ba7398ba8b5ce7765997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1657cb14dfe5bd50fb4f4078bea66ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4937f378a26ba350fcee270e88782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c62f8eaaa5dafaa4d4100c06d62bfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f51570f072990f54e352026f664f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fb7e7713f5c93ae50881f38981e475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ff8226d44ed01781672cc0f45bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687265fcef05181964bc9da4c70d337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03add39e770c990069c91542e8119bfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defce732f00f0f64c8955ac73a985c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f674e69907d96d16f0dfd150c6bc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239cb0ee9c11c0f8dcd7bd8de0664211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc3bf57b80fc1bf9123d19205cbfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca10eda33d389542a7a1520d7fdea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185400d415be894ca29072a7213dd2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579eca9c265edf5bef59ab663ad100215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6843c288cb6d2d16e7e18934f61d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a4461d784d90e8d83a4645236ff9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efec9faeeb78d75b46a3ad6d84922f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df149932239fd3d94216b0a4411e29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21baf87922fc54a4e8792a6a83755820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0285a83f771189e6a1f021f00eca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864666b276a73d026bf9b1cb29cc75122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e2cb9d91a16102141ec2ee40947523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a11d364c15e3be8c894efbb021bf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a68de21480a37692b0fc7aa6f83b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda0f01879e0eeb2f59a0644541f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d647016ba20bd6adf6a2c4adc081527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d110b75530887a04c6eb0216623928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a99ca74d1f2b529300eb8f650bce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd65d589822aff4db876ba14396ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52155de284cb874619e3de3a9b3a3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568488a2e4685d6ca148b9f0132a93332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25072cbe504036a59219ed2a3cf6fa133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e6382f2bdf0b4499226223f6ba9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0017ef5ebe71510e721c49f83af835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879403d18bda8f645856d05c9c4e003d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2eff6b81307930924b889463e887337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23214589250bd9f40ccfec727f087838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e8707a1fc2df61e5c6873e6cc06839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada811aa1e471c920e4151a52dc33440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc50bc5cc7890929fbf737c20b514641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443bcc092876fe91524086c99e92f6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8e214cb1450e508cad70a9cf762643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33800a73746ac00f2b5bfacb2a4a2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af083d72e0086fbfcaad596e4c06145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ff856e6f713211cf51206dacb97446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d85f6d8611849392eb3e00509b9eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8490ac51cd03b6b34be632dd6a5fc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42d4179c549e12a3b44a9107709ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db4c4afc8faf97878e5dbd32e406b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e1b9162beb2cc4d53035ecf6a24e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680ff549f48aab2c46018427adbace52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af228afd23520448afa1ee7e34d8467453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124b0c94b48ab73ed3c68e712fbb0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd5ca8b0419469c183ec8c229bab4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452558cce5e10e01b1a16fc536d0988e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc3d3bfab418f7fbaef41cee850b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aea35683d90553a51dc28afaf686c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8635a751f3b0f5620c9a6f5cf054a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f5f0bd99db4b0b9cc52bafa4bf5f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74d389afcd8d20b1e461d4fa1a82261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af064d7157c12cdb219ac1cf47a78d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d93b43a5db893d5c6d4c856352eca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941c0383f25f90023dfa9b599009ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d365520033c54aa6984571efd17765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7324cca97fc4e19ec03cf2b517fce666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00729c70e73e077d199bc46a63afd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c55bec83086afaa5d2c86d49930368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08b356ea3f9b262cc26b4bd70d33e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf632af76406f95bc03d67ca53091b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766853e5feef99ced4e283af57b424871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cbcfbdf8efa6bd6a44290f28fc36072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06bf171f8722a523ff32b146f4d7c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86411021a5e65896019a2d840b5540f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097384a3552be267979c72639e67f7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f654d7a52c34967930cec253b5d0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dd311ac570a9c1e90d42aba98a73a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480339348e399da8eb9c45102d08de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680ea9b63e831963f67624828b955379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2459ea1385742bd7cd1adebded5fa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f4f4fcf9bbcd07ca4c8671fcdb7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfeaeaa859e52859ded9b5afb069182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb7c86b74b77fd1fc38f3bfc7f39383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0cca7eab70115e7d37dcc9de713084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433a267e91fcd1ab5b8c7dcceacd39885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929bd45f1365440f8929e148eeda6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b26bd895730addaaea9af88480bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f49a0a1017bdf3b28bbb762c8bec588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e48c295a67bfb005841f53ed649f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a8cb411deced6161c5342e6c4e6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23945642d8fe6d72f3e08b5eb36f5a5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eed46e6e19dcb6d616521f01bfad192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9277268a812eaa3d0ed04ba1608493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c032c51785cd45c1de75eb42271194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13befec626e6cc124bd3374327997595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288103f12ecd685325c853103898fbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91da1e32ba060af197f1241ff93e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f79e4ce3b181da8a6495b515086098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623416286da1d31baead4dfe344aae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff25f177901294e29c25120e0d5cd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059598eacf7cd785390294bee79754ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048252561d8b5c8b7eea96a6f7f1f44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e81600fbc6f47012b8788badf6537103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8ddb73dde32e33fea5ef360b1e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a53e301b497332ddb9a4795fd3d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca247f5724f6dd88ee7b6d82858d26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654bdd4983a390907788888ce085ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbcaedd4c06658b4254f7052021e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bde42c68bce53568eb85a4c9887d9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e634bb7ffde631fb035f310bbdad477110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47c311fa81756a3ada39c1a1c8763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdfe34967edb73243f0caf19d4dcdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4797e0ff2a15b1309f0be8f7f649f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fbf43fe3105b18c8b1cb7909f027d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab438bd816d17b69423b2687d6c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfe4e52f9f280820249bc8581135b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705272fcf400eb27e78957012085a1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a939ce7275655ade9394ba39339a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046a1bde41a787599ab948790ad8ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebbdfd8b6bc3ade62243618e3bb3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826491451062c22695e6fbb10cf0cfab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb050c747dba4759fc156b0bf7efe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c00e0fb5675a2c557a3deae2ebfe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0c2b97a6151494d3bb55755dda35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc1e45ba734ccc95d465a03d28725125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c6bae7a4b902fb804aee06c5845ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc8798f85b851ac09fe1470d74156127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c01913806420742e15d64444fe86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af4ff54eef251ca2292021c32a1de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb405db24cf9ad7bbf7e25843cecc10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6b87403de775b6b7798624778652131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd6494d974f11a8091cb08212704b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac32b51286e284b63b85b482be2f9af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6609ec830d95b5ca5f5c2e2617f197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679929c879d18f442eeeb1352ebce1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6fcc3e34b7f3daac4dc7bdcf79f31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496476bf0d26beae3ba8c4ecb7d1873f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c5eb680365174a5fd38fb3b4f16c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f378a26877ac8ab6953b61aaeef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873049ac7686f85e196ca89e1b1273140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f289e08ba1c6e9b04e390ac42aee4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979665c26c5ac9e02e5f8b0fa62324c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0a406d15b3d4ef5b972a5d769433143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5128408ee37e9dbf91c65c58d226d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcc538cf084e670172faf2a3b8862145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457622bd547a099be62f58ce3361418146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26037691da2c8917d7c5616c9fd02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf99d375b1744718e70e8cc00b8796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cfbde9368cf8b17f075a9a94ac621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179939621a2e4f0cf536bba859e4736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ea85dfee2ad8e48f68af81b4c138151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d55c7caed576d86450ebd2e3ca9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060fac4508651c9fa82a3af3d9d033153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec4c75acf4578a8d1fc417debbe6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f455e2a4e472635d6b03e1a1f58479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fac4e8d2fa3971e76d5bfb67a2a56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ce99052236648ae6c888fcf9f53d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec75034e3a4fedecdb0953960bdaa0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b11a938dca5ee6f8eea09c70bcdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85aa6c130ea115ef902ddf7ff1ea45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd613a0ce95e14e58c3e70c33cdd730b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b467e2dae3f72df3496adc1b53ee5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324934684b0dd44cf718db33c3753af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90621862a3dfab52cb2c1f5e9f992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfba991c5ca2247c5129885ff475b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6940beb481bcff2097347ed0ffd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e338bd84ddfd5b4e69d3e55fe287167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532f49abdf77fbcc940ec54ce43c37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086956f024c5c1b19664a5def3945d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f57cd28d55463a8ae02c123f7f03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fc807d84eb740561f044d950f6f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7568da5f010be7ab0d93e2a7a76bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9c874a24c3d0e9a282281126e9f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1b212163eb343bddf2f5be37f401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d65ca5fe0c7c69463c1c09c71d355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477d1175b014ebb7c61b9919009566176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543962def70d56c0811795d927c4da8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5a163c1653bb416899279d42e486a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f54128cf6f5eb879c37bea597750179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc9d0b74549cba032a440099ec795180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5b7dd370a3555be7fb3d9c260c33b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a9b927058868e65e6c7246196a860182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135c2a7bf72960b276d1a9edf00c01b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff901d5926677e24fb43a9a61dc5cea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a26731d21f1cbc67e7ee4d136a6da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69f7a82973745c63edb80b261d2a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac53fda6750177fd9c9bcc6a406bbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a486e575f76dfb54c700d442aeb506188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb477371413638c9a5fdf49cf1060189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708bae32c034ae3cdb12fa8805cc61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe216d8bd08c37081ace91b855ee6ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e879163d8a73e8479f9990a341cda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f2565975d82bc7ec2dabdc2b9af36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1a3222f185eb2e2d147bc19df591194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76cf8ff8631149de3ef22c3a67ebc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fccd45ee652414aaa186f5841870196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d23c36884ca0d791ab761d8ab1caa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab419818feaaef0c2a627c73023f5bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003ad774ffb57838bf0d882d2f25002199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126f17a1e19783c618ef4ec556c1008200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41621ad7146eddde3a2307ec6965905201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9696acdb241dcb6d68daaa7898de3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c193b154e77b1c1a3e9e8f34658e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f2f2f8a3ad5aa83875eb1fd36f490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399d0c24681845dd32b85358ee27a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85cdb899b2b1a2e7d0a69065987bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e62d2732217640e5c167cf8bd817207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228069d92b8f8d61c7bfe21da119486208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963b6d74888622fc54d138f9a7ceb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d32fdae478bc25c6f4f64084bc554210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeaef05e1f8ac144917c0c8824556b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f15724a843ba5e8253ee6ce040c9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c141a2598389d362f922fe83bc42653213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce6845d3b1723021dfa65f42b5c918214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3e3f4767fc619a161005c6f83707215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801764447d305d2e13baaa50e86285f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc9bab901be6bb9b53ff497002017e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d87ec4587e026181ddee13f52fc3bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fda414419828bbdf634ca27a214c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba015bcf1f2b1a3465270764600b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc457439e7aa8cc5a51db89f253c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394529fa22cded7dedfdc71d559e25ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114696b2bdb97c7570501772839db54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438966f4cc65db5506d0c1b22d8c44c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2af1f79e4b4cc1c1d4c2fec4eebe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd132e6681a0054cc40dabc44e7ebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e8dc5408c70783c9a0fe7bb44831227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf41618d855223bc13f467fc34eb4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dccbb4a96b707de0cb249de613015c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a36016f7c44f9381ed7626c7ee1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6fb957877745a498b27e25989095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709fe1dfce85c0260e5c0ac8314a59b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801247da765b042e7505415aac840f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7426b9d164f425f3ae270a5fa1cbe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc79eb0b73e5808d5e1327c9ac70c1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b5520e644d55c2863e8411f2be9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66740d1cefa5ea7a8c4c30a7113b49c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c37d70da3f3c27e5d316f0f8086b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933454b4536f00dec8ca7ef51078b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e94cd55347ec807ffebd31300968240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696abc31fa35bc7d4a524f669fcd6f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e89a958b17772952617f8a9de98f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886985bbdfc3d6c0c5f16d714d53fd14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cf31a0f4c1b9272b64c6aa8b5e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da30c382a4292dc742fea0c4811da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd935e0881a5f86e1bc1ae9610cf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763051c5bce7b88015cbfbe0bcfbfff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3269d77adf7daf51085341397162b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51af5e66c1f4091634b7a77ce9b84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a8d0c780e7d4f242b7a67ce35770250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c039eeda840f8e907dd67f678923d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52fce987a3d2d29afe39f2e133b75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0ec4bac43cf5f97ce7c9443f7782253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdededf3abdc94a91c140c8a1b643035254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ca78bccf959f9c80434d3686e6bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4bf2febd44350ee0f672e858315d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3afda2b4c388fe01424fb8320c8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6acbb61b0f15cd26db80d5d239ff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81bdf9268c8069b9387c77b863572259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e78d3ca03f2c24688e1465f2a4549260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d4f1d5f898bfb05eadbde29d1d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde89cf47b8a85c8bb6176c23149b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b4f85fe0469e6f86d1ffdd8e7d53b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e93e9dda5e2a620ba00364b811842e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546df8c4826b30e24c3169a3d8f8f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe221ac9a7783f7c32d04262e7995bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c082565f847ad8447dcdd24802a33d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113effa3483b0329cbe92b54c9a6d6cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29f53a393668e272352420f287020269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f266b54707eaa2ef54f99e813aece1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199676e3707c63817268204cb241a2c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d30249867be89cae18cbabd08aa6fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca9fd372a835c023b0f831821bff45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c97a8cdc4b372ae2ad5db5657ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b66694dc67a03fa2a1743c7a7b26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cae75a512f087bb6275489eedc599276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a090bac584fa4c9b8c6fd4ec85bd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69441005493ba527e85edc1af67070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec28067c8318ad0e55140eea9cf93ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c74e79135133e2ae17d0c62c68253280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03061826e15d2d29810cbe9bead4e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55fec7cfda790c1cf05bbf20b0663282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc73bac0d8bc24bd5ec4978784c2b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27baaf0ee0e9a3936bda8457e28aaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938cb37b3998819020f7581e94d2b4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4d3c9bd0b1df93a0d179509814cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1648e9223e7353376c496d59b174287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e12e629cc697fc718a533a556bb1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aca9c5bca0af6b1cc2874d0657dee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebb087985e6b0a2a4fb517beed46d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0f9dd74c65051faf6886a05497f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d7878df22627961ed2a09b3624f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac015ec905d651789ff13c10d8aab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a8db58d601a60c009ed3ff2201ad8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c21ad916f61eaeeeb59319699e688295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9b291d87cde4e706a90ee055f223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea6fab6125ca84715fcaba1e0e32f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd76b329036add272941d52794c24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db9159f672e26fe757916e179eb9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb600c951ba8625c9d4a6df56002d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ea390e056fc7144ebd8f244b43d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4c1081dcfe45264c449c7a0392e8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4205a85ff2d3bbde0960857ee2ace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708bf433bec59d98405c8de2d8754d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16079655b19187a0ed38e7ee30b21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e283cf77733b7ac1f80f866e19ab4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71688d1f7c886f5a727480e725c6955f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1beb6858efee839f20dfec137c7e67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6968de0d2ba06a7359a5144c085ef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fbc1f7afb8060fa8da243b1c9f885310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2fe84e5d37c920d09272dd484228311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc405baae14a185c0d83f817de962de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ac6c43acf4ede7b04726a23511613313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b818ccf8da64276f122693c526c141e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338aa937a59dd9b86e4cf79d591b8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d32784d1d85d9fc21d7bf8ad4d6be1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563569dc229ebdd247db40511812bd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08002ab84a23b010cf7a9054a845f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0d014842105ff782eed72a48167c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde6f07874d7f3f2517907f60e02ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909e6a03ef47b6e4dbd5d98d2f4f8d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15904d7969c454d6824dca3b2e23ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965843e157151ffcef925396fb8d3dfe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd20b65c31e9a3a0587c241f78026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f03f84139eba04ce9be3c76aef48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab3043ec56875f21f9cdb36a1f042f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc414c592154ad518d8dc87244ecf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f125a25a121f3b7c3492d8c11eca9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6c5405cfb964ef1118c4b09bd814329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f892acaeaaa67eb4064f16347c19dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abcf9872d7b15a7e43bf00f9d43627331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc560577977ab126715a4b30d9d33572332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4a988f7710e5a74c78543944c1220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d12d648fa9296dfcba49473af09f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14c41c09a4b634159f425de5e509b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8612e389b3153fccf3f4b4b9515df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75e4b0170048614034e6598526e52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03cefcce86e040c353baf9e967fa1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734267d0c5a472a10cced83e39c7ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f751dcd14d3651b8b58a8aea4b0027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59f3ef9f95123ca1192d39d4cb758e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd84264d27f32e9c6e972fe6190551342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836ee0cfa2a8761c5654f714d96844343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101254ed5ad3d6e97c0b34c56019ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ac3664a92dbcdbba8f8d5583aca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c640815f21bfbd4e0124587f7bbb5ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec814df5888915edcd6125ed814f77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d4d6921492837a4f849a3ac6939f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c452a7a4160e798631386535d44c84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc7c561d86e9631907c80a8767cf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f05f50595f2985e0d4005368849b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac8c7f9a207b4e7e589bea0078e93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4599880dcecfa9259d879cc148ecc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752cb098174fac820a1d0ab76db8775354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16fdd73df13e7b6ccda836266682b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775879e98e4b1157db5de3e2f41f915d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554649c6d8fbed168504a0175526b429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339aaa344ee429a36b98feb2e54db0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f229393ad4b66e1537e24ae2913f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d7b8a892755e9e6765f16f0c813b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d40cb3c8dbdfeb3bc19fb89737b85d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3c46fae15102bce5a2613b2050ef3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68292c90087d9cb72d167051dc42e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff68f4eeff7585571b8b66ff0bc63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d4f6b714b9f249ddbed5a0194f4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d276bb9f87b1aa469c18fb0ab8c557366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea5f5c19d3a1fa22d897b248e6017367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858119b47fb7a38f4fe17eb1a4b8e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a54b6071f845f737e36656b6fd7b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94762586c57c62670e8b542b825dd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac692354798dd9c15d2656299b2f483371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ef4c25c6a754ff3c626cf8753e16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab19be29aed6c3d69db9b38bdc1782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac30bc94bb2feffcbcca32b9c0480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23082b9bc41b61542891f121dfd6691375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef78961e9d248df7dfbe9a88da3d43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe020c8e15a1aae64ef78acfc04b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b318508cb55d6cf862628e938aa967378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552263f5e07932787eab1ec860a4749a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95919d2c84a9250078b2588da1b80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d718de72a778790b45f47cb00f9cdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd8726099b6306bff3c6e5d888bcb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1fd484dc91e9bf276ad737879aa48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed25299aebc2fb105ead9655e97732384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f5a14fb5c65df4b8ace855abba66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b02461acfd4af14541dac4cd0ed251386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef614c6b1d20bd324ade612609aaca6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c9f416b012dfd03e27408bd4fe0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7d03bea14a37a3c96e054c975d61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a26da1e8c03fff3e65e06fd0c75d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257fb9d3ed3fb260db14c8f3b67f22f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22353de813c58d55f0ca4f6eb8e291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bcccb66b660bf4aedd784e7942e5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d664fc537c089ba884050c5d955f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc2c6e7bf12f219f6e1849cc7326b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d173fee62d3ca71a7ea920ae3945396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039dc1d08b288886e7189da3ac27b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618f3c1064d5175575d03d1ac49f77b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae73ee47804b8cfc3f98a02f9d29bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896309ebfbf3316a0963d8bce919052d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4237641eda5e03b6cd867731e70eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06b1bebdca915a753dbcaf6948636402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f842529006712e3566ad6f0a8771d2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd25a11793a91291989716e3bf236404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde63e375e5f38ae0b48d12dc3e5019405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75246bf85c1b3c671eaf8209ade8cd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff70725e8b58788722eab840596a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e7768c810a3847f1f3b3204f748c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f184bc8b10a5b70ced7cd8b4388c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d2b7ed5b76c800776c4706238bce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef863e4fc137c2d6e60b0b7e1dab5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8db16c8de6726720c4426f9bc16b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d8470dca3fbc57af99d5b7e47398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78312363344c7ac41a9d5be4ed970e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d69f2da910b188b740e72488994a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec30582fa16cd4e53804ec901d3907416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481edf83a2e4de078f5f705e768e7f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74215c6e421a54511ca676e37f3fae28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dec9e538e822a7d6ef6d956ba74e91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d65d6fbc3bb8c1c5e183cb978390420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd8541b8f9157db1789479ab0125d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c39c6c629f2a1a2d05b827172e62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169ffbf1c6dcfcce59daf2f485eb46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af85f8dc2c747ce95841821bfc04c4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e1a68f8612c562bedc0b5f9ee71e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8514e50181b9c98ffcfe35ff342c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45def962c4665775ff45ac01ef1863427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc92e75e590307a37900812d679fa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288e29c034bff15077ffdd43138589429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ae93664f4ffcf82dc90b352437ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b042b95bf2d8025b65503a48f5bb57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedffe73ade280f54720e8035f5d09ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d8b75e50b58504a6d7e9a5adde03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24d8d8619aa16c1a877676d06b388434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ed3de7349b2ee05c2906049ae567435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e8bfcae0b546b177c13f8bc35c42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd259cdab1a72fb6d1f9f8ade1b40ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdaabff10e7090644b955d090ec04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18448b55f64e9aab96e0f574abaa407439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6476313395c6471aadd8a1115f86ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d630aac29eb7d94a52101e044816af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860c69666d1487e6270fb80a427e25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1cdeddfcbc8e27b7c5e2a010b183443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1c623cf89e6733eabbf155d3ab1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0094a26b2cdb76e9af0df6f0151e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8445a40c2cb9680a94d1211bacdb33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea819fc303e30fe7621b91ec9df36c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3ccbe9c31d6cdf422e242059c736448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf72b0f6a6bb6eb4927a13ea7fc645449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66e98385a4d330a983e2af89452125450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5ecfeee4b17f8a917577147971b85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4e7a9d685ad9ec279ce828796e86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54985e7809aa5e428292e9e275b2ed2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6179c81f3cd2a64b820b9c11179c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c83df46bd1fd046a55e4c374fc1df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4ec78adce68f5c64bb19de444c97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f5a44ca92fd27763a2dbe2820cf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb51a16d367d98f9f76debff37fcbe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44197edd05105edd9ec43ec88d3a9d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae74314ef8e709f56ffda43c98676460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31028966b3df49e9c6302b4aae6931461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f95b47e9e24703d2368c53a839dab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd17e8f5ca3780a017cb140d992ff5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb24151bbbf0792a7d673e9e8544e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1312d1ec57bbe5845ec6b18fd9ad7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764ee72f4123b8c21c09dbe2ca9b318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4f1ab3f5cf673d82abc0ece5d8f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05330fe20697446c7f11e53f4b8fa0a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5329ca12b96bee15df500f8c758d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe095522e53fd03433566ca52c5fbea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ae0122c53674a2756fe4fc0e9db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc05dd4d73486a9d66560bb095e5325472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53243add5cb7ee0599f6ae04668f32df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0687944ee35358f5fe41a04a74fce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec38ec4fce8db52cef572613251198475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41793ffde107946ef11168681c425ea1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c93c9b7468d5387de29959d6cc7bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda14e6ce5e641aee142ecec924571478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f6df57850e6a6720b6c657d2d8a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da581061484c9f08bccfffb21f4f114d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0cf2905760c419ae75ca8277be12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963eae17a33ad1ac1ef70103c6a3949482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473ad59ceedb20777c30287f4af3bc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1822734d47f50618f0952e9becd76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a05bf765ee2575abc540cd1ce5c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c0219c8d768500b8f4e46b70d103486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e538e6101ba91f80081de758ae658487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ebdc685224de3f939598fb78d97f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bee3966ca7620e1f5e455925b99ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab8f5c32b9274b1a41bdcfe1bdb81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ae282dd0cef7d61ff7944867063e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925e1ac99b9a9efd7ee54d03255b44b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127ec76a382e48482396332c90c162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408db10b30419305937ced5cbcbe47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ebde002c3c53610c4a00874bf928495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1519402e238ba6b7cfc7db7cbc1d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53306c6c6e0f92d8947d8a159e3ed7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d001e269a7b0a369c01bde372f82ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd2c9bf2e20c3e1d93691cdd494f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60d5203906da61efe9c3cfb414f45c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d54cf4b9532784f2e2d1f4e427c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587919208617b1c1fd436f42ed50dfa6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c63eb6b5558eda52038bf790c8d9a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d15ddd645f33b4fba5757ae33f1cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb264292d5bc129cf171c5088bb96e59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d586b63523823b93567e720a9fab88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4389055d019b5b1eb813e58e19de1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cab163687a3636783f4c2b66868a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47641a91c1e06db24ff728bec807b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f624781c448631fa2b9d75fb468ba3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4a48cb938ca57ca454642457f55f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91d917a52e134cb228b0cc86243581512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6457c5c7f14fcb36db7344fda0e711f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81efd0173df29948b0ec178f6258fcb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331cf3ed90557131f8eeaa1f0c1a3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361eaf728effb8949b8cd33192c9f68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5115e9a97f8d2fa7e98359f7af5e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02489a7fa37eba0e4f6668469718a9a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0c1c3f28e78a0fc7f5897f3e8326519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc2032c04dac5718d4644ca0026d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8fc4111ac1f49466748581618b7d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1a0ff2b460bea8656750dd474062522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ded18a9f3d4d022bc42ec4e940d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e0b28f2d91372afbf9e9c904d3907524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727191695c4916ef95744408d328650525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e9f92893de531b3fa070c73b6fd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209fc85f967776e5d8d4bf4fa09b136527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475529d80e6ea2f61f1f344581f0dc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b35a3359f84d6aec3f05fef274f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0dee7833aa6920f4f0d115b0b746a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5a0f9626caac36486f9277bd72d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d59958fbc25492abbc5a051db74a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565d4e029707982adaff0426dad7740533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1718186ee7946db7749dea27b6f06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1f35f145a987b3bc073059399cd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba685f5bf24ceb4fb0b9fdcb855c06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae9467ccff2dbcad82204a93b3a22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360423b411bd5b6d66645ef014f074a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087396e8fe9d0d73e1c187567f5d1e28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c67703d11e120e32de20974cf6a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff043fadbf4b5aa1e0557c075d50efe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e133d8fbfd29491c2bdb87d951e18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc5c8399bb186b54e67092ea5240c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132fdfd69fed53c2ee266c7199e8ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cec2a8b3f3aa782071cae1dfbe5e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0fd69c40f9b3fbca3b49424aa57a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332f545686e66c1a974c33f76f909d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f695eaf39d1ef42f48feb89d0014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53a8b0cad01a94b1b90c5e87d35bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f8d72db6e014aff3395340df805e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e79db507f4c389a528934b990faa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8ada336667939686c113b77d64be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c522487cfae8d41dd117202d08e64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948feac4eeae7bb2b04fefc0c3925a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6341c68b7976d2a9a0b2e69a9b3d6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5e50b60d6702694304da354e8c89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942f089ffeaee2f7b5d56073a49988557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf0422abed4565d314d8d3ff150e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8ed8d40800cb90e66955dddf5a23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86a6c3de2fe4aa5b339b017a9c82f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf425bddb3f1b6117f3a23c081fb7b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704838b6424719094b845bde0c149e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834117dfe4510f6d2b69b900574fe05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e5783c80cd9419896e772233286a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b378c107d09341bd229efb519b9d5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbd9b8c69803e288a2cb9c5612aff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a261fc2173535b980c29f446eba216567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2a3e0f90d1edadf19112a0c240fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a826c5bc5e320f8f440bf1f9a84f5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c84af78f2fd6cedad173c914340f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3564e19a8c8c01ad36c54a648b6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2952d4d9aa481bfc1261db93e4fff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdbcc014b7ba291ba8005a9f20ab73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f7a9e99efefb634bf98c453cc5cc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b83ca2e98302c0af22e867a95f7b15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433f7357e74f5934f33a2da99bc13f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33591b1ce78702c7bb3297ff32469a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8298ff6767fa81bb048278571b915c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633a91a010165189101e6cfee5557fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88838da07ccb0769b70ba5dccdbe6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1cbfe340b06ae1bce40a60272034581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c61a18b916a382e6bdbff37d6b0f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5925d79fd82a7c233c26184950c57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5f5981249510ea8f36ab24555e26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c10f5549b654de363691d369717d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274fa6cd559d1a20ff344c1419bc70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3df91988d4a8d15026bf1c088782587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16aeec8b0d61a16815dec03dcb979588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18eaba6e88904bff4b49ad91788620589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76ab83ba967099b3e14410fc1d6c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb73d4762acfd675b5df9474b280d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee401c6616b253d666e54a2ff050a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cba5318a1f452f5532a7663f910e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b03540f4287d8f9ab8153fe2e94e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7de15dde9ce78b0134a75b7ad6be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba81374d8eddbe7ba0816ea50562f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c742a6abe80891394d609eeb3bff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621673a09b6f47a5819c6ae2256fbb27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d8ff8b786610c751ae0a0bf6fa1db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6031e6773a59da9ecb29b9c7e7586600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4c5e44eee3a1a7f2cfd3764f3286601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b181177f4277816ab46a3d2a27175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a40cd5d94f8f0a0320384ead4922e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3ec9ade2414841b15caf337731ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d87479227515d6bc288a309ef5228605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e450b89fc657181a4d913d06c7e86f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fab42b811ef0cafde7eda281b014607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b733893924c58b1698a8a705a8fdf6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e02325ec2881de1a1ef70b85d2889609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb7b1f61545d1fb8cc2b33b846fb2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3b3e9f8b86c966da3bd5200879606611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c5f3773d6723a018f558fc2c4dc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80120e02f8bd70ca5ffd995f4253da37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02c253f3ca4f62b53837cb8f262856614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378eb207549546ab81e91cb5aeb8810615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912564ef55d66eef8172ddb3cc76e56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e77947f78bb03fb95c92e3d5479ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194fd000efc4d4031b82b8dcfd9c62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1d09b0d77d5e6870231f9aeaa49b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff635e02f36fcb5fbd6333f82ae992620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230cbe27743a844634b866055ccffdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386e375dc565771410de8de1412e05d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e4d24652f50b382db7850c4e34fa7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43911c45e6a4826dc3ba7a7294d6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624807dfb99a2b8ed9b8200a4f88dbc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de4804b9ad039f3298a05db5a7932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b7acc7a52b16005e916d57e387e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1626775531d3127217f85507c6abd76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b58a83bc8843ed8b6568e58114cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febd63c3dbfa303d8663bbdc85ad50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092596d830dfd2f2505c30c10c03a3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbbfc4e55394f2db47ad516fef2f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fccea8ad7076c1d9e215dcb808a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c95df9e5708b64a643f8bfed1b63d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2e32f405f02275ebc3190d7967f23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f44c004f2895df1090f1288c2c1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682f669fcd1ae9b5b7f08d9a506947637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa630d8a9a66fbb237013cfb84a93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95c8108a794c1a72facb8c84fa5ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43495be5fb0bf09b3520a2f9aea78c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c877791eb243262b4401972333e06b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40b2ecf4d549143b9123e85b31d58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f8333b4554dbcbd1c3b3695cfce9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a376da606bcdf3b724d5ed825dc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377838652c2d7eaf1d63e6b98518e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3181df24b6876c4bdc7ba59a650b13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0437e57f2e0f5cb18a65ecc9012d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404713f48bc80bcc9b0f91d73215c2ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e96b63b27a782064dfff075e7b460649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d066c7dffe52e1f0763e9f3cdd323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a7a349e08dbc94ee9efb7edb8659a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc9818c76a71046fe1a9cc4932856a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71774a4e36e05040a6d96553f73245653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260496d7c917d19be004167383fb0c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0fbef4bae7ac06af3d2454440769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76f8435fef855df6f52ce6396237ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c7c780c8f882472f1e21e431b417657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f237f353570f997ea03515d8e3324658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa23fb30be4553bc06190f5238c46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f462ecb0a4a5f88a4bf5fd496c8cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cdd040a86f4ca84ce44e68f8ed0dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6244de32d91517b1a3886bdaeb44d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c885814147893ae545fe55b5cb62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffd345eb360988d1ad225d29f7a4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046b86b2277be954b4be1b342b089c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32fdf47003c1bd7658239ae4697e6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08f20f918f7ab4d37eacc0808b347667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff9271f59d4f8032e7a3fc4cab603668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3a4c343de11b7e2e10f0a3885aea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9015eab84c27ce1b048cb5df6a2d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e3a62ba53561d16ffd5f321741e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990deea6fba6c9a4ed74cae24e6d6a01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ac4c0bdd87fa86ebb70f3263e725673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145704998702f76c62bea4dcf3e1bbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36a8f28304bd2a952e6681d78bae3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c92c62c6e6cc81bc0b64e73bc167d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba4f8800dc37438e28e87a632ad85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf901200786ff2ef36158e30b10d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5fb040def351a0417d493c5da6e70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33425f9546d0213a33cbe7208a5fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89eae2396e54304626b08be149d127681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f5ccaa1d11d4794ee37291cf4a7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9a32205038e83331925ce5bdbfa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd77e647604319d3412b45aa4953bd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d037220c8faf58c5ec42085a6ec09f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28503e0be0ba5fa6b48ed5bb20057309686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb63f1813abba2c95493c9de0a316687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f6c4d69e796a50e29e51989551802688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc48df1595372718ee671f662c1ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28625ceeb1fbdaa15f2369c92e1f0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfbcc261685b66bff0b346f4921862691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b04929c57c2b1ba33c7cf20bda5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e322caa9114d9389e5931b7c5406693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220e9ef35ca31ef17194c2fd139893694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0ac00ebe1b2ef40f82fcc5363bf2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8246043f6e62f70ea778ed6b42407696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525423b1dbec774175c988f7571f75df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb2eaea3abb8fd92a04660392cb760698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e99431a75748ad4237168e11986d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de083391846156ce868e3b87f83740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc318c20ef1bf5af0f925f2b9cabc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1916d65b7e1d31e4c281074ccec133702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f7da0ce5cc47f703a3d5e6eed1dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109700ca2dbda71300713ebd4cc974704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e34eb13846c780bfae57915edccc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bada0b557ad41900d861140d4d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ffcf18d54fcc68887a36801497fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb1706f39e98b368e66bbbfc26831708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45925135ac93527ddd5ae04b27d08bf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736b4b760015cc2b5ba8cd21d26b1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af3a9af37790da2934abde7457339711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072359cefc042b5b9f9713cb8f5a1b7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78422548ba9b80d0c1c47a8f8d3162b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388315d40d409a1354a3d9e872695e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427843fd66f63f232714efb36311872f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99e970d05cadc6943350caaceb74c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4383f4d2591b0ff80beae7786815ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2e434019c859982c835de974d90bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152528b0e3db951018519a5528c37e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a127914e52c58cf5c0b8d00002b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857b0694600c8e130c3aada5ee86a2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea5b429c4ccac3437e964f2b39e9db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc37d1254389cf4a6925f00301774d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924aa3bfbf3e6282a95097fae872881724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b409d0a76e046d8578e28845961c35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a5670eac3f4d477794af1b63f69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da99d0af11dca0b47acf90e048027727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa02961ed3f4554fb93ae3d5f7b7022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c8ad2a587603ec54ae84fa0a66e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972be92a9c70133431ee3bf0138108730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd0af76f80bbe35f7ac296e0608b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf59727261753c35937d21b3d8339732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769bf52d983df168a9d126b64540216733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb10717bcf8242fc750ca649cb8bda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eba5675c3d5eafde210a306b12941735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d07b554e1e98d5e867f7d7411f29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa683fc1067bb3e802eda9df90d9e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d8d1ab05c78e2db78a4b7902fdbf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f4ce18462eac857e9c5030aec2a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b74bf4d5875601db518c2785059d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401dd85f47904c5355ee89b24462590741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b86ad69abcd2efc2757bb7e6cf8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d2df3e125b2670eceae7849d1066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607ee6a3f93f828d1aadb994b1c5cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c87eff19e444f4e1653e4599d88bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e2fac4f02d14e54b821211b4cd04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42255744645f8b42fb1fe52ff97b32e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363124843d6dbb144b4b2135f3515b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c68a86ac547acfc339da18f4fd88f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a006f3cb956c4aa268458b40690b84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632c316bd39a0c053c39dd1f4454c76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5350755bc8f56abb8297350805e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed996537207d7f9edf290b7cdd0237753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a55feb5c439ec4bf365e0e243564f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83295fef673a68bd661b91abb7128764755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27861bef8b0347071e9e840efce097756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6062fe5899e83258f9e9ff0727f2d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85accf31865afd4719ecdf0f593e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d4d06e9726a6a969bd0f13165a3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ee0aa3328f64cd359080a4d32379760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baee6dc4fbd3936cf6de3fec0a481c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c10236677eed7088deea0c985c5c14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b7636d15596359dfcf563bb5f008763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f309fa4c3cd7135bf561bb7e0a2a61764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415a6e1986458001ae4139c8bc9d0c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf8d1ad6d2fdbb713628bad5f58f13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4d28ef0c0ad3ea168de7e2dd1aa7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131471e0174ef5a6723a11a50ad7840768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0dabf5d055b434cf5cb419f6ed47d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eb052579a4e804ef208efc4bbf55d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67032e375ab5b78ebbae1179f529a10771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d313e0c4af28bdde3b6a7887587721772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3a83ffa3e6311c28855c89e714a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a8d1bb0ee4b8736e22871ab65764774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123a8d4e325220839fb66ad98dcbb20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11245f23ac54ca72e43517b99d638776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b46e47bbfddf595244f1ee6727095777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f18f92a837fea33c71cc2c2ca10025778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ff16f25c5cc8b297658822274e96779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69fa55b5ecb8a75db1f7ef97090a3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1d36e039fe993189f1edbae04c33a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096de24bef10002f38a239855ce121e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188afd19f418e8a4f8035ae3822d65783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32ec3ebc7819e394ffa9e80e22f4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1915be01cb023b5085b85341d4100b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f36a36fcdece87be39ad5e983b1f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89108be28af5efd57f9a6cab1912c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a3d1e4275ae58419bc2a92627387788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a367d576293a4cdf59a2bf6394790789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996b4bba2d2c798350bb9e03b4b481e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a44c40096fe2289e58a51d2065c62791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c1b515023666bb6777f5e3faa19e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83db6048acc9f8275146bcc56dd6ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e7e10b1d17ae5eeff38ab0b3ada2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9799b2f3f252b114b4c1b9d909b7dcb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab6ab18c1c45d679c4a81243d0331796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f4d0c1843841fb7810d3bed35e67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653c79b6692a6ca3122090775a76c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d349502a2a0c745f1c9fe48ab28a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a543c4a619dcde7af4417c7896f67b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51123bd734c54d111a3515ee42215fa6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99091a666bf3ab40e53a7f2e3349ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860520aa88ab9666ec8a7eb3524992ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ff1f84b81f81603d9b2b33763765804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6de0612a94c3f771c6191349ba109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d420e25f57cfaf13f19c763dbb5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d48b675cd8679103c41bf7807e2ce8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cc80152e3ac2c1f28a25df023c3c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3a66c18cf2258f27862ca382de77809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73473fc8881157d26be933148c3475f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0efa636ae8ca5abae47a1124ab25f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dace82694b0b154e089c9ef25d5fd1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60cfa3bc6f579bf96c7f54893947fb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170103cb91349fe31442331fed7765c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd61f0a573ab3026394957f991353c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a93f57106a2fefdcd2839d41c7a0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fcf6b989bbc3885230a558537ca66817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8391b1c63bdc6bd36790caa3008bb16818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897aa2fd15e4a49b3bdd89f0254e921819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1cec2ffc6f11164344d08eada75a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4c2e49dcb8b8f7c14d700eee15315821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bfdc4ff655729e09191a436ebd3d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeaebd7868ff5592351a352b515ee3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437a22e475199c96c76b4350164f78824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a60b8d113c22b487ca12acf4c0d2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fad532624ca26b08e3046c758a9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9a512be6f182a742c0f2dc1693e9e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe632aaebe67e5465b28b5a6e4962b1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce768fd22f7989ed1c1412305bef56829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058f4404c49ebfd928ba7283d2370d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a4ab869eb9f6a376154d50dedb9a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438057cba1577aa01bd94bbf19634b19832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349ab9f7e63da083ca1999568d81d8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0e6c2b4ac248f3e479de06f78363834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2d89b670fda59755f38dad3d5e29835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e1c15463b96a59a062db5e8035f6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad215f6575c875d856787758b2965a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59ce8c519e4f353fec54ba8230dcad838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026727fd8d8862ffbfb784fc051ee0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e082b775e3634bb33e2593b01730e4b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca4c5b8af10454cc385a86c606f000841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144ccdda3e87d05dfb737e612884f55842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab600eeec2d9264f34f4c4127f05a3fc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484aaa1c1bbde95c07b266a9ce1d5d1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb467bd51e30c5380687908b86a98b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182639b99bfcaa86ab5e0e5fe2823c56846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a557a1cce909ea49e09e819a690019847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646570a37f18b91fa0c88a04ce62095848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc1801cd0ec43d9fbd107b9874a2b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3a82a039424c0bcc2522e13957d0f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5695ac9c8f431259fba1ed817ba93f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d118e6c1525d9468f74b298651d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6226c1fa7420cf1327397a42288d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb828037800916a3cc8ffe68c01e96e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d694a599df11f28b95dc51018821e23855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219344234dbe2e6444f77455e4298fb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef5a7d1ef8bcc1a25c73df8e296b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdea828571218185b23a7d1d715f8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2413d9cc9840d1f82dc800948b5c73859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13040aec2c16eccd216c5fee5dc85c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f08b63a9ef38040af9570c0e6becb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416a7a32e275db1ed485b46e148e35862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52033fc698c3394b44f30d228c77a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e89ee3c14240005a3065d4b791ef3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84f3b71e7154cba0832b4886be88e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef96677e84c834a18f420f21bda521866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab396fbc6cc4985f4f4804ec6b54d54e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cedc269a1839c2dfc28f77ff6ac337868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c0f20a88a9bd076e443c5c79a222869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1d5f23c1bff4e2612bfe18270906870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5485c998df6a969a3ca2df01fd5ed871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505dd35597fc4376934040bb2147981872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea6de86d31895ef29189bbd9bd660e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd3c4ff523b8754f4337101a7d0970874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d890aa38791b56581a1d9bd081488875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0e6a473df88780b058d8e868d852876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628585cd86e8f1bf6bc217222ef126877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638efafcdfe9d75689bd4b4dcb8b4b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93232c47d3f7199651f63acff283894879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfb0fa606a6dd98d626a4a31b127f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da497f9c475d090a0480fe2181f4847b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac1e329e0d8b2638b92c7ef628a84882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e6644503230e69c0326fe9f1e331883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b873af3ae23412191fd1c71d93dd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2f337dea2bdba0d5bbf9c52d4bae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a9800d4bfc0d0e37446ff74823ee3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f892f58d764102e5c48034157cdef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5bae9f63a9c6253e4bff935a43724888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03ff51b0c4724e1ba608c5533712d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551918f312d05eb3233ccd856a43ec6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c164359b1e68ad3db2784b9e13bc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6118c8827f25d5096fac85342749b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1fe2348d4d3688f65db2cc1e44d9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d0eea2825c30d9be92efb03dd9d7d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43bde05e2ec5b2712bfe1dba0f445895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ecfde5b0325efe7878cb341103243896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529dc5ebbb5049b673c6bf6e7c2799897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d8cded36907b999403af71cd12e4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331171916579dfe7ef32d9e68677d3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca4675bd918fb4a99fd2263a72fa4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1928fa8709224c2e2195c38899ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e821bc9273aa85748208740868d9a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a31922b138327af82d92b9712b0d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2dd4e4d075b3bcf0e61023db3d41904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5d7621cae731b4d60156b7c7cd41905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61498b01d6d1ac6eae7c743b47b1d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bca4f36c782f2f73e9814067748a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d71f55fcf5c54b3a8eaa98ab8d9f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ddc6062c60d1dfc2b850b35d5168b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7126a0d3b58351edf9df5fe55c9a2a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c594858950da8edf70f3a12754734e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee70c0a937f6f5cd1df60f3268376b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743184a576dfd8ca7694a0b11c401546913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6561004d753682685366ffe974e517914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337da84960f5503b8f18ddbc65978d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423688e5cdc0f06a5f259f67344ed2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cd7b67b74e768b1f7dad4d39f689917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fed79acffd5e73374f8d0dfae43e5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c301d115dd268f355e5c46d9dbe1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302c370c3d5901556b16f9ec250afd9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697b19d8e4d202bed70b851e4489dae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215061d75fc027e928259d9d780e51922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2015a2f55246b740af8076a2c959d9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130e4d6fcc7e7da801578ddf66f903b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f6fded5a6c47385c69246a820139925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b367c391b61f517c99b37bd09405c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d68ff36d9a847d751aeb647bb10b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b718601ab5823220bf15e96982f9b0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e647a31a3c72b96b53b6933fed51929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c505278b6819a07b26dede8c184b45930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e4941a44d959bd5ea38a90fe0d34931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02970c9cce83412eed2412fed86c87a3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d9deee8134fa549e4f856ed6739a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf38dfd5b1fc6157f62318d7269d867934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070597f99d28123ea3fbb42a82661a61935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5f16e0cc0ea9dbcdf2bf822f6e6d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7579961bb62c7d4daa66de27d97e5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db636a067e822f72dbd31a0442216938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244e2ec9c0d3b2a493940696d782a86939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe23f67fef59901fadcb25cae2ead8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330387fa1af4c1fb440005fca5e9d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b579c020fcb2b6fe4a9d6c72a03a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38bc26f6e73a13c78ee298c074a3d3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e28566f2aef4f72406366ad52137c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67dd717efe1e425eebc10ab0942df2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41babebfd3a93812358955eaea44b6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3dc4275766411fc9dd1f47d226cb7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b414885743724a5cff31fbe42c93948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c10fd6ee14d0c9dc4b4a9555316b2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd6fcf97ef4efdb3fa249123d12e2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8e2ec9d0a71cb5a10c5b341845b6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1fb657a88ec37b6debf525a46a7dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d121c63decec2710eac6f54136745f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d4fa7c07981a837669c9cf475d7e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce4fdc885471bd2a43ca2817072b81955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30424517e88a2ef495cde2fff1257a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b502512ff1489c05eb8ca321a678957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cead6a2474fc4d098ea4fb0ac736f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f211d08ccfbb1ac4400440265d023959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9899f32e140154e65abfc49cf825d7c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80251e7226580eee7467d0703d75f80b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c8a6883bb6850853d40f6e999728962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e1a5f8be5fe1d2fb5433a354d53b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c5e7e5b73351644863a934a97356964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252ef456460419c481d010633166326965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53127d698fd629d4e07f959ef8468f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d095a934d8622af3d681b19d784d01967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef87d9beef0a31ebb44f8aa78163ba0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed1c1fc082fc46f0ed0216730338c7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205ab49598e9ae89e2e212a986201cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ac3f45f010766c98cf2a54d92616971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18e1c3a582aa6318661c9f4809ffaa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2da981ebde74e4118cb9de3c88745973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5a232cab171d47d4343699905ff8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bddeb6c043d1ea13ddeb41618f04f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273494ca7754703fea73be9115fffcd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce914b77069bca4b09a6de90f3ba8bb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd80d1748a99140925c194f4307501978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5c20790e2ad9f6e3fddb415fc586979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16800dde0e71e635db95ff5ef4cec1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2267a12572150d1f23b55dee946f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f94fc664d4c6be05c0dab1ffb5bd9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f070317a6208de5dab1a2f4eb24d885983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfacfbb9943b7d8af23bcdb441dad984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd6ed981768b4658b3df64f0028c0f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f2e59641299bf91ccd506cfbb1163986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569628c5238e1b60665ede7f8fd04cbb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824aceb800c3c9962a567c9d9551d59988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5566f2edfd50c67523cf33617e7b22989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617aecc805cfca60bbeff3d61b218d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d1b122d04cdc2dfc7144ccd378ac8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c26ad70e7a96ef4d939b0311e8aad992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2580e07033ceb773426fac9fea85e6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378f4bce7dc91063855dbebcc9f59a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0233851ee1b4f92f2c9786cfd42c41995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf55cbbc060b422728e2a7b5052560996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817544e18803e91c3a7901325e3ef2d3997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>