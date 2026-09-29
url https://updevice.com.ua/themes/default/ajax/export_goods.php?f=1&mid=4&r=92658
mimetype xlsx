--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb92c95784011509c08076747fc0d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e74ccba928323f3d733d9cf4093522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bdda5823de3fb407011058b627b693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857734df30b6a3a6301f176066b03c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d22fa152e37f562b5a96d31f0c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68a722ddcbcfeb5968ed02bfa29bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66b41afe86366d20f5ab442a3fa8a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196385375ca3f4d959beb2760b899d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b639c6531ef61eec23394311254e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c629c53a97aab66b13edf29718e7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf6463b9448e1b9ca528d624ca03611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66801540aaf457af657c669fa8fe8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36246d7e0529a74bc683bd39188ee4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430fd341009bfa1d8d8064a46a7e5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20990c1de5b35bde0ee54efad66a7c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da137653b34094e4dbc48347dded79b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b715d09e8e3450036373d338cad7fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d85eaef81ad92c5f39a7c34d7a6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b07befb62d55d83084ba3c6523c1cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839135d5e3b2beda1bc001a4511eb8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bdd25343fa7d22b67bc4017ad8e4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a84bdf358f95129e95405b475e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a728f9131243dbd73773dd43a4d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce50ffb63e4acdcc3b74c96bcdb6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad449e1ea73b0db3fb389d7d0d8e935025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d378a7562fc5e7544a88626fd4061726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9737b4c4659a5a63e0a80f6dd56aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e1f50e607ed9125c2a7a639f338628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ca5df01d0d471f012c77feac242b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a6b08069e6ccb90fbdbb77e6a331030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140fc415eafa0b3619d41286035cd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51362fc969cd5c9a069ed3a100ce4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18774670d131ea649ccbcbb37b57c9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744e89db31e1bf991579138058ddb8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21c05ff2a3b0e57c6b89b61b6f46235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b2974503792195df99a144f6679836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7112a64673ccb7865d711e56b7bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8efa89bbc9b363788345fd487fe8f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124476c68053adac2f0692f8654daf7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80038198b3b4c45254b6ba992806240540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fac63a4a5e59ccd39cdd47b7240841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb411833d3f5ecd825ff17cc68c9ad942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321759bf841a261637facae1b0391843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c0bd3242ef3a8ee7d62d0958ad56744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fbbdbc5d4b377c1399c315dfd14b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db131c8d782977b14bda8858c886e4b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9cce672a55b93c2ebba678f82c99247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1b79d4eeaf6ebead51806ce5a8d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d5514a13b89db11beeacdd657da749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8127c82e58358afaedbe96b9c5eb7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdfd1d74ade86efcaf436c63c37f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e15a346f1bb334fe39984794c002652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05f59ae6cf3f537fd010fcf23c8e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1865d0f92a1bb12606c1bdc7b973e2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26900a99a31569c09bf30190efda255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bbf003d904f2de89d6196fa5263f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afee3f4e38f57f68526457fc0e09e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d7b9fb7920baa584ea0b4defde2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee60d0cce6ced45e7d20044d2c80e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f745ff6e4af16a684ffd1a8acb14860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136231e0f1d3af0f29b5773d8038e8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec737747f3684be2cf5742dcb3c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f703181f652f16df3fee91394be00363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e268eb7eba6d86315afd4093201564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9a1b7c8480694ac651c1a9564b91c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb24b1eab49a8e060fa65ef30abf5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4f8ebfade23a6f3baec7597ae6d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b779dabaa2a28c6e7fa00ccfa3e46b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc052386b17f9d2168f62b1cca8972369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f61d6d6e8cf1f3ed46122363295e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10afd4ae675689fa3596a6b637fe42571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f927dfe58bde585ac1cf1b2fbe7cbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26575a055db81b86dc146eff42d66f2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a8eeba8e8b894cdd33d9f551152cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e9c8acceee2053169c23d394858875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ed89e820ae14debb36823bbcfc6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e777f1a0b476a3cac5382548ce0c1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e374d7f9cbdbff44ef9246caea1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491990111e75c0f766412ef245ccad8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3396ca659a7d3a5c5f2ab04fb52e70080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a044a6b6834d630a4856f6d2336e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae4d3b486d765483f07ddad74b97282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349ceeeb18c655d12871f53e59768e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22edf398798f63ef03b7832f281d7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2581dc558780b13ffde03e7dc225f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b3c4e065157a6d192bd8dd3d662686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a31a077868aa1cc8fdd39261052887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5dda7eaaf693a7d89174137021b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668e6d9b2b5c365cab041d5564385989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f3c5231fdf2c53c882c1c7b9bd71790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1730ea74419609df4ddce16aad368591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c85baf9450f9faf054e6ac99f96792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06c625a7f2893e41d796000d463ad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09815783b31b87ec4455edbbbdb74f2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964812c81ba7e34008942a9d33fe793295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad53aba5e5cc05880bb88810c88fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179dfe896a5c67158be2c825885c1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891f1269bdf120951daddb81dfcd3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2345f300259627a4a2ae8c0758981a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879825fa9ed04584d1efa8014047f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b1b316c9261759806d9b84a30c084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dc9b4c968b6a7956c81b3bf8c1ca8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64096b08ccc0c81aff67742870dcd02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188c77302d3e6efd34a52e803d38ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669f6e014b9e1a7c1de30790f232a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d62582404e8798e7b7e1ec3f94db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660eca2e0cc840d8521ad3a43664dcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d88d2b69766773f8d274a836c0104108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750a276e0c1e4fcb9f5fbe4e4627b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec5d0bc656d220a245419c54eb7da7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca9eac5ce13d93ede418022a46c5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e949800b2f38d379468b09428e54b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea01dccdf030c107adf04f24a4f02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba95dd8c1d1fb18677289d5722dd01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c83c7e89515a2adefc3d4434aad0e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de9ef157fd3dfcf898d02f4dea68b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e77cc983f9ee19a0d56f9a19a075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027ae9ebf635c3878726fd4d064f31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43695e6754f27563270163e622a27e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e2ea52054b8c47b411b106f7e389120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bead55d639be8d45d381deab40c1ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a2c1da22b50aa96baece89368ebed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4116580f55b46004b94f843a63abd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39982a9a1dc773d95050fd2341c3da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd079ed72b76f01ca580cceab62288125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801e386868bbfc33b7803f81013ca4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad43ee651d66dd74b544fc06bb5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df06f0e5118bdf21b094754edae4dcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a32d1f7560447948fc426f18c11cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a82130f174b4779e52e072f88d86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85681fc82b007c0db4b44aa4002aa0a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad72a691643b6d86fb80f71adfae5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82063fb728f16de48451c49ebf2c75d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3f58c47a4306e23998e645aa910c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c9f49954e43ca53cd3f59ded4b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5518e6e75ec8571dd013c2c82f7cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e69bc475508862fa94410c1898bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5148243a1974baf051adcc4975016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5895db0f7eb117f7a83637921bfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aac093faca733d0d9a805086e0031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8432f1ab5be6d11c855ea1846b80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5b3799b751a780689bdeae21374a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375752ffd0fa8926719760fb37dc70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef60d52f85938386d5989cced3e25a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dba924584e2e0882c8c0ae283fefb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c067672e79fbe9be22a39bed6d78b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b06b0c6315df5371be75052bbc0462147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65d3df8452a0c869c6ff4d637c20a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2977856986c7794bf098fb8f5b2bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4f9e210a5256ba5e471cd980772de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d2ae7f16302881bcb7fdcdfd50223151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1749a6c702d3178c6b7f9129c6972e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43845da02ed53fe36fcf9fcdbe5b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89659f286640c4a3497e2b87b908b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d912ab0abc98b291aac937a8c3ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae894e4e5469af57992ec657ebb1750156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d34e836dbf5f4ad28654e06b0e06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c593eda62532080bdcf9db25eb50f4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c8e88a90395d4a08155685899330159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a7e1c71053d667047d6598ef1662160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ed42e2a7c6b14c4b4ad6caa625843161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a21dde496c03aa41e3dcdfa70a7d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550212d0cdef89897fdeee97bd1bf66c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82595081205a46b58876578e12b610f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9edb69ef267207b57cf7abc93a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ce0ca8e08d4403a17f8dca0a41f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55536f359d82f4f4597bc0028866f45a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5addd09bfdc4705cf602c82b4a24e1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39316a7f17cecf1b82c02ea1060809f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddebe03adfaddb69cf1962b28dd993170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722d8eaf4731029f357cce54583b85e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09e39c891c31528435445482063cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574369eb947b541dcdd0415a1a0a6fc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c576a3c6d107bb4d5615e5e641ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f76b16e51f8e6a48fd329d7f3ea826175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707a11e71eef7d2dfd93f36a8e6c39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624971a2ba1715561415f49670e51e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb7ced114fc1aeaab7d63babdee2a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aecf62f2d68974593425a6f462fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9f60abec7dad4ecaec82aeb85473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed58f0bc87b5907b6ad6d0475fd4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630408f7983790b4b3a1fae82905b879182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c27b07d171971e2e056d5402224ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf707d1b247793a2be04634f4e2d976184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a1323a79ac2bf3b9b913206745a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eb86789fbc967c5eec93abc3ce01c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda439717fc0941d73894c82eb1b9b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8be17de9a5db0f476ca39328bc61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f963e8ec176d080b210d6ccf9858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfee67464c63584d2c6db56fed8724190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e90ad89ea53cf75ac3080410a41fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586429f60b4d8b70b3e3ff377707c108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98b168528705ec65fbe9757d7b433a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904981199855b15d150fddcbca7458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ff06c5480e48dfef28ad6a1faa9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98131d2bca77b41b22b2bcb445296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19623f0bf31757ffc9a39d6da5b93e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee175035ffc1f2d98f48f7195a836da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ff0dc33b238877a316d61004c072199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b277a2bb5ed741f1751a1644f72e58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd373d0bd3275f917747b5ba67979201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877702a4ff8e09a05b6517f83d21c75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b170dee8a84fad6bde448792725d14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784563434235b2c54cef2724ee8bf0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02a6213f4d1bd789a430cef05da11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e688dae3211f3d1cf47b30eb42409206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8bd3b23a36cb22769572b1345274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7aa0022fb6a0bcb352751bd37d13b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce1bd8864dac57b5460079fb6c8a14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe5017d774f3f2b96a51571b87f9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f52aa4bb5d489f4db44fb8c722d6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3bf473c4690692f2339541d93a55f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135aafc0c7226de4a743bf0f99c533d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a0fb18e5883ceea3cb89607b34458214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38308998f10f9e489d1bfb720f00b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c12fc4876659921df0dc8c306319e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daecbde99d0ca2fc3b654b08f4bf9e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c5eb69c4a1700132162ab9b6fa27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c2e8e53120fd631593b6e9270077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd325bcde5f8b9dd3c68efeef49a6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415bb32a8d2848ba6303d585046bdf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aaecaada3959108dc6b89e7212fa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aab7931e5dceff9577fef6e75c525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fafa4dd7b8618fbac3a9b00f306f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee63c2350e49b579fe3ea00f8162a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea24cb3c8686d7c2c5795777e128d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997570f2e2bac2fa7736b910b8c135a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0161ad6a7f900e7d771a6e4e7e3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae8ec71f8f9a0ffa8b0f2a9e5d45e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0bec20a82b20a70917381194d1e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45491225c06f43650f017a76b7964e71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd1bd3caf573d58d5578dab9a8e9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ee77f10fe093eb934feef2f7f88b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42023bb1db544b33084388723ac51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f194ac37138bd30f84cb44e899c23c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca0c4a893fa471506c36982cdcc12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e2417e18d1bde556e957bb9d4cb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a594c6abbe8978eae0aef41693cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba058a606f94b7f4315b78a681a76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75260f7d527e6fc1a4ff2696cb42ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f437f6ce2a6850b8504fabef33df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7f4a13186b54c16de990698209ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0685809b8c3b5b787bbc06865160007243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199620a3a80f8d23f2ae9713dd3c4340244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddb3fbb448d032649176e6aae79345245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3fd4e0ebf0096341d0a569416bb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10555828178b29f35b3fbe0d44387b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84979419163af4ff8583bbc189e72c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901510f6ff24136cb0933d05c9cbeac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f906f5ff7d6160e4056a9cd540edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa8c335260303fd5c10786171bc05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68451006fb2361ad2a97928b168a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721e0822590943a5916ead9d249ab51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569658617f544f220ed7f9299cc0d502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947780f01b9c8f41147513be4a8c2493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fefd6d9a7bd3b1e17c4d6c1cbe506256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806afc71b250d204932e38284086dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605261861a694b895f5aa608f88d080b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885312b4218f70829ad54aa34dec85ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be927d9ae780ce251c7c661c901c9c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3710d8277bdba771e4dc705f00639261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc01e630ce13bf833725d39599fc3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001757d78e30c78974814d516d0f2cb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488eba6ae1f5020b7a895454dd32fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d0562ee4ff15fd212c8216ff9b3eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69350386b138695de509ac945334d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054178c5aacb3c06454befe59483129267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90f1698eff054ae092eba04ad897e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4608706b651c7013bc60406649c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0e88566b92944054075aae79fe4f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f6462567be3da1cd6bb59ab705d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a284a2231c22da6d0f3b5f1123597d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714667aaae7e0d2c591de0225393c357273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c42c13119957978ca7179f952414c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a69f2ffa29c7e870c4b5f77539990f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dee31da0a249789aa494cabe8a1aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22621c8fbc8f8138fb616d460c1ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf6810822111aabd04bb90e007098278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df1e19e98c7d7dad3b43789748480279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b41d5b72d4b6c54075f50faa838db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54159f7741a2e0983d2e17a5d353ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af493ebd3db02b0254812d20adff564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb9cf528866b6a73ac2481b8b2f323283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6bf892001b40d25efe062778788e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ed8e0c4fcb553c0947542ef4c940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e67c976d0aec26d6e067a4dc149c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e4eaf1d9fb03b73f402c1c8eb9e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f3aa6bc816137413be4654b0b5d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832fec06d1c13b81698ff163b25a94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84238267127724984ae69ed939dbbc7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379838ba9336c86e07312235f20a6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6288d1766be9434ca29e1ee4f6635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb0487aa6c48701dc979e2d209c7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed071a5ef350a8fc8e1bc12346bae29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba387be4f769dab264f3a349ba22b32a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e75477ac8f65477a652bee3e155fbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053030122af3b8fcf85829654fbd783f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba2488b86e4fadd637afa4de94a0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6accb0d14ad618aa5c22541f8e4b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2669cb36932d8c6e954b9dbfed66a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734fcb306fff6afa7e4aa478caa1e58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c124b5c942484646def6e95216d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58168c6b927b0bfd41d9998a24b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc871bc6b69d297a1b4a3a66e2461304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e0b87d4b641e7ca3cef483a4563d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ade46a7660177dfdf1be87175011306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18746167ea8557a142dacbae3f82fa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5f1fea771e4de0f8022c8581695f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532d347f63c01a6dab3bc5bd1695ab8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a400b44ab1b129da2c18fb32ff4d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d11ed6d70755b52c098e54ca5ea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020cc6672536b8c3bb4aadbcf39328312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05fe32264a2781bf956aedaa202dac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74cfe7de1263ef2188e5e950118a52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f8b585eb8d09ee7dd55cff5c4417315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a133fd133fe2e9ea6e8cba5640e10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004e05c55f52bb7feea7fa9cd15625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567f2aaeff7c47f7a38f606b93891c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220419b61cb2428ce0b25cb33fe77cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187c2e219eee531c92e8ed31a80bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da6c1574c5ae80820523f2f3faa70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf514e5fd67b5cfbfd4b315a6fa612d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc7a41518b2a55786934b6c54197e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88cda728d0385c7825acbb33122a3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb71164784b571f703c5dde0a22d0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a54a6639e09863728ad365918fb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128c0b01f2b2eb598bc143b027e99d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd5fc73335715d3af6db23ca8d543328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd8cbbd87d9d6fea888e625565635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25fc85d4fde9bf3269683b7742cb82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078e1072569228a0787e24e4ad2298331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc0cc2829d7314ac06cd0fe708b1c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff766da8b893e7887951ed0a88fa05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb43a89896e359e2bbfd07282623e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c850769bf62b983d3fd035ef5c43c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca502fab64ead175666fbb07d3d78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90399cfb4f12da4932df62b10eed4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e25afb799393cfe11a3c1580ea67a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee83f1222d4611aa2c999bcc9f803339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ee5c47372e41b6ea0843c4387cd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5ca60d5792af2c3d92c2febe8155341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d421313dafea7ba38fd5949c90f87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83969b0b96bef54623542906cf9edf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017904a3750d3b97f7939bf87caf8a1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df600d3503a2e4eeba0b4e03e03182a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d702d86b1413b97da642d59471ed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ed470a94f9095c887c61d806204e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f07521249e378c4a86181c702698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aba1c8d1e8a433ff18741c4312f59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43e044be0c78f5314b9345c767029350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363ca5240413be66441af037dd6f5cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146fd30dbad8024164794d815f6686352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e2798e89aa10fb2ce2697dc1eba70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b06337a9b1b88e79ce2f5ad80a0135354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefce7593caa4d6cb27005e845d8425355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964942fcaf0bfb250a4f86cdccb40f6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd435fd29389106adb09b825779452b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b23fd9da238de1767cb93b8bc999358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d63d3c349b767fdbb926afc7ae39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96451e43302a287885ed559203208061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46e0f5521746792ff4c88b1ba11fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8665886559a10206b403ec8eeff326362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988bfad610b62a39197563e963cffa5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc23f1a71b7e209f6f616ea1f472f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa845b028db22126191c924575f1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bbe18b82450d8c85be7d6ad766f71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d71a1cf8724164aab8d66aa14b37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f03b58e800dfcaa52552561926fcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb92cc35b1b6edac0690e775641899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf66144901159b0225718cb5a83ea0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb65a48cf722d72a3b4cc7c4dcbff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e3472fdbe0eb1dfe45bf39b24049372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2717fe1a6f568e2bc9819af268e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70511060c1be800ba88110e5ee5fa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5b637d3ada4e63e9d1f1820b9fd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd07647508b2b1b1eb65cd4310fa1e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a9657f8e25667af0ab558cd722fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ac3f8b58ab902f6ac6305f9d85ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de251db3feb907bafb9ba51f81fb1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54154cf4b43e117934fb6ee4fc42cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6e0effb8263d9d723b4a66a424db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075311b13976792f4f3f380eebd09ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e02be60dc2006f7558dc7b31e0a19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4dcc59576fa1853f0d8ceb76097a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337a61b63a772011c847e016162dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea4e36f30e16af3b700aae274333d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70f47c3ee972af0c35ce01bf99765387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992791c4c98d7bf4b084024a00dfc619388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4604b173ab4a3495b18eba60fd5d11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b307b640efefc0958dff051a783e1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ecafc1bbc0eb34771702aa4540c62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907de107f3a31f329de88bc30d814ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb961d926aa6d95881e7fe2b2a88c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf4eac8ef80949a247b380097ea47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca44a95699b49625ae1b7c674baa52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ae6716898fbca32397c65a606cf62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c55eade26543e9b92f28738eb899a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eca4881811b468fa845a3d7f460fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcada9a6108128412ddadd3026f08e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48c5d7cd4c063ac8eb8dc646c01df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4e5eee26def4addd7b1ff26c3e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffd61ed280d3453d9497a8d75a2e1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4211914fe249393809038010deac92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f3cab5979f23a779312255de428a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d65ab79972df38c321aa732beb8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e5ea1b0d6c8b1772b39407b08b33c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1a2eb5eda26b52751dba9dedfa63b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d78459f33a4537ecd592bd42e5f13a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd452400c3461bf9845918108073f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773fa2df9dd0454b66822e34fdcf2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec75a7aabefea51a6bf3ec6e231ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c7895806bcf080bc678b3e4a3febd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7476bb212da529782e9d1be60774c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a7bc73a21d5a9269c24c850a3c45f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771f2a9f25ec3291db5c46cb0c5677415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8235269ece9effac381f7dac7d0d51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f67ec2053e3a59c05c4fc00189fe44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6ed23a075b6d7fd864c74bd6b336418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa3d4ef09f8aba6dd344c4156a4b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33527f678788c482b5c3fc0f0d328c6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d04a8d86da69cc18dccb102ec5da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a76ff1bb69be3dad66c7b7e32cef2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6823a8293376dd0cd9de45297bc4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249cfe0c5f4a7faf8c4e87f48acb48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb479f95f5cb5d3428aeaa54b64341425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45828fa00eb97c6dae6c7107df9526d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272e266a6554efdfc60fc069f0c1e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6961cf051e8c4d3a25ef2baf92643e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a30a69f1839677b68a38855dbc03e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd323d1ce25b67a555613b3fd1a21ace430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5968275c8641f4c98c91dfc0f573431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e783b6451e57c2d447a1f00c580f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b51f4410d79c1f69133ab1e503bf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5256b1d27a2ae011cdd28e4a9a0b3bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f92723b91c62621e86663d19654e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750abe33fb2d2d2c3a95f0f82665d4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68153a9d840cadf032e28b2740b449437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425fed38571de23ce6d703391bf4f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d631f170eb9aba55c97876084fcc6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d3aa70fe99d7fe2ab91afa31fca9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7a5b1a18c686290d2586904f6543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe997fe0e420b06fef27e8e4e47928ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273af9bcdc7f121a0e6690225ba509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5c940d64510e70d7aa4aa1fe5865444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b408936489383883bd244db5b0729445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05cb626dd228fa1b9ecb0a9631dde3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b71630346f83c4ff73f9284b705e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86dd9409df773e5088b0e1b5134aa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf611a463d8f188245960798d0d6349449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7250d257437fdc7c217d957a67d650450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9105a2153d9c1a400d388fe48b5858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32629e7fa6338ac2e20f358fa520c2bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403785cf9852fd2f970f02715afbc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cea377465cc3435dbd50ae860e127454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee7c5590729242358204d87857dffd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b5ac583efe5ae2fb0fa4ca589c19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b089cb005daabfd72f852c509aa096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa5e029201b2a0e1e9b2596e0e0fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83b7450dd680a287edb8a6088fdc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386a50777761b725b3baedb444f60b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c6cdc7d49860e943bd5c3187fee25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe5a4915a61f1dd7897644ef560127462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd39c4ca6bf5a7f2b616d5240913625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c22eb7bfdad5d843b3266b2cc6b6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d14a9754bf1dc43c45d17c3a14d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74f30dac621e57e4b3b230f369cc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5fe18fdf19a1470755b8e9b1320a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9197269369b836ce8f7629271fb2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb776088044ff70280ce6fd4f5f30cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac042b3b6b64944313475bd1bba618470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336431643077253373e5da738cfe486471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daeeef91dc7a3dad9df0e802df7893472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115f188e6757977d9b0d5d467d1ae9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121267881c12dbd326e1c2c6faaed2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc13d89bd41da41de597a3ea7ea51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacff6617d3ec1af5505e8c66b3602476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50966986dc47c609c2877871d204376477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3ae2372a74c6d007e11b5f31c4b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5e41a7fd07415d3f414c2b8c02b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de778b709f4b763f6dc3f5ba23df5c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b4edfe31c602f9a0d9820681f1f06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3f541a06f20906045201c1668cfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da575d32de6819a7d2f505e38e17cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e0a9e311d80c1ec46ce479379814484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c3ebbf40545464cd46fc9443e7b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdaa0d9851c9f3ba7f1c3c53ed232f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5da71ed56f064493c5f9499aa825b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf29379dff572b370813143a65886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e68af1e06379696b288d4e4d00a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00cecaa11240ff4cdfcb6b6d4c0eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1470f671873da7b0c731e8cf2ba5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3090d726685f787aabc42dc0d13d10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dad95120fb7d321514c71f2e55511493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bd6313da70567e054ed5c18e6e999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99fa32f5558bf842d97dc249bcc4c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55444e44a7b80131d1dabfb8fc80c81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca937ad9dc93d4d279f1751d0cf0333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91a21ef19ed7c8330268bf827d982f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d172f54b7daf97e72d354755222389499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158922b8aa683e1b85ad3332123543a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405721cacb8a0c4ea2789f9f420356501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a5303f540e83bb20a56b0bfa02d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde0dfad8dd1c94ef79121c75e1dc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c5ac351eb5bb2a1f904c8b5a937a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7f93195025e7fe76f0b635e90b7d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222b3cd82764328830684a4523f6f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a67e0d65479d46f5cc67720f33b28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c0ea3c12d73cb45162f30de0f51f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef5d61032919ccd1485d1786d8538509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bf7e702472d9fc0ce4136c90107eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe67c96257121a06421d66309a807a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81602fb5419a091671142412855191c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf52713cdac5b062940a7a718fe47a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723dee5a928433850b5b6011c54d1bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee8d4b845f2f8cc01c99b0c241f839515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b0858124b6a7e6ae2fb83c97323c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab63c36f63ef3406efb4979dc2455517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694577ae450302890308f4264c3793b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f333261a1a90bf044b501f32dd15e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10ebba2c401a73acc7c515cfd51be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c850a792a4fadc8529737fd03845c96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0921a5357b5edcdca4775ca4a3be3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e8540f612685c67c633d730891ecd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e3830ca3d29cb729ae03a46d64cda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00807186937ba3ba796603f3ca82d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc970fc856143d4ec7d7f0905436c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7529ab403f5a6157644faceb27acdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b584bc92cd965aea41af79311200528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d06d7b9d69ff6e14ca24d66fd86f5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f472d28f730d8a659514769a614f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e193699c90d07782ed4bfc088181531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613886f435526ffe839a6fb6a6d3785532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f35d2ab1346de70cd6b4534e0923533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36ec8e33262a2a685991e82e133dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7325e6a6ab9f9950a808f4897d8e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b5f3f5f5015eb245eb580634a951536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b21b572fcb5b06952e87f054a6a8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5954a21c521bbc8b27bbec883c1da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad088aac45e45b8e1f1b7decee7fe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9bdbe1673e9aae4a735dffd91869c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1e4980d2e2828f12bf531ca51682b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bcb2b27b4d1e4ba7bbbfe23a38b3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1ea2dfe1a1a4f216b6e26de43ac0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5275ebaa3a09a3db59542408527f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc79c93f39cf5617be137abd571d01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afe3a6254f6c3cdc97b86ca5703421546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bf6d2ba730062f90da1739c8fba67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84486863bd8ee90d9ccd2d7298bec475548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42d3fc03191850dcdccd5286c4867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511faf0c55d0b50a10e4599cda108421550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a1d653e6f8f4b0bcaa431c5e970cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c080138e8343e49d010b7eb63b61ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1600464b80cb99cd6a97caa53cefd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744c8a4f72f4b50328c0a2c91b23f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392963b2884707816c40db24106fa170555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11402deaa01e2a2c40b0cb18c47ba4dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39f5c7ef9261374dd9880e42aad5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a577383a347bac91938585d1587c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ac69b642496098f697187853c7b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3deb51df735ca020d09dbab450bcd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ae473c265014922da62d8de344d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934d71c810ec922ada69d94e84badff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85deeafd1c2a8ee30f4fb90b83b41aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9c01f02c5c38ede01e7ce7a2c9a92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732574aacfc3cdbceb4963726cd854e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c7377eb33fcd0991edfd9ab19a26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27265c898d92fcc346c33f9e775cc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6cd2f766ac4f2ffd6089ee05bf30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342f8818f06cb1eb9c04f9d76966c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eecc40bbef357c5db7bb2b9760202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4face498a2b017d420c2627eb125ce7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab506f3889abdfcd0f424075518b93a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc04ec8ae0e7e85e85ba4e3ec22b55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c73a2b07726938a9c0c24115923de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b383183a88846ff4b8b7aaaca529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8044c135478e55ab6d7081f52c4bc36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec3fd915f9997c3460b7c456ab4b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e6e8934af70415717bdfc3d8d5f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120a7aae15d0595d7c077d5b903ea3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd4d0ae7a3b937fd94eb231f8786ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da576ddeb38a15c1e34addf7b14fb420581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5b49da324ac6b95d9f89899e0e85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd931131a183bf13e48e3782b85d61f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995d3d7b70976411bbb1b123630df0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ff711217f45acfab91a5e542cac6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87c45d49c5c0f731520c22b9d9464586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1d2b4da32782993d3bef61b627ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40967876d5c13badc6b377e1ce085588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37d874164417a5d59340f02c1cc2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db618d959010bb727b766dd16b6422590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5065d1892b6a3a6105b57f954f21aa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283353d8310ddb0cce29e77a82d4369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04489581b044936e1241bae04276bd9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b69beb5913467b811527a054e8dd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b27ae4be5d3c70131c1c5fe2110c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baced8e73eb1827c103b21acfdc469596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8b96dfab44c12c5519396b7415cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058751d36cd676745d708826325283b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665339ab3b99738c7d99eb66dbcf3ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db853f7cc41e0c6e6f9f7d41ebebfdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe75609557261d5a7f19b95017c6a04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b818b01d3065e744772ca916cc710602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779ce9b6ae0e7eebee4770123f25fce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213157ebe17f5cf51546e3658412915604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68eda968420e3910a23791ca59655c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e430137582ee3c0f66f124ca1fa4368606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b40f38ceee031196305e7271bdc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe46320fa9ea095b01ac96b6f0c96a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652068a626e3e3fbc0ffc587953342609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa4c88e3b87db8eca2b01c1a8c5924610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724346209f4229d8f71905395c4e85d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb42faf71472e3ff5d5063e8b63a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ae5231197d6c7b7cc40f698fcbabd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83655fbc7b0c32122fc627f981b53e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a79403265e6ddd22145154381ecbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2eb1cf393c06e8897470c07a69c48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386eadec6fccf94180f84a9d5ccfe68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945623c096e1d6c4dbae154a49e4374e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063dc47b8033a577ffa18dbe497997619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5def501c0f488eb5f7a502fbbaf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcdaacede52862cb94c0c033238bcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5bc9c11692795fe62b337a7d8a36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb8584a2035ecd44740262d600dda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a8856e836270cf30ef9b6c4aada5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357294bd07a5f36714b3b43eace4d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773806cb0576dcdb5503a40d428a381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58cf44f5ee29b22cbe65419c4ea31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c230f2db2c1182aeff56b69c6fd70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ad9be12fa159ad08ab2d9bd89030629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83678904a77b95f492962a83da471a17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a52f108a4e3520e3f49436de0197c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b88fd139e90a53616eb6c948812d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c27bbdccbf395688467d9f7ad15b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5c3ddaa48d26fb2f304dfbf47329634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444ab782b8b1f455ce8155710b5876635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73866f57d14a63c95b92e5525aced7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d64fb67f63ae597d844d1ac81233637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf8e15d393f444dd0529ea24332a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe61affb594c977bc2ceb4a8626fce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9566efdda758aff2ad55537f6018cec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7f7cd8724ec437eb903309a9f98b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a13b55374b898e6591d73773910b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78dfd636ff48d1af1b7a77ad88343e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0d7365a05f407002df3ac02f347b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc79fab25b06dd4b90fd222e05081645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37137a54ab148ff46bfb54b9581d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7b560740f7c892708d43ecf067488647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45a016cca095a03ca28e5b139cc93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a564cc61f21ec9247d50d8b93c17a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b5e4937680f54e9b47d5d0cb27e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387841a741dd437380e055cf9df77b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4d960c32d7698250098717a0bf93a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54fb0edd2571ce949a394490e7aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863cc50eba4b27a6cb45ed7444edfcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf91bc9787594e765bdaea950d5cd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c762754f3e8b7d2db2d6f95bb7a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79bac7ef5a1e46b86f228ab920cc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a894fa80ce62fc512386b67b94ee7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005e27c8fcc6657503e6ce3c446dde3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241d6e6f735c73b82a8dd99fc13885660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0821ca6c8f6c168eeb22398755c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7de0918cd8330f35cd852d2df5a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c168c97749529845ca43d288d75337663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c672926b52a0fcb580d7177b6fe08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc76911fe23b0b8972df409377ecd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306969a16612a8c6f404936b227b68ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37357a55b405006950182ee5bfc4c4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ca7d973065b3e7665269b3ba5f41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a6e2ffbc9c580e9476ab376220825669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d1f0b8e8d55af580bc2bc76dcb9b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3559045d88843cba880ea6f1546d64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfadeb0a9bb6ea47c2b831c00963f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0fce1151b1ad1517ba5780849095673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7feef9099e4c102dc30dd557bee95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8d4dfd3599971a7d7024fc665658675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760d662bffae4a1e0db320d1d00005676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba847eda723528a162fa3e4efd2ff5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c691d4f416270166881b915bed11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336584be00157dbc4c0d55f06c1cfcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b05d809b6ccc505aa9603cc7edf52e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057888a3123db58deee4faeed902e8e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf203117cd915512a233226d3237cb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457fe82ba86c78f9a83fe2b1d5df75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676237fe1bd5fb6eb7e24115e00505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2555c47f24f55cdb606f9e071184e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873de811d8574e87f07c117c4029e3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b067f1cbaba485152934f53873c5351687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b4932e20a3fc81c11470bc0f1750688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609487a4322868848afa142692814d8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb793ed6dc797768057389b36b6c446690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169de529ca834576c86a5f83eaa9d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec71d3a6ecc1342723df5b23f61fa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5283dc52f5e067adea7a1927b873f03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb793c0c0038efcf76a36c293bfa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b053b12d6949e3f4882149701772695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d3c23e9233059eaf92fd69061f53e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11815ee0ee2718dbffac8de1c91ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539826d670e385881333d53b35d94538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e7b73cbd20fd5065c290a939c8959699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fede7a574af7355f381ee7553f7ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbddaa3b8730cc056b1038029e3d4bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa298b50808a2045b9080dccf631dda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c78e010b6243dfff8f1c1e8d5abe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e1762bb86a434d0bac2834bf3f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd84bbda3122ce34352e99dbf7d49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3440c918ca276f08e1a84fe6d7c0884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5749367d2d3ab4fada7a040d064e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b901f7e7a14116ccc06d6da694b6dba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343907302c668ec71062017c2444cdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616873b7a464b35fa3d8d6c81c47a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c929fe0edcb88989737c587357a8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492f73d9ab1a01e9c5080bfac1468c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98946ca0986f6220cdc55cc1fee9594b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e88b16ac5298c73df0b8aa1c0440e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099559b22e8adee549bbe21eda80afe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ae2f8492fc861732b5e3f41cd000716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f101fbc92d6696f4f240cedc0680f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b9f332a3afa1d7e836481c0a3718c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7102cb64c0d46e0f8867ec494d80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf2cf651c70853d16959bf972f129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777450c6bbb5d36205988650e7102b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8acd0c3b2d297e1f24f62615c385d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694dacf0bce9a7f862fca574c65a770723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7673d1faa8971412eebe29eb312827724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720331c53b88a450e7c53651cb300fc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f3a172be07609f39034e1e451eba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b71dd73e69e105c13c4fe22523d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10cbf91021d96b3ddecfefb14ad67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e111c861e2c1cb1a35ba65f10cf07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e6faec08fc7e241048945f24e5b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f45ef889beea88249a80c13ce679e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16cccfd5b836a5d16623023b63320732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13cdfd23a40c8a4507731058edb483733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ece6c3a608c64d7c5bcca9e7557d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca7afb45525067913554dcef017f55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dafb1b21054ddeb60517f4cbb83ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb51427856750a58b7c33109d8910737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e21c8bcca3ab5b3f5e23d2d5930b4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34070b099fbb784a06753adec719596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8797df488952cabf78d42db43319a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d84475d604dd1f599a6fa89e8b1d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3398da9dda4c385e5471291228fb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe93cb863b9c65f89a776cecd45cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef99067d7ad80a323299bbd3a3c97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf516ed9eb3bb34322648e3fd4f31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc946ece565c7a3e84bc32fecda606746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42723ecaa047b80495f71e45ee28b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319c2d5f90c94f6312cc915584e67a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc2f2b304c94954052bd9f723bfd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab50795b74fefe87b06b077e0e4e64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1d46d617c5160d573a60c6e0a615c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8383ce05c3366f30f036d50c78d6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0f3249b3892ee6d598ad0b7e7f8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699305f649a6abfa945cee8e414ce3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae69f45e2b201bcea918da708e1dd79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325301c2ac8111425d62d85db23184756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475e1e76a3eaf9c9320eeef87d6414757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5ea9da28eb3a58e52f2736282bce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c223d71bedc4c5b1234b23938b49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff4ca61be455efbf62d6574010f376760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d70e5ebfc5eb46cb2cd3d21f95450761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164040344972679dbc96ec264ad5cf2d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542dcca2622848d11988fa39143e2b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f962c111518a79b44121a5e216cab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101f5d78f874093f436148137d623c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162bf5ac43775886cfd9a819b13572766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b997dc6cea14209cacc67420e6b7c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf568b756f6a49077dee6388c9422768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8feab42ebd611b28486b564ef5e24f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb4a009b9c079277ba1bdb76ea3f0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa0eea96ccefe7efe2305e2a24993771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80086f1d544139a7eb249305ad337523772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15d1b113fdfcc33316f4447f61476773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f060c49a76614506a434ef4937df2c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffee512793310a223d6c148303ef3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c2cb32511652f2c717704400c219776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f004c58429a0f9adc7c43c5eee140b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e2a28a7c8326e0ce1b138c36d180778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a1601841e6dedd542ff09f49633c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd064efd5f7242eacdc6897c9e02ab92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc29fc2d7e4f6437a7859df3bb6a01781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e1afa0bd8859cd17b09936ef8503782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd6d8562a037d476b911b5d4dc9f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f225f1e20180d2db7e918817773673784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f910228c888464857641463725805785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfdf84fd034844dc6c4761eee0540b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2f6938813a8cbf32f7a732a6e50b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70f3f7eb461dbceff69f204d4152d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a15602a90d777f550cf9a2f942ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2c8e290a5e394fd87587568a5f11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67ee00927b27014aff71e451288a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a570873054f5d90618d5e19baf25792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184ee01f7234e9ee509a72cff5139c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75adf04a57858b3b74c5adb26d7626e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42ac1677983dbe37525321b25fb9d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13ef84e36ec5ef7914ad8da969bfb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e7ce10615f30b2bd4d658cde4de3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cc6fbf68197f6b2bbffc244a766f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783ffb57f1244ab9d754404c1d69293799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5150585ad732bb6f18176f04d59652800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c74d3c2d37e86f7790bbdf8e390d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb5fc83a8d3b1de5894ad165f881c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64481a2ea4a7ef980f68855ed5be2bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2ce7f5d1266e0ef0fe823daf70eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feeb6fb19a0177c7f21d994f3f2ac8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160bf9119e440131ffb5681c8aea60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde23b126a9944e6ba99e7718a02593807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf896e519d5ee7f6611f3ade2852af62808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085d9ef02fa1d8379fdc314fdac9cf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c144355f8fef4557eeb2a17aaea7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becce1750fcbcffcd7b3da735ab0cdf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03646a00a4a3ca8d3cd818a2d2f21ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c0e712e93d0bdb13148627e837eb4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71504002a6d0c89f9a25946b9367e1f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f67b9413fcf1504a7ed9fb2665315d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f659a37f32cf45d4361568ee22d13d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd8ba4f8787fe01c43c025b037a71817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25b72b05f3d81fe40ff3c685ae753818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc55248bbc9b48dbf357041d19421f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c6702e7b06b0b68fd30209f3a045820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba39358aa39506e206db28672cca3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc56a95d1d28090ff4d6555434e332822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3b1f8fab449a8e3a8068b2b98eb7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e1fe7bcdb8834b81c05aa4606ef48824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6a99775e8703a79f72fe5dc31abb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608b75e76a4419193d507c4e12cae5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0a522a6a56eefb7dfb9c36bd35bd1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c068a3bbd0f97ac6a84739bbf69dcb3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fa0a8ae1164c397a34b00f804ee8c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1f87aeedf4a295883ce3dab2963e7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ce06bdca1e970cc2ecc7919ec5bd9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263931f304e241d646b50754670f7d3d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab176577336370751b1b8986ce001d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216dbcdff7149a8f5bf7ee78c2bfbc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcbe2cb5c84be1d8574d20946b3628835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c6821d99b2a92e6c658f0c402cf0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9efde393de22c6579184057395b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886178cab2e5522f45fae6e0de78ebc0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0127bb38150f98b65949c1044c9a3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a60c1a5af8dde4aff936f7a8e095840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1df9aa14b9dd7fd48c393748df3e3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1264cbd1fe3fd10a47780b87037cbd6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaafa21e801a7b94e73d9ede648e23843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa593795a271cd4a7777eb7e4fb9028844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995cfb7d0f163f2b2cb3ac16af96a02845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b4bebd47606d2918104e0e7856fd2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9be1710c6f6957dd8ece94384f443847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30c1df636c3e61a0c76c6d064b769848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917238eb29f447e02234b432f84cc7c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8845b37d375520791f832b14f0239850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd293930c6ff7018767bb47b5d97f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3ab472668e93417e7e9c446a1ba7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682b040d1b8f61a92e72eacd215cb14853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51079799574f7fba64b242b2c66e8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177218f95193a9070db6b2a76f555f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f6c2076fa6bb17258621cc7404ac2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e3804cbb0a7d06c9686e774a5b6c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1b327492f3c4cc8ba452842d9f30858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdcd7881d1a34683bfbb899e6b7314859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfa8d575fbeafe62cdbb0a3342c2e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52df2f55dcfafb078a44be018e196d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072625b6121779aa0cbf06cedcb6b302862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646049356403e874c1923ee8122a9c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aee22d4495f29714a80d72d784c7f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360bfc4bfe712e499a839d1e1128e5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985425cb9f9ba1d670354c4090c8522d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904d80897a0ecfdbbb55a9194141af0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008fcf0bec28a66489ee0175b287c8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a6be75219ac04a335deb2b370802869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10cf149ea3f862b5b16941e1957ec870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e7bc0c90de74804276b35e7b04a19871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4065cf9315e2291103e72ac6bcbf066872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a674231f70d049c9518193fef43e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57054430f146e462b6ff015eccc47874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0b540c42a92673945de2437fbd10875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267dc00325a26b8127c8e4adda5dcf5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5eb8c271983cc95cfc2293448fdb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea102759db6e2a4652ec2bd9a118c1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc55d1dfb670ffddeef1a9da54c10879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd7e5c3d29f83ac57ef21b3d57b999880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874869e2bb5ea7e1e74a4cc0a6f38d8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0020fbc3b36b047b4fe2cc36246ce882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29faedaf61b9134f97adf8306bed07883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d924f4ad865c112be52aeac37a9afc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c04876499a05b3b36450d76a657bb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8faeab34dbe99068c70c7b9d60ed2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb1d78d2767efa013558c3e85c1a7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792afbcef73cb6a134d826345003aace888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd7616b26e14ef08e95eb4070b7b0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec990e13daf3063b89acddd5d93290d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372829a61d367c429cd2f5e3d059f4e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f33d963d2921d808d4444e3cbc6425892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c762feb8d2a4c52b4d7e3305847870893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bcb9eefb6e4f4ff2b7112aa5dc72b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5487c7c4172ca7cade1221d29de5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246dece2c560fc8d1cb9afd2264254896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016f2f4819585b8b7a915b20240b2a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22976d010a493692506bc242276206898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284693a52233d103ee6d9b8d35fff36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2e09454d0b6e06710fe0066f9302900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4398fd7b737c77b891c1d27b21652901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646db7d6bde7492a3afc9ccf0e14780902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73904b400c98e6d682d4d8c68465b35a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33006c7e49a55dd5d60a3a3db2dab904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae05230cad20baab8ad42dd1eee390905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d964826adf88619d118c3db7d743906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891373520afc01a5d7e242d244ca694907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc9a51b1dde63f21a1de7150b5adb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fc608df61878ae3d89c7d6b335d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d450fe1a09f3e220172fb31e15e4d28910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b55bb11a07960769a9bc1014c4c20911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00312f92a38f5fee361ccf4a36d0bd35912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f54fa4772cda62bdae89d9c6d28026913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf031b260d6ea2c51cf5e007e3d57e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6cacbaadc1ee53c23ae1bf7b194e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8dfb633c6943896490b70693f6a5a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf11dab30c815595ec80154fe3705917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861bbf5f34aea7a1fc815e4779b8361918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ebc6af1bfcf0f236ee6bac35d432d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b496148080424ef88890ee730e7e4a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef565a94b37343317dc08637b1e0ecc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc7e07df9097a2759f7581b5f5d4c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782ea388fade018f0a4a99869c35e5c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00e0738e514d52bb947069fece33d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3325cf7b0499be4223f8f431c0acb21925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643818580f7bb21195d4ec99f362cf1c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438be69b46e56cb0a1f9663ee6121e4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe89279503d2f8e1b754f14f4c40d2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b517acea8d9064917561a39f624ac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e038c93c0ba9b4d9ebec569f7b1d38930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d97eb8d660537b0d91fdf55d5261931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea02e1479544da6b826414c529c79f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631df97d2689d50c68b66fff0dd6da6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf234d772ad753f5198112592a824cf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff01a07e1a1c7cd51d885cf30f848d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588ef18ccb3e2ed19f9a969304116e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3e16825ae402f91f75b4b15b1af4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3085adb4eb0150f1b9af7cea4e054b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26117e577226b83a9deb3685125452939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331a2c1d3de4e41e83ed23d9cff0b5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895711a15baf833dc45198e57651a32941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca842309ce972121a4718e3a148395942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05845f2acaa4bb4bd271f325d4def64b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db28403df3e8420fe749df6c4e22e6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a381c2d741cba24fddf0cfb79e48b7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a498f37a4bab7bdab7dd7c00deed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa248472a133248679bba0b39a986d0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb45ef4b030a5aa035f4ea263b69a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31692078eaef9f4d23f090fd741123949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274fc343094c76ff70e7eff3cc61591950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded2cb35ebc62e683e99d2c66b9fac951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33255484a235484cc79ae3150322ec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa8e44dd5c121b1728a54a76943e5f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f626d406bdef3898ef70fa1a31e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6f5d0659f0bf2ef7f24c4a4cabb83955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f38980cc19a70a9ef8d647c05044956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44441088a06a1f76feaff84e07a84e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd925304ccf14c3ea7b61c6c66274958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58783f2bdbeb76f9648cee9e8f0292dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca95d0281d6e3870c27b86726b66d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ebff430f1e2404a5cadcbfa2fffc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b6e056799b0ce839be24c5624c5b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fb7be66dce451b27704a8f1b72b16963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a15ad10d4776d1526d9ab84d69d9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef0ae2c20bb1aa4dc983c51c233ee965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d760e845600f9722a3c1ed067325d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b46c9d38c4b24c1bde96fb9bd5f78967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04fa6e8e841a4a0179679479582b10968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c02ed479d0b0742611161449dc0cf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5096ab753d018f0a6e2a65de84ed63970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02302497f5ba5ed4ccb6634fc8d9d3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d471ba8c998112a3fbf1040fa32a3ff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ab1e923deed37fdf83a1e896609a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078bc2fcb04ba351093fe949a4a5aa6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ed500b6c0fab4671bee7f41548d9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb942c8c5153b4803113402803e0ffa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56c55a57443af2c425c8a38db4fd1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6fd1876b122191da8f15c69a8aed9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512ec41ff95bce007ffd66b188a5c63979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f67d72df0a28beba7f0238bf9aaa2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d4367e015f702e59cbf07d07b5f7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f21993cc567dffbfefcbd360a9172982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a30034c1437f4fa29134d2d415e9ac983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb658cf2ad7c5947136461d4b9134f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a024ba60387a775a86f94ea98a190985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859bf8f6126ed037d954520f226af75986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2383af1786d237a029e5813013fb3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76c1d3608464e86e07ae22dd83351988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aaf59be1fbc098d912b53e1f98348989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8f9751a2602af61032c05ab36fbc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f493569101d50ccfdfed741ad4504991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c9715b014bb54720938dc42f8af7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e8829787cf7a727e0278a5ccf6e0e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aec71693bed4774480cdd284e918e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec994be1844e820de735eee409adb18995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de143b80687fb76f8fe292ee102c0560996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4fd083a4e45fb02fca5a237df61f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb0770cb634540899ae4fac8c681c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace313a185dbd9834a258463055ab16e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e57a589072ffb59d0b8cdc2494e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4340f5e67e08aa0837057c498119ec24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6e7e4324a1c911012aa38634a157f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e89042930c061fa4db39f47c460ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce865915134811eea64d765fed7fb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5aeb33244f240fda655cdc41b2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b87cc6399b6d79311036329401bdf09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db99d7f3f45470279cdfd9db6d1a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631763f21cf4a06dd68cde1e3c6d7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b4fb44fdb022c780b821525dee91c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff48c122894b5fd1d20291a5dd53c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ca0e85334ca50b05fdaaef687131314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a72cf92742c2ad935d1cbdac1fd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965831443fd3f0259e77271ac0aea816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496542c06ef0a18e03b7a3a19132a3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4060cd1fa00180d165c3105e84fa9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1190b0be973ce75018901177bcb8ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b36ac12f96bcdc1d47d858f87bd06d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b590d2f5874a25b57a773d1a4ba6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661262a95dc9da8264e10bec21d98922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33644a4cca35f4952f2a0dfba31688b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32c2976cbcca87002a8e9797c90d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf39f9ad6ecd8e2733721716962cdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdcb9b3138a80f46b9a3b03eb140426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82b9f64a00293bc3b8196228b94c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97e60ef859287f12c22d4e4be49b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b20c7fad5118a8713c092a87abae629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806df5c46d1e52154db451192c579530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d23dd2bec225dd441a286894618a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d638a1a9bc6a08e1e3553a6eddef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff4ee9bbe87232699c8dc301a8cc2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd39e9097b9502b798cbd812616b9ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e215d13e783b212f6664d26708423535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb076aab6001327ee96c27df232cd1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab56ca99da0d97f553aa969479f29db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc10fa19bf41cf60ee304fab1cf02538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b876866946ca7f47462c97ea2df739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe51ccd1c4406fd0263f2ad1f812a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da70f9109634cc48a6b21e17a3996441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391e98cf28212bded1a3ad6f374ba942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a53da86e088ff301c1d65c56855e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea4e091d248779bcd62af10b102e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643374ced1634b25e2dfbdebc17f82745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aebb8842c73ee03881115c84c25b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd75a57a5a87cce819e540a53879d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ca5f75018b2b070f78ac8eeafb0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7f90fc4123ec234df307f3292d3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787f278f5380ed63609297268157e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710177e5f9b9d79af136ebfb5475c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e8dbb27d0f9481aa51280324b04952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c2a3a49e7e09d70f19a439eeca8d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4f309d3b8b6bbc9ed8d126b7298e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c45320967ebf7d61f07d67f1dd33955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531607b2a5e484c23cad41acab1fe0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8859a095b1dfa57fabf71c0b6757057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19303f58f17adfdf58584d2acc574eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82cc5c41be9f1d1845161a41d7864659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df26682f75bdf4446e33ff58fd9bd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba02762d1b2e1606a1a38edad01f5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453236f88719da6d70812742ba8c3bb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a652721f96352288c68dba6eb39db963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d54c1090b6f06fa9e10b5de0513864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272c0b3dc9f508fedb7dc096f873a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e40e87e15c59be02720dd4d931e4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b0acedd124cdb5e4997ca6c233cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c6ea56fd177bc885e05a0917cf2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca964789173e9d9cd12e23247374e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e00fd1ab1e4df2f2c64d65f6a81a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10131975c20e698f633bac4060f08f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd7e6bbd90df7ae2393339e90732f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfdfa4fbd0b880364312dd95f0761873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121f56215ea4011e24f0b1c8eb6f40274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d8121a95738c2c3c25fed9dda97b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d43961550a31ae42ae28dc05690076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00cd8bc6fa992c89dedbe2b8da92f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538efdaba7adf63b612c73e6dfda7c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1542bf16b6373d6952d1757376374979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6c4613921ce38f333e40882a94e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f41e05986ce4b9f7c2df6cbf3f0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17b7bb94054068d85f4e6c86cfc8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b6123fec47e49545eaa72eeb43d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec560fd652565706cfab54dc176cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fb5193b8491a4828fb43e8f7783a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236da8e72a1f5f3177f5dcfe99b568486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77251ced6a506d61c2dc21f5165783a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49384c425abdb0e9ad6496af917ac5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a5022cb621ee63769b7c7f7d8cfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3313d33c9a029926cf36480497c86fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd62981f3c8f9b48cc7553f663910cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d17ba728cf5985d3a9aa8ca08f4a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583577f03f877a9da3c0b37ad2c249c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e22d9220e9e0f6db2ca98df17e2e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1160b4cbd0e67e52f7d997bcf3670695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c3be4d16e31dab4a7d1bcfb00917896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a5d56511d36ac1a371f2398cd7de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25bb85d4ce8f40c07ca43b071189198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e7f51c28a321f1dbc60c46a8007b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e5dcd466ce76aae8f9c48b35f7e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2a74a597ae06aabef75d4cadd1c5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b4d25cbd13b391973837d1d7fec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71b637c9e529f8c9d8425db1b9e73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c2c130c66c9fbf6571024032cc4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf79800411ac8ff9839703752b0cd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129ebda81a5d47524c446cee22c0e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298a0d30bd5583ea6c0b78dcbbb328107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf6307e2acea4872c882858ac7b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c88b2466dc12e0ac6f7f306cd98ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f06b21b56d4c8993e311737781b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020eb68965c36108d216210c0f2f15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3f64c790d9af1b8c4859551f04fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e242c98d08b77cac9f6c7166290c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c060deefb40111b1dae919b5b56b9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80127d7f76c7841d11f6c2655418346115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea31472ca334b74e62804ccdc2dd50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2aab62ab6ec6c3c6054667159e480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655aff4a752b5b475b0466e1d3c97b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849dcd36eff1c9cc83e1caa1996f7ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0debb8be027fe4d09793d3355baf9dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ccefed1aaa742206e44cdd4e9e7a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7094c4bacfe276c882d4c39c78391a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870a73c6dab5468409c20389b7cae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece1881aeaf2d06441197a75d1fd2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ac5a740bf4fbd4e46268cf67a04f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb468ded2d092d9ab0416d0d2f3d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d61045edf44944b8d610a8bb8036f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbc16af56053d574baaf7b7ee6e3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ae5e0e373931f420d72b30dc85317129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db958b88159c17df7ce2c635fdbb9352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f7c643e921916cef3247bbf73eb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc52292e5714a26ccd94b6622940e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5d19cf22394147626d33dcbf66a4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4be14635730b1a41774f2e32180f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f906fa07321a5faa6bd7e3d501c6b11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba092e2a2a3d1e2ecf37fcbe43ad4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a10e2521e66442d4c87f32c911ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277d77c1a147f7cd323e6a45d2f2d7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c410b3a660c05ccee3a009092e2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64d00a7e0b249989816a428d0b231140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83becfc43ced3df726f2cefe220c59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4d71b18fe91fe69aa8bcce34b14a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2d5409af5875d043827a71da1f71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffbd7678972b804eec7a0cf5276d57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62f301667ccc6de836b66a72439a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470a74e9cf5ba9ab46b247e2ea0e5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16762149b41af2b532abd79bb9cd6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054594110f02f853bdb1387fefb257f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089902766bf96c90e2e08deb0808c954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f936ecd4f97642d407d77ee1a4d21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de58109b5557991a965d69fd23af8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6d4246614748c7d80f16c911c44b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ca5a3f89b2c2f0ffaeb1f8a0db4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf9fbc9ace851a2d8787aca362a75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831919df72df18f4112ddf15d5a736155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1bdf998994d0b1248d5e2f267bed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08953f7486f9d4cb145224dfd15724157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2746862236f5d7940f7bd7663816e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0245b6ceccdd2df8abd8a137bf6f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f44508692717730d4853b1565681160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538cb5d359248558a6df3629c7529b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27236dc6bb01c928ec727c8a9de19501162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2ea20c0bcf0065a9fe3c439a94c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536d1a1af88b6708baf6a1423fdb01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c557a2f309c4926af59003ce5950fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc0e1d5832f9e708037a598fc6aa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d5dda31d947813758816631c3ff6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2c558766c265ac6c0f168fd5d3bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d604ed9e0c568eded76b1e7967b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7dafbb6cf2a278e980478a6130ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e3dc18f3e6e69e630066e9962ddb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ee5e97fb00b0da499b92166d8f44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ddb48d6afd0bcb1fa68ff4ae5505173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94ded676fbbc405e859706fc1bb53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4632e02298881ea567e2a3c7c18e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7365cb520dbb84f54230bfefcffdefa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b864404e7b899aa846be9948cade1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c3c638a268db60163106003f1750178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cb66940085bec0de6546cf11ebb44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e7fba34e97997dba89c25a0492b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c877329ecddb92db387fe96c608a9ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b157095db4510c802b6f86b413231cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f6c6d6bda777cb328d950e797cdc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6e089e1406dd8fd5e0aadf7be4d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8a2fadd3c80c75ef992c06f92f96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80313f8e969eaa988cb00e58f5cb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a875c45e6b25e4389224435e10b8200187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa21e4913c1f5aec467e8a56d92ea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910190518d40079172cde9b0b1fec6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc34d00b55feabad6118d47c95c19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cfc1b794be565a8b4b72f5fb3aafc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ff34bbdb1649bba3af7866846c41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a560cbc757e407479351c1a7632b46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9df1ef31f6c70b89b5b17dd7ff7ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24902626d0b60a3021cc2044b73bd29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeeddc674ea02e57d57698f1a0d459196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7eeaa394bc51f994b4a9beadaff9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d589387f859a0cff47ee19466bde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e84609fb8e60e8a5a9c162fb3a9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77698c3381eb911f7e0b85e147d6fe78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6696585f8d57a57e9548f54c92b5f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42451f31ade0912f26958da9a568b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa34ca359964c75b0f54c9d719fc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cadb0446eaeeec3136a31724a8a34c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4d4c420b4d344324f16eaed9d7cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca37e357fff1f0a6253233ad84b5e04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195a03c408c8a2134323d2aa9d6c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873d1f177bf8b687776aa7219eeabf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250d838a68680e120dd145f9cf5c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d59dfa961cf4dfe528a0bf97af7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bc463edbcc1730e5aa302ba7d39c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492ef9a7c1be7507d48525f7d69c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88beaf374a47c9bf83bca2d4385f19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36ba6743f1e31a37c112e020e158f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ba119861420e5ca9a4ccdf804a26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72065bb06ff3a76722ae6c0cc4903617216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c49812619c38a2fa90f93cd991e31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb966f0f37515670aaa2fc942dbd2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29350241a9fb60db6644553702c798a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904fef7c00db72053dc6f6d6c2703c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e6b6d14cce2472e324c067a400dca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc2a55a6fb0e3a9bf544e0844b6346222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8960d183daa34a0439332836c3f318e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47694e97fc50ce41caf72b5539bcdf07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a73be39fe44cf6c242a23ed89437225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec43a52dfb4ea6fee187307bf6c39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29ce1086be8917c74e3ec3e12461f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9062abb9385bfcfeae76b1dff56bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f194a6737081875beeed929cadb13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044c8c8bf1a30acb3ff3bdc5d25b7a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570cfbbf30a13b40b6eb8332603991231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923406743cdf66fa0a5142598b267fbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f09806f409e996c072f4bed507abd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e196b1d3db88ac9b6bd584370054769234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59180fd2ecaaebb90626258d1c4f3872235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f46de2815996e349eb793c47278f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250986a7c39a60a20ca52c97573c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a43d24ea50d625b2b50edd3cad9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647edb31d51e12586bc59da5f80bcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938950dce151b10bf7f38dd30d00e551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6a7532f33569ad8712bf89ab8769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c154d143e88f502bd3e3abcad6ef6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0fcfcb77cd8e9428cf15ff519e894243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569c24f77797bc804f8f66b2f54edc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76e6a3f4504b970ed6017e916e7d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffe95e0c12c2db5fd5972e373a10d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4da6ce369170b9dbb0374b162c1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f2b3f7f11ffa6085dc6aec3062da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e4854a76863190298615e081459d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368156574652674fa23b9382c307da9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23036e94abd6dcf6a6b2ea22e35330c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f22f562d72dc39a9629d1d62f33a38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6a20126017b5bbfbab28f44063c9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414acb057feec3f8a0e0fc6f52b6a62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc9f560ae32c2fe0b6280bae84f57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184cfbeffc3a1003d1d0175d9da5241256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ee1f4f96e7b507249b2e4e054296257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835263677a9c52f6954f2e88fc071cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abca09e8dae3bd2e43afb8e9ffe4fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdeb8bae9c166b9014e8e2ac2736e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700ac32d147f6576111ebff11f3535261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1e77ff945f84a111ee14d0d5022b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe0a73691057d19226ac71adf1919263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f82ac640b25d258a7a67d7223525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae68295137c4c01d2b786d3adc46b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf701c72c2d4ac399e64e7f8339aeb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6636b02d60fcdc1646dc1c110003267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec72425e61dc8ad8b7ced25f6f7788268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1cfb849a46020f1951760a36ee937269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1166d3ad44bc1f2190300a6e721d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5123178b703466592e9457b59612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248febfb1c662f1a3bae046d392ddb9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aff6e6cc993c0755ba4614af8096f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f079db50d003a1189f6947baa7091b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd245b6c061d0fb3df4147c51e4ab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee6d9c4f8e24f415ef3b21ce58bd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e0789a02ce6b51282ef9f0e4a88a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c8ef166d2064e8e1606bc969cbbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f509c00423c28b1c1d6cbadbfa416a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f15e9af03564227fd7c0c13b0b262280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abec76b069d5b943843be898176d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953a07371597af992fb0a1a8cbbd10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1139ba0a9f5e8d970ab035ec8521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7ecc723619147cb300dc5cdda12f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac3744213d3eeb9bdb84ad91b1784285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37835a48faf64f8ba0e064e54c6545c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c678488d2b613a8d61fc61c82588287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54e89cadaa0b63270dc22b9e2951fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb198b78f981a87e957569a0ac32c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7054e0f86803ce5e25b0e097fa326c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24316c8d15bebf1d81e8f434f42a078e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b962dae7b52c36f5ba614098b1b61a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8959700295189967608aad6788a09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be8060b75f9e292aa4d8a1a80de00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec485abcd076db703cebbde55e17c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956aacd2cd0a911afea63fbfa6aacf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e87950e74c49703d65d6b6bcb2b03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333569e86b7d978f9dcdd468c5744f1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef367c8de684a21d4d9c81f8d48d293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50155ed3eb0d30323b02bcbbb9b5963300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b6bea9cca5e206702bf02edf3a4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd00646f927d2b880d942d2bc2da67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a26b6fcb2873dde0be1c33c846eae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687761c8cfc29dda71200a1308e86e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308505c712524a79b19918b8d19ae5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604502bb5c196b201314afab2b5a0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbf5b10e4d5a5465932f43f2f92178307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd9fa812a694dd2dac4457f308127e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e968d00ea487a95f84eeae1296d676e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8a6e21ac8cd6fd7e4575382ed170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0c4b359689a0168a1c7373d79b33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f799df36b360497d97a92cba1e52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4bbf3e5f6ae318e4786d54b31d5af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81992ea2ec092a9a8eb5bd3a2ea9df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc241b80b8e52d7c26db28816fc2fe09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c4ad4c9602f3fc6765d6c7f8c7b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339a2d731317bec09331952517c077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54f5b8c503bea51b0a09a3d9853e91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b4088e7a60bf1b035f649a785ef5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2fb56959c6413f244eab654e7da6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df009728e2719ed96da0251bb523b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9be5c5b3faa598430f704169be69a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361135a25250b9439bbfd22fa52a409b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89ae5ec0631244a14534dd6a0fae1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493f6f326c28572779380e7c7e8c006325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ad723e3f4be4757a1f949f8d6072326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ea12f6b110bb06cb27f7e2676787327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dfb3a417fb2ebd430fb4d1508660b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e3fff62b2d19a869e268c747a2e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe67ca31a5d52f82e8c21552cf1638f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c548fd3fa93e1d893e3f1cd0e304331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330980040e6c02170b220474737d27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7d4db2281b9f49986407f450021c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9926e96ff81ee57fee0fa07e63d5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6045efd236b9091c134bc803c4234335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4848466b3e0dbdf8ad1545301678905336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70a17a734863fe193aadd0739458cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a364a652f88f56805ca483555be9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb01f31e17f33c69125ee83fceec3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc716fb95fc8eba007c1c88ee256a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bbbd53f1b57d049aabaa99da5923a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be87ff6df3462ee1a237f8e6e4a832342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616ddb75ed38509629ea2022bc40d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce62b471e9b65352ff31010fa96a7ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a92282372a9b2b40649865e0a9a94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be99ce1afac75fac016e9f6769d1b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef6549e0449040850771b19d2a919347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927d55dc01d800acc7932f2d4d140d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f444d2968252048e5d66737e097aed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66cdc5491e23eaa0b59deb21222fef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c41c3cfacd732a00e3266ab569c43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82481e9c76ab4649f2d8447d05d4410a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb1be7eee5c5df11de2db6d80ebe0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a187aaeb1390f0ff3ed665b19dea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a823dffd0c0686f3e83f378bf3b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923464b47bb84dad1f07776954162583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924632302aa1e3f30a26c66dd8e7b8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b314b3dbdcae3290c5d2265b772862358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578755822db68b14a09a2b30dec17d15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70264a6edd57077f58493e518da8b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee054cbce5c25b687529e49044bef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda12a26ce1a47127293b3b0cdef19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61538da217e23aeb34e04582bc3a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7dc4f29b81918425fe444b762fbaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95933dee1d8e953e5856446b3a5bd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a25b2c12c70131588f6e8f4935d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7e933117193c58fd102b0fbc0a5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4abf66e2b3eb5c8bc8cc8741f993368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47a3a0c6e3d01cf6054aaaf7968f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8853aab9c25d644d214153de8516620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a045f27bab0dcf9f1fe7691101ee52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a557f32f6bbd8f510f2c705f53725372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863113b95e6ebab8ea1d4c8e154476ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182adae54a7019a4d88eb4932e28cdac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873243353b8c84e01d044895aa9135c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f873ac0f91f97505e0b58aba73700c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992efa64e606587607298b8eae5d664377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50036122181888d233cfed3cd4120025378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a337f6f3dddbcadeb48ea10485e035379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ffecb4a5aefacecfb79c0ac02b4ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5502b573175861e081ce25afc5ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84000d49bca2408d7b6204a9d65ade382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf05dd0ad5084671e426db39ba27e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b7b620d36452a6fe2dbcda738280384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2697db391ab0bef4d48d80ee4e108b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980782c0862e0434cbe238fe0eddfc8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c5446b177677ab02f2e86bd89b5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14765fab2b8ee59b4510311f6212b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763a4d93663d8013e2ae28c84c8d65a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55278e95ed6c3cf89d26310ec8ce44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42afaf35bf6b61e115158a1e6a8fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e7962b048051867b2b0dbc163055c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63851dc09e46d87056dbec55afa0b0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f5c97c4b22f1453fe473c94e24f51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e563169d778c85f05941d2311b4c57f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746486081b65f5b2f9d38e5e299f518396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d12e528b890099360b87fa5806fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7acbf0ce525486677bcec2e94511398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7619e9cbfc53a867cc04e7b3dac5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee8b074c7df008d0417cc3777a10b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b62c9697af39d86984ead142f9c48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f916f9542d6ad160a7cb6882af8d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779296f00240adc9ffba4aca8bb39d58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce1a8098d6097bf44f8755494ceb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f07b689275d90c88a295d428322df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115272a057937cedcd1db4957dc7b93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ab8579b43f29f58c68f1645ed1db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314e92451338cddaeb2b9f60880b4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73226fcd0c4a0b5718754ba77ce36043409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f024b27664a1fbd108d416a8f94e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5899e6b7461461943d0897ede04fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb956be825587a66af5396e0763fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42001a9f3720fd1ea767e7edc326f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47e0ca3467c17f5774dfd2a3c0bb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ecac81070227add69be02c8209b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57143601cb350b6768e3c756ce6e2a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d38eb36903198ff2998f292cc23c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5633d2769f77a7bc61212f066909f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4967decee2fccd373a6536d5b69f19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9030bb1027a8b0c27640c36b3bc04cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85efeda5e585fc0249981ed14b1ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03819528e4436ce07e6ef4acd69c4c37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd2b3457f3b3bbae5a993afa881c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b31916eae2f17d3c072f04222106c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225793f903ce6cc9ed2f2c568929aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580383da381b533abe07c592e48cd4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da872b821558ea6425ec69d4372fd4c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf894e75fe7957e33016a3463e156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed7d0025c7f7e6081ddf8384967341429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f87b56e0fc361cedc029d521ed6ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdfd68255e69d4e1cd7403bcd3b490431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee659b63d5fb8ad71b92bc43eef1d9ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfef20f99213ca68b11d7895c475c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3f9be5b174e687c8d0cad5a1f6b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b987c02b84de22a4a0d18294bdc39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfdb518d82a1472788a93bd7772859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1caef888795bf1c5939459197e6592437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121061bbc5f0f94d60b067da6e596e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7dfa52849e00810fff3064939d1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de964f2666ef52f02551e520cf66052440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55409611961bcc9e922dcd3fd4db6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52b9e526a664e404b7eadeb3b58cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771a59a1ccafbf3a123bf18b699823443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb6e8eda498cb4a22236e337aa490444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7febe0821675180fed2d897110c35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b4f28d293a2df9b19a169656ce16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62ac4a54f46f95cdddc9b7ee4da44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac31fe40cab5d09d01f81267bb65c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65601099d81c0bbf149f08fd8a0aa4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a49711fb772fd3d51b08797050e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdc7bd55f7e7816851843fecb10a43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443538031040eb7591a0b2726b7f4fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88682fb419ddbe28c6d1cecb72870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bce01d287ee2b2de941912d045fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c8ab30c3693b8b48eea25947fabc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257933a94f459551830ee7b4a0647f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74993854134f3118635ff9d3f2ab03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3957544ede316d54656392816fe334458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa40a2cdb8b7ba238c92df5aa4a6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675fa8691ab1fd27bfd26198f172582460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c639cbe2384548075a7183131e48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0286315159d079d8d7a8342f41bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b686eb4378842c48553de9e84885d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0182d5d79486487c2e25e4d5acb44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230951ca41cdbdaf1bdf2f2eec1d07bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82da34b723472253638ec481d7de99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f580587f80ffc1787d29e78ba4b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0609aa1ee1f9092af87925caf060b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93404a54aab70aacfb94ab2042ca768469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578b955295ef58be54a61445adcdba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c36065d37bc2cf82033604d256f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935aea35c3173b703046e2fb1cbdc08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e0667131386656325d24cc5c22228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35dab7bcca120d5ad76dd0f31375ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490f8142c4411092d47c70280ec35b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de81e563674dfb8624027615ce5e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c08d8cd664436d6080cd4c9931b6ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad38ac45dc03a34d09a9b59c44231478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06798786ee95e0c3b4f5b29e95f25a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16f65bef383c8f18b76f12bf1bed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6b901c8d6239481b70a18047d3f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcacd8324672cdf9edbebc949dbac16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729a30d1f0b19ae97906ac0c8fd5b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528756be8044a913cf2181a94e0d9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793572f93b5e429b4c9f2e8b3b767166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5616da9abcdc11ca8e49301a7e37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb7f864cbc7e147f8f199d122bd722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaa8c30a35e338e463633f76ecee33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc77acadfd60e3310f7b9165bfd850489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f211d88df9a9c090edadee4f74401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb1a61edc05e46d03817a1eaf5040491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703179673f58d22daf534184d1e02b7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea0f6a532a3df7f847b98a75bde6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442d078f6bc4bdc026ab51bcf94c68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099b8c4c07743acf14e74c4a33eba3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f0ebbc01bd4695fbae2561ef29d5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23cf6e95bb4bee5742385b70d06c96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461018cf9090db0d292b16fd00219ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e508e807fceaa84164e5da45251e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9cf46aad2cfd52848cf39e687ff9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6adc8b05a7e58fb8245a729a0e55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff4013ab37c7d3bda158b76355892502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1d3bba39106b42ab036e332045331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c838c4d6106e52114428cafd24bc0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b106fef4c04b6b617545f6d597a89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fa11c2732153f87bb368945169cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aed26286133e1ce53386f6ec201eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cebba2cba92bd45a51ad4de98a7a02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060975a1fd72a7a1fc01fb967d1b0de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f847b25995a5fd9a373900c8aca4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa482ab120d358c4952104561cd19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09684ec46706ae1f54723406488845e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a643b38bfe6a3b1e601489103ec70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8b689ec913c21dba88dbbda6686a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac64dac3ca7cd94837493c42ac0e326515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fcc1a19bc9fe2d7a06b3743f4effe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f404a73d2cca2b05aff3d645a63c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0f35f0f32cf24c45bc9aac244e14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9b12c29c1cf268df844c2ae30666a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8cd92f7ee59ceba3dcbdd419b916f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420fbfb2995c92b7ba8d7c301103460521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0d30aa63f704c4c230cb7484c8c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899cdc9a75394b75cdae113ea2fa9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46be190f89ed1b815ad33a6c844de20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1f1da5465b26bac8f7a6514361db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ada904ba8aead76a2e79bbd7427a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698474fafcf5322917ea1a983f8bfa4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddba23cf8dcc910581ceeed55dec38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab7aedb35cfd5c7efe40ca384b34e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8e001e514b8b7578cff854377cf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e1699d39a197adfc47498bf39a8d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab7c691b0e14a758f3e9b2d65a5e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216f156266e1ffd8abaa77ea257946533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389aa8a11c27642ab3b663af624d03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679145698d37654f633d1dd8af133bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9fe7e4f186b4dc52e1d4a39688cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d524721dc902ff06c5a2b10361b27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71a7db93b91b59a8f301628f59ff9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbdb64943432c3f119487142c525c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e966bcf428157abf62a2b8b25537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac6360930f4a1d46c08ba2954e7168541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3da0d657b43fad43014d92b7bf4b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd2c9afed71f43d2942ec6960a6897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49673a9ebe8eecd2fbf62d4a37aa6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28a1e358a82735033fbbbed58f7ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b35c3f5a81d917752321ecf2ca939546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8912b27818e2a35726b201ac6b46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66e4de0673e2cfe834caa8d6bad1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb712711cb2876182f6b699d8879c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d74eb29ad09ca8735eacaba566e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2829f042045717b899ffc3b54d950551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947906d248a67ee4421af45cfc9c0ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550ddfb928b042af1b2721748a92e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf832502703266066c6d21e10299b99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf0ec6f0bbf20d84f906eb99d770f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd193df13c2f8a28bb7546327387c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f4a3f659c55fa602d0f30d910f7ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4453cec6dbfa055d8cb8d0bc2a60c54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38aeb362fa66638e3d12ee07bb0ae4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd86bbc4a14d4cadb7b67652998bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e279b93170ad498c3c055bd2200d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0dba3d85de73a4e6d0aa6a9d9db33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c28be465b1d38ee5169d4611914de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31df643257ea59992b85d6697fa488564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13ae7a5566342d91db1544a044d99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a669c630c2ea23bf3d73aa46e614c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c59b64c5febcc9fc567c53d1f8fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a08f64a72e92fee61f0d410fc58143568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446666178f9dbdeb3f48a55e59a9495569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ef04b88ebd8156022833e04cd41e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c4c3fcde1b57e851c7d8098531d14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f48c90d0791c6349c48feffc4ecf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec74c3f1959ef40c98f038a99612ae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bdd236db685cecc558809156cfdca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968533d6e70af5e44216250fd000d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40bd317247ac8ad499abe49e450db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaaafa017267e60eb107efdbe0b33d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843161a5307974f0adbe22de4e0b68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936905ac220997e2e53f2aa9315723ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb398bc75f03a7d07ecf902beebf674d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b0d449fdc74aff752d1ed58d0beab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a07d85bdbf872fdde36ddf5d89132582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939a2f25097d89d930333ed65bad79a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d4cb12d41312542ad896d4c377e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b559a61bd50e5df20f73325cc74c42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37927c2dab3edfd3dc06fb70ffcbbe4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3949a18bba9222e4f896275350e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308718973d2abce70b2ad484a5be97a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176d8dbcdc98ff0f73db8d082b2260589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069d08dfd6bae3d9e1f08c0a8006b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592feb1a8f92c7fb9992ad0d6df0c4a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0906f1c216f6f050ca90bd4b599a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88515359e1d62c2f4fc5e5892941679b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d82c7fc8b2520557820d1d688dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4358b57baece680553a1fdce638352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede7929c9843bf04952c95c90e8308c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1acbf8583ff64fd15f505d337184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff297c30977121071d49a5b6eb6f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341c783eae1979fe22a662905eda4e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa78131f0891b5c3004ebe10b5d1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7bbf0e863a812a5456a08ca0b3e8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd5666fc73863b3ee3f253ae74da2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b5eda44ade09f8297937e9cc326c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d30e940ca7b75e6aeaac54cf91538604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa5c42704998bcfa561b8e51fb8c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270396d0985a679b6e1e0759d9638a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16b84e86f95c1f2015de354a97bf37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec89685f8186fbcc77931595074cc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd5ae8f1910951dfac3b87bc4d4321609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1de28ad26c2b35b88cce719867a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41875ea7ae452bd59308f2ac8f1b34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd004cd53fa985f0ca5a62720ca22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb2cc80902180dad741b0cd3a2b82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94864e030f7c385f673bc2cbb43e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb77993f0789295b7d64bfc56a7dac1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a529931bf99da1b6a6e5f79bbaa81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920447f8b8708e70e458dd0c8aeb38f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8063b14898ef7ee8400c7539d3f4f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a2fd78cf7a59e8a67f5e65f14fef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f5bd2119d216204868f83cbbb29f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5529275c6b2015b399115d2d13a63e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec3e5da5ddd5a97b5cac4cfcf4b33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa9b26ee5a1500df42ee0b4d689d94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34427788c6e9ca279daf413fe0be64e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46013ad3f4c398b948aed0fd1b3275625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53590164951ec35626e93146c96daf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee38bb829ec9bf6f31bcc6c0906c08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12bdf976bde89d0f3d36f333f39d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae97bbcd28865778f5ae784bd17e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655c55ff2fbc22989877eb507e1a1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9827811d97057c9bedcc3b81269e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65307a35221d475b98b553c39d9df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349da590e32783be6d81f4698a6f4df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439053a6bdad39de1312a9b6bd4da7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab964ee3cc8afe3c2be3c452f0200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329b2ad17868d830b86ee3a5ae9bb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddfaae324321f1b87407e5fb4a7b48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3635eae993f35e406cbc4bb01834a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252b7a6a765cd10e7479eca0d5bbd29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656f8962576b4bbfb3dfa6df7b4707640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc1784202a3c8dc6484b04c12f22e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744337991cae203ae208269b6818d53e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81211af102d092e9db5c6dcc3c3426cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac407a970afac12ca6bcc2aaea4267644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48bb0bfb1cd2bf38d3e3763fab44c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497009a96e0445b54cb3adc06913fdb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d6c73e5412ae8d2c6a92a3c836f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042d35c47e378f3c103268a531fd8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fada6415e7c2a56eeba66828b5c4ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59809ff798d9bbcb13a13fcb7c48e647650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ed68a438b023af03689f35860525f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b37279dc7c604d19cf7468400059652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe2b557965d0a96da65c195b5f59a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2180b2c086ecef9cbabd98563c09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84cc56e8f3c28731a0732368bf87a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450717328fc180c51c6977c1d3f600e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa2850a645302ba981cc006f4f536657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736bca29dca3f38a39aa101902a3c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad62203eb90836b5108432fff8c7da8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f190d5fedc154aee6fb70b036dd9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708095780f0ca49640783abd0e8046f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2749e7e84292d0a6a103da71b6da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c7ef72e9f75a0a8323c0a0978743663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058bfb00c34edebf846f04ea40ae39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41b1cfef868d090cdc6749700cfcf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a615b3c911c5206621f3def174ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200829aed51143ff188519487c9f9f0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bddbc99580a70b8e12abeb6572008668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c28d88d5b1ec9fe0ea63f77133fe6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b55232f89faa2e92c011df281ba81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4ce8212d601a9d863efbc46c7cdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9139e609cae760cc01bf604df4795b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561acd076febe5a6527f2947488b95e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce254b249a5b46be7abd26395ae282674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b48ec113ed4dba31ef2480d5a1f19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a33d4f37a85495a24f211d17e69a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6215eacc0ee90ba8721ca1d1f27dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f1a46a217d409377ddcc22d677dc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb56a64e4e1ea05fb301e8fc7e9b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bcca8d05fc6c47a41aa0caa9b94e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e63382129abc233dd3554200fa04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b888191c0b0a60dbbe2063a991915c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e7aa503a993888bb6726f50b06e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ab9de0a1f599f785185da0e0412f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc228911dc0393dc651027d620285685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9993cd31f2bbb52fa2b91517dd2408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ae90e6ff262f31e2869f468abcba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281116dd9aac0f9d492808da805298d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb906534cfd5da7679906fbfa33b49e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa100b5cb603e0e7e9d696bb2074db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df097681911936c44cd429f7cac9602a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713c3cb74ae5fcc5fcdd8613a98b64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942176ea1e06f73497ac95eb375073693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704fa6f14a5e711d138ce222c9136f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4cecf452dfcbe041fdf36b4c32bc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf31873493f77b02707af01c9e022696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334d4e34d9c7633085466701d66239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503814a9c90a822895f48d70dcdec9d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171fda788e318961606f25d2f65836699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1e787ecd6ead022fba4f8bca2090f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007552779332d58d9618005988c84d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c791fa08bc5b147d866661cd90f3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b1842d255afb5c9497ac1fa7d888703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4f694849cf104b7a54478698439a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cd01394e3d308dad9607e2566215705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999b74bcaaf9268d70c0603b419ec3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9925661955cb451a3079b4b8ac550707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc0a56f355a99b9e18bfe9053c3b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167796e8f9015dcbb73747c442a8d618709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d180da944c03f3d9bf035d0e92b3fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a90d9d170cb35e941076041130be7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278e2852a2d489d6d7978c469315cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea15b079a784f9f5d4e688368c827713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e50bc26ff954fa6cf0fb9fe525445714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3021088835e7397843bcc0c18224715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8422614605460b39f38bfc9f08d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc76b69c62affa6c8612ea895c3fef0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398769393174f07763f993ad5752575718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755daf2b9c6e40dd584573c0778a3199719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a745c71576fb3071be9fe4cf2831720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec98bc1ff755dc190acbfc60443cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2263c200f408ebfbcc5a6bdd1307c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be88e36a1a87852f40a1ab899b26a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad71ce9b9bccbf2ec32df8948ae720d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb0d40607ed4d51dff28f239f0ea7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e16ad6dbb0a238f7be607ba927d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128065a270e4c674f1525eb4d070a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1d5d2c4bf569f80b1b8a2c2c686e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b288c5d8b658a1d7e72ea02854a79e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b19bb3a70753e3ad0d172e5b3441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd274755c349f89eb37c50d337efd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59907946a89f19c866f07513d9c3dbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f651f6918414644a5054f6cc3744712733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b058840dcbe012ffb7e15f09922af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd44b084bf31c55a8b77509ba9292c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37b89281f26919e93e6c1a0815a3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea908dffb254d22045e6f12033dcd5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34684f7afbde02eccd02bb46222f6488738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561eae16ed57585b42aed52ca9ed56c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d986fbeb7a7ce7dda927b22ed900eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667e7609dc63fcbbaf8c6f7b97ecdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ae22d8f2fea5bd878e0f0590e60e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba79755b3886db51cb06e84839db2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4dacc778933e6746d80a12efbba5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfae7d91625ae3936b0728db15c70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd69e4b7cc4726d8f882c0ec14abb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5437fbb62187062897a141cc8cdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67f771edc0d4df2409f70883e2ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc1fcc578b0c1cd1ffb25ffec17dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338e47057e152c68080a56b5d698f0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45a258baae64341b4df5444d96eb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77486ba6c4657ab0589a284c713c5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f516eaea5ad9f1098e9e76fc5f568753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cdd8d67af0492477d1282e5429db2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6e7f2899ab92ec7af0c40b11f047755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db548a71ae96603d85af818c476c1fa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032cf92f64ae61cae0c2266867a1135757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d232271bc068edcfd854a1a231c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e924d4f6842ab97297c976c2287d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d9562e84f4cf77f2cdca0411c371760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f275dd6db23559ae6bb0ced92df4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a45af395a7d8dee9f035c3e1b4c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325fd59f8a514ee278ac99ee478cdb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0de92ff90fe538d6549c415440268764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf84efaa4ed7bb9ea1470855fc0b21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f00d7b7bd5d625d8467bf4783fe9c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae595747ce8977f6a603ff18480dc2f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc6fe1d5d0984230fdf5a0b8213370768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363ebb01fc5a66a0fc61b2ab824e65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcecee3b5ace384e7d16f724c5e7398770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2433be847eff064b44d693fbbe439771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec36d63a0c24df0343a74b2f385d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4e355c7a5615a168714902cd5d8a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05bfabf2060fc0a9620f2f1d29048774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801f5de983a0068769c14d5c72c3fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d7cd430572f2245b9725957131d8a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418a941e5e72d843232d062d15d0d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c998cae1303ae2a941c343ede8d95c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47446393d3db053858ff05e0733b54779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaa829f909cb017586d90450aaed2b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e986fff9eb1ad0cd3f28e5ca3e6095781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4003af0a11b110063f650c250a53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371925c6729bfa5f63b52cde62528fd5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780462c38f676e7ba53d06808fcd16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52de01044f1dc6282ea9a3154960ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a7e10d7af027910e366fe718942b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d64d560a4b8bc9ad8c247cfadae390787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec58094c6045e681888e47fd5fbdb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c50db184acea586442370fb115c3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297861574adf5f89dfae7f38417387a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909f84e359d02e0a95fd89c2b4cde74791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04724e8e26c396677f7265b6c8eef45d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da14ab802c95a4cde3c3839b011ebc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531b1fa8aa80db069e50cc88b672ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bcffab5b1ab482482e7f3c3f5e902795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1189d7458a395ec185b9f18b0916796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bb0d2d0df8d580117d019f1cd0bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef2200118fef2c5c91a2b8df50617798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bae4813ce634291728539f67b880799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3314425e8a1a4114f5d8c5434f2cbb5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade183abae70b6421ddffaba5bd7c66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f37ebbe700d2f306eae500577257e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125819b2f8b09bc778aa9b76bd5edc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aab324f3b4e9cc1c103565bbc5150804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933caa4f867e7e9976badde5f29c4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ace5b24b15d95cdb56775e6ec8df7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e5f200caacc0c25b905c712d853c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a6cc5bfdca3eafa0d6c80cfb2ea8c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a7b3283c161c751397e91139f3366809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c64a755a103c83c4cca495373f0b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4d8fbe349d7801121bb08822307f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edc76ad33aa12cbb55fc53023c345812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f72635b08a5c27f1ad77a148b28a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7ec266d1b93f06ec5a4e292a37ee5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b2640f7454aa7763dd0dabdde9d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064db7085763bc2b34a618ef8f1b37c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a36957ff788b3eb9779a1c34fb2c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9379802851c996c8a8abd2853cb1f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea8f80d24c2c75ddcec79837f1284819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087a1ac74378cab0a8d8724a12c0bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a33fde72683b39125b755bb7f4a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f137ff80b0029f0f99082150049fa6a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab392088af61a3f5db0d028a84cfb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e28df07ba7b121c2543fe92f7d704824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2a93fe3da79f95bb59db861679fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653ba7edaa876072a9df781a6a8f0f8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7693315fbffbda1dc5c12917ee6d636827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33474c9edd0f024ae288f35b2fa26a50828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ffc07fa956b3f83b7a5037e15fd5c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ae4ccb9dc21bf5c8bf051a31830a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cd1a504fab970234ad5c4e8d3693c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dcf9b838c6b145a8a916bd22986ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27ad3f62254edd10681ab628ff013d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79e350cf02087ab18f484ea209001834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595366e71035081d47f0f7c8487b119835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18340b9f684dc5885b99fbcba4a86c3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0aeff4811345554081674ad99164837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38d31d62fcf5d51f031a1723acadd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca762b5509a43edde2627c372c4da20839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6af4e9e3b6d368003725913b30585840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa95f4c63d146e687d71501728d62c1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce4c4f6c3455e1e3108cc0924b1b2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978fb06be12045c65c9b99c89ca1a6f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a425aa7bc05f734deac2040dbe3d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ee5a1e63956ff8a7a6b2566c79da5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03751ab0d1cc879e7869ac9110984846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509deb67187865ea1551cf01d8d0de847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db149e8781e3abbf0198a98d54a059e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4975d82348d51dbd1c9392472555cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff80bb1012fe912c5cb98b4293c0d83850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2129be44652fcf76e001272b55e5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d68553a96826105755e38a53c5e8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33f1c2257d67b07de3398a3cc4c76853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d984119bef0649efeff4af3853b07854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5f7243924dea65bc2b57eca452fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa86c5ceeaf6851b812b9aa0df7b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a99b37f0c3c9571ce87c0050acf1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb03dfc6006c0838328066c75ced9e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4d7c601034770cb9487b5230e22b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b99ab7b62fa45978ba5f40bb903d40860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b9eed74581dd4acf9c6d62c858e4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cae25ed00b73d28016f32bddecb3f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6e540f14ecc6b9698031e9d77353863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b19d336990588d08bd2bbf12fd1c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc309755f9ae25302f921a8b896b7d50865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b70ed47fcf7807dc36d2f49c80952866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df899dae309a4caeae7827f0b266b61a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0516e3abc28d8dfede09f45548f76c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392a59c3058381c7b58d681ada50d00869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a90aca2df595a19d4b995d9fc5c9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40555652f1c48da671e714fc0dadab9f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98219b8fee0482e622537ec1b81245872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d661b132ef53937a849b3cd78d145d2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa324f2e2a87143db96072ea8ac2ff874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb291249a600a7a8759fb5af35d9ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd737eccac913ebac05f92988ac7d58876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c308aeff9f77fe1d4f6f851991a69877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba79d5a569fc331bb5fe41074810df878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed5f4de9ef415923d4426bd06a76a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dea040163ec91f41906ca24dedf7f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727218627d6480ddf96485d426fa344881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af983d332db28144d8a876f22573a83882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ffe75241554a0793d79610e3669c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc346577a760c9277ef2b57f2e6ce884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35744d5b906c689e267ea6a36e26e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38c19dac5876e0229062da077eaec1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad104c0327a3b584a707886add12483887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebeb691e6b0641b76815a7439d01bd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd18e5a26e242bea565c6e8dcfb4d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba6b5604c3710f3c120a6dc9151d3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a7974adde4ebd4dc1566fd66b7c5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55310124cabf76e35c0a5b6fe3e1ef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6d5e378e0f3dc3685b6ec1c74c9bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d738a3af3d717af7447426dd44fb0a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c4c814684faed56e6b7af3081344895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ab83938572496c5b363e828f876f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6278b564d09558ca373598bb5557897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e41d15bb6672624535768d5f7f787898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06337fb38e17d8c3d44d0b87c7b278899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25cb827b73e72c3e1affe7a0bfe040900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec22ea455ca9e95467de40808be5e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3ce3e64b13ab111b4d7b6b7fa345902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97a62cefa4fc8a3b5280b08e09478903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45f7bb8d5994d8d97b5cc42d1622b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebaedb78eeffb141f9f10c5c866dad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50402dd266ccb4374ae39b1db9d9ba5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa64428977f930823dff4ec4d4b540907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea36a7de33d72bf675bf715305cf5f7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28238fb07155a813cbd1fe15eeba43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553f89a2a01516e802b74151e71230910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897486ab9cea7d0f7738f908235b28ec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a4fcb5882f33a5686e4fc5cfa5015912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284f73f31d5c8534c77da79c5da242913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c784fdfebd22b30dfad93723e326914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c181d23572c5d0ce28015e78c4b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff7c8904cc92212a28a3dee0083ba916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd092d491332390a678d2aec7a0fd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be4d6a7f029ba59e71f042b75de3c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f54f09784549746439615a1cdb689919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6771d0ac59b47ff611ff49c675d4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad561c14069cfb273bb619d236a36fd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab2082b6238dd21d564978a53e3d2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cbfc10373577a9b874c6c7f0eee93923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c4e5708d85d0c7ca21f3cc7f4e3b1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e018bf81cb512e12e5dab35c72d0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077978726c5d7be851a7764c9e0d8dd2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f563810f57601213d1df2551b9d1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadbf022d7fe345cf1ae9ce7f02f52928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504121a8efa3de9153e1d034dfceddaf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082221f3ce0fbe6a5643cbbd71fe661930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655f04fa9a67b6f53d692a0a1b690b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9145e23bffc9fdaa936c999e85d1d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25d02b95b0487352b6fba2cdcc5c32933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53808f876ed72d64b10d174072c8f3f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3d180a4a96ddfb00f0a4c6ea05d1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff670b92f1d704d0ddea80e3a6912d9a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05473b7d6b8cce06588c695922b4e84937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fd873ea4e7c449eb7d491f90ab302938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e2bad77399a243cf0e82f8171993f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0405be9e93bb977e6373ee602783940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860934b0f2d6d51a7704d1dbb37fc15a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f421673122f077c60b73085e5098bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbc6df24ea19002081815412654f6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf2848ca48ad1ea405606119e14e05944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe707c72eb523f501a7608277a911f6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c627f80caf6e318fcdc1a57dda5e7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f6baae68070bbc02d3d3163a468d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f4d2b693896ed95f863a0bc9e81c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e827cc633f7b5c692c4259b91dad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f1ccaeefa1f344cae3c371ad9fc5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9db7283618b60ef5b164dd45dc7e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74980cf64da80d451d113540d367c5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185529ae7682c2e4fa165b8493deb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2034dcd7860b5d9ed68b3f7660c46a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8055b7d93ed85921a66611d364c9036955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62279cfe62be84d4feeafcf759d7d12f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7588dd0fbe5aed56a5d48d7a3d30fef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4793580cfd4d845c8cf48c14c069cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85b395b76744190df03454144aaee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29710d8d3ee88b26dba262523f997960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c793d6dd0001eee8be5699659e422961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9dc5af4d3f349d198b9aef29f1c8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83303e284b6175604c1032a4ab88ac963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e62535827ca9770985695b36c2f8d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27f6dd4c634e1b5b9ca5536f1aa41965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ffd7778c0b9820b69c5ed05d30b36966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cea3b7706a87ef95ee09bdf864f2d6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4694b824bce3e2688b1ab7e2dc47968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26487099c97c5d188182e5b1310c76969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488411a576aad1cbd4493f8e141361970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0281664b925fc0b49172a77f50f21971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90a75973833003324c38db7d7eabf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75879855805818eaceff19bf897d6f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a6d0f2bb786190b54beb6609607a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fbe2ac04575ee4e9baedf62fea0d7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d14f1ba82e1087f5a359af5c401ec976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c043a1c564d485bd6c2f6b96bc531977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f60e3fb6126d8c75bd73ad6bd20a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4b85f8c8ca1310b5221a9cf6b91b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c864501028b096b36b5f53234bb6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382422268cbc46c5f4fd6da058aa79f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53812ff66d4c9438f238b82b10eaae982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d1ef1daa6066e43202ba62e1805cd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b075d56cfba76f607c3eeebe908703984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510a34e4d7042e01899856314c960f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b0b548feb603a60914dfb684845b4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552b1718d0e121a22de3ef60cc08db987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf23eaaf795e4165302591ca104c7ef988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05665a0a87188b77b58a7bdaf9c16a82989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd7c9ce6279f6b1cf5bdaa4dff56c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e503d7cbcbfd96d0593ab4469d752991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f2e72fb4fa6bdb9a6b5f6aa3a562992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb78023197fe3cdd005ad3fa4a5ff4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5152e3acfb407fc2fd5bc808ffae618994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4eee2df86e9326e584f7d84b8412d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029b02a43aac75414c73ca2f2419e2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f47b4d52a300649ac831ae1b12938e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>