--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b0f255b2bb403db08bfd3885dd271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28074ec5061af58e1566d443281aa302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def26eedf9599294a916bac485e14f5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab7576dde637a7a2ffe911b1d92614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872876369087e5873c948b09e3fb0f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000b533aa31d3f19597dba0061a950f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0b8933f262b33a7ae5a8f92603c077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c5b03a62fb4d647d0eb520ffbe9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408141ac290e9a60cc8a0751d4651d559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c284904da4bb88e64e4b1220843462710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed485f200732008dbe8671d8f261be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f8946a7c4d3920b2651d3282913612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad94c7661e8c0eb993e593005c946913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44958b173352a4906e6970992b09f77714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb288937cbb4a9e7fb6d67e1eb8c9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae7c3fe5044a16dd6fe68d36288ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a302203fd4e58a458da8d201481a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed00660ddb613388f314df2fd1ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ffdb5d0943a61bc371fd2fa6e57519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0428f77ee6e572a430b13e43c7f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6f19ff84c5a3cdb853c97a982f9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563784a583c82cc7025dad3312c9cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035d1ac3331333f0ff26a51791999923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980273ed60530b542c5cde3b0c2589d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902299b2c4f7bf4e0b5b4c697d00912225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce15bd98d8f97e8193b1cddc40ea35f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3396a796971c74bce26d7ae93f9688c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333439f50965d71701e63b6aa4d255b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedc5220c4e68cd44ac6ec502da91629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef367c8f0515486a2de2fa85c008e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bdf1653342b4a712e3a7313d40ea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a178f9f9dc8b556185e0169f071e7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420efffc5b6af0ba8bd8de73906cb33a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787ff40cb922365849c451bd7d44cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d06ffc44e7f7aef7e208853914cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe73422078ee74775b96963341113f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa385649cecee7413722e6bc2afad137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050736d5875842f7d21a713c0165861b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7dca90558a912f784d18b4d7df6e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e864aff7a6c15e32c48839b2b3a1ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c09d748e6be5de10ec051c0b70ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344838ccc9deecb3d98d9f8ccc22bfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38beeb6992f42198457b5fae06e17843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92c7a6b15018f98582924f5b8e67244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043a0def29293e1595d3bcde592f9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a09476dea99e858334524101678646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666338583a695eca26735a04daaf21df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba3b8c9d56d4863f8a5d4c07bd99248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552579b481803541d7db592d96808f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd7e9914aa177157450090ab98d94250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c000e14e232ca1419a0df068e7a0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac5417be65b0df0294a30a595b5d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184710049f4310af79eb2d1a3d184b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e5f0741fdcc2e8f2035eebdeeda554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a119464279c9cf221053ddaaf39e3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151057fc233599df6672a728db1ba4e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4d41d96b95f3daa3367b75a3b35857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d5e1699fac5e33505657f50245ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5ee417f470f4f2957ce8d45011cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aaa07600533112eed5319f8c3108760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413e636a690d24ccc0a444ae661e2f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f78c7390152940d6463177a86bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e22eb6db396b2257c411ad3c19cd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8818e7cae6aa6a0fe29275c5f0fe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b586c6eeda981c86e26826e0519bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7840113c661afc7214152e195e5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e841539d86eba5e161c68a13ec26567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433445ed8d1970c9cfed964b381a011d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f44b85a3207c6d077c2afba75e515e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f668fa9ffd22e742e6173a7b9371a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416ee9720c254aa454864bc7c4023d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c34fa773e9011a926c8479a32bff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f9cefda707f6e235a82b3024945473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273ddec14eb33491ab8a8317e6e6c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70a50ed779cffa548e409c4b2e38e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6804a2835da62277c6ed1474921223776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762592b3eb8783281cc483d0fbd773777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6559e6a8b9a5a4fff3828afc155b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a63b35fbffd50d1ba8f0c3fabba1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6623db78c68bedd6130a51a0c76d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03142df3dbeb90cfbe557d6aaa6e41d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987c81983cc36d7206ba60fb514c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474658f7c94eb43e88538fe143ecbae083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc6f38c6d1488ff3dc6c3caf7a1b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbdfd0e74d4d3091106d6c1c074ee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee61a677f960c210a453b5492fc63186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0b74119ffc6a16e35e58416fa40087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f91e970739117233b9e50f5a25aba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd15a6525e6961836e1411c5608eb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c556c22b5d64201626cb9707617bff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f03db8fc9ab723575c4d6c8268f9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e748ef0e25cfdb700bf9836a8b754592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7dc4d31a1fb0d6738353f37dc0e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da746562e1794229b752ea358a96e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a2d0e425823d09b28cb54416b19b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318a529f15a17093785a36a1510ddfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1e8cd01b92df3b608bc57b4a2e0c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1bfa3d7bb0637adcd572a72daac7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191ba302a58a126197f310107b756d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1703c4b27112a0ea8c93ef4ab777c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c531dde4cd62ac9535054f46a4034d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7340a26bdbfa2aaaede1712f353b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ec25d54838ecd852e1982a124ca1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1d10e7aec0aab29a50bddc56c8f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c72111b9e323323078f5fa69f93c65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033d37f5a5a512456f0cc90dc89746106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac8810396160b86458f651adf78b3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5dbcc1b1493b93a5ba38adcb83728108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1cbe201b842b17d7303ba9202779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3d122108ee5f2a0d296e8b9a5b33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d11c244af46c7588eed882dddf3e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cb6e2ceb13b48e0b374dad90f7aa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c853443364ae7e86cbdd472f0a67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24172c19c52ddab165629f8da507134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27e37c35c96e7ad09e04c8d3d562e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8957f5219be234be31890b0c7f06efe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62640dbfca52c2abbfee62af85591fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea6a84bf36a2c7fb1ea6dc259c83c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699203dfcd5161483ce2a8fc4dd7e399119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0388d967ff3e8f95cbaf1308226d9b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64bbf9145d3e2a006ccdc761716a89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9d11fb8463be5b63e8efecc3178a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788e01fc5f0bc56568d648675d27eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36864e84cd600ef6d04d1cf6ef4a5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d45cc16f32568665dd5017af8b80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1dbf51f8c3f3ee62c4add97958bcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9ccc17ed8429bcb5fb055ef3d0c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726e1204da3e179bfe23a5abd151058128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b057f0bdd5e52da7ca14b604d553129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be15d3685c09f037c4cdde80b7de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf09d144e4bfdf7aace558e405944131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd7f2affe30d9f2a78ab942975947a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08ee800509bcc3bebb321d26a1a19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b5bcb2712f51a9cae2c9e01eb745134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b741dbfbe42bf780488552f31585135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af29c1dd1c3aec7600e73ef9f3251c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9e327f0d83fe4fbf8efe8e2a23d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60c18a9524f3002b08c3eb5d40145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327144af0d60a6113a1c235aeac3bc02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca939e64a3d6435edf0eef773cd30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc69277ea2d8592e6a671cc194fb5b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f08a9ad1907d778d9f886ea8fd8527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ff3e0b68b3328f456d66cc84c15c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca855061fda3ce5be3656d73faac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3eb7c407bef6ae994b5771e75d66c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4f2c874395088249d5fe99b6dd4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4906153980183f42d30bbdf84de57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b98a830112f34c382dd5160381b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86383eae5e06ce38d76faf4a10ab89e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981172eceab93bf9bacd8c0adc6d405e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652d0a2a35c7bb15fe4416f53f6452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bbdd5ea3d613f7795e8a6e099b724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f13c67acfd0e4607327832f808825153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea63b1bc0a322f1575135229b341806154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11310df7771ead088a6026c924821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d44b1f63c64bd9498b5123be554b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eecd7d6f44b6fd387e3bb8389a8260157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1f21067ece00e1fd07347b8f8e74f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db91efe0873de4542f8936b84fd06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d23534c02d7aca42ea1b65500c3c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8742311d01e91c99608a5af80460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d29d09e17980673ea9bc8a6418b64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c4077ee515cf22125177f5d7a10bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b1dcdacaffc2aa840ad8dde1ac3d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa716e40e18180fb4e3be50d8aceb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a627a9cc5bffbc8f9727f31ae2fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802282675928363fd71ff50b1bfaaf0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf47e7659c1d7e302ae675ee3e02a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046901c0ca01464c2ce7f59c0f5031a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff32f243105c05e26d3a32cd0cf931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6429b3e7a769efe03e4d9e1cb821a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823661f3509c25f773d858f4bc568b94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d317f2e8198034bf4a358498d8408ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065592f18561f029b3199c3fbdc9bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553b63ff4cdb728f218366f386b5e43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846e8727bb7bd6b865237e6f40c104c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c514d34e78ad611fe9d4aa20df3cbd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4903b50ffe1d5ddcc6c89b4889522178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd7320d2c37b60361705f715068e17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3862f1fd2a5daec57fb57f955c51f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a5065dc698dab311c8093d61e507181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1746888297995bc8b3c75d8bed785a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8160a3b94adca968c512f591c4586a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039231f6f1fdfc63813d1182c715df09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce968b08d5fd4422aa543fc8f0086d7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759604fe63747ca0523eb92d19e7e33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271210f31c01ffd4e70c2799d4200cdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662911c1e7a769e4aa9c74d0eda90b07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24360a4d85dd2c9f12547f73175a349189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592fa0cda7c0f7cbe4c1105158c17d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ec4813c4f4fe89afc7ce54b45e14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be714e4c465950e480d77803a42fe7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e57e7192fa559786308c5bd4895f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ced7d9f88218785a4bc731ebfbf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dfebfc74793d7d151f1b921f0437a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca49e8672fd1deb5d5b695198506e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27d8c5247e8ecebade0478840ef43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e03f6fb74b4bc56d91541820786e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914072acd98b2f58eff0e9ef0c98ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5838ee2d7d91822fd671a3a0eba1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6ef1428fb20179c28c53655d96c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b0e4264c0736cce07822f7bb5e761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ecf17d1a9022bbb5c470dab14856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2614ff95fd57ab6b7ad536838d88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597c33a1b37c947356005a47b50fd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9382b8e8e3b174ad46840673be48d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a66cbf41b0629dd1981cd1c952d82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd92654418f48ce00a06e31d897fbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d9c968ea9a727cc963bf613830255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb087f16f5fbe0e0581294504450811210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ba79df9b5aa64c13c4c7f60cccd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd661ec2ff456190aa7293bab43d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464fc8d2426f17c8f5f5c44f620627213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5319f20bf50e58585b69677b1b6ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66525954fe7fcdd2fc1ddb552b6fc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aa51408bd5e190ebd8baaeca6713b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f27ac912251c907a0e88b228c1876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce8d7a39233972416cd7382068460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520767b9f449c0d2cb442eb96a148d3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab774a35bf2471ab56e338e6a7b20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077750a25dd57a8596f58cf5b7e6e0bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4a40fb8e5d3af76df054f62ad026222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970c662371ffc39c192eb71c3d7bab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c62fb7397ea56e25d77bf7801b61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2969c0bcdb9e599650f768af6576e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da207cd78d65c49d9915041ec1de5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2c096ea5dd3c86b674ff5c52cade7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64da08f76b7685d235e498b73ee05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee9e9fa86e85b68e6047c26a19066229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0a68cf8314ef292483718c04d7a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ca44f4f95108b227ef4f1d2f67cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340900186b887bcf6409a119553a31d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3911d8201a5da90f33416422cdcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02db60a003e57aa1fbbf07278e4ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9bd2b13e63edcba224a975a27a44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830b92f4cac185b9398aeaf4967e9fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe11b28ac6f4e62e40fae18dcf7d78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0f82c3baeab271bfc3494adbfaa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898d31bd05b8dd1013f91aa33e3f3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83cd92bb1416e01fba0d29b9e4eb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0c81f52b6bafa5c02b7084d9988c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a24097862dd6db429fedcff19745242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb25b6a80f20da9f58d2fae6b4378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe01252d17b87104b622965fdec1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906169bcf0bdbc63d9ffd25237c4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd1ccb79b7c8129079533f48dfd344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d248d0992e590ffd48f68d82e9b9a63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fa59f8c6212ea8a805b0036152e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1682fc114b0c9eebeb8ea56def8c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4322d9016747e2c5762031a3ba04289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7629b67e061ba9440cf92615482b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a4298b8934eb86a907c638cea4803252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51336ae0a6448b650cc2df065fa8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b30043ae8821d4cad37dc6fd99316254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03879240a87872293a7f02090ac39f86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1830168df225818ed6ab4cd6c9de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe547ffe277c73dd409bd8d76b63cd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2caaabab5c60eee6b9c45a674a95f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47f210eccd1e3dd2f5a725077deff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b4b0cd55a7843269604a7a07318e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241c5f2cf21b9c31f16059d539c403261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d42d1f2f52cd4cb8f13014bcac35a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f7ae607c90fdbb4da6e003a3ee18b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0ac1ae3d08beb8fdeb5f554d0578264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31274efd44d0b8f7bfab358c7fb01e68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3f49b53cac2845764d530b1507d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808912372903a5ddca32adbfe304f9aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23bf2d02afde4cae87f6f071f6689268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b470d758a81e1ff342e96d5c751b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa467dedd5e6f5ca6be539b23a290ba0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015e6641239986e5e4cbf53fffa54b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424f76fe1010e8dccc7f31d0910984c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923f37a539a6dc7473f4c40dac79ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f1ef9fb9dc0bd94b5a4453dd0bdd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149875f3eb9e5e3098b712c0ff5af1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bedbe177df8b67042705d3b04197e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3fa7e7471a1ec52031c473e8f04c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dfc08359cf28315022b2a02a55365278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd22522e10fcab480d418eceac92e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c384fac488e64dad041c0f683ff7ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28678949fcc666389c2145dcd78603281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3b6e1a56f0376ba9fb4eda74bcde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf95b7b83d8f4541ea71227cc0aedf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670754227b2a608d1b2bf3aad93a7283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877c7b389b2ec965735714146cf271285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387722d9ed1db9309b5d484b4260c860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072d624020d3bf96674db800095b2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a794ba7bc905d517d9ee4cff8f1435288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e713617ba02888fb197ea31c77de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be0162ea10683ce4672e16b501254290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0485201d82ba12dfb9a7d4f4b004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf292f896c0ac0b0b74c5e75a7a14ceb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74577cb530e9d5befcb6605db687d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed3b7a6a10af816be4f7d97e9eb84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e9d9be2b15aa0ef66e5e5176a55f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25406b372067966686464bbe9e0914b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c556efb99b1b5ae4c03cb0dc7faa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a972d2170e59f4766554e54a8f7b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141324050305748450ac9dcd792a83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7d7e69c15b3ae7024e5450e26ae0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4dcf351ad86043349693d9b807b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b183800c421460a978ec6a042c78b41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74e3389ad1e66d4adbef7f8a4fb1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5a94e15a96999af025922a456e0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253799e6af16104e669ea47ee35ad05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d94c2c16027abbda0a5a492d8aad5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027c646cab4098de5b22e1c756e3c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887207332b4a74eee3aace6589a207308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d053fe50a6a7d32e84c2d4a59571d69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6daab192544437559a840e3ed7c2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c8d459eda3ce8a2f7a4e79f8ed9b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2323cd47728d149d456b69bd58c6e42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfdafa5b6e9716996fd24bd29e11e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8316449d8d87a780b3d6ad3c0af49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3640efe8a6be478045c3dad4065aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4737d423e64b62b37509bbb27f9fc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496f6cd4d0f9ed1fe0cfd5745ee70e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a709bd56416a3d84a81db3d20a2f78d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac288bda7f34f1daadca4e2cbc16b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402fbbb1e3c8cc1d43b327c5233f583320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7494da958b4786b03014ea2efee5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036a7ad2d8ca0b3af058bb73692944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3719afff14567d481db20ad7028878323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fd0db50ca4caaf227d5c425dd19b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee05ebad335379ed1838a2b3f05596325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd783e4ff4219d0e5c9a2ca87fbb0fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf67ac97fa7e663e4abd7b7229319327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc287ad5a9a9786b5ac42fd6e82a8fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d5f41fc83f79f80994b41af079b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cec478aa9935a6572e6175a95768d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d9ca22093a81e540bd2bc149fbf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356a4cc816074b98cf75a218915bf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b4a1d6a531ae04e9ed14d75fb7b0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d27f13cd20ee8148a00de15bdd31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5230755599bd824f7256bef34d78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c89baeae5b3c9a26866c918fe4ca3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292279e23c0f05b2016d3e0c62a823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a548eea23aad5b6f5eda477a0f356338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a00415f9d0684f71af33fefa61fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd63d9b5902448a8c05e5110f07b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229587ed4ea0e02f7a6d2cb3351818d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2dcd014053fb4fac637ceeda0d038342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61255c26446270bc570f25870d65f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be328156f56e4862fd4d2a344bcca5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b27fe438754f10ee5fc1a2f93c3d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe9c07005178d8e605d7bfd6bd3b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739570ac0138dd0cc6fb0920881bae2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ba35e3e19240522e7b6728dc91bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578e78bf18aa5974f53d48b4ac1e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49f43c0b402d2b57a3658da78f36f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62eed3e05dd80084ab2dc02a7728a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7d0c0fdb5295fbc7c508cfca54ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438edea13b86e2762fcba257a108a442353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa192bb45aeba8f3ef5d9ba318ebb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f871c05a4ade12724f73e7b73e2bed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa7e11ed3f400062ec0420829fd91b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741e1e9692135237e137df812482bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005307443c2717e96b7bebf7fccdd80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365c7f165189aec53d0541943521b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12dc3b174e7895781a5142af87317360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d1096f8cd24d7ce1c04e8f5d4aaeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8749274d39dfd53741433eb50b087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756a73866a95ad411aacbc966bb084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87062f57cc6cf5daddc45c1c8988862364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453188d017c1b5fdb4637016239fc90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04484f1d38c41789b214120945217366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f7816e54e9598cff999f71de3f57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe66db41bcfcc2ce8cc48c96933188368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dc33f465b5125507adb3b9d06700c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bbd91c56a9dfe58e1f3c87c94b2d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66dae53cdee2685d07040800bde558371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41cdc05b14ba20ae5653c4e2b01c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f2164c7ec810c8ed39b3469a2b7ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9745fceb5b2677071bbb1bcd443b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d329ab3139d61d822c1aba47ac8cac6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53fb87fee7746568ae02c2427eb98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8846cf3b498ee5f3129b2f820996377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e49215ffd181cf7c20195e52a4288f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af9ccfcd3101cf00c8e7da48f2da26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2913d8eca644894b9a2f6ab961509380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9da092efd4f47ccc5115a6bdd1e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ceb9348486e285a4862e47098625382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa1238733a5b86d474470debeeda3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084cad336d04dbdaa2ed4ccc8a9dbb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d0f1134bbfc74ef5e83c7f1469ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21e0cbde70c34eacafaeb4c5d0da6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3e0b35250e269c0b20ad8454d720387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b57cb5c36f23c347357d4009795c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c629e46c286e3760a01def8af53fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f729a69db51ce09b9f3b0ea9ad85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c463ac138315733a1a92faae49960391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a3c479aa9f53ffd8b718b348af92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fdd3a245273e210ad204514847dc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477b752da9664fa7f48847f2a46953394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619360e794c6f254650988912f306c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe6abdbdbb16d78ff1de49b8d14671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7ba078e1778cabc05e82cda6333b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fca16aa48d6b3c4d7cec69f12b8118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7995545eb28025d55b0f2c4d559cac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd620e3f376f87c86e06fd96f2d87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8271295711a7c80104498c5319fcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d16c0bd6c9529e04e0d7f30758193402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b33f9b9a16db345e3566e6d54cf68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ef37ecdf5d7c12b9f6ca05f0fdeac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7be4eed522458c7552501579dd30b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb2badd88b1d659d2948b8ba78ba56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb883bcecf383b95b77fb68ad24ec8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21286bd16c7689a9950a97cdddec71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff68b9b1bb00fef9a61d1610f084d60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231b090d3633daeb1b75e7881f528c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b449828f752782b4436535b54ecb781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257962b94cf35aeeb080238cb71dcfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c4c21cbf9cac6f24d08ce9a22941413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834fa00d0cf713c1af18b4efccf535414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e14751cfcd4c05f182ff83f3be469415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774f889079bd71256cbe645381bc1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4146f4eaa27e7c8e215946ade6e63ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c9eba1106e7c1a4f135008c46c49e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac33b048b3c95777d91549b1a23949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf96897413976eac27269874e46df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15443241562624b922312c8b8ba36c4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b366f1a9e919becc92d366f870a69f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4df2c5f7b116d8368ad21c69014ca2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974dccbc0ccd8b4caf5bce56ca5cd61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd98b1868b522812d9b5f5f75cbd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3157103eafbb0e67ec0675d76f74f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812fc608701b3a925c2a8f41624714427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e53a0982a3df46466e1f6e5c42d74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ad976a825b64a66324fed33f04364429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726c9edda32cbb8b5156d2b0a86e26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c43a04e10165c580b2d8f03341f1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553eaf2b7fcef3a0d180c012bcaba04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107923afc12ee3408aafd20fa2cdb58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86be65884980d405031c3f8a61faa4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725159edcb2ee1ad7d12271f1118c05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc281444877f7669a02027117d3a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ec7cf7f908125225a8f530a36ee7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e35d6349c05144ffadba7d044eadd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2734c44001d523ed5f460d4aff057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb607234e5e250fd146a0062dd5fe3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28f7fafa219979be7c0b089909021441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d8d4727ac8d3fb8b9ebe0150befb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9759bbd8d1831d0c7d76ff6943faf47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b83613694ca418829cc383b0994ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c38de0df8394bbffb48e94a28db4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff544b9cbec1cbeec269d3c4c0c0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba22fbbd92504c20d281ae14faed20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbddaa00d7f6c0bc115eec01d359a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da664d39a49199c9361cce0c82683e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884efc57f24f4c4e29c98c7bf4cb7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bcbd95e7a545bbe2a69bd96f29434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6770c09270e92b6a4d2c97073f41a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ef64b2684540f8bc2a25d1f9feb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d99d6764b11ec99b247a94d3f9042b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74349e43ecab8640c7a9ec3b2153bd49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbf6495195dfbae6bebe89e6d6420456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a06e85c06630a19e8fbb78a465f60b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c0683852d7a7df22d211962fec97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79201152412b94aafaf478d8e3a1ccc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd38a9a2c8bc72a0ee4ad7fa73c1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebfbb61592ce110b3da8ecc172bd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ed78bea0d27c66c3a87aee69b594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9cf3f1cabb27f222735155e8db93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b8be9ada2023e6109b63e5fef817464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcc7067adacbe92d36461df58a0cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57d91ddf9cc76e31d0cd6ea4cc6fcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d622eb5aed250596248221fd0184467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b219b2b8d241b4b2c41fe03c75d6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535fdaa856cdcfa9230b8ed78aed1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d65c9647c2be515abca1ab7dc815e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d977cbe02159da0012b7f79cd2e9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6d776306cfde7e2442437374b223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69216473fb80ac74aa25aff50ddea9df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe32ebc85252ec07b6cdc731c0940c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9feddc737d2a38489009c8aceb213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76567659a81b2d4e2517e58d2a5d8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a21fe5f5920e1070f7cae538b0e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a94638e0cb2789ff13740875ca3b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db463f89cf2b9284b24de67684167479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a291b595cce14596fb49e0044240c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1248291e80ee0d834397ae07a1de85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbecf5c4b625ceb0a12b31d001de62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cd082d5f8212d01ee5d322e945882483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe417b374cee46024ef3f91429040fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782404a343d93305a974d0f410b7b81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e6a6094c3e1458dfa343bd6afebc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a6f12d0aadbdc7ad64db74b64e30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5d262bd5494486405cbafdcdf2a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057486de3c791f74fd03527bec8a4ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664c67d348f9563f3d33b1984daf2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72f81fdbcab7967e61619a8e205c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2789d6ac3397de4a24151bf1fa45a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d7210160171f7713648ea1e82b4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea74cf88e2a2bf681156b511c13e1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc4a051f966358996a915e894f6d3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c98de01d2c08dc22a590f2e1d45f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbd000973352ae0bcbf952fd9c0ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24807f0ab320b1cb55bb04bc4f6b023498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10879fa96a1dda8d47d9a4c69d78c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706099364efe95a83baf4ffabd2ac3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a1c3e0ef3d78dad19e6e7a796e3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1b26fd4404192a546d521b0b8d582502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd015b38f06cfea8a3d6a52b434ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5fbd51d77eafb858f922cf30b293504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26f9c6954b3d3a44aed63288f3e3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dea94d4903ef364f1eef263dc71080506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93e0243cea471242fde9d8e182643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0cb1fe4d357ab40ee3ec102a5f2b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0f3ec888aa46fa0401289e5ba8b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3606e6a66249838b5bb1495d66d34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695161065db132ee5725b48cb4e4468511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9572ac995baba3ef45c37c7b213eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787df5bc6a5e74c094998e5bb8e59f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398fb532531a9bbf66973473460294514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3849bbf91c8295d36f3ebf1749c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62da2b3fbf197f3cc8f74fa1cb970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946655e562582d5e21ab6d8c9b564af3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a610dbe97c9fb56ac9a555d23cd904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4b96b54cdaa601b91bda2c76ee84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeecbdb3a292b30c4fac2a5d7a8d4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeecdf73a109959d7a3d58ecb6ab39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4e7854a4b056bdd5b1bec7a9175d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ea7377c0853b7ef3eb20021c1987523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039d6868208db79e131896b4222cb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b18345ffab654edf6fb277212c081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c0ce2af9d20d80d09eef1d907338f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a228324f3b3104457afd3e9096f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdec34898305508328fc083416a72e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c47cd92d5af0d4a4523d5981b601529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a304ec58d5c782f24a6b61065512530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d3c76763638b06d6ffd3ff995c453531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b72d8142c1b777732e78eb51b7bfcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496252b7ebc6bfc02a63cec9236cc29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a37f7203612b93fbcba75aaff5842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0422dd16cc71cb1c6001065e30ca2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5b430f297f180a81e8810dc4cd8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1018f19fff2196dc6bd7bc748821d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3009cb7463575f3e7118aab655d85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a92aa260f9fd84a1d48d565a9dff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d60e4a4a7c26f2cca7384e2778aae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91983b517294877593ce8c502844563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011652fe5ba617ebd33ddcbdf30f203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79477d9029f905a3b2e5cc558cc5bdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa782e900c9eb437b1138b070efd6f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ade34c91890dc65fa72c3477fb1d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e14ce9fcf12c7a32bd9dd66419b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf871b03990646a1e738cc9be6ff0e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f48ba1d479834fcf9ce7d9e947975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b515cba48f46c1386114e8374538c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a93aec31a801135f3702c4901d3c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc213abbdf33ded2fd0b73e8b1a51308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be61e0894da6ca19d85bed6ac7de6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313cb3c25e3bd5258dd0a71ecb3de3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9e632c2614a16fb10bf45c14c599554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f721a7469e72955f7af9931cca6a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adffe8c24aab238846e6aa2f38bf0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6b14152b2db4e86e7a4d5d80c252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbca2df99c21e4fd90794153c02ab8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d38dc8412c37bbcc69949da368dd78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13adb0283d16bd0670e3b9ab2cbcefb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b2d12810223d749ecc53385ec7e1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28040950853cde482b3e10db1bc23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8faae0e22d1ef952023e4356fc74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967bacfebe81d5b342bc82ab2d80f38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69433d99cb77f9d1f60c0947607d443565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9308ec48abe053ed144bfd11768a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca399b706dc4f79907ecff23226bc63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab291455deb53981f00ca8516c0cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9306a9c4b5dd0b6236468e7266378e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2be1d30406ddc9c0ee71e8bc4d1e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf581ae3b10c1186e6df9b7a124890571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d24fac09b5a87d597d616927ec8ae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c9c43bf6af76e76f5bc0260c2c6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f16d1d2bf7ebe43af8104acb349f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a3dddd832224778d87c5890681c8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa27a79ac0e0ec11e515e19949afa2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6abb607ae79701f4bd6c5a74df0d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474d85ae0d1afe2c40384ae5746156578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfcc9a885c82b7eefc7edf3ee5864a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb38d95230949c3633357e7aecec40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1fb5919bc94a28a7cb633ec484ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55bd745f116cf205b592678b6bd5cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a43ae5c19e15ebb0080410d3dec09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5af5bc87f15551e724af0408efdbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241ae83f240f6768662abcdc4160d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21602a1a9cfc98125c2d08b704a5c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ae9abaf7ac7edc029197d124e7f5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24e1efb5012462007897935da36e16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadb19a57bd0d6abcf9c94287fd8a39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8111d51ad2ee92a8c66513bfa427590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d81bcfff308e117dac00b094d5803591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a038e2532856b3d096c7aea523bf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24578016eec9db284fc74af84ea02d4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7a2032fc1cc7126af493c5ebb842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e205e919ba031f15c5c8d23f87cb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c612d47911c7d286a60b37e81095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f864db1e04d68a8e3a84c8de057d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad068c74d711b50b9ae9ea9c1ea1ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465ac6923f5da99f85d4252407ba24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ddfb84af3df0f98638029a34e41f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a380320f7c1663f17a8f8c715a17b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e3cff08688ab6f7a2a3af2094dba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bffb72aa0e8122fdf4f5347be3507603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248620675916b3a5941533ab05c2d608604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e766c02430dda60985b8e1cc87e34c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963140c9caf5de498a43a447132c1577606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa34958eb0fb15ccaf17cf30a726a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244ce46fe03ad8c993b0b896bf27031608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030f70fb87a6200cb76edc2a1dd6f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a68f5e2aaaa74a0146fc4dcd5be48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee75d991a37073e41488deccfd48f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d884c88eaff1a97b75fc27e5f0141612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308784fa8c653595a69e516195993c90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8a4678e5cab70bce901a7b6ee50c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463184da7711d29feff94d150fc44245615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a956412c56be94d50daa53a351a835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf295903c9577bd51eef8e8d4457f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f99aed5da6de95065be57fff786056618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c3d95434857757f36beaa5965d66b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfb44a14d6d79ee9b02dcde6d8302a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e8820aa76d733973d37339e0e285621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe8108fac873fb531a05414f69b96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a134b1f3e64c926a42cf7766a4965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932380be8e92b8bdf28b2930b0750f39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358820cce6a272619f54ef910993484b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34850dc77b09547f73c99a11a3f7257626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07686d2933c8daf4446c990170f1578627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7adbefc82de836658c03beb5f2e5d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee35ad9998be25ab3173f329eefc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca3505881b6c5f42e2254d15955c65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821456814258c6968d6868fb64e373c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f3a338431039e4dae9a9fb578506632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4653fe48b5fa14273033f7b77266633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fca4c1f7232fbce063ba13c95ba8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c91be9ee37a18fcd872eda5041f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244736a61997ae3f99f7fe06967fe70f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722744a980cea9ff005c582357abbe93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdec9d21edd95e855eba0e2d7e051d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c193ef887e737d37c4ad72ef928844639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfcb8095ef94d0d0aed533530e69dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c4f89a5bc16605ceab4a55295602641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0826926f966c2d9b784b3aa8d40d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70706a024ccc11cd4cdd3f3b4cbf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd469796aa927af735668fc69875ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff7cd7f5101cb248e5d774b3ba841645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a0116e69a0184fe813224d9a83b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7432ef4a7471224c5f242ac7ecba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6128d18490f4d75161a8e1aaf242dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bfbc8de55f6b4cacc3e02467b007649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d2924d6e17aacee72219e32f2b10c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545d7a89df7f5dd433c682eb62b9bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad34e9b7f50b712ea3e58c1990a149652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415f671b7a53a41ea34351e6a5b673653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c93bbd91e4f999faaea79d89956e5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff406b9505b79e4eedc537ad846be896655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7eb4ce7f04dda4fda1d34f5cd9f52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed500fda12a8ff8873f2a05edc6221657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9711fe40d4557377a2b861283a2f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44be53df2f43901af7f9366b2074f54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc6e9575df128e51707be17410dee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff21bf6e7d83c51855f7b69db8613661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3ea7317957541ae00f731a663df0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162f633593dffbe0b6302b1e1c0937663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19cbb8219e3c5817eae75ebddc945664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f79e868e65571a69d9fcda75ee2dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533129a390228b09308b030de94122f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d8c4df135a875063b0d54b81ea8b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aeb814ee66452391cdf8630c94ba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc7bb023024aa328389d38dccde60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527039d0f38485bbabb24bba99b1272a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b300d4bae0061d78e20958ed79f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e0fd532a0c9434f4bf0a4fdaf89b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623418ec2bb34e5a8506919edd9ba41f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc025c8beab07be379a755ea97b8cdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69d6f4cc6c2edb882368ed33c099c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a30237911ee4a38ea15316a9d0df72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3d2811412cd1ab303cb5f83d7c06e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf229fd59baa6fd113d6f7b7363c886d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9b1704156d3f507ee5b677af6459679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea7f731b82fffab7d686145fe76f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086232f97ecb63ae8c4ad837f2bb2421681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a888816fbe4ca9af92fb79d597df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea92412b059436b9eb040b5d7afbda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7173a6a1506292f615bead9c08b44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd0d9c58f43d64825da02741b747c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa78943c3b8e5a52b22404b6ce765686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a39afbe0c39d97e1e708647a15ea7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d4693efa3ba08f9fe86d03b6bdad0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b49e3b432c74c05b02e7bb07dc4fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac4d0cd30404ed4ec7b7b5620daab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df9011181799235b9ab50e919346f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97dea43e35fe5e01db3662dc198c0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6e8d53ba3160a3fce8687252f38e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc28f61f6f6c9f713db3eb642de96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3338be942b7983a716cbe71c610a87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703171c82ed6038dc36f0fb69cd94c7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186040db39a87b6cb1779c292a389604697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb157943c390e4dbd3c8b174d290a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3636ef877b464d82475121775fdcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275430b5276be243b27fe2ffaea0070700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702a2856ef0b7e4966fa0c214d44db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e9d97e40fb1916a2b17afbeab9609702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282386d97d948800080c4f321bdc90c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eed1d044fb88430e9f9c125f6557b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd529791a3506ec00a3d6a19b1f0fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e14190a6cb0c96cfcbe8e5bf8a0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec89ffc4ad87b2601d6f4328a97edad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1f832fc47abb6ac66288c49e07a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32765725f1e508b7ced462010f0698f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b50362e3335e7d07d11b8ebaac875710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4106f81206328e512f3ba3d3df8e63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100267858e4cdce40cf2ace743f97c6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf3e301d8ccf4cc4c393fd28811b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fede8d4f0c82e07f533eda4eda1110714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea40f911ecd1aed936ecfb09ee0f52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a03985ace77f689373474dbddb9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da556a6cae79c096f80624f98d5396717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec4dc4c0ceb888e19959c0acdc19d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc123d4c6ddc80ff1a4605aa602dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779bb6dfe57123aa49d193acfd03cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd610fbf656a6756be65eac6f0ab941721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4404e1dd9b0f5ce7cd19a469429fa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081334a131fe90f1b5752d76e70a226c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8dd859a562802aca8a74493562f84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517afbc28b9239ff19047fd2612c4def725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf1ea05bd2adab89bfee25b6741235726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b924f53ee9c8de5cb352a9f59bc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35028fb691bb956f24cdc6af058b53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34d9eb80a1f14d331b2fe2e3cdfd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00266fb81cb94e5783b04aa11e8467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad237f90dd6923dc54ea5fae525db1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b84425ff199f04663c64833066ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c0f76809695b4c1f4dc728a5d1f9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0e328cadf3fd9173172fc940ffdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a79008e2d3af2d80ff59f07fa71c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf828b1ceb50c7239049e1cc9f63e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b3e35e6c6fb057f84435b14df415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38c628b3ac83500ea3249783043ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d547c0270b0eebbdf7b82f949d7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08182f534407b5856bf2a37a5d0040c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c022ae646343f7315570997781117741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76c3eddef9de4bb0a87be8a0114efb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d00d3abb8ac6d5c10129f82141ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ecb9c76cace979041607d2ab74304744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb039e36d0bfdabf4893f952029717b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4861634c23f9eeffe7fcf28d8bb7246746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692c9e408fe6cf1f3985630c2aee55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf06b4c2272d7f0ca790802b291f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0fef669cb684adee2121e0b24430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e0793f2366f5785a706879694118750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088b7dc8ee3055d6747bdd318f9b28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7751b8f8d29189d6befa1d05014597752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300eda70eb1157d04d17f551e85a613753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09511f499ebd7a8bd6517b347df2233a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07777476f326c91ca1871ebdeaea0c77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e53ff4930db0f63c3987b64bc9992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4a8095338f947bf9c5984aefd01d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e1862ba08c221a218171c1616289758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdecda87624f44ccde27683be0c458759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea179cbccf0ce3b5abd72c58a7c135760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729856dcc5213824519f87e91ce0141c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7ca6d313d03ce6f73cc7d325a199762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9017fbd33364284e2edf1926d8fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca007c87253f933d8a1ec930cb4caaf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1551cd10d1fa183057c21ca62935a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed230195d3df7b6d20bf2bd2beaf5d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19300b7bd92e22f12dad718202eae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ce21cd01166ec3563ef82c4c399e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5dc7999c7846d48f27346807475f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101daae7f7f7be1f00cb4c5fad773e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2e78be369bfd1cb619530b5e5bbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910a9615d145263c726bf496c25933772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8014fff2ca76daa9f9b0c559e0f9a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080da9812a1616fbc80f6a916dda940774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8001a4685c09565524a04bd052d344f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a1d49fea6b76be30c94616f9f5e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7645caaf844c7dee93603f0b1553777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806cd8e5e22a969544f078a6a1ff84778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3645d6429a3338869c45d110bd23779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee91799d0712a7578741845aefbc1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1b72750578bc6416bae818f2f8f8e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3527a47f084f4710a09e3ad056a93782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bffa5f509c8c2cc0cf3d8eff4f1785783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05be4052771449ee79d36fd18ad104784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d42e35a8567e9f3c3a1241b66af76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af939f40a7574e3fc438d36ed398ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac308921d0dc2126b8e0ab83d0854787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d25dfadf8d3df129859612d4b16e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4a665063a3599e637f32bd5e9550789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23583feffe8e327ac9e2e7bf40f30790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ede2895a04bf610fe87dbdd98e201791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e69f18927cffbb8ade91896426f94792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336bdfd0f55c3014a6f6a03808e63f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a56c2198cbe08c64053c8adde954794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f7f0d84e0701e16f1fbabf31a206795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66e0035403881f0b77f3b1f5ae0516796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f999a441ad6372083353c39d666cd2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c5b00783d5953b939f25aa91f8c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c82ec5d1b52d9603419a63b37503799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3d9fb40a201aeaf0657fdfdcf0889800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd7095a6d1294f75e88a5795f6183801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7c3e850e1eb5b083290599736f31802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d7b207e0dd42625e46e6b595d065803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f49d6025f3f1591ea66d51ff4960804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe733b5a345ded37158a6f6a797dffe0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe3145d97d9417d485fb94665f1a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f45570fcd60fc5ef1e21d3bdfd06807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd44c7b5d5bc0e8bba3b94f87858f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f036e11ff72f149ee940eeebc49d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564af90e0b9c0f771f14a364be59ea0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768793ebc07dd5d2b54f2fef2522d89e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930085f62d10d689607035e2190b106a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1a17dda87477bc67b6773465e7a61813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d667cb996fa53c9c09e165d58baa4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5361a26cedb06c8ddd7da6c49afecf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f22468d91e1b272440df2a409b7d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca493913994450023942bd3705f7f70817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded5add191c88899118a0d2162902c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1710ab133d2467ec8d3d98bbb8c283819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b9910e53b029fc26844d87091a57820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa21c446e2c03693446b10c93e8985821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc8bd2719b0bfe161efb1ca406171822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798bd4905c28740d6e81463145dd65823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d494a3bb4430f48b1fe01994cb561824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c166e400d0457861ae366c3ba89a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e12f80ee9b4f10cd411bce981c3d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa559e1ec4c691f5d4e6685075056f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82867e6a411e60f6a8098a2906d670828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4712e989309052c1202edfe19fbf4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81936d07f24ee6c40a57c39054e1f67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a480dbacaf686d2e823bbde1d3af831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177373a6d7899c7dec5c6b6235ae68832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42c7a182a84d39802e302f89fb90b9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a04942b4068d305728e205a736e5e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a4d1e63c34ff7d217e5bc8b454f4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136fde59452101a05504c843ad7d702836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752398477b998404ed32a7f60a4ef63837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927af88f34bff67e78c00f7fe2f77a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33691a0c48778de37efd4436a35f178f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62e07f1f8906a580a74e24dfdc775840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f0ba762056c6dda0c79b2b87ca77841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84defa15e4ce776d457489ae2a79340842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b0effed3c8b02e2fbceec81f5037e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15b50a7ba306e88fd187a96a6b016844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059caf8ee2ffedc3f8e6bb0073f0a4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755390a65b150bc71c3e038334c4897846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e34964abb833580b1436b95448f3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a8713972e0e8a62a3331f3beacab848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcdc0df8ae9eca3c8cf4092abf48ff849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d02affc146e9925b979fe7107274850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a3f7b4eb57f9cd962ac2ff839513e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f28d90260364a8a6aaec71a167ad9f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fae39572ba46ceb11ee1654c925e6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa931e0dca02665b9231790e77baef2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d9b2ec8a4e2adaefd30b15493193855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9edebafdcbe07817b03e1e2d55c437856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78aff67e1b58ba89d5ce8a4435aeaf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4b8d65894eda30ab949693f9f87e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd8949b6699f30a8bc444ca53a3ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede863c907a345554c967c4979351248860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19dbe952bf37781141db392e8d1e73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98525cdee0a7176b9fe2bd5937a75862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0f47186b435ef726ba7aa1b120f32863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3e7316f4ad2a3ba89f2eb46f4aa5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681dda4f5d7c666b8a09c746a551c87865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87bbdeeb5fb96fa2eb84c068f43a9f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55ee67561e159f123b0df3c82b0db867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333adc78e3d73a452509413d62bada74868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a58ca78b2c9514e600c19ddd7f7d6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e799c3f66fe2c8b0913a23c327fea8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460ca6352c1147c6375b2b1b644a59871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70140f437d68602d10383199f5d077f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8b4f049498963745fe69167fd69c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a7cf704dc68a9ad3308b507077db874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9b23a0454c7c72efce0636b3a380875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fff9ba81959fca4dacf509692b82b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde4f45181a435beb14643d182658a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa0d83112616e7630eafa2c443c96878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b2cb4be7382955209f5b0382770f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8f02bce5be2d018e778aeda709f8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a93f798167e244b25136523f70b4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc7da84195d5487179c1a163faf73882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a66582f33c9579795cff00a02b86f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ecdae75dd739ddd775d316ebd6ed884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc52969d0a5dc5d15231615d57ae2f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286174bab39df8084df0f0d2200acb1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8689efb582b1b0ab3c71ff4d8b9c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc368996f39eeaa9d0c8688a5d1a59d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5dcf9f1a3fd705ae63172eb97f47889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef125c890af5d88f08422d78ee3ad49890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cc99664f9966b2738dcda35aae289891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c195d4f0e5110a438ad5437d4fe0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ca74280542221ae81f5e5b3af343893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e957ffb5f0ef4b689f0dd5d4e3235da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50627499541080e4dbca5d77f0e22a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc745401458690905adf9cf355732896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02353f4622c5d9f4d1da4ca3a4ecbc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b68b818d35f9e5ff47d572b36af10898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a82b40e4089c49d78a0008a6f1908899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9117074ecd919824faa8eb8c0685a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9e787070fd212ab2c1d67870bd8f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb12e427f0506a484486da4fb53f2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf076b41bdb2133f86e59fc454732c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f53fb36d5e8a4a52da0f05f7cd0ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cabb3c29ec0210eb6cca727fa752d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e07e268cdeb13c9f8ff42bd6f9cdb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19513f58dd4f3644226cba645e93f5f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc318613b2b2d6372e33f2b2acac84908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2d8ea6ce14c1ce73a4e268ce6b1c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fbf3189195d30709ce7031cea65da910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8244ad22dd4eaa6bc049b4e38960911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd886185f553c7c90763ca2f1eeeb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01630ec404ba0cecbb21ec01603ebc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafafd18dcc8211b62b344c8cf1a1f9e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c430ae982e1f8022dd73d67961914915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768f2c1f50daae7a35c7566fe12129916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e051d19f909d8ae268cfa883f16acb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a360398e79657db0d2e47129c5668918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dc62acf4119b67d26a3582f05eb3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c2232a0da541f59fbe335dff6982920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607fd61b5dfb9b22f5375a16678083921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21698e6ef0c8d7392fbf5e65cc1fc2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f687d5b6f6a8174c067a7469435d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133cc8fd8688ba96f24b47336870cc3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa932f95676a66539e2b37939b6a8c3f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6334c3fb1ecc6df4c0d4b593baa2bb1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48afef35602808650a93b8f11217c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3aa067c555054dbee187a83611d09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ed78287bf9e5fd921f4061fb5c15929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a7e1db0f380a02bf18a512b2584c4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a4f009819b9a54fc75f2ae5b675de931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9870cd008ce2586fd4b493444580ad9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649077ea98c0d6d9fad3b590d0f8044f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b1ba39df9e3b8fb8b7a0b26e31d51934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67633178ebcb5da6faf376b71aa154c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b4ea58aacd54475d1af31d9d7607f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4912bd3d421a0f85948bbbee9c70937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476fd4a1573cd90c9c3aff137077a3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edeb3ed0fc7ba0058dfc29c546460e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a55d7b87e95acf4d25aa8f087387940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db751c8303ec2ab643a9b52f906546c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb86336c9a03fe207260a444941fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315dd6c546df6e23346350d3969ef2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c68bcaf57658e23e6c824f7246bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895197d4a9fa9cef497af2eee08896a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659317087bcf75f5c4b19fbc1d2b0e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e17c94df4e15b732a085d76993b7b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f731f13a6143b74cb86d9f013fa6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d1dc7ddc3764832b3640c556d258949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664e5460060e292eb24b26d8bd36b4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc4ff8eca78a8adba90b806005f72951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ac796892e29b5be0daaa144d5cc0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965993261e9a9045cab057227b4aeb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a06afa566dae40bc6bcad7717ba7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d751f332e2ed3d8fdd8c700bb78b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763471e7dc9591fbae1b04f51d64fe9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b829b0e8878342b07976dfba118d630957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5137d686f80b27b554ee0b29fc30b7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae69ff438e9577dc1777c158ff085959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7604cc4116be1d5bcf7a6c69f42b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c5f1432767d699e346992e0792883961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35928c1e6e4b4bdca4728853edb21694962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c3aef183b31da8cfb14cfa97eb45e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bb8eb8a454778c9a75d099f27741d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92949fe38854da2d59618ce95b0c49c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704e3d29811c892c5421773e633e66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac234e803e171b5ec5d5a5d39cf2d5a2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c128ba235ad4ceac098f35cb63060d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873012af7d247d2924e041729210ea969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9391d726c65afbad99f3e5cff8b8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4c6a8f99a314724ecf888b181374971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac8da97b9a637afc1dd0af16cdf542972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b474cbc1fb22304bc923ad27ecbd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e03deb7bfd0879649b94422961a0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994acb98afe1e0404bacb0fde98514a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58d5d766ec1dcbd823e8aa84313730976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e2871e8e7daaf16744da445ee9c00977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864541e80c01376cd2e30a9d4ff3cf9d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85860c477914a330b52f4d162c0e59979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ffd03a9b3c76924caf478d98731bd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3da5de8378f6770c37f0a0b2e5c4d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9afcc36f640ba2531ea64dd881862982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303ce7bb02f6bcf8dec594ce92c3cf983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9442a18f2219e36f998242916235ad2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b977e816c9da84138b19ff1e84ff2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be688c35de3b2ec6bc5ce5a49eba95986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233bd485be5905f421c48aa081affe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f545032ee5e00f47c982276e6700988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dfe895a51700994ff484a3758f66a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b050002322d578019ba0c4df5eb5779990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a105aa6ab7140fcc3345a8e301cba991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e249db9bca78f7767f465e2b97338992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb4a1b5dee9e99cf346110811ca843993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9081f79480ba61bc72296ddfe122994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b2048d2d16d40b00d7d3aa347d3e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a6c08f62c3e50a4a2b9f8707077e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad846aa4094b5b238d67934ecfc4fd997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941691b7d1ad02882d36f1397190cbbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c864303d701f9e4231ed7754717252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b468c6465f8614ee6c731efa3a7de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620aa296fbc8b13625e7396e8b076314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fade92c6e09ce7f88eaf52a7c106255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2720cb21105e5eb38d02b53d1cfec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc756a4f5cce03116975791a64c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c2687f7d593a67f08f07ab862d658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed89276e8aaae3839db3a3083cea8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ffe87519beaf179d1fec1479b16510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243abb6b81db998b2b64a4c1397c9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467627037b89152c2e92850aaf173d0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b936ab687f7d9cb8383c43560289e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006022c3c86d4ef75efad7adfe5e01714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c0904819c528fca467220c57af09a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5a0bce79ed670ddbcc2c60a8bdb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988dcc1238af675ae1d7ce1b70162de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821db2d530ca8ce1f444b4e3e8203a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60abff6d6dcf38f4c1c4b9171645519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c37173b2d5a17b80dab56712e1e6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a8940aa2f792521ddb819174c394821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747550d2f25d879d5fc7d72fccb289fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c189c5e4f2108fb761178c0f2172bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe0fdde29e37fc33318155787925524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c87e007d446eb7d2f9c19b90e1af225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036a9f0f1249181e42e3ca3a6ea261626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0072c9552b94c772fe7e549db9594d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7531668fb22867e827ecdc4da9042e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49303448da4733a70a0460e33c24d74b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67087784f85790401aa3fb1b0a8f072c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116bde5192e7c0a5c9cca24ff400caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581133c8d92d1ca4792c805c8c7c6af132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc582b9a79345b6e441ab567e8a155933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2d9a86e3ad60c545aba6f0b9d9d2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd1855b546dc02e6c4c6bbfc4c69a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199d579549f9b0b77cb7e43725d04536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549e6189d0906bcfa58997223ec3b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670756bb29c79689d30d5a5dfc1be8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800e0b07c519a9d51f71c421c04d98839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6acee0568a220737f289b54b5f7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81a9337ab15522f18b95fcaf9835e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701df23a4257dd711749700390d3e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106396f7b309151557eeda87586b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5dbbad0673e9e5a28f46c397d6d4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73abcd894374cfc44d4a4e5642ed9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a59af6d5d383f8d35d0afab71a0d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0a0c79e1b87b3a86438c3b065e7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517e880ee195a153269a4b7668ebe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5765fabc4975d666deea04c6cd7c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119581fc7952eef1508768284f224e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76451436e824ff45c1fba4bcc7550951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd532e8f63450cfb6bb3877dba17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49bccf8ff0caa12f93f17a14d3ceda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dae73ce6811d87daa9e6e6ee7d1b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f665b9969923b9c3b7a15ad280f27eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa30d3e21e4d96d267bff4d2af1d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae318659b88cd932203668542930a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5151aa483ead978cdac07d26cfc9e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22538afa4c3784cfdd52a0030a744259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d39cc56153cc29481677cea3be75260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1e097fafe6c2210157361f6d383061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb264a973bb4d4f6d407f82430cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d1b65e7ed27c3e8e2f8f91824f20563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5886c2bdb2cddbbda4ab119fe1d1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f6992ed1f5a00a5d2b9d355a61a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d4d9268b895429a846ccf50c8f2e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da3d7069573a8464be2b4a2059d9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73960793d428e527124da76921f7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93713b31e255e8fa8e07c61ae646f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0e17f9f7825c27c0624ace5f587570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101349d4aa6f86e8acf98668dc85c18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6ae590d894170daaf925e1644bd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648a045748431b7da885a87a6ff12173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99f9147136f902f7d8c3f1ff752b0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa6f96eaf565f51bb7c09efc2394d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1046cced031bc1ac950c8f9591d6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d208eed36375d2980dfaa78572a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c18871e9e445fe7914f00c9fdb3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f35139cf6ea74b917be0aaad3fb2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852670d75948af7b1825a9bfd45417580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25685ec799921e2ebb947b2bbda52ffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e94978e615d21580eb1c2258d6ff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5e1150c7501fcbfbc9518e19ad1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c95cbda08d1ae85ceca64de807411584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910222b0f81ce2ea6e8d7fec039b2f9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099eadd3d4305cad25faa3bc02712886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b432f8584a1dd35bfe1ca6d2dd04cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1fa0fe2a131a4bd4cd923172202d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f356663be6db790c42e0e14934b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471103bfe45b63a7712605efa76895b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7976c77c086e0ce21ad74562233f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c488ed778abf20cd51a220b36905592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743cbeafecd93ae897d9d99864472793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000e5c4090c00c6086780f7916c97f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd305ad32f4a23a9da883380dad88795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15e75c2d9570fa84afbec8a4bad79b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3452f72d659b9048a5acb9d5e98997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0297cc40233e88574150508e617d6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55720eb322fcec5fb259954d9447bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208e2e18181f448a9bdbacfe793debd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c61fc72285ebb7b9aa6beec6f74e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf413c39f79121acb807023d273a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5f598bb63e88ff94a5c1e8688155103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bd204525c5ebcc3bd1684fb59eb5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3478442e1b4a30966e227f5ce04dc67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d7e25d03a0c1fbc3556ffc5c4a7ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1a9ceccf6915e95d086a050b4098e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3c39f75b102b3353c7c08a9042c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7fd9babd289be3a48ae6bce24a0aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e21dd28cf0e43b65d4f6f9daf472e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccad64777a1ac202c92749f0684344111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dcbed3a7307728e40bd33922d4385112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06f7f828c5d8768252421f623bc6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d100da6e196b4f7ea27bcf9b3e735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b672b985bda485382aa67aaab44ff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817f21baffa786c6d74bf42571d567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d63246f9e1843c24c176a1f2a613ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8fb33839bc4f2b71c6aaf0a8ea5ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87353db1ecb2fff46af37fd00118f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c66700b4ca4e0c8bae75e4216333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce7ac34c4580b2367f22272ad4537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be9a425cfed8283f3a032099bb745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54698766721baaa2ec9b09db8b40564123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164f6a198e55c82ee5da274c0f1a56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61631d506c0ecf13b3f16eae8fb6a53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce3cc52dc8762c3fabc278c7b6f2c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a30ccd262e57da5f0b17df467d22f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943327716299fc2004478901272d5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c565aa8411e8d59fe1334dc984e3cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54474d1618e3a9818f89bc131dc96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de03d0220dd9b3560c219d941e06336131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08328cc86b89767f3f9db4b765eea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e6eda5834c334e7bbf04b3c21c8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7522954e1c90e25dd75b60af38284f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729eb137561a470629de020cd81b895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b25d334df4f9b8af57b4c61553ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d523b20059bcf903ab60ad750a58245137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc215cc7a11426925cbc27ef7f2296138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd7f4106a5336ef0a8f9a2a568c75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec1fc95c6a91d7524812043ef58b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bde03cff9e4e4529ae33f0088e3619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd8da8033df2c791607b677d2c254c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa5320d3b608b237248fee988d841143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea720c3d905792190a5391818a1df8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45551b330fe4aadc23382bfbcc8525a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8af4fa113ef9f1f45cc6fe82e09a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daff7e1bb21e7ac5979717a7bdf7aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d156900f2f7b8da74e3b89ec8a83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d309a17a413574bf1cd1542c0ba8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442fdfb5299b7e706e80bc8a31341b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7252e48e0152264a10c086fee9d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c81156c1e66a18d086ed22ba2d3cca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e79d7bb1e014925c1198cd333d5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58daed01fd582eed2d25d3dbdf7180f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708098760b2bdd56741e4941c40f4974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6882e96c839c0780367d1a23a2d98f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f687e6708e3e13a42fa23105343f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04425c6167235afc736cc32276e5654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60d6f391fa87a183f44c24633e5e3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50f93f1be09297b31e94d096fcede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7035a019332e86755884cb429b6b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fe6e3f6e3c4f6bd69e2086f4c8987162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce6ff1a97140428ccd717fd591872163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c43c0c3c3019052a8e42537274d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc9c14a99707de3fcc2bdf795e48c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32264233f1325873f588a761510b6e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de57ef0f214bb2835124d37a61256d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ad97479a82716f239c198688bb98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb1eb87cabf01fa4f824f14bd50d04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca52bcf36ee8e05c8d92dc30fe2dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf2e58e33c5746d15291e213493db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ba7eabc715a49428150c4ac00237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69d3fc7f899716c8559978899009b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9c55e1e9f6880ad57366e91d871f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d93dea275311b3ac6edf69876f77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2a53aa6d678c8116b52b22fb655a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c059cea45c2146ae97370756ec89b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99c25c1ae63e3c357ba94b7e48f68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d39669c26ba5f48dee5840bc6ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8e7ac011067a59a09a7ab16b2977180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6a85988cf6a64faa087677ba804d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf776bbfdbc16a684127608944549c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7255f42c0e6b3a85f63b70facb505183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f183444e95e198746c84d9cd12f7d99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e22f7f7fcc6bf4b3f7cc4c49d2e24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291f210b8aba395676e7f9a6bb2217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5bdf29d5cbd585fbfbd67335dfec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97438de2ec7809d419b83a9b20db831f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b934accd2edb7399662e49bcfa7efe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e0eb2234e3313f54f89b3b5a3ac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07edb3ec0d4c324461a5349c35916d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b80b0f0d26725151d76a79443cc70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a912c49f2f372492dd5b30682cf01d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383faa7b8712bdf24fbb9f6b7f297b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba82f0d09d1a223da94bb976a60bea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392e7124e1f4f7d2ea84317dc10c1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb2051c06d8050394f4056e8f75b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3af09f78d0f36c33590d0a1e02bb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88213d9bec52913c6c47e846dd67f2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76782785981673f7e81d017a6d08e2cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0405cd10c835817b43d733324c54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac5e60f80142a397c7d2cf4940733202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788577eea64cbec92dd3aa14acc0ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d161bf6e864fb078765ee33a9a0a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52c9e3efc5b598a86a68f8b48e091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4828360d71534d1390676e65111a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba906eedf50d36f9f62655b4feb0cc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965fce8e0ebee938e8d125c518633e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3068ccfe786e55b068a36890d3fc5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf6771234c457debd349dafdd0ffb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb51ab57d186a4df96cad4ab1c9aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9fa3c4f202d86284d652dca190e90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf52fe200e628c5218e4a7b2dd46c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640f46363d272407e56ee96f221d50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10760515ae0192c2a51c49139c74d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8099f55677ff710a9a91c82b7fa802216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d7bc5de80ef5a5278a7bfc52e1ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd3cab4a4a608cc6a7580c32ccbb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c62eb46268a6e465d49c6516ecd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785bdb6b6e3049b1a5d1db8184c4a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db0e109f0587b5f405a4e2cbb0ad38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37323fa370eeddb636e24acf7827e12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7608d7ac434c4403e0c8d9962713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d37dea599ac079227b651fb6e3ccf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a96cf1c1d229b0523c3d057aa4166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23dc9675d32bd8d2b755e1720f8df4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247fb11586687f6080768b14e871d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f1aadb637562a8e0f30fbe3ef95c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168a33abe93d72edda3823fb9bf4c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56bf363775876e94cd50e7a670819230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b760b01f00b1855c3fa3784e5c67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d477b5001a5091be7dedf86841668c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c0bce012dbbffb8eba83195e34ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2819891d696f2642eacc92210e5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd2d86d039375c5c92370e351412c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884f021f12671d5fce19b7141990b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318337d35d56a8baa5b970aabf409b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0340f90d294f8d2a15d93c86f4cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c87a4a734203ffa77f70f6e3cc742b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce86ee733e0f665786187a561a57c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527a7ac784335eccdda80cfcf1109b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff779669848e057a214b1fd35965853242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273face28747f73662c38d0977f4bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f973f70aa04572bc6129693ba893e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dcdee1211a8b91de249228088675245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93bc4c593c2a242fcf685051076ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e3e35683ded646a5d6a07ef179d19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d11beee3cc35bfeb67ee8fc7c9cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed3946f99f413436dd88339241f60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746bb27b049f2ef2a894df977b78097250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93598f9d4554aea2b94baccf4a835506251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67066ea9d846f302f18972a224991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eac83c2e0cedd4107d17755d23671253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f268ad3ebe987add61c577cbebbca9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63807568cb4e6904871864f09f5d729255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c6dffc5aeacb68ccd3ae375f792d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c86c1f1b4dff5f6c48f09cbfbe8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897bb4f722877bef842685978e07ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd46185ebe8a8620df99d822bfdfa45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5952c6a5e0e6ca7966e6c28a1be0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911b215261f59492647cfebd7203f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d7454d9d7f1bfc1779050085ea09c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ada311cf4cbfd5c00fffb85283ca93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a3d7655477682ca37f3f82c95211264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6dcfbd78e1d6c23e0ed461b2b6cd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ab88b22950bc7bda40efefee7c4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe3c7429bcb6250dd97437038d83ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8505cdb9d054513236557ece86873268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958a0364352c141a1e13a1bfd035b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8741e79db32f77abbd943d4d18696f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe0f47eea28400e96e91a61a6cd12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd070f16c909540a67fe2143c1e997d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1773d5f13f6f53a9203b15f0a0ece8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23c7463a9bec304c745e0188ad38b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e613149c8b43892087c47520f1e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aba003afca5e61f59392186ef8d78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f6d26c48f2715918373525c17255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a0af6754205e56f1c14164167528278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc055568dca026fa1012e9d8b00df1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f3019b21b03be64e2da3badd7e52a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215dd165b33a6381b279c4a4d09935b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e689c08c3086a7bf3747380ec1ed4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7dd6b8a6244295451ba88dc5b583283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85512f9c78d6c94243c0f62bb4aba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a968d4d87015ee15c7fac5118c55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c671e4074f6c4ea2e6d7a84e628956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc90ce3c6186291f61b7e33879f79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ab2a61529c767b679235c576906f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb30d6197347213e23598909078851289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d0bf0c5d0f3b320cda8e8a202205290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8835cef1ead397d12032aaecab9f67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dcb0367b638949b9c97d094938fb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a96953711e83a64af75aa7f8302c90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56cfaffc0f528b3614d692ddf12cca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9d0268de19660d416c890072901d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222ec424678cdfe73aa1ff7b5c967f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835facd961dec1efcf674563619495a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033038596462517140ccbaf46843bdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcccc26aa93903740ef650af95764299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8349163c0a8f7a34cf7c09586de4df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df8e44d049d6a2b52a570db9f685c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f70a27f1bfb8ba7f6341dc1f9311ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f72670c86178d1ebf6d10890e7b468303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e73506ddca8c1cfd8c0c1fdd2d724304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a7a2c6d952f985098325029b198f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f40494bed5b79617881c504a43f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02085795f96a9014b406872af2a42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab596a9cdc4be24234eaed44c9ca1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b464a1ea849c07f78cd70d8123b62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeaf4c41b90c361cd6a0f0a0f97645310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf2496918191c407c62c54e6047a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13bc08c013a711e9da645594bd916b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf190193e0b677e761fb05f444d232c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8d7f9e60d26812cdda73ec4a7834314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a1e729aa9f94aa6412d7f8a17da39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b62af52c4211d39719bd59112625316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf914e58a49ea341a9ef274336eef1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b2559fde7f9292d31702172e7a50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7369316d2bfb774226faf1e1c5b76c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2581067682b5e4f38d7c0f0961fd0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b932286eaa00b61b49a1d011ee56091321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e42f2cf88297a12104ee3b82b884322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4c60e3954aaf2cb7ac9b4d94a03e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019cc4290b2dd4c27e343eba3159a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078037dc3b4218aa436ae5f28828c954325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51ed1cfeea6595c70fd5485acca76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba1e8e4bde99f648a5ad7d1e48c471327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d0ce6cb1640bce502ea519fa12cf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6d42ce356724157e22d009621d86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7084f0ac689234e0d946ea6ae59855330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd33c18c31bc734232fe369f62f6f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c872888501ef3f69fdc7e83e74a445332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee734e2a4f621d2ce94bb5d4e16e10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a85708708765e2aa9c58fbf325c17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a1bc3dde1e70e4d9f8a48ed184ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604455bfdf198a7c0d3e7eb15ae397336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46e4abb749011bf038f3df847b60c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722fa79ab4a7bcd287f3a001eee99e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888db583dad8cadc4e7c3c3e2cd294339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb47325818e3d7d18263da66f0f932340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9debb0922f06af2d9a276656b5b913341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fed8f2445a3dc6b591fcccf9514f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c386982e7a67e72c1d0d3d4364299e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a899301dbd39f423c39209bee2593eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3ce442e5f8606fc9b4f90d69e4b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96afa07b50695d1d982afd04eb333d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a0c6e3ca555912429909beebab6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45cc7e15d383fd5cad60bbf75a0bb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af7c1ae3d4c0d70a3797a68cb4c6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1f7d864a2483c1eabc23264dbdf20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92c4d5ba51ecc42637b4ff96f576e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcac4be00b6ce689ef3a6c856d21be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78507f4e8e7ddd7878ac0c0d9a00b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a8af25d4f868de771d1c04d8f945354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54bf8a14a81c2ab0028d6561e0e4ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ed1df2ed61ebb072eda0b456599e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd5549abd1446844acc6d95f3eeca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88345865ddc0e2dffcc32619bc2d7019358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d2922bf45adbd2c093885da1196f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb1727758d926e5d4d216254192e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9fd7531509bc3b4ce6c2e66c2a0fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5252ca4fab5c785a51c011bfc5b3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe6b316c7ddae288f7050a917c010d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccfeb4c5bd8fd0476ed2157f9e5708364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a2439c4ca28ffb95e50eed67f1c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c251cfa36e8b373631a2e69cce681d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e0856621c9725b491bc83f8d59ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588568d0bc35a091f6a52f619a5c0cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac0b4e9c413fc532363b295bcc9502369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c99c957e6afa76ca9c8c949f2ca6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbda3a2382b3c2b34b246ccfbdac0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81320db605e316b207ca9abfbba16f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6ea0f7b772e7a1d07459df3268ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9a539fde6662b20f985921f4e0f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bee8e5e6c6dcf5474fe4f96f663b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775228a078a43bab16b5ed89547c97ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b7a54805dda90e338ebef23ba0dd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d57d6c1838f2a07409dcaf166882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404f2aebf2dd50162ba657cc108218379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7dd752068b351bc9b4649113517e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91a75caf7df6468dcb25d11098c00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8818d10560ab9d2dc6a1523fadf5a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae02922a04b587f6082eabf2bfc99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2e7547ff8dce0dc2bb557ad6200c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0824e39a3630da90d2c687a968d09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0fffc37d34ad099fc4acdb3bab915386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc54ae8ddff26e3132ce071a90038387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb1d92e1c30d8f923f1a6b370a830388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb15508c458903546419fd2cbf872bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a0f93df2d9f4b4b64fd89caefba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844fa88213b7dd81f385b20a30d6be6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc6ef1655581dcdfc19aebeff4ef7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ad69282a68eecad2f8bf4d1f4830393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eba9af0a9e4d6c660adc6002d5bc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee15e4e3e3c5a86d0cc788b77941ffe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e3bfe9d9e14840a36f905995cffa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd054181f374997556b37c525d16a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec8a66741e21d3e93e151c03d4d939398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a450d7e9898037156ff1b691975eba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701c07c431bd88edf61aa5d9d675d9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797301e3e073750b29218a04580416401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76492fdbe71168aff67eb928585b872402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8d2d252f9918a4ec6cb7013dbda2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fabf75097616a9f53cd897b33639ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd7e5079d7bd6bc8fc99e87d0b70a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc90b56ccde30a8ad5400cda2e4b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8526b9ee2baf376080034cd54bb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e21a6e992f04579b695f70a148d75c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597697705967e6b75b2b6b0939362c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2cb022bf02d7b792cd1150e328a65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d0b581f7b246d1d72099632a327e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab20766cb25d5d389addf979d6dbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf173f862622778d8366da3139dec9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421b61d8b6cc43d87a4abe9ef817c79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322f51984c2f95bcfd1663d44e7948415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281c3b92e1eccce0669a15ea8d33a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c723cb1a09ff6a95967878cdcdb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a5f677ea99c3b97fc3c53757361bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681f93b0da6c3e5b1c55fd75c0a7a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22168092e0b91fbf962c43ee1e26dc2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206502683cbc75ea1753ee2f65c4c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343609b5d66b3887ec338ce4466faf09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6677c2906a2e01cd44448e364c5d7b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af6b977ccf53f6ae2fef8e824d17a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b6a399c2d0dde2a12fc608d0386f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f61e974d59a7836e10076916b8ca0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425dd921196c7d56af2f2a811450e7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a741aaa284105eb6f91ccaecf29cb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbc2dbf0c5fdd517a3d8ae85315ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0b40ef210d99b1e223b9b7090ffe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fe40852c4fbe2096de9f92ffb338431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4765da699d4d5b5680d5a96cff56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e38e48b5717ce965e34d3bf4c595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6f8f13917b8d148046337d87e86e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c376ef4905fe219dca7bd0fc43eb59e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfb9350b66434eddd8c87dbccea725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59762eda4c50b895c7530a4944b06aa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf07994dfdc9697c3cf954cffd03b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00afd22f2bfa3ac325bcb3530e85dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8d7895fb289c9b5048c0a3164f36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70071e7f388363d62bcae7384a1cbbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13b206fd44a5c932e832142f0e661442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538cc6bf5abc298c575519d59170d4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c721f40f3123419936342d794bfea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf4a5ef2180a10dba9c21457c865c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a09b176a31f0d163434083227ce14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23980c276e509a72b2db2cd131c10ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc414aba3bab23a2202f5822156465f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ceb280279091ebbe4246b5dc01f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d01fb97e2ced576eb2291be9ded3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfe76b9876ed2e235a8dd44b51a6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762c873104028f0b3b5628db984fe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a771d963bba1bfc4d3f2310b9d2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405e45809c24d9604621bba8770f6e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc923ba961bb402ac3e78b9a8cc5c641455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe01f5c35f37f89ed92295f7c3bcbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496650c24aab8992639009d4105375b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985481572fab874120bc7a0304992c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71047a1a0eb302d64ef220639c603d73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce914d540a9939f5613f70096df8e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6626447503bc8239de8692d94a04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd7e9f473e7edf2824c3557e4db031462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f30f6ace3ee70705cefece03ae0d42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038950e3873025838ea52cb3f54f42a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e3a604206e7722e468c20eb2d4b11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd231cbe25aed8ab11278955275b752466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a476db22d9be01f95204d2e50261467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daa7e4c5aef39ed2fccb6d7f516f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b801676c73fd949bbdeca7d6c02b68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82f0b1f1154a4797fa897520c790d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0502c295ebe569c12e8db5aa27d55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913963a79bf7cba85404d0b5c32d776472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9e11e479bd84960c303dcbe3f0bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0329e7d594d8e7f3f1690a1b06afc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60f1c80493ef28eca8144f04210fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3638cacfce6a2eb012f2e31e9b1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9fc397d42f5e4e81f5cf0d51f707477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42804f7c799ddde9bd11f71d6b62bd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb09a3d98b962a1fbe2330522f121479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e8fd1fcf9a1fe11116cc2d6f93f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc64b3d5f63b15803f89478a312eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b7992537e4bb713b8e62e7f9f2b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf999649d97195cc63751b920d87f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6fcd14cee90849295a32a59fa1fab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b47decbb1186cd0f543c78943097485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e4615360df455eeb940f74dcab9c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ebf104e305b574e0708d6873cd430487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210dd347ad1892994fc3da583b1c00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7151e9e293dca302c008bc1e73194489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08704697ab2167bcfc2f5ebadd93cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4648225febf220eef3a1447b6703491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e8b96fa5236a0cae61d50c2df898f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602eac4022824c6a165fd72ea2e7fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96122c1f8489d1eeaaa47ced2fc2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130edc18a3d32c3bea352e87f08967495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a539c1c4b220ef554f28c07a47073496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970cdad02ddf199ae65884045ef211d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee58b8358a432d6b81822530c851a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209dfa9dfcccad5a76ee03e66d4b071499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa75ca34186d45c8149f7038b360e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a794e9fa63956fef310ffc9197a8feb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2c0f32a450e4dd59a05fe2c42ee1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b586d2731322467e7b5a04dbf00cbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224eaad28b5e4bad3c192619e7411a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4776a0ef49da34beadad4c70d36e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9c166055daf4681256ee0fc578c0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7b15494e03e4fc9089c0557b7bab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d94b89b0adb0478333f0666da74b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525f39fa5fc4b300acda055b3a604e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f50738a395a0bec6e06fdaca47475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40932225ca48df2eadc41e9ecf1c56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644ada6eff350515e2525359be0530512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3188aa4bf62c76b55985f4228111d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2017baf8468430d17fd88fbb4fa77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880f7e90c9ec354f42e8337e53d401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5076ea67d6def8e5cc98f97db9f629516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca092e14b5fcd1ad131b41775bf6bb55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00710624ef8f647e77f1566e8b8c6bd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066381b42f904781d37835b97970b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c0660523279b2be5e85155d00a87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcdff82f6730c1d86092fea721b366521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5edc8ecb6af0cb96f3d5c17be927dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbbc0c23815e1de9674f93f30a712f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e586c10fe8a616689c8430074a9ec28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4cd95ed75b9699847b871ea33ed8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114ed423d8030d90db6771d6350689e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b19450f695fa5f886943cae433e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41736cee6a2b766745c073d3d1bcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a356f208cc48aa3c9660a6d64f4e15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db47f196b9bc1f647c713a3b878ee99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7039751a947162d14dbda2b1e5309531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5ce82904579bb2d26fd88dd2ae55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f0c7dc5fd75f2c72d3a7fe97faca5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5f78e3d23187d373d9496196d182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc5c9fe6e3254e1692efce1fc534a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b941eb76c8f376193df45f75a79304536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e620502d3ec5a553f4e6533e277a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2ff4bb68509201fcecfa142b712f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98ff482075a337755c4c8e3fe98d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6643b6c0fbdeff859fbbd87f51a5b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891af143975d514e5ae2000fd67ad6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec32d86d45fdfbe29df4b1e7a2a717542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad340ee5fab9e55f8533cbb15c32bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9139475c361583e611458d87af0c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177098fb74a2f28ebaa728e2a4022d73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad235ab444e3c83bd78f0171542d5ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed8d47e1aac01dc6162069844174f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8eb2d2807252ea6cba2211c1428a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b2c072bc9f6a371cd804314540f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc05cd36cd2deca311b47e83ab8341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d0d9e00c286d2b0bdea616ae4220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f049648e0bfebbc1d88da4ae2778552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d60dea50822eaa0321a214fc579fd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b6c72ef6b2c8934e705eeec12172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b174388cf21b6f0d58d1abe14c78b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770667be1e5c3c299c2479531efc17b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2dd9fc0c3739b2cbf263663dcab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186839d6c219e56f9af6b7b59b5d08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5645f1560cf7b803c1c83fed494dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230ae6883b19414cde51588c0ecbdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98fcc0742141c57324614fe8934991561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4674b96a514c6451129f54eb6461e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c843401b8da99459c52db325049c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1ec925e0d7fe15ca490e5fae1844564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae532493597a5a276569060ba4a0ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249f8edf1d07a77ceee3da1fcd8612566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ffb30d8e049f21eebf9efd2060954567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb55959a92631125a588363a4a2c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2603aa75cb7ea8bdc86598ee25c8333569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fc3d328d03a4620d9a235cac9739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7fbbbef63ff9449696344e45e158f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289138769aaaab2988c4ac51406e738b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba4bc81c3272dd4d15dccd3b9df30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a29a292d15bdd36082fa14d33bcd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce2a5227db80525d9a4431db65ef68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1e45fb13208b45d7f2c83d11c0ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166ac29b5cbd650e6abfd3e00b4b23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5502e769ceb3812950a0458371d16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f23fa810ce514f22bf843dec80dc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1ae094dc3ef7037ce62eab9654a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146517fdb5637467c215640b62e7166581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe7fcb983fe6317ccdf80060ba9e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f78a1692bcbf62f671e07e42cefb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ba9d9d8af3ebf96a21d7203139fc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e269676881751feb63f086cf004770585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223f30f519bb28a704f7d9a1e7e2da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722b43c0e55c707ded6aa3596bcda5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b8aaa49dd0612b637570535dfc48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fabf40e057cfef3f1404c36bb5f603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921643cdff6ffe3453f2bddf9fe6031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be599af4dc74e168ba86eceaa8069f88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ee47097ee48fd297b36384de2d65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b9643a68216bb425e082794a7f388593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a743a3405842eab125c73b74005a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ce9794b258c2090ea4503347bae7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d11163e0bd5158aa9677fd199c67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6f23dd29249a5fb8cf6d68070e54d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9571402ce3abfdfda73f0203b58dd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed1585ddd381443b5dad83936ca08e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d68e87e34ed337c1b41f2eda8f0bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9b62659706cdc3108744d2b54831601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be81b948ca153d867ef252c74a286602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4fc196bee3f3e8093fa1bcefd0689603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816fd433b7cd91d8de014bec579d12b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b53a4143943fe1c88e022af68440605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a75b86fa5a2615ad76aa71507816606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27beb8f9419c93d638779d3fc3eda22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baadefcdc235175eb7a947cdeee026e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac0410c5562e2be1710101fb660fec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020c8fb34f2391db06c2816795d7bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec28fb4add0126576eb2a3bd2833e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d12483602beb40ffac5fa91e20721612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb27fadda8f846db26e238f29af80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa123e929454ce713565c38ec9817f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f54526a7c723892b095619768b135615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df21cd62ee6c5e4bc9fdaa6127b2bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3951d7bec1dd1a8c342475d267e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842affcf847987cdcb074c0b88f595b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572014c6500183b86bb808f0d49dd17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ceda66b3bd2f54abeb28bac7dfdb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b766e01843c77ae4baa57f3f07d76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a840ad797d4e3ba0eac1284015f658622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d150a6ef7162a41f6cafe1650017f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ab8fbaae2d953f952c0d956f9717624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0d7358925cc06439bd6f0044279a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0eca6a3721d567bdfa433db5f76a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dc9e3deaea0ea77c626ffa49690c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b62765f772d6c15d4edd58ed2a46b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c06b58978efb31b9992499c41fe57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a062d6a5684a240aac3d88c10f39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b938154dfc6d4f1127a663aecb98c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf7174377bacf42a9aa35751d6851632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689db223ec9df28b537ca955c946f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed69135ae191ca25c8310ccd310f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629990742c4febeaa84d6843a578ea7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b08bf63dd1e7677f5db50770f54d36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d80dd2150117ea11092360558f64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a4bda31c7334ff12b14e03bc4a7d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4287c68772cadd2776760b891e324a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7610fdf7003f8252c2d24a92dbe5ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979170335ad5549fc7cd3ad2f5c9282641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbfdf452e671cb2dce0458b86dcad6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d622c09ca792ffb8bc210277ef26b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee51fdea8123a19b135c2a6312308644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1475cea42d1445ec8fb6c85f101e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45addccf0ff0daf0799eacd479dcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb849b19cbd23579b8e51bee8a366b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2670b9d49a96e9b06c8b3d616638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905bd6698dcd14e5eb688409b111ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131022259c8a4fd3a34bb683ad857213650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eff6b922a5f79b2f5fd496d2885ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02a65d24dc65b8bd4f3f3612def12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92bd69c6a7334f7be8187669b8a94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416af30812440c1fc3c4ec7e24d374f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4716efa536a76ab9eb5edf85b378d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8525486faf4b76e63608279b8d24c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413277cf20a1fb5ede523cda1004d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510d39cdc2191370a942732ce2fd43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6452058c38023ef0212b7983e791d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c5c8b9512213860e3044913092f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab90183e95e7af40f4f80eee520379661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002a2c7ad92cec160459d609171928662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe91b9006f9f5c3bb8205ea5f592cc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326203dd6bd1a4af5492cf2111e724664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cac0fc6d5353e9b69ef0315ea4715b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf5b5a38da415fe171eec45336198666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb493b3ef88db3b9d17bc8cadb3514667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839752ce14dc81841ed01ebcdd156e32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b61c97f306da83d8220029326bb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c55535c8122088d53079d34b31976670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538013bb184b35721db606e36b8a676671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f35277dd3e87a6611ee15850715f7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b1994d8f95d2eda3d7475c7aabc06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f21e5d459a4eac6363c617bee6bf5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f2beb9b49f2ce57fdcca5d95f354f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d99f710164f01bcde7318904e79596676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061bf46d5bd2d62ad324a385e115a33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d3d1c0c99612c8d06d2b0c2355e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be81d9d8aecd4fdfcb36d2c52510c92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9e3c988147737fd0a95a192fa9859680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2824817203eeafe4ec89eb1b75da49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f7c54a0b5850f5640e163e0d2504682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217552557dd7f8884700e0c08ef343683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2cfbc78ec6daa51c3f6eb15bf0467684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48521132be63777587e1a5a0d5924d26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6510d3f7262437443a39a2e3a7b3cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dc1d47a7328752e58180fed602bc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e5c96af582f4539db4bf1fb2ee70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad803ac210df46a022ed9ab8e9ab777b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948291f7e6463e0f126679e27ae9cead690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896845a9519a5cb1eba799d75846015c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188fe2f9815e88905f4dad1da1ded36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06548400ac748474270d79a0d97eebb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710001178455f1b326919ab41dad064694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09457207bcea619031544198c96ce9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b85f78807edf3e5888540b9ac88b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8c69bd2d32c3e32f8cc5e844c36e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3587a0724b465bb55dbca3edce962698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f1605c3b6001124ea73fe018fbed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20508abd00239229b33d0c91dd1d17eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176f1ad7306fc6243def3a9c76e1fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a5beb7fa56cda64ff2792875b6a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc63dd5f7a433dbeb1e255588d798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed061400b44eac18befccbc4ec2552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d281e406718b1d4baa28cd3a0440b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc40858793ac28e6f05921c652c857706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174bc20ea1b7624624b098790f92e57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41f219390c0f129b1e46f49d1745f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712f517bcca8472a90233b1d7367c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abee2cf338c2c38b9a33a156e303a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a640fb769b743c89048faa1e016aa6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a6fa905daf946e3f534a1053897e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140f4881068f3cd103bbf29969e6df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78d7c8b391797ebbef4ec1273d90b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeae8570e65701eb6bfd1b369e3b40c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec835010d84f08434929a6db971d0266716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e90c1054d799fd411f629f6f7ff4f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa5172a06b034c0bdb45d449f030f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632a0e8e19e9177da942d1a6b3227d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c94acec1420d38d634a6085b582f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b8bf44f39eb89e6312c21452d1f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a35c34d25fb8a87c1ecc259ed86c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f0bb8c4b8b7a56669bc9393d2b4a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59a3c510f38889fece3d4928943e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018e126e94f8ee6344cc9ae602ec59e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f06696995ec45973a1026ec0ab6eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b3f411112e771fab9efd34ad621d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6caff7b64a7e7697dd69187ff4c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b2b269876f7cb954b642a4a5cd9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f58cca8fcd8221a4c808ba2a3ab51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19376e811fff78cb0ac84bbc028767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d57fbd6d400e5de741ef9338729c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba5d3fd3050b172ec9c28a4db0fc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35852e48bd895f4e77b5d3f13d535bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ee301eb5256e70a179c7c03584ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c6e0c061ad4819d0037a674fac422736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b50f75a7899d088dd3d5f616827978737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c71a0f21a2cf804cc4b5193a3c36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb83012cb8b052a2f9f66d56b73af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334128b34f6d7c74b92a75f29cb814da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd72db67117f745c2400f76f8de22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64db445df3fc0d4818445708fe6863742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efba1ddedc1bdab9f46a594d8c1dfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dbd98aae86ea721fd70920432e90c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e8261e20a0f8f555f157d9ed1b90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea7e4225ca68db8f135050276647a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4ec787e617c2de4352dd769b57d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc28386fceb5653946c1a8b3d6baf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c06f19c9b1ebef4712cedb21e468749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0289c52b7a9c0a683833ed5d2de2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325a7772c88bed26dfa9b06ea9bb91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ff757955fd3d8dcd0578eb4ee52ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64597498b7ea83a2859aa73a432b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f71b07a0fc2e7d8f493f1a79f1a544754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f34f107f5e275d61368327f68a2a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa1dab69910f7f31e66c7f8ba58d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf4b2856b453b068a2212e6034993757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb73241fae03f17a7bcb0170d27d1ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623ec9feec8c5fa754cdb8f8aed4a3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b22e3cfccaa9ab26a4d771efec32760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ca1ba6fc11447f68cde4227eab293761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a9ba35cf4a65836c6969810c6c53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be859b449da29d95371fc65ab6387b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff17c0ce332b5b4177fb22ca97c8a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db975ca9e3016a7bf62e2c7a53eeec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461f7c886eaaf136078e473381f42a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a507cdcc466c2897cb07afc6d91bf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267ad64196da3c0ceb676dac8acb726768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b7fa3a85cddcacc0303a769427c0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277cd3595e1354023536271dc45183770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db330f860f8e8035eac0ba45a80ae89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5eff6006e9e377aba35c2d311d6f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e84aa534ecbd38853fa8e4752feff9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd213c15356925fed2a4ae3a9fb9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834464cf2cc01fa0a01fb8a06a6e0819775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e647f887bffdad3cee0b39c6f5aa64776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb8a9ff1f65022ed124949df71bf6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195947d61f43f4ba2058d3b11e8c838778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16966db8a771e3bc737a8241a376f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a33f104bcbbcf6343cecc5e8633c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fbcff940730fa7b5721c8169301ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a121734cdfd8843d0110df6191840782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b94840da5a862372c4d31948109ee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f21b194f1f293130891bdd7795ab9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480636710bbb563404ef2a26bc12ca3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69aa4de9e8859e0995a70766b08319786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092475e4397d9d70a75be4af488f5d7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237853b868b92ef05970c29a12ea3007788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282d5f3fa6f05c5441a23801f5221a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e97caf7380ac9984d3b0c322fa4d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1335808c85b31feafc58b06309e8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d98653fdb04685a97b6ac421eaee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0db9a04be51bc53d0da91f78d6b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d679b9c065e2f8ce5e5abba1e7bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb12cd8753a5a5341c4f6e024d058795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17d2c1573b6be6aafe9cd1f08920d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f6a1bf9090f973051863d8b839a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346fc36555bfc49cd57c1a4bc21e07d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbd7dc4c148e610f29420749cc15d4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d028cf9257efe281aa35d80658e87800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a50947ec3b5d9582e8d606b62ccd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eecd435eb5184bacd64636db4f2e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ab39bb3641d524ddb53612d432f28803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ab81100bf626c33fa2099fd745d2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed57d3c9bbd3659331729db401f6ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab31b713a7e967b01aff4f475fdb7a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a088867f9cb755d675332374c1a802807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d833392e72992d800325db6ef4f89808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0df5f49001540f10cd9ecc5e52686c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5cb204659a08bf9985e118df3304a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a19699a9acfd66f500381074e23b7e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d7e8c5dfdcfb688b5df7855856e29812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3593ffa919c8ec1755b05dae82e0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d07d14356e54f6aa026b29a1c55e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9aab912809910acac6625856258b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b0e960b395fbe87a108f081b5299816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efcfc45780771f901b0e27d04c3d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75316021db267afd6bf50bfe28d6c2a0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d179e774f3c49bf03413bbd6192da68819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80e8e30cc02acdb9447124a9754bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034989a13bc33a03a5e67cc0a89176e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e386747d906517fefedf9bdaf43a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ae1e4c580b469080b8008b2bc3e9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1c544d90ff8643eaa06534f23fdd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd3f21de0d56116c28060857daef0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdedd31b54b1beb0431e6d5b5168f4f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c114fde2e172d9053aef89d23966b2a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c1f89c4a3fc83aa5d4315303f9bb2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ec4eaa40a8915e094076f9311d44829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ddcdb964cfa8a59115dbadf9fb338830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042efd8406cee031146bd58324a31c27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317862412099ab7caab32a5a4ac9010832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d7939f1bcdcb50ba6fcf91dede8d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392597e7b69de0be3b42fd7d3de49fb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfc1f3821dd017143557b7a17debb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d879e9a97c02bcdd764e4948a28886836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860f9225f6768bf1efecbc46d7c920837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669792b186fcf3426ede1ee145357d8d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd722cadb21b01009172b002c8f12c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450984acc4adec8e0c98ff9f9e351b7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301041684917bb5637cb79c086a458b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5da895af142a32c99c0bcf6526024842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab239f54b2e0497c618182587b0e1c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6712ccee15c8f64bcdea5c355a8b19844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b69ac72c00e460ce884a97ccd8fed6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6af48ed9349d4ad920f5237b9369a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa355dd4cf86f9d0e5cb1753a92efb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d02015336de0996d2b0ff0872718848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e9945228d1e464ab86eda80c63f37849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625935e1db9a79baa5a55ce203cd5f75850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487582057afffc8b20edd4142e01d651851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8795ba43778724b68bed33b77f664852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0a908b3b0f117f8895fed46c10e2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dede064ddf25a457fd958ef1ff9cae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026bfe204725a1886eef02c4c7d3e9a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323665dcfa789ac1483898a9fe2833856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcde943de366e022063f15492c3df9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80fdceee717e49fef68ca6e9882ed3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede7a8c207184f1642a2d8660772604859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da1685e2e799db3ce8bb5b7dad8b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cac2e5c7412f0b3bd209928fe3118861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2af39b0c16d9c7766a724d361154862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6b3342a86d8f96146b299c2bd16ce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc24beb1723f206fcaf033c5b91758864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc8e8d8185efe2275368061022990865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48e0bd441f08b86ab22d76165a256866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780cc45e97adc648873b1ed77dac944867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e861d1d15cf876191ef3a3edadd12868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea000ba470c3dc3019bca11496c18869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c15bb1dffbc5920eafa327a4c8a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fbde4f6814a06b4133966ee4a4924871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42489f68415e649f662d75018aa4e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b106d2011db5fc77f2b6aa3c1bf712873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19525b4119cb4aa2292852daff05fafe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb7ad53685236a6932e91fa22c023875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a3de89a0e71adc487c687f5d8b6c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488b7ae8ca26f40a98dc3dca96e96a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238211afa40b1fd21e2de066171e39a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def666c71257a970e54b6e7925ef298879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bc7fa2d52d00d834f8091b75db37880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4af87277c4bcddd709294da9b32e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bf470c452ab31177ac5d81760349882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14a05e69cc2b1f5868f17b15fa5deb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb495c29c2694ff7618809dd4ea855884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974a493b4054da06012c5af5fcaadd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e93bae2012756079b4a0d4bcda93a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f604cc0fd90a20012927d68ae95ad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313465a3601974510c4feef50b2652888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fcf2504b9e9a1603f04101a164ef1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f47df2e7884d05a89041f86e8f4bff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8afcc86476c1826edcbdecdad57a3a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e4993e60cb4c1b236e8337d96db3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589a1c519c1920527be86c892c1ab6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c650a6706090c90e8a199cec03da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d6f7f4ebd2ec9ff9aeca27021076895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b2d072e5c351e382b441e0a572cd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575edebac93517e4d8799285734725f0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb3b64257a457128b47c4f0a786662898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe926fe069c562a1dbbabba3caba98b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e7e642b117934166b21cd66a7d98900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684bda76a8037f70a9a6ff41af253ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7996f01b0c5797321c4d42f123a791902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cf3cec632d63e1320dbd7716c6f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1112a1154f8cb4c6dd9d98e4ee26904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145853ea5b13de12e7828038ff1252d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320411e66ecb6b119b43ab3799bba906906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5161a788af58cf9545c0c55cdbbdeb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894394aca8f27e4b8a8bc77d9d61ed9e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a918e754aed0f19098bb6e61e0f1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0d2f93882a98c904cb6ef5ad19f7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc2cc28ad8032e39167dad46a937d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc03e2833cb9da00345c2dd30eec1a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b047a95051b087144d6eda04b9d7ced913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97135fedc177d24595147e8b78fccb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9313f06dd5435179995bfd29656b725915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fad2751a5e101207f0e314e477267916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572299cddfee8044000c1d61dc37c7a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a52ebd68a845ade3544710953031c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617004b48b52f0a3a77bbc0a152cf7c2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b566ccb4ea5183a7f5e2a41284b0ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac3b692fd724a2721f27e1d7e76e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c40e018a6ec4bfd51340ffc5e846922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb03eb965e1e83bbdf0f24bb54be65923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b3fbb238eaffd28446a45671af18924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0954d85bbeeba80aa8b7261c0afef925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a06b834361fb0d2ef3301df8d49d45926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff62a7352215564e76e322c6e4f652927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b794dfefa74b25771ccc8b211c650f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d816cc1fa236f2d326dd9d97ad98929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463dcf0d25526bc598110f4735ad3c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423865f8b4f60052e8fbb7f136449f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee85ef392cd3733df0785119568135932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccadda66157e13827ef79e5d6527983933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b442d1447a3104377cc123a11d57c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1cf50feb9f6174c8650e925f1f093935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b517d2a2bcccc67740df401bac4a6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf32a2b5e4bd78669723baeb6bd07d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d5701c1b78d4d4388b225aad5b873938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3affa8e26d61071cc8892cd36db13d3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d26930e104e447cb02b67c20fdb90940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ad001cb7bd71e706114edea6a9983941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019141167781819f511c2e097ef86e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbbece7f036feb6e672a998724f633943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd5cfd1259b616958c83246713be5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494d3eee1361e26c3313109af4709c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728379faab646be69d679cce1b915c9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b79e7d59da2e8afdf781671066f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa42073293b7e8f4d41d0c2c71e8d0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8dd5a27eb8fbd09045e51ee01d02f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e33c2abfcd17065953cfa3f14e57950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e9a8410a9bc3d90b0b1302f45153951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf358f1758252658b5283cfe37f58f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a714da0215807c6c3655018aea9019953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b2623b9672dbd0594367c737b31a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be733fb49e225ee12da9b9e37508e158955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b299f3471279a88555a5b3d1d853734956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af0f203cd94d5c64ba8f74617f0af957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294de5e0c2547c9828bcdfc3300854be958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84030c0fc556487569f41c6cbd3d48d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a59169ba1ec2d2c0de1ae1b9d84fa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76702ee46860c50876b05f0bb3fd0a00961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bd55022e027f98f622b4fb2c076c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad5198390602a5acdc3e0e86371b0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35823dc7079f24556ababd295e1dadd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f37af0b76beb4ecf266e22bd20a4b5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ea192eae5f10db74a0d3f9178c0c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fac0ed9644280227ad751f3bb7f95967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ee7df5d1dc382ed6c1a0de2c5ab1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3f5d59e3c5013b8ef9016257c310969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9af2a6cc47f913ca6643aeaedf8401970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ed53ddf18a79cd5e290e1e884b74971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237eb4220a9458ba7b627f8d5188d1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd640db89d0aa82c0b59f0e17aef984973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86528f67e10befedc0ca91db79efe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdb03b764f310e2771406331a98ff3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea3ae06c82b51565fdfcecc2309f4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5374a50ecd95ec16c02da1491e8be4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc6d47f31a72fdb6cef4411f8638b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c83706195505ef8a016aad551cc2c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e70a994c54ff36285de93ef66c11e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ca13ef78fdf8ca5c754150344d0dd981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7ddfb58e039bafc8b7b59ecb7139982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d723a82a892b61f102ef4cebcad765983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b01a22124066c4025a8a68fbd33138984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626cfd44b01061b147e30249882e7a4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4b8a408a64153416ab8eb0f28c47986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d3ab3550aadcbfc108441d6b4226987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646fbf8982ad4c525a972acf217770c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb395cd52152320de364de3ecfd691c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcb245407f7c4902ee1552d50ef0d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b8647e746fbc22605eec46653e47991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea689e08f5cc743d5daae26890539c6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0acb5d7b43187cec75b0360baa66993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e875fe7fdee3d11352ce162648ba994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c46eeaaa549912082aa1a379a0d93995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8ff153cba8db683b65fb49771b47996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaed3fdbf0a1193d10651517602177997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>