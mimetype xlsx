--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b2967c2aa59197999ee9ae24bb661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee6935231b38ab41b120c5a1a964212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab308f4177a4cb57e0ed3ee917e29ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc90f17b10af5b10b9c61b2363fc614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcc82178ad619244b8c85ae44e749b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985674071c2ee2ef8849e57ed824d7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d3b94e1f14fc60b1907e31335e2617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8beed5f84438b84df014e23a23c318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d80c6d0e79e2d1e98751871577689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7d0fad1a83efd77a4720e11a60a2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b827020991730487bd3fdd0cfdee811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8a2daa82a0f13b6e2ac54201953312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245310c9fcf3d3a505532776cd5347713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23332afb8d9fe518cd7e6aab729f70ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca4211e48e92b8510560d2650df53515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75a1a9afbb48243764c3d8929dc3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473fee8aac8aba7fd42cc7e7ae8f0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eda85062e9b68556f96cf4ad47cb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe3a1a849338e3422759ab8ebc36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1add9ab4b40e4c1dfb197392db8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dece4bc1c9f9c82fbfabfb4fee96bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b2c547c0cee7c20951365521327422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5521ad4e1bbf330ae02dec93132ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6cc80b5fdfd04204a5a120eec9a1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2656f28df1747e4e2a913aaca39de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1e634fe29c9639ede1f04e839e2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae77cf639a776c133c28d7821f467d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1a6745cd394e98be9664182669ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9192c6ea9f2c37991be155b50be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405cf319dc3e2751e9a9fcc8abfa3a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf1882c85534deced89f6d099f85531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad4876b388f01c7aa08d4786658de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d97e5e1bd0085531786f97e8e5cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e635058a5d5b5c3c26c2cbe2e67734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc753aaa3dd0973f7c7e085deb8876635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07e8c429aa9e337564ee122f245bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70784f7761227c40b74c33fce7ab7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b39d61a2a7b97fddfb1d50c4e1ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167095f48950c529835c622b41fe53439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc77169be1608f334c427facf5fe0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5fe8095842d6b1166423a6171ff4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e5a5f5200ff7135d63610c39cc0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb5b6547dc00c9d3fafd882e475d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972c28c2e51fe83cb2c69500c3e77344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3179d1bcd6d900f334c109cfc30aca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04671b4cf027ede5e75b47e71db0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d2e8a31fb959e9d830ea4c09a4a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66161e197bb53ca0d8f3b2177fbe7f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5da574eabcaa2a143beca0b38239749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac82e942f59c10a85af6e65cd656a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8776049fa9b99d79401baad6a3bc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd0bf3cc65f0fd510ba548c4f9316952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae08bd2af9f0413c4e29d73e3e8d35b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc43dd49c6bb4b45153a6e683b7af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc82b2c05b8ed29ecd3687c00ead5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de019a42d3b0fd0526237794d8d3f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff3eac374d7adcd5028c2c2e7b4d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66df377aea0dd1ecf280e01f391c31358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8936be53b4908e08fb57d13b5d442459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64237b75043b545d4232697df4eb4bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b32c6e8c23d07bb9cb708c24196761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9af181681a21286b1e16fd796ee8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eec4420972f144a577cb55019d2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f54006e9f9172ac65e1a1eefb1d4e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb26d9a6f39041b003c7d20bc8ee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2acb8d3e890f9c26e2580426617466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f9e5c3e370b95a573cc3a9efb6d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf04dd2d7381d62340258fa02454668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b374f018fe9072c167a25ce3a37e6b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d930c22624673cad67a20f1c054d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4adc5040f497bcb6ed28c8b1396ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15089062a55901b1c6b8b5504b2a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e6e6b74cd7a081363570fcb16bb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3264a5a89f664484f999a3f6ad7fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb82da37c045f6f933794e9fa37c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c0b9aae7d1bc96b1bd2bd4fd26ecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75481ab4bddf49e25c3855eb9dae9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bea30c6caf4408b271df674ca57fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86073b7c89306e3f95126f5531d914c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f6604829807a4a5f0a08badf537c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0d67dc75d9ede196db38903844e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee44a0328d8cd192b54e844d287c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e5a936715dcbba01306ec245893683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a15b2918b07745f6f00ce1d24a75084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1b2ceac4b2720db79a59c5de63de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4361e7a9b65525680216c1c424256d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1566a89d59d1c5a5934b95bba544387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ecac08d90d3e8ded17ffc5dc5786b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac5526135a418950e17643b28c48889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c016535128cfbe8fca243d4f7a6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dc8b7ae316426516f8e0260c6c7ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408195c3ac7507de1d1c0d90d9cf2a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5d1084937107ef89b85df7268833f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3adec585c9817b70ae77d907ed1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712f73e13944d9760dccd15551086595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5791137cd72944b236f9ade89bf24e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d702a2bdcb74589c9d7e8537c4dc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00897206559d812dae54120cd2b086498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe50c70cc2cfbfbf45971d3f7650c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca32429532b9e9710d01d37a061afb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb27e17e5b2d4b8d8f5bf494cdf754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fe7c49f99091586b46a7695984b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b024d5d6f1c29022157e5e73d0a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570fd1831784c315e21006a54e3bc0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151f8f9fd04780d2d09dd3016eebe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a127c62624d78b4d755ecf72e12510d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ff7a9a7d9823522fe2b7240c8df1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d82818b2d90e6b6a927474352d45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24fcf756ac7bf8ca8656037110f708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287d92ef63e7fbbd01ad9ea73a8818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7d2173d4a48b561426b43ab9e5b08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a911309d2ce5c74dadc8686ecc74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfde09aa75949b36ec8aa8f048e6bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279013dee1bb5b2f50671cb53ac33fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa7ff5dba52a788e092d13b32cacc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649972b89adfbacfe71a96cd79a0a9e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cd00d3a2a9249e6a3911faf8e896a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ff4750a1c506bc644c4da61f0301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5718249c6c6e4ee6609122cb39e8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9e1acd3444e218b427ebe8c88425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40406759b2b49db48ba1eeba7d8033a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf998dfce00342c5b7109bcdd820ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6364fa8e0a19463367d9276e289ca8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb98d6e26db495359abd172de73f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba70149273c236b5d6f2b59ff8e4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf11036af9a86983d0c8c1c522159e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72484ff48605757390cc5ae588e5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b949d737c8e8f4ca81fd622c13446f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbacc987753501ff0bc8ceac9b6535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209091411402db76cceb0c86e898f38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159956c75649ab111bb3996aa2a0f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c2b6309bde6b059c2fbb1a2a8767132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f66680a985ef9ce780d10bd2adf4ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af347ac23dc441ac1d0a85dcad7c4af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449392588592646890acd4247e9a8364135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555b4bfa1df0cdd2f0f1cfffd728d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d74d353308c69587e3c17454dafd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831280ba379074aa4e5cdeaaba719cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e700c8f88e56de68ed3a7ab756d632139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b962a833ab854725a572427e4cf5f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930174c2da2472e973dcfd2f867c6cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175372866455a083a5004449e5cee7c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a5ff89d98054a5e4e4b08a96bbf24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f3712889838ed894b930bc7385f00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483513d29e5314312b3d918e787f6eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cbf54575aa9053b6c21bd2e333402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c69f6decfc3c8e3c8e0ecd32b2238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180f953121e6978607ada7aeb5ca4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fbcfea7f550a06fb802a6c70529d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21335291fec8c44e985f7780150e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6afead87acf8d1b9767eb2ac32327151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09254c38f778569d48c431f06fbbee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c6e89f184f5c10d73380e53efe8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88098fbbd6544b642d39d5a5c6ce9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72cadb4bcdbfd283edccf6d9f3b79e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd2021793f26d858eb79bfdb90a735156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260127b9dec229ca2ad6c22b2e284b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e2fe7d7ff85e7c1dd6e6af4bdf26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9bb19e08027154b56893e59d97271159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf76e901e2066f88fed34ead673b22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293384bd2745d299c06742bc91a696b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc806b6caf4a95e79a6ce726eb18b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818fd47c660c955ce711fc41b49b1c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd394c815134e15433d0b9c4f7d8faca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b537cd6527386171938eb7684bc65a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1785ace1bd7b5701492193a2383e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00349ea142d83e15398b69295c01ec7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf44faab0f4dd12140fa338dfa7968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7712d45fb10a6a5755ce235b084e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909ce5a3586cd9769fe000be740dab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417986af45f49dbaf88f78c63c7773e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39396c3b3d2a42ef71cfccd8023593c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685686a583be233939dfbeb7f43918dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6931f452437ccd104b98affbe4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c7c798b25eb3c9953565fb4cae5be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe84ad37fc87b8fb74e6d0fc339b32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ed58719d3afc00c5151fee89ecf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d833708680e3f1365ee9c8aa5895e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ee9ef226cd0999d67bb760aded37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2eca9abba32b692a7bdd3b155837b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ea6276f3dab9f36904e5395a6f52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1d32ee9862bd9b89e52eec96eb61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032867c57a674cf77dc7df754fdca8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed89077627826f72119d31ccc5d348c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4151617879b1d8b3dea7752e2fcaea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652fe9fd42d6b6a467eeb8226f2a835186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9dd13d71df8b631f44f26d10eae21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55c75b1b23eb7fec5541265debca2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c74ebdd4fa6acd1a83a426383d91f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698109201a5ec463a60cc1454307553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a9167a3b450bb54c6b643d597c94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd4d08511b7cc38a593c0c02f246b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aca57f264b8ebe4613de6c2aa34b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a4fa1213c607d0bafe085b1c6fea5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d437cef2756cd5327425ccfc8c5da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a9c2735914d37615619ba41f5fe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4c54804dc80c5e25b0e0a798aba0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5693791ab8765813bf26ba84566e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e255e79111dfea493424e35b3b81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf2705833cb8113d45203d9aa9ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48e4d1915c33e792fe5a525cebd83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f971de949218da41ad8481336fd90a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d57845b5804eb865d46e9bb5927a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296fa5fb1cc6ba0d651a8fdce370882204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74153df42b6918e2b0a3f19bdbb852205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48584bbaae017b1837a36bf9ddda6ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8d4b918058b8a1b5b8b9f7585a1aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cde0b5d81606efbf9328121f7fbc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2c2d97928f3f6a368e5d033a77019209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1d4f8b27087fc58402b9cb42093e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccef2f436f46a636cf9ac7c7a4ffeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b9862844e6a618b9ac8618ad3a22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97cf45c4229544b3a41025c7fd6e2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99474ada004e8f887c4a905f89caf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e287d1757bd824103a5b726ce649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ab5effa80af58d8dd2e6907e3c04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb276d103c3a4579188ac5f96188b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1586a3fbec2ff8d6b372f5b44149fd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305c8c2fa3df0840980e38178876e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef0846e1ba92fcd470a5a21329bf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647fc2740eaa3954cbfa4154009524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddaa164240736beac7cc50894c03e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205f04f1af9e3b03b91237fad5232a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd572cf1f61f845df79e58091c37c7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3918c443a82973dee6053b41cbd6ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25baf7b58c8d0ceb03d8dbf64748f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2e9b4ecc462f46d4a4e2bec73664227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2fc8fbead2d3dd023692dc92bc6f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527605c2b7bec4c51b5c2f4c375aa05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71737b522a419866a889ce8c7a5297230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e594f2438ec1636cd52da915e90a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05d79ab84880d523bdccb5642870a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd18c1cf8dd2b9360e034ca76afa0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3e5ab8f50fd61dcad209c6b316e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822d7f2317be3e7a329750b5ecc742235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e14bf8fc8e35c943473f7e98a6ada236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ed9bc9b40882f122259cacfd3ea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d5ec03738c7969398a514667d9c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece9019a146881ef10e5fa9187d4aa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5ece8286e2c271162351e4a51e41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8645b3653268cac5c1d0ac3f2efd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9262918b5e929e6e22dfa9ac92e83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ce98c9b193a963a1f62d9d8988e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b9921a4a032084b7e5f0d6aa23da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b9d2a3ae2171ad95e32ce7dd8e530245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e48ad6b33b92c88542be56b849be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13809e35e20e37ddb30e89eb1cd3d179247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1572bb233dfc44827726271e5fcad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467ec5a1bccc39c78f24efc23a2c16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8fc8f6314b6f66fb0bd22b4ea3df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676743c0e62e5e9a68df08395625afc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ec5195d68a344f6b432af0287958252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2499602a276b4d0b378f856abf352a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f0fbdd16e5e611511d8f36f6644e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6168df8f9cbf9c2161c4a6d6dd3a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1148ccda164c85350400de85c7c3de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f261783c3ab19f55f48496a7a715257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6d3537a8459e8685aebbf3e19238258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46272e8cf7747276a4ceda742aea9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9adb538a1b907235ca32d420c39e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf50272a092410fc7ce64537cfe762c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49ce62a7445e69e4988b4ece57b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929612451b6781dd343d7957201a21f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a2052f71a26c4b6306b935167fc43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0dbe655d711352f6be8265cead6e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30590f847e8c1cf26dfb1411747ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d4f07a2b3a88c9919618df225453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73dcf8b7426145d518a51498d4e86d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d9b518e99185db25b1671b7d154a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef50225463ac47334a175bb556c49ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7534f40cad6cd8ce483035ef4d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23a4c4a75f935b465eb1a0c5fcb72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e90144420454dbb86920797248cc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c2cf27bc3595b753c000eb31a836b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fc773a3c514bcdbf8c7cfdd7650e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a747fcdc560dfa9214efb6129051276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5fa3e3d657d53a26533aaa5019103277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8402f2d3a343240b8dd4d7c8e4b7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114039f8a98c6f600b1f0dcc374535a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986ba284b72a3599985853cf77b237280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8585270bf553f74af9951c155fffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9b73c1a3c26de519fe3788de75f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ee4429137dc6c9f29c1c8b21e55a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2312f08de1cd8e9519a581fb5e3b2dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2d720f8a122047370b687268ba634285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640689b2b7926ea494fc611dc57659286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa35603986305120a277347abf9700287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b24873f869601d55b4b5b3e75cbc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894a9ccab195a2e558d264f4df1ceed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ef18618e801c066d71db614c7c47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff958f05bba2946a5424f3266c8bcd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8db90c7cbcc17b4378e6abc1e9055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61843aca2c1bddcc0e009ad9d797f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3d5299567f8749538e97a2a37e06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963cd1a5de102e39d18df89a0c6a21c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c0027adaccb1e95fdb6837ec82fd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2644d3aa1178f34195172a8c7000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf16f367575a3c64468f63301c12c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec101540df5fbd94cd36222b278136b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ddf85b155a5532245b1e973f19641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23100f94ad6fa90b35cc2086c1c7918301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871ec53b487efcbe14ff81ee265747302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe8c715fe305fd2a6e30753f01edc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f22ef4ddd2ac0eacc85d5afad5ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9693fc17f881ec3f3792e65efaf8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678808c0f48e97cb36d34af012c93e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5cfb346b4421e6513a0ec9dd3e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b770f3e0ca5d19223be877b4a49d48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ee43511e41465c706e7352876f3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf74eee306e21760ed811fa156e3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5098ed1d866b812278546abe4d3fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e45180183dfae96f2931e6e5d22b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223e3fd945c2ef3c77b0c55c93eba2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24f242bb39a4506ae1c939ebf4ee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840db5e376c608438a6f4ba3371d62f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d7328303391985bf97b79915eaba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b289d7b72e8c939c16e1baaa8f73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205de4b2a7e0744cc83350e498115cc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0a822d21b7f8cedf699f43c7228a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972744f0c20014d9e6ecaeaca8e72a65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeddc0a9e9e27a8b74945d553a2455f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eeb95ff56437e467d6d66bb93be95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a915fdaa17729b995417774a39634f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7db8d178b8658c51911a1b1d477a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c5cc7d4ee3588758eed744eba372325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6715e8f0db622f3c0bc32f38743dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a14830b399da09368370c02341f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2580912c40878dc6fdca1a08b0aa0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc7598d5563931886a1d0df5116ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72e004e599af9d264b3f3a9e6e1ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b488aeb9fce2a948fc0e30c00321c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13069b0710bb2f707b716d466742ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d84f259d4660720fbda2e8d826d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64273a65cd7a8d9c3111873a4ba9cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d63a32ca4d863439dd3eadeedc92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c336932685a15b9710d77cc04255336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3cee97184bd506cea325f16290861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57a443e2f018eff876470ae16d940338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999edd920ffc0838dace55039d21fc11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25b62b7275ebd4b7a441c333791a2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482dca8019d5bd1f7b4572f35cb296c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816519edc05e92afdd7ac1821bf9a5aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885ba9303a23acdb9745675e1d0025a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eeedfea5a7a48378069882e4f3abc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192296563d37277a6f6e86fbab53e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058fce5c3fc79e4546f4c28aa80b66e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea3ba091203572e5bb1b9399e402f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c803d153a964057d631f842a9a35a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300ad00a24e83e68f705c89131d8d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586f846051b0aa206e1be4fdd240cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6424bd87d1aec9f731ef5194d1f5a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d83cbd86b4dbfaa7a243305213e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726098329d5f98023d598f5c9a9de66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaea8590d5add05aa765515487c2bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822f27655175d012ab734db677e223355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ad6de6ddd993377645254ca0149b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b6b5d6f3a77bae163fc16b384040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aecc65ce1a31cf475a866dbc2eaf2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a5f45a6dc59f9dfaeca06d44b01d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbace3e7f055b412171e325c4c2f60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b0757b0caa3f3bd3be96004974a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6ae34d84523e05837ad759efc9f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92370061134e672d47680f2f21a8e6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662937a5215ef5d0d4525db6af0b9309364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694be6d4a87facd08c8bde11a84691f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efcd434804df838610aba6fb15e084366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84930169593f9a52613c435a17b96be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b159d7b7a056fabc0d45905bac1cfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784729bf2f1e8ca4f57acd3382d0a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c41b607c6475bd0a8d52f78a17163370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400b8c364a7d0895f6649f6a95a975d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c580a6b6b1cc5e7d933a6a4771c43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c26a830d813fd3f072b496131c1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a350f8f2a3e791f475ef88ec4e714b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8f87f2da6ed4dc3322ddc73c9350375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece77d41ec56b8998a36ac72c5b03ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ee14fba6bcd087c201b0fb0517348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac2c6a6fe3936168132f3a2fbd1419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae48a3399266128ff3d804d47f21ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df01e276fb800747556c15e50efb360380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4ef2b6407b7457a285b9127db143381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25749c82258cab88c5e8e401c7b91878382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3006c7fd9168d523d499f8d5df618383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993021a68abe0f27911b430dad185f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e39856c103b2cd9d7cce77f947714385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc71af765de5429283234a6c214f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f769eb3e7492c32d69e00d0d974aa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb5c59992931207cff8aaa6506c2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4b39adc73edb703bd609948c909ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a3c9a03b8a1c9c0a93421021ebc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31821caa004e36447ffb23eaa2f18c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff65db8be6a8245fd5a383ef4f3e0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf8690f060a63f736fc0c6d356e04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d167e27733188d9a050ca1914859394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165f16081014e56e9cf5aa0d9ea3c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab7a397e95faa06a4b75af34ec5644396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883cf9cb95957690da433703ac7131f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2da7eff73dd071aaf0d1c11e60020398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7635561a5265e17c8e68ed4b49a05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c760171741102becc7a81d462c78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae5c206253b6ceac29d358de55c35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9c4801505da8c4dda602ac23a90d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b784e3af3f3b597c8a847bd3a07ea4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc927adc96ca7e3a75090e83938bcb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5402476ee3d4aa142f3d9134cf8c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484b34c8e8eb38418a634774bf2baf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403bd0a7082156099da76df55a489b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada408f649413204b9e6e6e0dd0a90d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463451937aa8987e5e8b86cd4c4cc02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd872c85b55804c81898973726dfd0c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4643a3f335e19e44e120d864ef9e98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e617b5171e5d6c981a10ad605672412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548b1aee3cc952ffba030378b2ca029413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69357b400b4d6c05348c914b1e096414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e5d3b90264ba3c914280389ecab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90dad889cec841ddd4ba912dd91f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880a2f4adce10be49c9802bc92bc994417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c743319f070bb83e027e6d807b12fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c7c6f94377681bf418298f6384bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f1696b2959cd50bde27acd9d35a22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab448f3cddde1137fd397d3c3d7b89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f0bdcfb4897526d772d983ef9e30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f0ee59a91b99c6b8beb81fff9081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff18e60dcaef19ddf857083f64b377424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6fd2476e3f1a51db36826dea3414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2f1ff7b97cbf8128da3a2201e9c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154069f227998ff47c36109eeecf4d5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234ef71be80ed984df82ba1b28fdd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa833c4b2b5c9b0aac23de23ac9cd1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fffdaa40a0c71d2bb46297e44da5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550aa6d14e211d9f127275505784ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db33ad687b6baa198009d9fac09b07c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8581b6d98685fd06b35954f70c0fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae195ab66b7fe9fb23086f7607873904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ab2a2a425af6a30a06cfbdd94aa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3360cbf7b5e74d6b6f50737f7116436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3dbf15fd8ff202fbdacdcf798154437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38889e0474c92a683e3280c30d2388f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3a2b4a1aa7291eba3a83bc954de4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827788a2f741ef11d07ea5da379971440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b5dbe68ad750b689cb0a03881c09a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557683643191e263accb614656f949d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ca59b6e5f1810a2583ffeba2088f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c0045ea8e2f7c89669a9fc8298c71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb870aecdc4020cbe9fb6337080c24b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a9b33d5a0f4c47e64a572578a981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcc5ecce08c82ad84029af6b371eb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f5045bfbd084648f2ea0692e8983448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9755b382066629192b321e46716707449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484698c60f43733e671167a18587a65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f92e549723c8b6a4b89630f5ab297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d4159fc45ca53d6efef5fc7e5690452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf13a9cc0b824616bbea1717c4995453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aec9f2912bd783a36d8330bea8925454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f85e076203f7f2ee59b43b3beee4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782dcfd3927442af7537b4ebcc80f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626476098a4614de6f09f253746e96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935774160836732d99c107e4d4a62141458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a6419aa99d4a7e4f60ae7ec96c31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997722eabd529f34dfbe9cfd93ddb68e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d74bb8e266568fe5dfa3408eb9d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367793749d7453338df18aa44b22c9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5c023970cb26c0525897e63bed96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96c6ebaf46831ed19a84ccf05b11c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2e65e2adbeffee224b75e7281a717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f480d66bdacf9135537068ba66ca7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a605121c2d97f42e56f788f51a82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97334f56506aca48286538fe3517f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f520ccc2b8a22a655756f0bc9d968f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7f71d2542c3ab2b8c8fad83dbdc9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f4376250e325912f2f8e1d72b2d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fe5959aee0e3517c8e47ab620c27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ae4c124f45ff18d465b55891a05b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765d61d9f8de9869fb3f3107cb95f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a37f73d6d9f0658922c4ee2d106d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebb414fe2c0569d00b39ff578e3c17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb50c8ddfe3cce62d955f467f457d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2016e36baecd6f34ab09f2747e40b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dff2a07190f0ef3bc6a45164e7e5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d37d6a0c3e91283fa380e8dd5629480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c44b55272d866ed352bc66d647180481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59aeeea959b933f1a3d06447f78890482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a581851e995274434b4191362002483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942f6e42deb2a038b9bb49d7ee682b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8ce9e1ac24fc2d5caa796f50b172485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16681131543f42918746814eec5701b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325f08575fe008d32fdd4bade6bbcd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4921aa138de65d2b5b21b1542536712488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993f4a0aa72cab21f4d504f7d2240a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887943b394e7f5f80251adbd1420a257490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf13e1906838971cfae95ca700274491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e976fd5b013e97576d72f3f9172eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c5b358988b854103658af9df7e3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d22f103ed0bb77759e47e4a0e7ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eedc7513163048c02cc483f9a2fb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258448c1304ee8b744921c82290b9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ed4a82082a679aefd6cd493a4cbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b2fbc3c9c626e52c2d7a99fedbd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c923ed6732bdfc5ced3fcaa696324499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff37752cae62b663a23a112a2ef8415500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7055c34da658821a661bec931f72a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411da7928fdea3cb8b9e59a148e2d4ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c29c2f9ab54249495cf369f10a77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a7107a8bc2f06f9d2caa8e56ae34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a292a17aad936e4d45e2780d8498505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12becba93c0b813a1a8eac456a624c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb264261a97ee5b72b04701114115f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb79a2f0112c5fe7320fdbfba7994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505bd5ea22cb0b8296206faaac4590c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef036717bde8005662fa43848d0b540510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bed15fb55033bca79b4ef49549d34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1d29289bcaf6862640098ef7bbc7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577d7629c841126ff3153a0e0e9e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe62b6f7fd6cfff5f428f78ec99dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec48b8df133fcb42566bfdff28425515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca039472ab75eb3a1fbf5a64f4081516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d717298b61a3cec70bd57028f2f02b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f37a2864142bc0b39f63afc4dad39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f04fab8000fb1ba7cb6c3d49b558519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26201e7391d11e36045cb555cd5c550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab993f79a11fa5ba098e7c36cf09a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3cbf804bf6012a8d2857392da6a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831ea532c9611150483538c61b0bb72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ad2d28b0c41035a1d7386a35eff8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d0f8974ac707f3974ae24c6101199525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012357e5521760fe3b1435cda3c507f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8862601d20457bf114b43741fd0801d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13979e31f136f43345d8dbc7ec7fb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0d508f038fe282d1bd9130315bd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600f542fab602274f50697cba182076530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e55cf284cc4dcbe32640a29ba322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e397e29f5831636a1e1331776ebd56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b596220887c8808cdae1df286be6b6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e30b4798f41f7bb1ac63af46be093534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84a993cf4afbaa28bb8ca05b9a891535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9a1835d4349bdbf3a2866e0481e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879127d05df2d8715bd3cc174f3a21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6d97ca8d6aa94714657c69661fea6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116765b8708f3ec0b4e139c0948aded539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe249d3088fac0b2e8ae2f3619a930540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f506b9a659c7980889d4b768efa21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a7e0d5f108f92e6002c0d46b40bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c8d624608b4e226f8991d650a0ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddaf9dbcd866b736d7c53771d46801544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e353177d0b66df0336a24c0bb502b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f8cd45c426f7c54613f16adbaf90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e0defc3eb3d4efe9eb017b92be4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d4cf2c41f3a98b419ed64928aede7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166fed6b8101b8c03834ae057e1e15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093c1d1c100c7a7a17d7dbae59b57ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da9b605d43f5dd5e40f827ec2139b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261c791e153ea46a938d9e1a8a95e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7f48bd8e27072edc38e02192e4da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dae617ed11c3e6efaf40d2af37b87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b6eaf07db932ad62dca9daa9acbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce078dbd71dfa1871c89bc193b30f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094976d8c529e73cfabb7634bd0fc05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82db67a15453159b8398cbf8e669f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97ca58e47913f80ef5b499f400ca55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1760cb888e81a01958f18f86daf292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea6dca2a07d177b9d911105f46cb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9442fb19344b6e132a0348a91dc94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163ef69108934e60c008bbc7d45c39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba841c24d6718e615005f2fd6ad3f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a077ec2fed75020c3e6d4be6a53498b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba28f705a20069fe979d88146f8d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f9dcaca65b250ff168520e2e20930567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169952ed2ce86f8f50687a55eacda524568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db2acdb45cb353efb8d8c2a8df5703569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220cc66767b1575a3886415bbb6221e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849038d81c06d5641fbe3ea6315c9144571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e792bd369424c5d0c3780c4eec32a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c32c9b05f573a3a85da5e24e52e03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc495cb366573cd035330c81af3f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f7aacb8331ff31943f00f7a7566fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d72862914d041db5b7175b76238b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be690810ff8547aba9565776a4225da2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61b377d8067739f5509500b3770c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2f9ffa9d7dbf5e4811c2bbf4d9ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eab2d543753973442b4a423070daf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8226e06dca5d395ec17014d076c452581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc053eaa5c74ae2a290cd12ea2dee2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6277c3ab7b6b320a6fd1d4983ef9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567b5ab5b19f1cc64f785f7ddd762c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156459ba5b5a41ea7627092b785b79d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4778f3ced10d04171fc870be32a06c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8429ff38490e6371a6d6d267bd946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f14831fc835660c9524da17a9a65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec4bad70c20a22fa1da7a603a7aa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9ec4125ea68d36eff41a097a6bad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069acd9897371b7dd3379c1716b834591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3581e55c78efa949c3c1ae327a62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad66b7e41b00a8ff54edff2b1d1a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8d584e8e9ed3ae5d45c1cad912135594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bfa89d325533996a046574efe3b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80570e17790735284ea169f699a9ba5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fff3daf69d541049671f8d4a03b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4710558a8b98911cb88cc15185f7e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660559637b18123decfdc2d963f9b28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad68d8d5acbeea137e0a03142bd766600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f302df283df4606a18c4692e404c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c561320061ea1802da2af9aa6af70e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd05dbd77c170a1a7355e030df4354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80202fae5a0541ae8033be103e3933ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d692bb50506270ca1945b1f433a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edf2ad3d7978fd6b916feb198978f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944dd982ea1c6bcf622276c24fe147607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755be67ea6918c04660abc65e3508a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c8af842a1cb38712f421f50b0839609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302443e6f3d92d7eb87cb4d1b636cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799b5107578b018a9d904cd32ae2cba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212cc91e791e9a3c42601526d2e326c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384724a0df318a72febc87f860243b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939bb49567b914cae5614a8a2634a44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccb1852c60923f4a90113d61ec194615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722ef53425053c980d3c7c4b58606ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510879f8e04bd0a6ee3bb9dac5757ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916f8dbd745970699fd5edf1d5c0db5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b738cdd2a69aac1ddd84ead2d321e6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7ed67f0457b28bd049c60a811f9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5b8bc7d5355330de65630d6c82f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba79ada0241a95fbc27300b95a52f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3abd655e0d92eb4579682aec4532f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c0a256947890f3df02495cdd3744624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec2fc38236489bbfb76f846bc3b0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2591f3d15d8dc293ae62c95feee84d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69459ba9f5f174e564ed89d9de2a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f27bf6de4c25d172aba13847590e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e6d7220d0a7d1acfc5283b8e6ab8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3223d06afaa2cff99535a13b3fb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273f59a399cfbd853b10456abc213e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035574141422befea14afbacc98fa02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099099cfd19fe8fadf796479ebcfcbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f4098c98e41ba19e12c31d718763634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc204d785389e79f87c646987c03b75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d5209a10a6803041298f0be3cc9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502010ff45c73784dd5887c0191f5d92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee03b4e3a021be62fdea19862caa73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05b9f0fb3c4b2e9eece9308e2932c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e851e4fe40661688be25c984b3196c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981c54632cdc5a82b59a5f8c05d159641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb33b3188e81a7b0a1329086763a83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a964bea0b9bf2ed9239254289d04e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c005f5757bfeeb29124631ceff3b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e41ec737118d365a36250dcc3431b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0f71759f19630061134fe9eeb56b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e73b43c66aa97227f5e6113dc2bcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa056adfe1190dd8988ad809641457a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5780496ceff9e96107acdbfc18f8abf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9f5c47a00cd24fa9f979ef510dd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce020b66beef836baa6572ab6aad065651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeaa0fd2fbf97e2eea5db418c63338652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaae1bdda1c8a85127aa88bcf0d46a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51755a16cf3647fc89d3dd018c6bff28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d152c0d192472f65cd9f0b0964a8297655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fed280c6ed76936d47cd9d9f4da7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4030ad4d177afd04376b2aff359187657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da75422c65e2ed0d637ad7409d01ad4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb1d2790f9f3ac5173ca118dda701659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35ff609dfc19411445ae7912e4a97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cceec90103c9cab35d221b27a5cc7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d16ba7c7465d54dae9f4ea64d870c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd4c6d65157f5d6f351fb8ac58f428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb5ea04ecbd960b782ea400c8055df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398fd133665e52889065d89ebf5b87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c6bab1445051ebbbc764cbc80433666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8cf17a451cc4078c5552d5f065b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ea9ffad630591ddd1f8d7a29ebd69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474fb8e4ad3a2db5104b5b318841ded669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8ae1d031f756d8ed4d13bfa2026f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc5e66ac0bb2b61881840de2e1431671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81edc0f1e5a4492ff9a81bed036e72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fc98c379500ccd5fadc9f1e8e420673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe45dd65002c43652bd8eaf722230674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16489fee21f7a3acbb11cbcedb2a7f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ab7e6ac494b2bf9abfc623199f09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275430a77620bd4d8f2500743b92904677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e09ef94ede5b9a80d39430eaafb1b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0a8f73834fe32326c40620f259b0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8935634dd2f2038c709e8a57cf1633680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b46b7d5a608d02b6ac4afd3f6a48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee010da20a398388e371778d7c94a85f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448fef2b7250c3ea3a21e7cdeb95112683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cef8cbcb6bd80421faf8b505f945b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad16ff65fd28c607c440fb3b1360cbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0d55434625535e41e09700fce40e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d7a9ee874801bc9b11b56177a4cce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d240aaecd529315f5254587a9781504688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbeaf02ad00d4d10be18f8726e7534689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb21a3ec6f30f6a18cd7669615bc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1f5d58f12251f40c9df5f254783f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7553cfe92d9d1f5008ad8a342bcb1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010c7d1af9ffe9bd98ce55df50ecb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e63b69c0fa43f77b374349f80969af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37bf379f6ba66f3602c4cbf6ff0ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59489eaaa6aa9e818cf0049dd4787e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035247b445776ee3dac048812cf807697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c980d4f591896921822482c1b195f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096327704ed74f4cf8de6680a340ab2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b73c86eb811dfa2d3c00c7329bd45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776098815002400b1e0d2af3b8ffd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6dcb13b9dea6c4d4b85f0d8ae6a23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a7f66b5844148da341506f0f595c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641d1e843e46c1dd7c37c26ca01ad46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ebb540c776a3839af07e8b272ab59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f056ee554e71ea42174b2bb744f9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322f67bc77e90cc5e6c43d4dac0986707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500ee211aa5cf3d406e19c91a76c87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebbd21dd05c2895c4cd69daf773d5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31190b2e3e05cdb9fcd717e433d6204c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caacf7b1ec8350c5f3cdec30b02775711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60508c368e015867bbfbda5b2f8ad99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf6291ab8b86938d96d29f54ab600713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f04c1ef1343511b69f1458d41c5555714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c50515520333a81a930e075ab5c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc3f49f536c7915b13675b3bb8e00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55accd35007e7cd87ead7ec9a5c6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586adbf195021e12fe63d5c977b176a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e560be00833973bbaae211f2f64b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe7979b5956db84f83c62b8adaec2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8f3dfac80561937ad2d5f2c127512721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a152e45c100b8f7e6d117eca492f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0155b897a422994ff6061a9359d5b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b3dcc8569a10bc8ef292cf93ecbc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6418ab05f18c4ecaf61f7108fd940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f243bfff32052836d634df705cf697726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777903d367fec107f0a13c33298ea31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dc503b6b2b195155b1a2e296c28ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f25236e224b49677bed509a1ef05d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e263777e5b1f45778fe17f548d95c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650456b920aeadd2816aea235e1089b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ddf0116645a973792c7b232f397e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe40cb1288b953d49552fd00ab618c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfdafcd0bc204899acb8c775c3fa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aaa27a8a8f3bad84e169b3717e999735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed4d25deb967f9c826c1542f811fdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd548e8dd16c166778d40ae29583371a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde90af234d657fe616bb0c25efd60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd73e8ae39e7289efa92bef984b5dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4572162b80fd406270da76278096cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce6645a6f09a3921c61effaba62ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461baa367e65d557183fa08ddb88275742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d060d1adfb9766f163ae72501dbb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a9462f1b7209c2b11042ddb99bb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f92554f2304582b39219a5238fe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81524ceaabd5933ebb4c3be9c9ab0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a825a85d29bb18c3e6ee2576a420751747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58491beecbe3bac9d7dc18d223a4eb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67fbe3b386bbdf0e96255fd7b7f40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac373926e45faacc067759f08011bcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b5f6eb8f32aab98e984b6e8d88b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ff10631d7b8f737e1fc725fb66b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4086ea1f75233786482f8ee7e4d09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915cfe9493d733b212cbe6b7d998613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66711e2c895ce34a8ee1af081645900755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2aa2852da6bb3f469a04eeeadd654756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc69dd516dde356763ff5f71e8c1ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ed0a4e2c2d8a59a3c3d9373b7da39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055444b9491e0e64e003e53d1ff1b7fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4cfb7b19fa6d4d1517fc32b090d3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205a3e37f89e4009cce7e9f52afdf4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc215fd025a883cc39f030522942d4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5001f9d4c382542a6efa902c56c4da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9adcfc6e3bb5ee583ea3bd88d53d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e605d18950a4b67c5b7a726be87e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023aae1c81e5f04d7e16af68a15ccb6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd902de09451eee29e9db6faa6a54767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ddaf5a1711e7f917d6c7bbe9a1762768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e9fb1d6b3d18e1a8198c1d54fa0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b9011d3a1b3be31af471c8cdf097770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62fe26641d621a7fcb0a5becdee649771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a185d75025dff04bffb177222643a41772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba8a7339043a78a95c9478a44d4b2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2180dfd94b224816d1a78194508f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751a585cb586a790fd751c6204ce81775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6b345b2b24c67dac1bdc0762f466776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bde9bdfbbaee38014a43ad2065545777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4a5a9fc0072f3fc08ea0348fc4a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36540906a2f9adea8c9296a3d5e9ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c0626f8a0efb3e57758971e81cbc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40515103d81a12ad13df04f5333e58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3e4dd7fac97dc175d6be6f434080c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d1558722084e162d309c3a82757e3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7962c3bed2f69804e0fb998a00f844784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b8e9193d61f33108d74756807203785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e8d132bb96491f819e24aa575c9ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636cfec84abb01ed3ab6d2a2de4cc52787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3392aaf123fe4d7bd282ae2b9d07c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c21b017097371a7e025e5bc436da789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529a76a619983366e0f65604579e2d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2b8105c3a723a5cb24a744d0982a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057e428e4fa36bafcd0de0cc68213b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cd7b51a34c38ba845a431c7832b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd678fe507e90e35079b630dc68350794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b0291c3368a9ccbe7f3b984c05cb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d78f9b208951405732100ad952bd0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa971c1d1764b4fb36ff03a43fc36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1c50dbfed2bddcd5ebfad9a1efcc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c225b262b329b5d82e20e3da031d6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc3af5db63779f834393d75055360800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18632b6bab12f09895f83456049d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206db7f70e231f553d59c308be10ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f4e16464d8070de9bba5b339ef63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01610de81eb5f86cc8cb83e7665082b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d7228dc4645cb3244533451ba5764805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa18afc6273058ad83d6d2e38d112806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54707c8462b26231cb4a65a1ac96e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e016d4373db858eaea0a9b85adfe1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f979a91605a21f27bebb8baa7bf5b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5ff291241ab8b579eb918789b4e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f78249c308e02412356e5ce1792a9b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0a55b6a912e473ebfd9142c2a0cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f038fac57cb6dd47f72325b30db1167813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa712197aaed3b230f6a8dd3cedae4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f1998bf894e35af7e06e92e12175815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe3ac39db83a31a73e92ae856cf4b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba3547272d564e5868d7a127d7ab6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c1ed09b6d6d23c7c29f31ca5fff2d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd456694d7b2c1ec0891dbd574849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866c60f9b6d116ea4eb2f865df6299a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bfc37d801f85deface673ba3b5889821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18783b5b050f2a378cff0a025127d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115b5da66e1cdab433be6dfe794763823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b267733866ac08164ffd4fc3f0460824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ad82359bf74e717b79d36a863f76825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c581fc7809963e6d79c3303bc8e83826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657d3829994956e38b553a34d11808827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a787025269a812ba49b83e01cf8ef09828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748fe59ed11ef287fd715cc4626946829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799280a6cd3d6fa431151919146dcb21830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12653d1633e38ddef5ead40c8f7c3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef83c317f1a1938207e4dd9901058b5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280111be2e5cfa2fbbcf2db4638072833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82606fb099259b969bb754886654ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffd95c540a7305cb9f7e4c5f86b96e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d750a260a1e9a0d6c5ec95d29aff6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a6adad8f9aeac8bab445700747bf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fb53f5c9b4f0cb809501a0fbc207838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf272babe9bdd35a63c1f5e2f65fb69839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25edf79fe3231d428b2f188ee0985840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab306b24f70781d31c38e3ca0d314841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a997b0f2b130fcaf96c86d3ea128842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d106738fd8027c2f5fbe47572c7b5b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd08a53db04b32965db1f3792f66107844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305fb04256b0223b368827908a67dd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abc5e6b0feafb9e8978036469b1a8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628101b3c165812d92c57936a329b099847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe2c8f260ebe9257f12b14d865aece848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f791b1c4e1ca93c9f3a8182d9c55849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d797d374c0c6cb0f7255f7ad7b560850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2300d89a8880ebebd1d71019caefc5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b364c6656e80be536d8450b79335fd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f070eb3f9cf72ef3665c11b38c759853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ecc5202a74d4dfe17879ab71ff56854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd839d6780bc9add04a5a76cb6188f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b0ccae0e99d50368fa3d23c83226856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f3cdd1454ca46ba9466f9b7bb9f5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242c208c9400c594eb67d16802eb190858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4508e9cc801eb87ab5b1350658d99859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0ad2a7a1899212a8863dbd614080860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22a0f153aff16628488d2edb2089b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0140ae65bbd8e484c9c5ed55d6b588862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed69fc4403bfd1aa2d63c8cca2a70863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829c21f6f8958ae15423258299c5444864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52a4bf4fa9ddeb34934fe313752ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dfcbc82550061d9ffbe352d2952e1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d72fff7c397489411d945a8000d53867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a081bc8a203592cd3242befff4a3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb38f7cad967fcedc4be3bf0cb7d335869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6c2308f1a87beabd902cc0981e0d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6925bd236cc45fb403e67aff329f3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bca622109bc17c6275cde773db4ca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5d281a6bb571dea82509321228f6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582aefc0739a46a54975e02adc5c03874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda03c7d494aa271eab8b8cfbc2564875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c627ad4df089e13de92e3dc1d938ec2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cbdd87892308ada63d932262f536d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc01e0e2af311a5c34660b910dd5c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b9f61b3d324f65baa8bc8465a98f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23a775cbd58a173cd5a4ad7f539d4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8edf889b12993ace496423611aae881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba0dc04ad6e214ef3efcbcc103e2d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92004cb79dc6b210340db5ed5e7a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c95180c1eca584506b67643947f3d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7125e2211ce75cffb05c94f123a522885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221f7453a3fdcfec9c8e3fb1a09215886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11f9eba0ed686d44c980b471512fc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21512acecf20f5e740a80eec9cae9c3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615b506b091b855151de4ce039f85f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb463afc34dd1eaf641235eec8085890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada482ef3992ed23a03d59e8728750be891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093a7b7f4c81407bf055b88e55e59e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e4992ac81b6cb750335dd2b14dfb5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d10dd8c4f6419c4441a178c084ce7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8338a20778d4e45fcac4e94fb0cf3a5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307407c4c6c41c1d3183ee5b17fd28896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f92b63ce075e87e8924cabc719f37d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3185c4cb9ce26e27974c901c111de70898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c55c1e54b51d3c3620a374bdf22be899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29ccf1e6294e78b08c2dfc9eda8c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f7f9e4c81535a560867285a5d227901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d42867afe14b16da0df736dbaf70e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574f2f21ba99a721cf8dbbb05b514d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc149e5b2d63dd387c1ecbdbe4e659904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba5a2d6dcc2f88297c55504b83301905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c8bfb469572dc51ae3473b24d2fa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fbe76b78f0390c542749ac10f645f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61339e72cc78ea9f8ace67385622dcd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ebb83c89ea4f27398661a6dc396ac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa126b1e4f1214fbc28c5b096be2330910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434e8117b9818dfb41c5221067e0d5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97bdab41c9caf5c55fcedca897c0cf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306030480f182342f6f33157ca0710913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0877a4cba365a5c34e85d3477b52bf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492bf93096593b69a798c7ef7312ec8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895e659ad34cebd19d053b520b8568916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac1707465abae24073cae94527039917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bfb06b906b837e52b9a40a175b06918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54701ef23eca471a2a2a3478fc313f8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e26229f1a4d010a52266bd83f314920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ae3adc0f68516b893f2ffa5e049d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9dfe7a75436bcfc5e57317987010922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7297b19f5692a979bf9e63d42d924923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51defb57d9cc2da87a1f5cd81d0dd885924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e3d40854de317a022cfa46bc9376a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570ed7b7c4ee85db4566efb0d1261f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51420555b4a9301035378c6233faf74c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b3dbbbe50c9c478959d9c17177dc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134343dde6d0831770a4a97aa11ebe61929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f47506279f41d570ed1df662b4de6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7c4795db602231b5aa2cccb33333f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefb490ed512da30192d67289297789932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42de6001a5918f9d09c20c7b41dd0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa898359210dce20b3eb0e810fe625f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e02abfab8a2f9a07b395fadf4463f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b0568f01a782e97c8de5d9902ec2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f98786e9b010d13c84b345372f93937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a1269d50fe4109d17eb19bad6502938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948faae016d93d0bb48482ae86401fc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a363d9107cd59d81a923e0171f884940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422ed0ca1f01cec0fbe1e320c28908941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3473f6622e242d169a8c9f16e8035942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7074c77cc10cb09cd9d55a27373c2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e00c6276e25e6d05b62850163595944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4be966fbad601864ffe5500412432945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1245c32905fa0b6d552e6001aee7e9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57769220d20e22f733f825a0fdd3f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afd29840944c170670b66296d00164948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cbb2a528cebc2a14f297fcfd5386949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eee47f675c5bf0983301595e3ef4b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccaa2bb3a63889a9cfa7e178853ae2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e536141e7d259b6c740d08f88ffc29e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf25eaa708beee0246253e03609e2f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a6cc94efc7bf9bb32e8ee0ce171cb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fddc7883090ec9a04a94283acd7653955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5cf268f4d1c925f23863533cc7199956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fde64e0e47bfcc5cb2a2f6c0638dfd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6db5a3cfa4dd5ff6b4c3a555bde29958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07de532736ca4ebeb1931068c42d0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49165be2d4fee0fcc49abfb069fc12e0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f01c5a94e182effff855b2e4968a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc3a2a671039ae8152b4c786e3264962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b5fe0d9f0ea2a691ddbaead447ee4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2db499bff4aa42e74ac04595c1676964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ab61da0ad8f10c8d3c4363d91617965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bdaa69b912b795f29d287d5453734966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076413fb574ae9a8b7ba8dc0076c0f4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7070c12add55f191d69d98e8d721e1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ac474b7c115fcb1e88417da76473969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ced4f85aeb1661e3f701e4058188970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b06408e48da8b446f36ad86f005dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111dd9666c3a3e673fd7147f4cf9eab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbcdff3367fb3d549f417dd3d81992973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde81104a7d40b64c78b6e9d5c0aa76974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0032773378810aa3f953ecedca17f3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edd2bd1fa3dd528fc113c8264ec094976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125915e44141aa6c19f18724a080d6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b743af9786e920b9f10594f0fd13c1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804beae1276d8156a9329977f0ced7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25156d0ecf08842ce7010b1f81b70c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b68ce5045c40ee11a637f6ec5fa41981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559bd1093de77d6f9cd6bb9c4bdb2d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9dc1a6dcbda02bbe1ef36b9d811b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38315b4a6cde3e2d809aa809df36e6b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f371d160041eddcfda47a5a64817985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36e1faf391eb658794eecd239d48b8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b776c582a5d47d50635fe4c4f7b6a1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64465e499700aee328c587ee254003988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2883d1769041e7e163a65b82a4f306989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa885906c57cdefd61f9641ed674f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2c248e57886b8018175b1c7de616d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada79bc064d683bb588e1d39639f63992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa905da910cd45e2c0c34d5a277a5355993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3af3c5a5ec2343cdd0796af3f86ac994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690c8636e76a27443a9dd96053d83d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385082383431d2e3bdd881ff0867e895996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ce4067de80820b740ba62ede67eb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f0416881dff9ccbfe83739dc3123c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee62c625ddb8f14d87d0af827a6962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b56c5bdca53a98cb23192d4e27a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5264a950529d9238fe9dc65223694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94023a335a617d9cf2875ce5944495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c89b2cc2c5ed1bf6ae1168f3d9e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7700c2f5bfc475c2ec0faa048b5c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da40ab01ca7cf3b88175dddc4675f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7906f73ebf4b74dab784d1c1b615ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6dca3c391a83fe62f14389aa8e19110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cc266e4f7f9e7d189e454acfab76311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a830346e4cf41b98e96373025e09412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812035edfabe8a068378980ad827be313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d7c24b5cc8c80defa8688db18f5e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03112aaaaddd1a8150794b519dd0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd687ecb4a97fec7604fc59484f233e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa76b244343b307f6b12054b8bb669c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f462ea456159440691e531380fd26018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53173e0e42a7563b4294e91246bb4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704255a235b4d4af9a433863bffd5be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d0b3584f7299072a18b8bce46739421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91dfbd53017dfa8ef746c993137f4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3d1e55611e8c0c6cae4471d4bd5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01b9d573aed6af5cb3540c4d395f7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc9c6762d82a88fe7a8c4d615e57325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649bc53a1f6acf356438412b0c3a5b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c965f8a8685853c37f9ce81e7b6788927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ba01eb885aa938e56b455ec2166328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9462cfe09591fece5cb34b5bc651129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b865045c36cbc0bbb3f71b92c4a112930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d44a07e2900673bf4b9f1872c83a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20830e21c0a6a532b3c061246cd20bd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a0524f05254f9f67e9d3e1b12d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995520b3e496a822272e8f80f5f99b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e473c335e894ab2e1ba83f171523435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18852a173d93b80064b7c70ec365d92036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d11df897456ae4b7a3bfc588abd0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb09f3462bc78e0218e2b3e6c790f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4e7af55d807ed4431683cd460dd8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8915454477782e0ca08d2fdea466a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de3687cafd3ba8bf51b1a4cb21f7bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e91edba0e5726b5925fdee9c6131542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c0ef6b974e8b28de6d08386f15c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d858d194370328b1510ee848e4c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38f802a792f51a06aabaedd216e5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5f2a104dc25c45d60e3a90a806d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75b736992b0960d4c59c60b0e62ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7fe4d4e69db733efde15d11789ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882edf35e6561352b611ebfd77e7f61c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085ede9d8e918797da1bc6d992815a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56e065362f69dae1820432364ffc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97788a97626fb25456a01a6bcb786f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819734edd256f9c10331756e20d1ad7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ad101626f91af4a0ae8f610b33d1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd1987c468bdd55cd73f7034b29b1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f746153b0bf6e074438b4802be9cf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178610ffa526908b321dfdb12557a8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf688c2d12a755b7268e5f6adb0e14a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3af682253b393e022a0b2f3617b3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10232fe38d22a5fedb1ccb2cc90d7a2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e53deecd843822156285b34ab5b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddeaf5d063662332d6b62514bad25062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e431ecc6b9938b7ff3767d2c09eb2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880463aeba9a0909fe16fb385c2d9a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1646aa59a31548d14b3fc31de21e5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a291346b9a97606233c89c43b8d68e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d3e9322b1dc803b35c495b3236ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fa58137ab913625ef292a1b19329668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f5c7ed6a2e7d6cb1d54f03f2fe8f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227fb929264d8c7d56dcfd0c9ab49a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0ff35efd16f07b641436ee95acd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6597ce6feca8a63e631e5abe7fa46c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5886557bdda6145206dfb66cb9ef473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0d4cafcfbafd526ac697d28f77ffc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81d04e94c5cb158b1b91fcac25e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963606ecbbdf1d8932341059e1ffbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488bcbc0bc30df4f815b677b46807177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337df4d3ecd7208f7b63fa6e568f01378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae783366e9c04f098e7f9e571c64079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00db13b1138f6e5972d2b2659c3bf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e094d937ed59abc104e8f2f8a983d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec837e022e94be934b6b9d9fa19e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e9d3e688e187c411a4acb99319b1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834ede9f318a6269f6e1e239e2c18184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33dd92a4c42987ff9eddfe3604594185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06207246f865679282424cbfa190649686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b417f7368bb243aedde2268ca2b421987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bf7a17ccf06071df8f0cbe891afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f466de8666ed2f79b84ce77efb2d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083db66187e60c25ecd7ee2fbe13d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d0ea5fc6df347b43c68db8e3af0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb8cbe2dc2796f173e3e9365e147292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310599aa15316861f7eee11a231cef093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688de64d159024f8c90d2328fc3e1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2346d0e49ffc84e1ecaa7592a4b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7afd2c960a1c1811b5be1ad4c12496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9be4c4032ed014185289c6097efb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f852f4f41b7a84f3a7d8acaa56fb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763ad2e5a272edb457496bcdf9f79e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ca63803f2ca51b3a340019f58f28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808d99552cd427bdc422b1c5c9ca8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cdcd80befc78822177c9c661afabd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4107d966fa5b4626a39c85568ad7fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0123edadda8e41119d17cefc579b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e362368dbd737be315a1adab548ea4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5d1ae4d6f71d4d930516010480b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a647bcea61c50cd2808c4b750afd2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168e446a5eff6e815dfa35405dc0036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2963a8d033c75f7736faa8a83db44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788c7080f71bcef25805ab1faddb42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9340f7fb536305d5bea0ffa6a188f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b5a5a26a0617d517677111380571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c963d7b45a2b83d9bd36b289b5a28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028573df8339119717e5519be99bf0dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04f07673666bce387eea0021950a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310dd87d01e4491e67b5a4a32efbbf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3866629e5559cb6fb00343c072d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ac2dbd1355892283aec8862e6674118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba63d693149fbf0efedcfa76b54a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301f8c46d4d20c165c1031f76891f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd631fc97c5439db6b62dd2dc8186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc8e68a688d7888e10403a830ae8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16904b887959f1b4b87f9bbd9a8c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04310fa6d6b2bef2c390ce9f15af35a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543301d943a11bac36c16b65116765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb71008024887e56b9ab6123215e787126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86f8cb4b6491149b890eb467f121e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b7de8eea62a8782383f47abfb5a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f477fa82b19a9e3124f8f2504c717129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046f2b22913d0e3c222ef7eebdbf5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192b5743436fa8345d10305846a542131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc9bfd339dbd49e776d5567062f55a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeddbd7909c6492e900f8053d2a5c92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486c1ba6476cc59d0cd3c7acfe7a99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461dfff6b9a15c55ee976315720843a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d7e240b6231a2cc17dbcdc1315b03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717a8103821a5f5fbd5290c3afcb05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5eb6322adfc9d5b7b4d67ea67674138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf0513d054bf740163899c0134e30f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d75efe2944ecd1ca71a335c647824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857a8c077710f24dcc05e69e0db3d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecde5d9eceb6ae7e739ba838863095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e568af598c4c1a05310f9f7f5d0807143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb3ad9ef9502f48528916f0a9ab9d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de5ca968007c5284c4f72e64e7cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ad0f82cee967a9268e639ed029d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57269c67bcd1db1d9e185a8cc04c872147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426be89fe9bac0350a5f94a7ac9367b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1147e81c0d61da788e50e0c906a35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e674c701ad3ec1576490045aa867150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d64442dbd6c4d07133c5b1a6c1c386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d7639d201a623cd7027c58610e5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf5b94fccb412f2c09512222a8543f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a2ef25fedd2b0fce2b4c9487a65cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e55b180182c57d6c0db14b42b7b79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9753a0a9677c7e19a4737b313fc7a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170566377145a313cd2915045ef3dd65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae35bc11d734b8ca0b451afc21f0266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb429b84c66f6e4a6d02c870c028d91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936263de3d1887b00680dc8d0e2143160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c98ab31f5fb07bd6b8e9bed59d46cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d94c8f6e77a90a43729d0ef9bf631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd8ad6a06b7c37f00c60c3434593c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48a5f623b5f97dc066d3845d2cc6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f0870942f88c896199aa6273afc4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e98e0526fc448f380f545dfa14d8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a6037d035ee8ee06e7a6779afde4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd2ff8fb77a76e6b6619c8c84a795168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09957b4e24168f8f65752f858bc7b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645f10406389567be8f9526a9f06a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96ed0ae8d2ae7e5b6218dd964a331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60daeca827d80a2d1eb643302a179172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289dd444ac00dc82073d09d19a176b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f1c6cd11d9a63083c00b22a3f383174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b4718bdf3310199af10f69599bfae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c547020280d3a2364f073e1625ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d884d4d7c9cb685bc59e1cbeb346c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e785301a79cb6d9b4bc1524e4fc6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaace1f7f0ac5f0e721453c1b6eea7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe1d1df526fff2c8323788c88f2c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76d6318729df3cd4993a0d31aef1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d091a0f13250810e50be23d6feafc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e9e9edd453da0e65cfbf78281aec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bfbe48c91b6578943b50da5340d7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e827de24ccc06c03e9c129d2400f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229064eccdb1131772f0c4eb26d33c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb4a5298c5e78b0782964b8a10dd1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ede22e1d6993c20ce6e8f081ae90c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201d42925034b1217a4987ada47cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a599839e1e664f8ff4591b63f74663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c172d5d430472e4bf9c3921525b4877191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541132fdcff24ae7ceb0be78e53c34ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f20fa156fafada08516a337957197193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1e6017511a492678c3450022a2065194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa034d0c793f6222f51045a5ea5c18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c3c48d83e0c5cfaf4e9f4107ddc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda89a56c4f9a87d67d217cfce13c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef822c073eb1f6302f67eb59c960bff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fce3f5af782f0d8dce85adb5b853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f971f185e67671a6fdb9f5c319dc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb98363a818e84b1690d7eac6fca9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23bdbc80422b97c90e35927e794c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0cbeb98dcf46da2a9e3d4f6c341f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb3e6b758a8d41dc2ac5e538a81f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf077ad52a48e1f996f2a55d4c47a66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f94172e4c34ed8822e8178f73e591206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e2472d8f87f18bc8edbfc2b6fc19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7711870d6fd8d7e34faf3c9ac565bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a03e016adca54ae9830fb6c17c8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b55936c4c7f4862afa915877daaf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cdbc6567f2f2686efff2711c4deca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f1a5b7e2aa150c307037671b9ed3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0343b329e032e05ebf39d272108e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d399c0e361236c762cb142eb504c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87087c58c93b4f1b122326399fd00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88df7d60cecc1d4c4bae5ac36d8871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0aaa679834ac97923eabcf09e293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc89579007a805a82e36c3cbd50e3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf4c25bced9a8906993eac30b3ea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72f1d80454e1d620cb772488869496220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f6651abdc436dfa86613408add89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e470a526e89e8ec6a8d54b43a8bb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b4e495d23ef1644ac9cf22005638b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839d44d1c873bee92df9406d7324538224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743b70075e4a31cad96bfc3e6e2dfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048776a2dbbe9f95c2999208a898e639226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616ae6370f8b6d1af121e80600bd2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715372a27c695017335c3e4b9ad780228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bd87f4ceed24130fda6ef329a44b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2b830da1365924c4a8086158f03e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab01f1e175a9aca2d3a6cc5934114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898e93c7f5792efb952142842b2d6c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df03531b8b8412356e8a568300da3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f2a19407b0427d962b925358e9f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0fe22360c473011b7cb39f8c42f65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad124eb914033ea07ba7cb6eb85da5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4e39c47c10fa37d2b4a38ff7f2d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7308986d4fbe553177a0d26aed71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30e90878a8c1f7130e2afc04045ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788412e27ddceb24d8fb78390ee6401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db1e3582b36b7640528e0f28b75d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd00993a80050ea7319861c83532f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945c3468d38e52f68acd057bcbdf42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11662626936fdec639e77ef0633bcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e8ecbfcce81b0e82706db700717d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ecf3ed6faf7313e76a76124c2e03d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c4ee198d35398b4d8523c4d1b58a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96963f49b01883e9e7e9931cc90cff0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43a812c8da264cd270c1101ab77fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2acd4237f2a5455b3824180616cfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f8c9b0f939f8e72412b53f7f2c70a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e43f5863abe0d99bfaead54520fe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801322876bed8c7ba449d9206914444253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405db5a7ec5f21c3ef69afddb68bee8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542d0ef27cf2c8b413882c6959c15d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaf3e3e3d7b4a641b3a89aa119c311256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2368b2618ccfcdd72dd203cdafe0cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0841ea3b2ac188c13671f0d56b1258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92748ebf0e344b85e875b046842b9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f521eb0c8f8f32c5b6c3bb9a959624260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a77f4caa7042cfac1ac8fc2d9bd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642934c572ca1bffebcd14851681543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee452d2eb434b0bcc58ff6ac2f57ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73852718fb47ce5fb9354a8554998dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e790af1220cb667a3da31ab334b15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db723571d2a555c5c4bc279d0b3bc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600ba2bf2c5b03f885dce2e8e1e18f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319520a74c24ea18b936c0f30a81411268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ffac07fabf0269d14990cc08cb43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814405155d7887a74f107607c65e061270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6db0910195e0dc3dea0a89511686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9581ac1d9c155894b51fb31534e8bae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32483d839a85d4d4010d138d4d95b2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca94cc0d61d6bb6f1a32362ec71cac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2f58bbc1e068a346291934173458275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f9abe4f4b4a42a1b418b98c9cef1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c684f3a79673e9caa6c2bfcc5fbe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a7cabd3f396a56cae68460df1877278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb47befb6514dcbf7df722975b0ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb19b777e5250bc8d6f98841e5ce20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860313cdf49935ec490cb4c913bca2b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c541c8b291b934a7ad2f6c944b7e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b046423a474384cdeb4d44b1c5c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760ceb719e2b31a5f539000191a07a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b4709feb1266a469e12f7525bf5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1678edee590a2fefb2455cdbfed0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f022326b457da40b9fe955c7891f01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0936ddc1fa7cbb2515e5afdada9694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a9a59999815f001b2059feb253a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04203c30593aaa35116dd5c71524a467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444422de365e41d2039a6c44799e045291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac12ff03dcba062567befa242af421292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a8d47225e9a439fb4019ee888903d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829339c4bf76ff0186d1f95291254f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8a55d2f0187010a9b33f2320d666295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed8ec92174fda5b20ab584202e5d7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e2d780557fc4e80f6ffe70f03bb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f8676ce932026dc5dcc7c59534ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8404eaab56edb06222a82f29754355299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20fe3641e15c02387e7fb6160875b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317aadf4a6d87c5de52c72d1896168301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84665e63f7e17c4c8a2f29ff71380302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f5a77aa209e7eaad95bafd74c542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b58e36dda7c33068f12744db03e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2aab1233788c8e41ca2df0d3dee86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23725d3ca1063f6a6e5fa16bd43415306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccfc4e6911c836e307368a2148c108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb7a4bf2e868e8d2d475b0be40aefd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b45096ed39c64085179b13da4f658309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025ece61273ff1b243d605630dba490310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7261629cd0f6d094322973b3116ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529679ee87bd0683df46ba8136e35aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea4a5db402c076fb5d40fa96018d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb556a3cf4929b3431f417d359bc8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c07e988ccedb2458ae56096d92fe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03737634d6cbe15e6d2693752d4bdc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6419ed361a6390a62af3df1d1382566317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb55a31777d1570039de9932bf3af0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb44c0d5c537dcd8122f8b34f8cfb7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8ff3ceb71f745199e1ef9e56b495320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca60278628e286d7ff9ed09113ac74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5257e2a402f94bcdee903931372e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215dde9fbe6848768fd5b06919ce1a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ede56568b637629de3f9afea9ed6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481325306ef61f254ca028963d0ce1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a47a8b672d7b70f574a02b60a1edc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c06ccd72900f16577534ebd4af16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ccb3f41ef0289104b5df6a1bd14d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b6893cdbddc950b55962bb75919b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b5a69f759579cf2ac39cefdcd3b50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72741a39811e831d6bc6ff6f91a2d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40403b8221cd5ca48d558cbc6e9c43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff90f6a927878df403b28f82e7890ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d3d5d7af13c001d89a1fd822c6dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd317c3fc4d8788777f592ccf378dd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b9f2f0cd26a6a011a2cca63623a49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b4fdd1a17a113b521f4ed67d2327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fad5e1c1eca3533d8d4ff2f1243ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f37b1e81d0e9495c2de9bff7fac14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb76e9f5341b725dc9124d5769f11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab106ead0f91955974de7e198a0f79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a951b5b80f21a42cf8c8eb3db2b4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52a9e6c9faea78298d5e00e5be3d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd0473d6f99a4aacac2085d07f8de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a844f0444ce6df4bb5800465aa3cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4821d34b5159e42eecd629d5879b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9945de77f9cab9d569fa633b30ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbb3352a44abdb1bd7b250acb6cdcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300acd9adfe30875eb353190de0d7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb0314ed2f20b4aeda986a8414902350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2232b6768b9ad0dd53527b014faca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f2f12ea30f5f5e51f1677a41c94c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631ac7f15667a9b8909e6e9f70a18d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf0ba1d235e0e47915a3872a847f46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092be995b1d01e0bd061fdae67d1e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb719fd9b79a57bbf890f63b09f093356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e2d8dba313a8f3e7063525762a38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141a521dc5757110c7c56ca4a702780358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc73e24c73c721a5bc13379ff3a73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34039046638c99fdffc8a81eae53087c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e320fcb44793ce57b6dc197778f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4100c51085bd8f05fa35df93169e33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3cbe0c3525fcffeaa5cecf5d03b5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac137c9fbe52d977a309a037551c600364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e24e8aa1e2ae1ceade0444f2a1c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993dfc714aeb195075064640ef6353a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38811bbbc86ff914db9acd97af0aedfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316add5e10f21044f014e33d45f7dfe4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dedc0072d1e3c21c577ff08e96f23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cbe718e438d8a2beb8cc233cd7e75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f92edc2a61fbf5d2ee0d2bd97580e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b30b0f21f5653ac8019c2eadbf82ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158a27558d56b4b1828441faed1adf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36023f2f96dbfa467dd6ac10d578e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b29b648e56f5e74d9d62423d116a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab152448a51f090e9334ec37ab7ee80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb223b8834df444529a9526bdba6806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad0d5e3147999a4c7cdedf8ee69bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505eadc114922e8a6f250cce6297c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439f3dcfcd958fad3ee786957f7ca9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec42b4f15d7c5cd1a8060323eb8d18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef2b4b699e0dad0f297b75fd11e97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7326be2beba1a11e8c12e6934e8773383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deba632871a67ab0244ea1fd70a9cca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777527810b333f469485c9767af77a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb425299e1cccad356a27ba4e3a13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e21b8faba61d206ce3d791c214bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd455bc8ce9fad9c8f36e7c2f88ce5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda745233077546350bd8673e4efb0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1bda1e72558fe0a7ddd1d399f596390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd06cfa1311040756280e2ac3650a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92755566b7447afbe1d0559992b7874392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dde4e853d1781206678856b89a8d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8df51731561b539567790eaac64db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c77a81f5086e3831435e129f09d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e2b8362fbaab5f032f11e2dc9ed3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff702cb7479b55c162a6d7afa81f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f867be3a247709e8ee8b312a5201398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472dd653fa253493723b33e60fe7c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe139075458ee1cbc874365004e8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504efdf8a7ff142affb2f09ec53863401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91f7fda8e25b0a17dc153cf102858402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324d874ecca0a6fa49f89cda7e9c80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d09db2af523fb9f5c5516d0281a59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066da71bc7f4cd07389ed9a6e747ff3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2eb645e02e82a4fa02f8fdd087ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5377cd725a7dda4c76211df8a55a71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719b660f8be933d759c61aa421a9b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5683fc812fa493a941a45084b5d7d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78c9ccc3c67013c19232943479597410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbb40f1da591669955e5e14785a8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12315d7cb83c95553be0e7346d2cf4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5e853dba9479f7c362dd25c722db6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e66c26fc8718c0e967a0f84be430414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23474ab9afbe4d1f91396a35475bc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad14049040c967978af6555ad0cf75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80ace4f565b5e8a2bc9540d15468fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7263be0eceb133aab426714f4476418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5ca679fa45126b34be31826ff9ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72675b55103c1d4d5974f3dc8658cc48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65149548fa7fd9bb53f9f982e30157421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a42719543592514edc214aac30e36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b11e95dfbc719921053f7a843ff4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf56bc6a90d356f299261b79a09c1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f0177af51d3ddeade72adce49fe6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201041f1ad166cac89f74b57f066b6a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca80659f909e66e97986190458c43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595d575aaef6592fc3ac236cda3df7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1179ade87dd73a3c607593dc90e64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8568d2977574e37aa78c3dbcef09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf84cec086fadb62339c62ff7aa6093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28655cb8eb1c84f8eb0ef01b6a1b68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70dc99b69cdfa03c83377d84bdf293433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5e064c1b29c3466718088a159e5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303743f2d4dd7d50ee6306328d70089435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c746240f3d5ac16b004b327724d306436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056dcb1726ce9832ffd08a2dbbf950f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546aeaa2ed484ba8d7b08c65b62b5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fda2034c9cf858d3fde4230c1a444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fdf0dc6623d61d59af17f9c22a50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320beb048cd6f297ce200a02d9dff5d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f2b2c17c55cd808859dbc7f97d60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164e4f4418eaecd021542a1f43dab6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff196a5ff9950f3cc04d3e4db3e68a89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ead5f19ecd360739d169bad276831445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81771c8071792a0ed00f75601df28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296f220ca091a6bbf544a82acf78a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e253fdae1ce689d66668cf31926c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef5126428e5676efd35b83f28de1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575ef3dd3ffcab9c9fb87b276eb83b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26370ef5bffb52f4d079b15b3b3da4f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b8e463948e3ecadf60063a6ec4bde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae6788657f3de067c8f96f9ecbb99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed187ad1d54a20ba247e04fa87f3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4394892ebbaafeaff9723d616858455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc8f28f1a93e9c4e6263bfd959bbe6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc2b3468c23b22a3a28d69e674fd3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ebd7ce888bb6a21e29621c5ec279458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0bd7c78f1f0c10624d14f853c007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133a72b11bea12852fd63523e8edfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da239babcaa95f02c25c938c0ab33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0cfc8e5a364290c3b7215fbed6bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f616b2ae29f8eed4ee93810fcd8e11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea62f9f0c9188328b0384bdb41349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d234bd5798604ef5d436a2934c30e65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70a6a081276f180452d780651fa3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe93472e599e776317f3408beb9df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17a78c81d1744deb6eb82856a6621c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7cd894018baca4e109d21e45e2a79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46fa6d79ac6de400c32fc8774cc883470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420006214f78e3173dbbe7fa58326f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c71e966b79d758790fb82128efd04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5f44db19c8611b708b229ae7f631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d568a900c2a2111c2cfd234b46ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f834ab0261be4ef1b312e1ab2d214475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43945de4ff225fb8c2a0a60ee18129e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b883207b61e5173f6159f74287de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664027aaff1afe6eec747768b8c594bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558809fd5794e269ebaed125f57962f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ec4108a2089c7355a577206ced72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e64310a9db5f42b86481afa1fb9853481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb03261982c71088a92fb515cfd16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9bc6759f65b34cf630cb8548ddb0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc886f34aafbaa00c989ccfd4b4681484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7062c2dc4437ff097e86ba080a9a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6e2f70ac4540878aacd3e978dffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587586a39ad6b80a3f3a7020a8f185487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e569cb86f1a36e80b5892e4df9b999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa9bd89c7dbc70bcf1437cd938f69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848613ae174fee2d54a80dc094c91d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691ea6516093e7a287e0c4c43452aea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e6ebaa0f0671bad9ef0fe12c4988492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75edad3301d26585d9190b70aafbbfd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff452be397c50b20575335c31f06aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dafbcac65e1a66f8bae83b6ce2f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8c4f2b856bc21354edd3fcbf64a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e797c7463b055b29df9c9583253a30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e04465feeffd84b9bb06994b6895498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328ab9b34881ade7f640be3f0c4350499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666c40daf2ffdad92580e4d3731444500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffb99bf9861db41be87a94b34f59e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107dcaa40a8bd9ba4dad7ead259073d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c785ae06ba5e6e0852e215c7aaf50e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e7cd6c9630cec45ebb17761d02ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea7eab8bedfdd1309cbadb22a119e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979763e42e01dd1bf72305d6245f2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f343a89ebb4e8d9dff2cc8ae3b643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0650f64d8e1347abc15f67b25d3a56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18350b35dbd13e64f47315b107c09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722f560288a6bb756491b8c10ada37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6443bfca188277d968be952268a09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a53782aedc7864b14fc5edf7bf27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e0938ed0b8ea46789432eff189b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78829a09baa543ea52aaf0714e1f5bbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8231753b3affb338d45da033c842dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207397a7c43b88179a3856039c948909516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7547f2d2b1a33eb1e74678287f881517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e23837ee2a9578301f78e2573eeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b8fe6d6217ea67545173a3329799519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58114709f4a2e74c33d16bafe936fdbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6dfea9e1ccf6e4e0b18a3157d8c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd495ef1a6515fc7e9199f036bdaa8fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9c93582602c71d6458255c30b146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07944ee31067f8a9192ef9cf4c0e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3bdc678c18056818cdef729380a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf68be14077152d7b8b444bcfab2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41561d21af2540849529a560e373596527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb4d484b09c38d73b3453e4a7abf82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af40a9dc54be35f11d27b5dfa116a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d515957520ec4b97bab2188dbafeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516261f9dadde7f455bc505be084f10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883d874e8a8937c30381da1a82d9b02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38096035e50b0d85b0fd97a1012e1ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b9c34c1d6e9fa182ed72d7c918ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20aaa6c0207e749fe2de50231bc4d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00827cd796d598331df90c4da60ed8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19127e147cf3a6868c31f77886b4fd5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee29d99c41411d65e8cb8c39e81c3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9268b6693e8e2fe1b6dd434560b12f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f83fbdc4dafb57d66b0addac33fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887c7934088fe20e004e48d463856b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637af97d7e114dc1883f3b8c70da9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268ef84a54d470bf760c916d83edf7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3055e19c59dc24527892b141bef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b716050ea51dd833974fcad182600b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f2edbe9572b8c66e8c0797f86338546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe4b25589864707724ba6713a3d7ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae5ef698409ea2adad28f9f3c7bed6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a45880d825e62fe633d9960b34b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679718bbbb292b1a63e6f92a6f348f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e58507460ec2cec576dd9efb04394551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43a6898c29791bab95b301075cbe8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350184555002a90c6f49e194472d1ff2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac247103f2504784c5023d172de180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d4529eb8a3d0b4bc53485aa22378e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae1fde53254855a2f15d12bb1b4a6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7690fde017d1efa827002f2d5245557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8b4896b601d1e4f3fa038c15d953558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f14d4a6dad0a04d86175deb23401f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5a91e1e6695ff65598d10534af60e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4194006ef2774b7e37c87319f8cf545561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90113e4b3ad1bb2a292cc90e214666562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bcd0bf7cd7bcfb3a98f86c6a63d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835e02f94f8f77889ef69636cbdaea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867bba6c91e94e304d50e1fb4df5daf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed4c4b499c06d6d3f745dd163a67a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ab67f706184a81d558827e929e41c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a1202adeffa0ad177d727254d7ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322249c4bf9eb1dbde545b268b237570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799c3d21e83d9c3a6ecb537e1f93b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf72d2e980690dd1dbdccb399ae961571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226bea2735e94be58e524bdbcd0b8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3a21b5de5602c3330c938d80730a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be828d055a398e6e1bfbf1e50dccf0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576c6f5483c6e8b20cdcfcdc376259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf34b2c93d6bb206623229e7d5b555576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274e29f96c5d78344dd1196a53950b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708964916e330e9cca84a83dbbeb150578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e4f837d98ba7d616b644a0627118579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95de7c63215e716cc95d139b642a2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87621b064539f17e1e7ea4d93e9fe8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f21a51febbc3f6225af9ab35b84d99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca5600a869a9e722183072d7065d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03440e6eccb122620cd8edc41d7a593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0fc92c6a70b629a42d7a2f34f933585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6b444aebf9973ef98ba9d8c0ff0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930f3593f61d1e8851d5dd4a0304cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699edb37ecbd520f72ed5ecbda911a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849916421c5f458b2c516124f8fb2a1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea21fe0e4b40cb6ece49301614ce79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4093821229f962326ed665f8e3520b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c00b576c7dc7b4cab74edb976332e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04837e4a0ce748c92c64f49777feb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b54022bfdbc6849cf82852371332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363659d18b2a785e361991e0794ebc5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755738cfe129e509e7cc241a909c92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3e56f4905e4fa25e829ffd308254597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627091ecbb053341bff749c0494f3c3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f221295578ade02771a324d8798b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbe84965be7a8d192e41d8e3147b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4661d6872eaf3b46acc93ddd0b31a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b00f1378168e07baceb5b106f299602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288265abe9e695869c1ec0e6ea082c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd578d0c6de5020bbd2e5ec12fc835cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034bca97e58d374b9afeb3c5aaefdc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578200b0df129ea53566c3c61e8cbf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285697e72fd036ad166acf281afc259607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6011ebb514104bdd9408ec11aae44e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b06914c91f4c59fa82a7ffc745039609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cfd41bea641239d2f0a07d785e7b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a341a5cbb081deac1bafca3dbcf1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373683843423d445f12bfbe6445b678612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f345c78e0da4a7bb573c1ddc7c4afd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ee4cc5b719f2c259639deb5268d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a227e1ab47be17ac11fe4c748d06e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194fc530339296884da1e766afa33e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca67b11831816af04b14f685e477d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a470506917e9a3651fec502c0f145618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a2af14b42ba007b0cb5db28bbfdf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e36087074f124e6257c6461f4f67f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f550b47a4fa388927417bbf1d8437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ead8531657074a78091efb101faa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94ec85f86f8e87f8634b7460d6aa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d09319c64ec71884c2e51bab31d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bccd2d67de3e51716eeb7ef0bb3cb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb3f40ad534e5023aeb7181c1d48d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa685295bfa15e13042419373aa7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537479792652a0dd0a098d38ff9b2d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0cc1011316cfe7ad8d9a411510cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061c4837d5b5234706cb6369106ab15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169f14e1df3e49103cde397f6215415631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99145aedb2bab4df60d0be520250f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953252968c6954272da0fe0ace4f81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb81dddc4600b04c12360fafaf68b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579d2625c5e8a8a148324ee00f1ea6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88d636ab93a6717c7de92c69a273c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18abadfde0202021332399feae22036637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04772b0b8130a0cea0892600dd87c689638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f884f31d8cedbb9fc61bc82b40b51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1873e6d80e5ecaa01b899585b8073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3c6784bdcc7b451f65a557e27e5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b97cc03c0f7407d7d7959d6cccba6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9b80225d665d48cdbd8dcef0cda63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7db79c5ef87aae16ec5210995b0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97363c187c0a8bf89ee8330016d5be49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f654900789b638336eb7ce0c1d6660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f5af7432c0e17a66f7e32a588a06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d996d81cf52619bd987324126a034648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb790d351da18465a7102496733b376649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b171b3928f539c44bd0367c68a14c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3475115dde7548746c831853cdaf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438b5d46b8bea199d881833cd3ed6ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef26f38f8066ee733d03a240a52d3fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0dbef2ded055d5b03f03ef9fa0ef9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e1c8d0be6ef6055477eda316cacd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe472f96d33342f9a83097bd03067c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc2834d35275127a39003a0becaba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0edda253e7d0d22497a0101189f26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d453333557e482450188bfc60769659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e321c17e1c5a0f5664fe6359f887f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ff234c5a6b65f28311695195bb54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0a95b586e918badefeb36f7201803662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b925871f7307e542f8c5c3149d962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3c17a907de5f7ba3f93df5631b398664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b804aa2f65f75c82648fe34a8f50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be812db82291b999bb147045dfc6c2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac64c0c883d5e126e076b6e8a577e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c5e348469ce544de7938a0880588668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ec5b9442b14f4a12748daef77de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359a30d5b88d724be41c1dd638b4e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adfa9bef3eae5acfa0d7c885f6aab5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4196c74e6b167bd442bf3747ec7e69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2749a12207f2bf647b22465ae74c0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a362e9d3aa35fdb17195842cb5554674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2482f6c43b4fd2c43ae13c704f71f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a66b4cd0b18366ccd09f744b8138e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea83091fd09e5edb11c00a0c4dc76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e071022478d683c6464d7084e6a836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f275ee6886ef32e596b539e106f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4bfca09d3800dfde5891c34ae8f21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46b18f404a51af3ba657b2d781e96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee31ba382b5d39d2856c6c6828314e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a476b60f5dca2078a689a6ed4e5518683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae865e20641a3e55b0cadf8630192011684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e55c86e28a30836465f95d3b9566e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348feeddcf4f85f0c30896974dcb3500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a65150071dd782b86ecc9b0016d73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dfcf6b73ac974bb9fc6c0e5e2730e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e665822a502ff1adcd2627217cac32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab70b2d53756435fc2dc9eed31e57d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06f03734e4423b1ce8bdea8cbf6c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9b095040099e3a59d54921c4d834692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47250a6c96acaf0db90dffbe66eb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844ca15f338c4bbe872fc80b306179694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefdd1c9ee2c6089e0c9dc673bc551695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52aa098d4d80f1363b516e0d39ae8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba9fb620ab4886785f99ce497b0f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aa1534a98856205388cdabcd07c52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcb3930394a85d97668e10c9f651b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf719bb0a13a1c9691a9115b923c65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780c365c0760f97fe3bc990aba456c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1950699da1295801036830d7959cbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8fc16bd241b4aa61431d0296cdc3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c08289b962eec99ea4ccd19dd9fa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d9569267b49c3e4904776c59930b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81ba5605ec64e2cf9dd2277fdaf2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554577288c768db628c3dae39f879d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ce5c1d3f447d260189aaf64a3f76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccd9c59f91396e729cd7e5ae2e41e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d9728ffb9e2b7b4fc1fab264d98d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad40a94cf15b83a314e562567aeaa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d633ad932caadf4d2969c9940808712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb9eeb741e26025cc93e4fe4487d3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69215776c943ed1d35efe46cffce43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177abf5bc07f2f3b837b22d74f176c7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804619d4e00f7640ec99e4b99c94de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0164f601d62a13c41cf17c5e84472717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ca92ff175766271f43b228508925718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5f4a274c39bcfdef26aa341ffb68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79751236effa6cdc0df5151fc8d8eed2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d2de28928b4e60f59d181829aad8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb1a0ce540501d2cbd448bfd99028722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8909d81bfafba305c7d7053bde607723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3665ce8484761f6f05a89d568524ce2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988bc5205efc7381000f3dff486c389725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5d1171126ea92326106003e2eed1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a834db531f664628e24bc2ee293124727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced404f7baecd9a4df1e987151632b82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab798e481ed19bbf37225ea71aec15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c2ee5282721a6dadc0ba9a45173a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd230bb28cbe3b371b09114ff3c4930731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84119edb6aeb34d7b359295039a530732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff2c5f7562e16595de014bbc17b6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3413d0e7815d674381c43e2cc6a59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516542bcb794c7b3ad7ca0a58bbf486735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f13a275aa5c5856b98ff1f8eaf11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a34ddc650a2cd5e299de0c00c4db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9e566d307c1f86d04988a39539413738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f82caeb731b1f90989fd6a0448b33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64a6355173fd3f0fe9f053fc099cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829a8ab0117ec2a53db74a8ce1cfd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11783bc832511f2b3dbf958c0253f04b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4681888aa178e52c0704e57d6ad348743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb49d5b52a6c0f6403ef8046b3ef71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71f7dcb9e4c60fe325755c4cf7eeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d96a9b872a4a569f4dc0b0ed3417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab877e0b60a36f86aa36a7d76c958747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fbe123927de4c5e9c2b6931c79b71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50838719293541d8fd4d43e466fc9dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842d78123e2a59f0afbf155385199b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09595fcd350489953c2d2d5137bfdf8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9b7abbc03d4dd53101a89f6168d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd5b68e3572a0c6e54cec504acc1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefcfbc7f99ce5a62c09c7d99a3dde1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5944fc147db193eb2ea757d5a55a6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69541790bb3396f1d7db641244096e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1424f8a1a962e7eb0d164a54fd7bef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f65372f50fd1b463377f3a97032866758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67453767d07dc21523391acb7dcf8534759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f27e5bd2b74aff541864e9573253d1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32887b2216138695163160f445e9420761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef845329390098d17c9541157c2ad2bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbd136674c6fbe20b941a0a6cab7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de1d052a4b6b2a5ff179b246bc0ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c810381c6be6fec4ea846aa3fc9fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2a0c33c20b30b0566f1df8fb5aa6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8991867df0f751e6cc91c4cf85cacc4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa7b7708195ed3793c916cfc7f604768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d27468123ca176b29cab8d67df8744769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364adba98bd39f73d5cb18df723c52770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e7a38dedd10c6bb8c3ccfa3d2db4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d256e369b064b6a0528d989acad6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a25941b7acf83de3b415b0f96a269773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed51b384235fc9ec2ca0a56747bc9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef803e53fa6bcc01904a365c67bf0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db129bc26185136000e0178013af13c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704074274ed604bd29b8b4e0089d70e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91821543f11e5c7eda71770d4e05c2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76e220015f424e425b07b98f7a8ab0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a6c22062ba8341c16f52259a0043780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f32103a25ba64cca944a32c1a7bc0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2016d8ca40a0f8d092a2a8c2641be22782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb5190dfa45a0d0b73dd693967efa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4cf4edab0152210e0775faf43fd0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826335d31ce61d81032596e5a2c2ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241964050094f480f95e2d6ab2daba0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b970da06d1934a09e8125bc6427a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a26985d02d8d98b0a8601e7ab85f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b7dacc2250be73a1fb09e9bf0520789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128310ce165c6708036b62a700b2f20b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621510b457d63740c24a9b7b6b49ad1c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c4326c1a1adddd9bbe0975cc058a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e450650f21d510d6953d7d8d8d5353793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc52c71db418e3d4b9c2651969a0d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69252565103c0617c1c5a9fc9c8720795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f768ab2f2451d74201734b604975e8e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0603bc2a99a8e2cacc2deed9c68db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533be8358e92bf192aedeed9aec2cd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085071b370a05351cdc1a334fcbdd6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901151fe32f1a02e3159692094bdf86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6ff2ed04b120e82fbeadc6c74474801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd27bcf8cad08d6c01298c40e14030802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10d08d36f9eda5c01be06b55d514d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230331f3202420a0d89cc69f6f153ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8d1e33e6b4d96f0533fb511a2d91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886eee0b7142b64ccc357dc802a10d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762df2bd9bd42fde55ea79e872daac1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706dd66cd7d9461e305f61c1491a872808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d638098c644214d4821356f3c8af4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da5072f7c2786e253dc9e6a9010fd8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1566ea441874596c38bc0a28a17d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02235bfbdf486882563e14b37c9b041812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce3094f13fa8a932e4b0281374a5ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36a66588fdb9d1fc49745f9c914bd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391678b53268cc1f36454204cd86f935815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd459de124614251d1e23680972d2b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b8f03a9601f15b6a3d661466e858817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72e6820a1958ad944f1ab8c44a71e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946e1efd65c8bb75224ad6d7409a29819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9236fb9067939f14bd9a38675b43820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd6726219e67c432e173319a59d0b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf9003d9bfb72689d76773d435a8ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c798d8f19619737b6496a214a0a0f7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3eb72f4090f0cc74b2c7608198c81824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ee2de0b4654d338ab141546bf8e0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a0476119daa1df8d4d1b0b764ee57826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803270c6de0cbe2d953a3a0b6536d25827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6285529aac74374f5cf0ebd48bf402828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d47f56aa3ce562a51180050590000829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82744650faf3a942d97254fd554f00830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90a528350f21d3eb0f73c5c1fda2fb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c50607341b75fc3b5650f90a7e7c24832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b0049c51b9ee30cca89d4db0d38a6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3487a2e24f4a596d49762c8a4f9dce834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18bb193e37e420f8ac72bca9d3d98835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07caab7e5a414e9923171d04427d892836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1b7a737fce6a46e898b3a053adff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253c183d43487992017e655108d5cb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fe90b2e2907b8337bfdaa2bb144a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394f4caab717d9667fd4b2af3d5f30840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532f4f73c9ed85a1c987cdad5417db4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f922af567d8ce4b7fb3bb5e94272a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536bd45d7feb871dd8f08c78f0dd05843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cdcc73c8700259e59a018e55e6e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d957bea5d627f37955f392f8c7521845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb3e4fdaf97b1ca202795b948012d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269470bc92831da46a9baec2ce9ef569847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de007575005978e8a31c0175911b8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e994aab784a600f0e5b3be0feda4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe718d87c0dd33be2fc67327ff06c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dc3fd49507afdf028ceaefe943c6f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476cdbe5b2302f0e9533318e3169cee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05103bed57c79575b06aaacacd8c1eba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70552bc9229f06b1718e58ccdd12f79f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f8813136a8c1899b801cc85d0b9e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f596df9cdad87d2cf4e9347ead44e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6087ed2422c484b96801eacb0b7280857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce723212ee736b7fa2a86ef44aad339858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9abeb4380b5fb362b2f27092684c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a1cd4b0766557b2c60ef81adb658860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e138f18d106bd8dd5c55e2302f0d73861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e8430ff10d9f9363368c4b0e4417862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c132e48f6614c8046b79f5a79d805863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db0b7c1dbef549c44e26eea0b81521864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096f71dcad96b0af70021bc34673af865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536402ab30ae4a37408d5f84d9c61a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f487a7765ec85bd3aedeb2d32c7f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbef47e4eabe9be68aac54029ece6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd561dd0d8567d2be810392096b70869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a664223e5bd8a2d3cb1734fd54d14870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4419162216e9bca34f10d3c1ea0f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801cef01f26f0d91f459c407963bd8b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a8894aff39972f0d6d7dd0135f7f3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba0c2fe7913f3179497b8b0ebd42b1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5cedb130ae60506ca3664166e3cdf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676686124071b6cdf14d7400cf9cc3c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986266f19f412fd9dfae52d78a2d9ff877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca5a79cfe710d57c00d5027b3c780878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e3efa14c129199d80b654aefc140879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b113473f8fede5facbf9377e75e79880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c6cf0bff2e7ee580bd5af4141806881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162046da1224c08aba79359d8bbd97882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d138c534558365708f83da576e10895883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f568971a05762e6aa784e60b79f9c6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fae0ddd02819852745b78c7fe8cc2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4ed9476d35d21bc94e96ae87a8de886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325af38f1a08ccc8220e0b1e45aaf8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4637c4c3f9ffedcb447ec3830f0f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f41ad98d03011610fa2227d0a7840889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18b52985d2db86d4985491daef821890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e10b1218eac2667dc9a0807fbe0d9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eff56197a4b701a47372f4a6b4be2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6900ad0bc402073679b9738453da8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78942675aca9df343497c38154b67a9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a8b2599c2b2b6b644b01d0122198895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eccfd6ab30e8f9cb943c45459e657896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbe15675d7e70749267afe24cd80b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627aa4d7c02ea093f7030cbbaf37d16898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c3b3b676f275240c5a9451809aab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df0709a8b65e0289cbffb3133ba859900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9264a70102e4e6cd4540ab69fd14901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb50f81d636a3adf48974b0f68886a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55297891d20bfe408bac0901cc9b2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1cec8d2a27863aad1f594f6c6e200904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cb7c39e72b10a541692b5d97a620905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73b7a8bc1727f2a44e4bd2e71ddbe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b789d232f3df298215c48fedb422907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ef565072b68929542acc50c058ce908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab52f786a44bd215518b870740664b3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd88253bf812c62c7f3197c56e30114910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2c27929ec0d6b24b16f2c19a06a3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eedb65b0f9d0aa2803616813e2721912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507673f17ae72ec7277745027db807ba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36cd76b4623cfbe6aab49231ea097914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d856e1ab83aac357b83fad5f9d0e0ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdadbbeec55eee4af77ba8fdeaec267916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ff10e0d84b5049f6f1fbe3d3cd55917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c8b9f5362a876f610bec32b4bc31918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6771409dd850b2fd9d5f8b7ff1f0d9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7cf17948acd5bc8bcd08d2d524d6a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e27aaf3473b13c904ff86a358a4e4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5fd8b53da0aa3465d0ff0df3f374922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22beea801be3d80b347ed16c649e3d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265efd144b0ff835fab288a18d7e3e12924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe1b4aeacccf65f7a78ec304b1412925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789376c72ea809224f321adc662ee16926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62e82da30884357e799e96e1cb226927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ab212b192d45bad75869825c02eb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51db4d67dfe446ad1f13c794437cd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddf00688417bd792521ea77b14dd30930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bcac2e52be46e860c776ec6a87bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229787fa721a685f6c1cee241df6eb1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789a26d2034a8354d83f871cb28893933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5363bab104cf5302075d7e38b19a5f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dfae81698a8c30227486bbe2dca6e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431912a8a7626c4f2912e296346859936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2336bf106b36dbbbc58e5cda57a72c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3d7396f546c985266308cf17a4d63938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba075cb394d2c3f2ac4ee1e79f72e8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0cabc37adf7be5c9b5f13acf4b3d5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4687f02bf7a1bfd0cabd6472613e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af636da3d4de2bedef0211c118afbd7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8cfb999b1b7ae34c706a7e3904c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd1411c91a029c32abcef911cdd14944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f451d834d7abbd0d3c14613837b71a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da608550d6f4b750f5d867bd834346946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fd108e520db54f2e3cac7a200d1c5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84886fa01a923d5c504c077c830d0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41debd0ba9c912b8c4ee44b519649949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98eecadd6003f225278f8e9f1e0715950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80c2d34af335a3f6be545fec3b24b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675ef8c98844fb7e51ac7a536be9a6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da96ba5ea3448c8825b5e0ba119afe953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980bf3c4265e2a142e2472b67a0ee6d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda414657759add7f6a3934c0018d475955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18dfe89eab55832534dfff4446b17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b574841fab33ea18be01c1820e4d026957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483705a2f1fb1d4ebf7824e1219e249958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141689ce55cabb8609cece1199cdb40e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae871ad3adb843d0274de0345cbbf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98ca47e1b42304f42789e4ba99317961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde6a3c9eeb32c017637829a73f526962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4bae45a994ed26e671931b40876c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b254c1a216f1fd1c7b688d2789cc4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec0f2487416accdc1bd639cf2b633965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e210f8d8d039daf11afd909dcd65c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae5426234ea714340eddd1e470940967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f25bbfc97e5ecab4aa56dfe5c05f0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec5f9bb18be659aed3e1f5810aac8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660e10bf6d6669730e8d5d547c4562970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93966f9e2aa651de07c8e2b2472432971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba3375320564c020037cb94d420e9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5653b54212846cc401aeae85d16f94973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434a185e9a2816f97495402c7955ec5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f46370b8d366f7db6093e109bd2e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af3eee4787f05d28469c3d630887a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6aa572f151b8b518b8d9891df00f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69403439bd35a05103469d1f8fcac2f4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b9d55a67dd0afbb51a925e642e98979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6495d684bed39c3464634a94e3de980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eee17a2898224a8e32bd0fd1a3cd08981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35dce8f67e6612fa520ec8cf81d33982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921038331a42e02da00b29e50a21e4bd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837be5135cc64b08c79e871e157e3daf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5332ccc3058288dd7c1f801b08f4b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdad0bf1b95835fbf8a49b9da1489986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5052282267c2c36b6ff4f6c3cf1283987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab26fa47160aa3c4301a3654f73e8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046ea6ec0809b084d7ea89efb5916e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356589cd40d97cf8b1f4be15ab8e523990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f34d152ecdc3cd0f181386c49bd0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee42709f940545527543394c04e57f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709df8b33131e9a0b668ebf7fa9f06e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590889f09d7fc5c087e7a848aa772093994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb28588e44744bf48d4a70010cdeeb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66870da0cfbf4da537749d4f9f66def1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc192e99e62cbe754bccce66cd0ef0d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>