--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba3264d7c24d298727d4c709117f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048fedb6841a1ba853b49b7da5df842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b209b8e33f29b9aaa2b6672deb7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071ea673d531c9e323b2f6a5bb58084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e046812043dd1b2c3a06241c83ff25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb77f50e0a5cdf3da65cd27e539aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200da28a4a6d70df6e9aa6f148ab607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa51ffaea2ce1bb8c073a23262c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa773ba46930db3886c0cc79daeed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2034b35375fd3968eb1d132199852610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186880fb4156b90b54e3aa08de2c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62446f290927941484f3fa65347a55212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ce0aa45060b1c02e89b282dc04e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8020e9795215746f9bb8af1e0fe9fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc88dedbefd32ae79d8235b1429f7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab9153ff85e2dd403d66bdc3bb95e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7eb54bf3f729a2859340150f0097d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18016ae47e7566f3dded9c4706f0033918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133c802198ec5c6fbabbb505c268ff419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e697ea93a979d5843351f0ac231120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837ab9c89543578433ef7dffdb216921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0c7807fae1187befbfae9a8de8ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e09326e536e56bdcf2a50c0e803123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd20f6d37fd4cdc3c991176e39685b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed8f0ee02f44c933cef066cc18e8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d2283c05da380cec82035c310e71e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c805de57c2fa4215d0894c6063bc6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f53035aa076037ebb5094c3087f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0006a635d6a9e693736a3d85726c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f3afc02a09c26a03af7739f5cbed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ca6f739ec4a77e39ee0f5c24563a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203b5df2d6984680423a539db00c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab29dcd938a4b0f061123585a8e56533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199e9a64a711b83ca906acbc7ed6c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034b7c482119e78272cc6d8183cb7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f328f78071b74754b205d15c73cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c814225f2e534f0d55facbcd53203637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eb440b991b63a42ddb7e472398b3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46424a545a1ae00ae8f8fbda859d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e984a72ab91bfea1a2339c831494040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ba2625af325703c1e7d3230a358e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b3f93e0272140afe239e8c57363c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f70e813ca55a4c9374f1092983ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71646d844896fe07fee7900a1b9d5bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71264dbae17ff36c1a6ed68f525c2eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20666c8648a460063c8dba726190ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68e29ee15559d499a11752ead3f6dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bd8cb166ded9a0481d1e06b62b5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2128a1fc7095b76d3b879ab5f0bbac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a153de9bef959dad23fd4c605b7c1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b742bc170f05df68b0d7c40ba3e1d7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e7dab83e37f5164cfe3e34cfa64b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f31ca24a8647b13928fd33ce6d16153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6866118f5f37ff134f37c992f8a9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9d0079500c1a5a76810bfbd1c94a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562a6e10d8199748e073dfc7ef64c0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e04f6d80f44f53aa2f3915052a6d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ac7da5cb798b63a9d38f192ba73b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf66dbfe70c576fe1853e1ec0551759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b08ae52202c60ce542931a27058c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92657b0b0a24e7bdebdedb4b5455cf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186e730f1ce91616cf3c035a02b51562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d5ca8bdbae4186a3968ca6a17b13f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14908d924605feed9e9996b93fd1126564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3822a88ad89eb72d68ed16ae80ce54765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1b247087cfb560946bbd0525578566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fcb227f6ab523e9a5ed9674aba0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bf75d5ed0ffb604f7fad887abedd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816456cedcc58ed5027cd2f250d565dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13522e63cba20b2845b1c866da144970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb619e618da210d70ed7f7117d0e8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023ff6e97e3d9b08af48cc674b6c8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c1737b6d8f8ef821e937345bc237473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de2574af801d6f5939db5478f5ec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd140e3c283f60a51b079a027410ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c58c418feff407a214eed290e219c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6bf1796c35751e0f60b205594de9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4dc471d99391cc13a0763c07785578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca93531e0ad50db2877b1899d56120679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9d604b5778efc526015c9eec3dc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9258641a9feef038f2f0c8ed1a360581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0fd06745561e4b26e8a611ee6fff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556acbcff6605b2a988f53d3a22a0c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb79bb5028781212113eb3e1965ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8700f7b9328d649a7f49d9c05b31c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a856a812e8d0f5332881b99a024d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44178a101f7dcf36ed9dcd1fa9244c7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea111fedf801d312307386bb20da2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072dc14e59226b6107d5799e5993f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a59531dab8692db945812f9908fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec7fa122419a7b6bb44e48d7339f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e25912094186f0ffedb049ccc30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ac7a480c40eb26ced428aded15b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e514e4df524a78e312733b592861294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094d72b6adef01f23b59db84ba639b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354271b0ff9d85ffbda44146e22f37bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d4216784015a5a0ba5576083c24897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e08fe1e6f9de8eb4f7b52a23dd3a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81104d8af5d95ea0b3dac3c26f7c6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9666e300e020bf04d0655b5f0b9f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e12314fb29e3cc03dd87e9d11c28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f60bb5cbea0009429335aa61f733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d591fe5a5b80ff338d4ffcdc487c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fac32751408e5fd9c841646a376b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5871d77acd78002e055638d4311c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bee00d092becc63ad16599cac15df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4371e843e92f4abc5fab82900ff077107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a60467abbbe803ac92fca4db9dd85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da98de183cf2096d312ded7b930cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751d0616bf24ace365c4397a136d3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e5c66da7e82f6c3db2f60c6f1ce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aadc08f533ec223a9e869b6deb2ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9184be6624dc60e1b53cb7c0bdf97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b58c7b56b5a4d1357bd3ffc291f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be50bfd5dfa66576e32a0c17c90af5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6937fe6fd9257507f29ea0956c63794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66aa7b0bd5e3ce1cd37bda1d3bcaa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5a83dd8402ff640f2c91ce761108118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21ff0fcf44e54265a1f8560007e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842d0a92327f26fbb9a094b02f009a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966f9f69bf280af1ca6853d2adc7d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c75475d5f078002fa1cf2bac5c2ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea3414f0e384ec5c7366f9b7ffd1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7d32484dfdc12d0900226a4abc6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e639e2ec28f73587fca999d87c8c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea30d6497681d307f6eb3bf71c9553d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99536afca69dd51fc8b2da85642947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9e9fa0c3cc8822905fa0e4da2a0fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02425ab9e5a13c9825b982ea28de7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605f190ac5aa25f50f161132a32a97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f119818d97e7b482f5510cc396f3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ed3e663540bc29935f476ec1b553132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318ac94fd62c3b324f01fc16f38c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c79d8a71ab7e03e84bef87ad63a04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1ae6ea3a2ebc21a0f2d804f66ab2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c428403c95ba218c7b1ec981ce6e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6a74de9e129affc8474b38ca3334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e16ac63c99cec1d4b4b2f1d0491c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be2bec78217afcb66b3bedae906dc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f4ad7b82bf7106310b8b7040713d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608dd18d6b844f185ab1b1defac7ccd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb75afb2652d62b0624efad7a6ffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ebce00097cd2d309360990595a6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626fa47f05d9524ed80333dd27f4b56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65423d606e559a9090a940609f2060e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c85eab18ec4ad258a8c812093fea6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd77587f0a81757ac4b39520025900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b820b5a51d7fed4b2b68881955073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb57c3c9af63d1bbc47baa1958e1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd968253bd31355ccfa8c79ca67af6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08bb7d82fc5c748c2f9d77ee1f48b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b952e582f25c00194af6aa6123881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab78cbdc15db214d371267499ec8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d101579d50cd244e72a555d31fff2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de8e5a3d3b9944596f24bc3896875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a88b55bf70dffb1b282556963fb3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfa127d75e9832a7c13d9b469710f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b05d47b0cf36063ebce87631e5f93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b31767b3521d6e09d6d8ac91ac09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fbbd2a7d29861d4bbb1ac262b05d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e781ed0cdfcb307ec10bc10e0ef1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d808901efb55b408dfa98d3da596d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bbe8260028a64bb37fbbc9cd25c1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a32256c45009ca012dbdc9827b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d97b960e4aa43268fdd3fbb6e1805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8ceb1e88b68446cca20f6f32161f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55d44c941cfdebeab8aac18e05463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88af7f9ad211a6190a8c124ef9c2f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a350665e25f2e984a0da430de0192169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca1cae75cb88aa9ee991f1464536ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724db3157e231ba407adf725b434572171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e1554c3e2a1da9aeda269c8064e5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b1925ab8087d0e85a00d3d5ed3f9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb4448df9e8d1d9551069aeae6121174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce363b870ed09e8b7b0250912794a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d1a59fca3d95bda9d854dc6a7ed99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca990fe01aed12b4fc87df310688f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380810f64c7376dd12da486cd06a4798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ace552a5e19ea81051ee1b677f671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72ca762f9b67ee2d4c572fa295f3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55639a565d31f28965c15a6ae3897f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415929ef2ab7a70b053dcd57150314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640063313f06f81725aedcf567de81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c282efc3511213f116516ac61283184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de079eb5ddf6fdb4b28333f3e4c05e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07a682d83be7e46a27e6f5c46ad3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ac433ada59b343d4f71433ca995a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383cfebdde6b8ba7d9b10f7d057370188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51073ac3244fe8917b600865260aef5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f3024c3eed4de2b60eb91469abf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f836655b4f13b4e685f56136ae9a21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0013fad1b2b2aeda60e6ec103ffcd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35439f6f29598e5eff8a34b5d2b44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832a7f25f099074befbc7cceb401e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeada651b54b06b1a89683c2c229d6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49c3d65d4d5cd6f1ebba8d241fbd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb79a28c7ed73812500cb2c67acdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee73806e7bdd275b85b4084bac2d36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ccd1f0ace9d430c659a98e8dbf7c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5600fc146dac9c9a9d535d2f7a16e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32a62c9fbc9882b27b26ce723ba32e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff82cd270f3f872a70747b18225fa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebfc2064034188e8242bdeedb5b462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a0adbf8403a2eaca410aededf4842204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e33f1757a1c8719702428da8c68a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c5d9fb4af757eb23c7f3f34a8ab1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b10ea1a12bac4af0675c3a9ca2a0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7b8fa5880abeb6af4fbfb106ae3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e60b4daf88a01d2ad782ab38cf83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871f91ee7ae7b478392ac482bee562f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a73395603351507565bdfd7f08a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea6128ca9822d61b11f22d4ee9e2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc2b43464367390974f56f91c10b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25225f506f440e7a5e83fdbd0779cfa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e327c116cf2c67533fd8b08225897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b551ddbc8cfe00b2e0a56b57e1f19a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70258476262333e1a6e5ab9b6a3f339217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6fa249af8493fbad2cc4ff73c7e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c1cf77c217640cd3dca2e201b77f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1a740a11ac471b4cbf478c493e27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44b6a7a73260eb775acb98927d107c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceca14c7cf655da2ef9ba6d05e7a1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600d078ae2b0250103a3215e8c4353f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed4a72c1c4808e3bbd764065bf563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d71504d6d5140d7c070db129d83ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9930c76d2ba2066ea7591e7c97ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8f0482ae6dffc3b33722da6fecd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e36e069cc906239b4e17b943ec0dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880b669f43e2087784e74d3cd4c4c17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7770a5e53ef05f00ae038c9f769ead230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a8ebfad5e3b6bd68c3dff09e4162231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa324ebf227e0139de71a4e47a8a9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d821546b5e2999c9fed1d23d4b3e8fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ed8fffad66fd710db41121ee691c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e518a624d0b831a21ec155bee91b55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789882a3d7d7610838f8b3df6d8ad24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222dfc19438902214df82744213291237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316862e0e2d18c44d95513bb3f8aa3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803e23280c0203d772a7232194715a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4fa929a092af52082da76e69ea3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60595bf417c0dd94497edde26580b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173fbd334877e6326dcca0caafe7224242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524dac627efad53fc15b14881a8afb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4608a7795a8c2698c433f15996ea24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df153e1c157fdd4edf73eff295776a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105c722f205985511414b37adba56f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8d29959df36acdbe98c298e807a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf591b174007b4cee433d235664bb58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf0e521b0e584f13245df0f4b78ec0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b995a0f7dfcff6c4b9ca48b347a165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9bef26732e2a2debd2cc08ce63212251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca33d0d86442e865c9f505e952012252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ae137e90c07fe0f771dd9a91c40f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f7ba3473d5493b099ecfbf4385bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e7dc80be8d7d44a5aba638abb7b64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c945417f1307f1f4c628f4d5c8fe1c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ba22d39b6b11805922c21ada20bba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d95a81bbf92dc5bb757ef4dcb3259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25171b54ee3808acaf994a2712a7ab9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e689ef220850ee2bbb7e8bfcce9f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23de2e1f7313dbfeff47a8db741d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f489ead2b455af7586e79503b369e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a9d363e84afe0cbcd91c093752b2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9062cd451873f0c629dca5e714059cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2490e397a4ba8d40892cad28bb214265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0e3ad7398b3c773b3e66b7d89911266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a744720f3ee8e242f710918ab1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01054782010f5184fc837e331e46df7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137f61a2c4171def78e9e1b657b5b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253808b443ac879e885b599f79a2b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c52fccd0cf3de9ef2644a59259b9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f56bec79d792b928d64a1065cc41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40ce024be821efe7b26bfca68ae274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b77ee168cc3144e802e554dddbd91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c130bf518723c42f96a339dbc9e993275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458ff76ea043b40248b090d3eb595e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e33fc58e84638f02510692b17794277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a07c43598b1f0e420c738ef403af5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7bebc1921e1575993d5942b36f08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057935e626dad2a8a90f11a10482fd25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f597cb71ea5d71930bc22fb00861cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c68051a78434d96944c45a87821fbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd9ede2d6e5ea0dd20120d6de9e4fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4659e6cf5d9b60ff7c412f233cd0ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b06cfc1bd9452e42fd7393947d875285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67463fadf58a5e5e33f8a75e537ce74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a712e5367cbaf215278cad7334c9a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7a98660327333ba2d600baec115c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a28bd3fc5b08dd74ad8f4b25a314289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8992c48960c978e098647c34e7146290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0b86e02e161f2cf1ad17ef8bcea4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981502167ff0e5d7254b8320e9fa7ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91ec08598908f378c6d44f8bffb864293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139404ed411f2c44d65c98d795dd3c43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95936216c3b56a8c542aaf63d88fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1837c4b8c49a4387cbb2e8a0ce50da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a6a167e5871170ad820479b61fda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785acb341932205ee4753003a0ec372298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95147664b4abff0bac1d9361f26c359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c07224500cb674203d076342d02370300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ebd6a42ba21a7a570061fb196e2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa7d34968355a5a18e4f4b1483575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab179859e5b8a010327ec729cf2332303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7850cdee67b19f9808bcb42364fb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69bdf7f341872fa3f812de1ee54f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e6fd6847e77679d3f122657de8e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d9d085805762874eb615bdb6bfbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30699cb74592b1688109c487ff17e3a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdfbb9df578027050abda8e88b687309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e7c37414a171b9f371ecc47dd322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f354c47694d7f31bdf0f35ef17c529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930bf50bf3b9a64c3eba05aabc42bda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db266084c325ec9be68c27cb6f38095313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e137e3213dd6a1183bfea162e2e72c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eeb173d66911cb6e5b9aab7507cc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b1aec1f6b65ee89f29b045ac8806c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045da9e96b802763e8e16b65fb9605a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd57105a10eda65a099228007bd335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aade149e1171f56bc48f4e9685ff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a796f0c5a958c2576fef22f3b868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8ae35fb372fdaaa4d3fa2eab8cab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a87f077b4825f1900232fc2bbdae7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6cddd6d5be119e81ee5ca0368349d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcab07579a267af055b6e6c143fd0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff33773405fdc12078b645349b7d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f958036bb14f3fbb2c03acd9b9dc84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13e3b51a1c14bdec713eb9978e23da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4dd543e9a5739eaa0877f781637a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218e3a3ff70c657883672d0a0bee14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65f54729f332b9f442883bcd243ceb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789512b58747a34e9e577fae3f5f2f15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45187d7d72626aff6d587ef84623dfba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3bb2f0d436de28f13d482b46f538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa3d104a3a7978959e5892a90f348334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e733616340099e1f44ae73a02f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e291e6d1a19e198e2dd950d7a4cd53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307615e2d15a7fa0bb6e1735480a3ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1b4d8c8645d5433ead15762cc826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6fbabdc8850c2faaa5e4efe7dd45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8068c5bf54e789f3e39c72594543f03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc366111c5e670be3b898d83f6cc37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e5d69c153a844df75ec8028dc9f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ddf26b66604b29f162713ce4f8ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b563e71316833943dd3b185542978344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826e50502cb69fda445de2199ccde9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b33b6095fcba44026279c9fbe985a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e145884a8e2a47672100f199cc49be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f0f36f7da1f07a20f9086e4e0e074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045164e1f37b2ef2663cd1649a8c1b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3afb5d562f37db1fc5d1886968bda1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b0b30d2e7396b47d5a6e757fdad4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f65f26f4c1d3ea6d0916e26a8ca37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b949df4f03241cb7afdc849ac1cce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5348dad24939e15932d260cd728d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543818bae1eb3ac714703045d2fe8428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c454b83cdfe9e890a22006f2a2ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df7ee9014e30954becdadf908f3d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03f1013cdb1aa12c766fc2e3339a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7647b2b2042ded07f2b2fabe5773e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2b05f149d767a6454fd6b07b49cfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093ecdd54ebdbc300ea65144493898361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c09a9fb1898958180eacc0f2a954362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11942b59809ebb350facd67910be97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff3eee53a1bdc84653c0ea2d122fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf00f8cfa57bbfc9822d32e6024a17f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73748758c8ee9b2761431db843a056d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74c40114b8ca11135069e753f31e44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23419cd8897b2b0a79fc28dfb9c34e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc8fa6b8015a8c1e29b491deefb7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c2531f8c25f24ab90416b3ec742c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4d623552fa89162b50d4c76429ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d31834780c514cd767458e2bd51a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c3ecc8edc743c75a42cd5591b104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5c7bfeb5eacecad0a1ceed8bb1c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f963a793f8df4449f1163f669baffa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e30f81918538fd48651508904753376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed523d200735860a543a80db20bb060377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cda3c9462baaac18f8c8e3e4e0342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aa6fa4d91f772622e81172777f86d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b27adefe07248670efb72679d6ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cdec5731f040dfb9643ee91fc0bc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404de268893aba21786533afeb03d80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6959ea58cd6eb0e14a3241f27c46b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200569d8cf98fc122ac2fa2d935d402384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9c8375faa41a95bdf0c9190f4525385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e72f8e5057b29fb3e0c172c7c8757386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ecbf7c83dcbe132a4213a44cebbc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffdb5b9a413b4688126822b328348d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c366eaa3f40b0a1ed2917752d57193389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa15068eb78d480418243e6069e28f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410580b0c1d25b5dabb6b3a06e239fc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce30884467e43663a3d37d86464f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167254d8cb965285bae29171918b9ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb8d09737f860469e347c8329ef18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a08695740b9ed455b806713829eeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e858ae01f7c6ee6cf2315b4142ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fbfcc3d96a2b319a6ce28c0b288fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bca24f1cd84c379f846e39e5c95ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1449a8650da1595b16eea00d5a4090399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bec26037c9498be6c2b9af564d3a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e397a727db2310696057e013e1f5d4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1b8e633bf275afd0ff291f1d66b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2991242c41c5e82b94b81b1a8f2b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e75e82de05c820672fd4e86851030404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9b9821a5d1f7dee515b95be59893405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533ba637e54a4ed8b5721561e6971f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e5c272a7578fec9f28c1da1719d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7c9a512944d35c52b3d92c69536d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd627bf1c40b857f6d664f3675e3cc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614eabd4170c8d6bdae60c89a614f68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4a940490eddbb4e3889c9b511a23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c38a90fad65926b66d16a0551fe3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92ac5c786da0393cb8898c0976cc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1da517d4808253d5615025d34b133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69054dde703abf46e49c6d03eb600b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e074769838073a61582a28569e953416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e39cf377ed6041477ad219f4c9014417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24542240e0ab2f88e3cc78350467b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7629eb4fdcc0a742b7e0097ae6b68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee99c4fd42c5a9aa14709f1602c19f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac2f12ebada81aad5946c7c460db1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f001dcddd6312ddbdc9d079fb9e99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c3532763588f76406af32e8ed2da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059862109a0dfa27f8766b7887d4fa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd31c0544fefab553a869c97a4893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f9dd82c6757026661119dc3822be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d03f0087fcfc21d686c1525012e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def3bddcf1477add21a89de0e5b9b5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7300dd974451d9d6a764b24ba3720429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22527892fd543f0928325dd3eb97614430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4cc9c26fbda3bf52cc8fd8e88db4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e795c0450d4a90606f1041a1cd289432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c029b0771b2a15b17fb60d8d0811433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c27fbb57afbdce3ef3a616bf6014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e772a49de4f3083d1d9b0be17ad2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ca74a18b5bc70a711f1d69d32bd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c70c3e0e339544617e541058f1205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984db134dcbaee384731e112755da70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f62045c5d87d9a37276d42b589f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac1911f49a799d126a01593aab4bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6728f3d73a552a5d28099f5919d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32142ce7338d61f4e5370be5e4ed42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a77adf480c9ac537c299f0e19e7a24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149b08de0c38fac45a73d12069a0a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087143a63322c6c4b7e3f72dbfaff2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16141648e1bd039f59a31340688ab7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9adad8f8b02f90d2d8403a8dc974447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918eaa82f44c4a50570349000ea3c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7f4f86bc4794527fbf7cc3bff3d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4fa2f5889946325067570365a243450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083656285dcd9c56f41a00abd427096451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61791312142b647418fd0e3405eb3dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42662f7748e15b28abe1c1e920dc521453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099f4160d36fe6ec135dca48a6d0a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e66b43571a6e75d5f5f79dd1b7f10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba54953ced2773ecc35f238114461456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b311b605a34f1da35b7ec28c60f93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96c8573ed867829682dc2ebee4b28c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f247f7c94f0d0242b8b430a1518459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f946c9b6a75fe8c537fa64d46d2140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de19bc86956c58fa5cab5fd67e37749461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0379cd8d707d2d3dc79ce238a0b827462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51319a5cc886279ded71a247662adfcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78faa756904fc491734251a6a372dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d36683e0d52f659a557c4882c3e906465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a02dfe83f64df693ca626e6cf3ba2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc883456c8b85a5946bb41000174391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be59531cea558c9d1a5339c566806468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1a4868d760dc25267bb9c14f8ec9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857779093e3911dd90d7f39fe3a34e31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b067d921406d2d356a4dc7ffe3d7b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f523900353e4ef39ef7682c6582e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4582e3972bf7dc1ea0e814333fa47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374887be4c7d559d55c138f1862104474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076e83ee326b507c1dd0af367266b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e54b2123cbca9988efe9fc800f340476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096735bf4c72491577273dacc595acf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ea9af0ec9c2b9a81c0e260267fb83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11b1b912ff2c0c74f9fad77af1cc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea49541195f908b62ece5b987052f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d00e9a5749a189c4069d3ad632da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704fc885abe290a609fb5a35afaaf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eef42138a3bfa4ec9d0096cf3aaa6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841dd805f06ed5ba7ac7370e8a05f73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc9d6aa81414921ab309069d5737eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570307bb1d41e444da28cdb73e19cb8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74cae1631351a46559baeae95592a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932f1ff831dc0becb7400453631abc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d256918fd3b4d2c32894b1c6bed2a71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747fdc1321aa83715b0cdb6ce0f862f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330f1ab34c3a09e6293c1ad66cde77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5bae249e0fd1f73b8f723861cbcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695517257da7e2a08dd66cb08a11d4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c7c8e6414f96a754bc95dfc8f6683494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675fb262a1ad5e54fd751d2cfb777b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e74b80ae6f8cba46c89edad5138e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b289257e0cfc83bf4691a3f878e8af4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df8b3c46a1e840557c243a009d0608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029070c622709bf84ec885c6abac9b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298e67f8477722fde174dd9ed52869500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21254f8c5b5dc08e57aa8d3ccc67fce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c77e6b625f40808d09b4d2c76fd033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91a628315aee6f6c2029bce696564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdcf25ca484d77360cc0ef25bf514d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b8ef62bb44dec4faca79c6cce558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb394fa6e2ce33cd8676bb0962c7f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cd0328ec7832febd67e125598d93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c7752d92547890771f15971aa0d0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03127c7c2575053f1afff7beaf6162509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74dd249e1686661ed16dc110e327ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7941146eb185566a5fee8f12ed2c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb732de0552e80061aa671dc84c4ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a663f8d419929c2873c1f699710e6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3aa49302b88f0c398c48c6fe7d3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934914014ab731d746d675a33e14252515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6bb386d5747d260ea4e64a7e525d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ca2f1b5c7f9a447255b11fbda8a96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c38692a673855225fd7f118fd668518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd8bce2d89e7edd37fc55865324103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e629a13f5fc413a7c55d05cdaae620520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb0279c12a9504c24c8db321f1d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed8bb3c59db1cdd7d1c208f999edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb30519a0eb6e7e74425856698c996523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5e408bad20e1b5f81b69db53c5e03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562c46f7f193f7926f4cbed4987c4af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea903637789c7703c0b4ff9fe38d121526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a840ebea26f67f4815006cc72f60f52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b5a2cbb27a6ab4482881e4319016528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956871066b6ab9d9636bc6bf86b867529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d7a6689090170263d9a394e301f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955892fb1d417d321b399b5868111eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fe596073c6fde8ddd21785b188f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9709a1902cd3dfa70bf1c0148f35e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4941f9d46186e042c29fc733a288534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b4ea94b5468ffffe9491cbb51240a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edb443feccbfb676a96dee18667c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269edf4c5e92052cdb14abe267b26c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4965fdea33486de66442bc1df81a74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562128fc3bfb982a681ef0cff0400d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f9bd1ea401ca48c6e64c00f28dce5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddffd3476f5371a383c0ef7034d7eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa8b14f9a8a0d2b3e5345017a1fc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fdeb2c78c780662554ac2c42c0ae9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6206ac301d2c1779467bce7c8ded544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587b31fc2b4410c303ed248c9cd539545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7d2d9bcef8bef6929355e78d63dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6343efa8e1e1e1523ecdaa515e4ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33e6eb10fc5319422e2a7a100a4bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97125cd61dc1bdb996db425a8d7ef6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99e73d5cbc729ecb3810a169ad340550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ddd01c616a5c104336de5f174795551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678273308f4d63d74e1a2e30037473e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be938dc021244a6468b19745371e766553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab1261b305ef3109989908ec51829554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38b5473ddbfe163142260cf3b5223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd8879f0acb4cfa555534fb3236a56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffdb2e3571f604ba6eb84ccf4cd7a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff15d98a1f6a93898e3c27dbfb257558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5a9d5163489f87ab894a17db88f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41c31d7191d4748c2afde50b9dce0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7269fa0a05ac9efe3e1a3424207bf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14167fb7fa3875b13da69f6a6c7645c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9b7ac65fe65d49cc1897137a7569563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a5763b5a857b230109231fb591d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574252c2a9d44d659e0bd6825fe30f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b44b50c6b5d1496f556a5e5d5940566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d177076bba471170cd59b50b15f0c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf621fefe677239fdf5ddf0f6318f90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8954b2e2a032e2b4ad6eb4a973b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eddc5725271641f13ba61c550ca219570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29baf3880970e94773c102b37623c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a7fbbdf8eb2eb91a7efe0e31a3a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efe98cca9d2b7cc5fda43edfcc6d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6f09079dd58bc460ccf666e86e65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483fa2cf3fccd57273eca2c0d48dd14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22f62ae8718b0478328bb55fd7ddc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b865dc6ef69c740571053c6a5ab265b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428c725222f72c038e3d5f33d6f44f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72de0c442189c348aa4d58158a3a0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d984ef488167e6ebda374dbe0c60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47145b22f9df8654e568262265e839581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15580411cbed60c97df0c668ea301553582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9bad78b88820099a87167c53cd4fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda915273e903087e75edc5cab72a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f75e7d407a1561117173aef79cab5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb890062b10886d605d3708ac9728586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0a534ab17f8d4a808357ddddff78d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8277ba4d99d1aa0138bfae9791e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d980238c2060547cf83ab3cad7bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f10e67032cddce672197d9c1d59ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90aeab86ea001468b8b4bcde5e4a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbde7d9217f5332b7ae9608d9386f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b253ee19fc5cedba2e2a790ae37debc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84309f93e55d8739f5d30ddb57387ee3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3261dab13a62c3c6341737057e0a95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc95c7559a87085129a188d3248ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd8d03495873c77e37f165814e442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691240c19f8838e2a3870b14d47e159b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71f09bec98dafc5ed802230f6fbb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad80498e93d618dee0d6f10332db41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae0ff11fc8a41829471956ea774fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514640ca3b7fbfd53d9e25333e6d4727602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781297e8905e97270dd56e13e062248603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30437fda00c10d1c4ab0317854a86a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b636b86d482720e805a7cbb3da87db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea504182d7472a1fd319e3060e41e9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc70111b22a0e20359eb3bc6f77374b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa5a5494d14ba102c3ad2663299a5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c0d0a982b7b914974b72d32567ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6db794d593558eed9cb75067e52c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab57de4f8b57379d633497adf5522611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee40248448dc937414562fa6d208d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf32f599dd7751784a47b56cc5ac721613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5b3700a609a4b2623b7e3848e4ce9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83facafc098062b01de26f6cb1b8035f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8355e51acd108edf7546ca02a06d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4f02bd511968e3046af17cfa0902617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80f16c78952242ceaabdf44b1e5d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4702ce86dac7debb2f301e684da33e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad797991cf90bcff7d6a2488b82505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4ad4ab3c2555187882c2eac81502621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dea6065bc670f4c93a82a8f82afb5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4124d01e8e65ceff49813438bdf4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b3540c944484ba8abd805ae04a96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf01fedefdbafb975461c4640b55b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf78911f8a4dd17c002f49a8257820626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ac7c52be77c2577e81fcef26eaf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd72a0ec0e5d6762c93962c4c1aa99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467ca5d73456dcf26e28860b65a5cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678264e9870604063b547b8fb309c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98beaf6734f738eaa45a84c2a28ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509d7b3a473b9fa6e22180dad3d599632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1ae382be04359205b66f114ac8be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ccce1f35fb9d1b62186bd682d122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682685691782b0fadfd152d5705a697635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85292b927b88acef38905fcfa7d2cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece12102deafd91870e3b46b5c2fae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcf092ed50bb2fcf76e251fd56baab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9664d09fd270fcb8d55c9599d71904639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f525aaa98f0c91a47efb1d25215141640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6104de424b1531f06b6405e2772fb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b5af1fdd54122a4f3b8869bdc801642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bef378f41bde95d82e70f47a918ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76880626c5ec1429cac68d621a71cf02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7b1db2cff864232e97ac0c4d1a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392336a87f55d764f4041c83f825fd74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19389ad241df0f4d0653ce616ba1af2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a72fb9a6db19a17b21e02c2136a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762677e2f9c99347561125bb3bbcab48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64daf7d8880801348a9e91fc8b8687650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f31114f786c07b48f446be3c2f68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa113ef3b9808f039c6909cf23bb098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc1b1a22026248cdc18f40135d302d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510274208adfd492e1386ce13e351b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7f004a917b18ceb9291c0012fe2dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809488899566c9c0fe87ae06f85591f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1778131a47d1491a746ebec1e63d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4350902c78141671dd30932e0e2f60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e35fe235f02fff55ff19238a3b12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c62f407dd3704ed30dc4b199773f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9051ee51f3deb50718bce0c39f652a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdcd4aa58cd13fa926bf41abfe8565662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290f377bba6105b716cabefd2cbf6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359490c558a800b91da1df00bb95cee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed7300721391e628791588485acc3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5880dc6af1da24171bbe2f5cd7d059d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf318dba848217c35c101ef67d3c543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f43fb185ea5556d393dfe071668ca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179c45c3bdc4b51940edbff1d10356669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2fe8d6aee949a82bfa8700efdda6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b243731a307773e63b1408b56c92c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125052f274b973929cf3dbe6ad43b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff59a5030d55186eb00af13e5e1630673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d704a6c00cb22de882b2365c3fa54df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f92fee7658bfa88e706190af207087675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618fe1ce6c3613440c7c9fc779e38c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d9fa805ae0cd029d59a39df5e22b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761dc924b0a35f94b6d0bf09fd4d184678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed66de7949df6b939c64ba1b25f2a3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad6ca5b07e2f332b21e58d09ae5a02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb1e4b4fd1e2fca64b29b91227b7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeb7dcfb28143dd65af3acdfa308d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938cb5e6682471e31ec4418c2ee1a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99c9830ad7d53de208de471e14376684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fc6dfe39ce2fe402c947d2af4738685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91887c29fba8783b0d8d34b5813f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a32dded80a5010dadd4fa93e254c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798d6945f9863f432bad23d3dbde46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279114d9597beb87054853932426c0df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e655ba0356533759440661d1e35f18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f0a7e636d7ab927fc6a933ea02fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ed2d6ba1a6ce2d710c38a33eba1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb899fd712f0e754422eb23c582764693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb002c8a93a1081af0807a94a2be0d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39c709684a9f3a649330709daae4bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350edad3c6b247909b17b1ecf450d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ba0d10938380c48d4f36e280995d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa743a3e3a32b3f451badc16e269b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e804a6c2ffa5be80379b083dda923d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f81bfb0c454f2386080ffa5c4ec5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48f05ef1123e7486e8a847e2abf31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d76581ec48fc89d8f6d8199e3387702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef4e00369d666337361caf91b0eab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4df2f98fd386fb38da0acafba5bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5ef7020d9a9ef787285f90e694ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293f80d83a8431238b480fe85b326d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b7b192b1f1eb5605c1ab3c0b0eb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8db07e2a22596aca4d0c329c2e130708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa325f0b0007a4e716c07e45cdad1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed83588e56ec9fed3314935a7628df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f1e577702cf61d3169766a0b0e7dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0671849635f189c7f67b4f1e3539828712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882573c15e5c9746540d945595f3d06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665661193d2d911f85ad973edb9eaeaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544136d713ec9801400055202bc646d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad876c0f576e490783011adc071e8b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee5bf8c883c76f4102850d4a38ae8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af8829d82c0e9940ec53df2437a6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a81d8b84e2f4f6bed1a091f59961719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9a579a9fc1afc9f699d5d2ed8824720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d635ebce30d0329d5f32943c0625721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ecae3cc27674b4a983654fcb0313c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880b50a7b895b463814157af64bc6d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7b0c3f426aafaf9905b9c00c913d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488470ff31cca56efdc8bfa96a8aed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96bc689c9c8c8d510d4e74f068287726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f70d244f7688aefbf30d34f8a9baf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426e708f35620b66a3928ae84929a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c768acf41e8bc55c46c70f51c4a7ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a186c96d91ebd66892f1afdae6f68f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb6cb69f5ae5fa5164cdecbe0f4c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf21ebda1cb36bec04ab561d4bae935732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b17edc93b2f0c74b5ea8b612b0bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29fc87301e9ea707fb568102f20f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568e694b56c1d58d2cd129ab92353d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c780fa78e14d09877fea8e006ec8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e87a0c3f7961748fde754531d48c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd53119ba517db10f9f1e09bd7f180738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099e3aaafbd55fca123dce6814ede9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d70cc16521d969b673ea70f7ba4c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349ccf48d926b78ad4a4c5ed11aad7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8dd272b50bdbf831dcdf123d88469742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c4daddfb1da05758f08d1d330ed32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542412193feaa46aa82a51a829d96e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138fb537c09425cdd8298cf0a9139ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1634a82d243ae6253a05957a9e16f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb484a514b12234cdfba587af3f82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b2a51fe247941262ba865150ecc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eda9b4e1ef90ffe59cceaea9b4aaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdda84cbc46d80cd78e7495068d50e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e62baf34fc5a2ffe49c564081ebb36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d2811627ed00738cb84a086706fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9105474e7f89245ee6ce0301dafd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0428de0b0bc3d58bb8cc1d2e8ed5f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8a7bcc299dc2c3a6704e37cb51e92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844eadff4c6aede96210f84bb6679f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426729aef92a8252fe03910b9143bc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17ce5e70966db443fea724add8a0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bebbc3d190a8058befe5e25ac6ba21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cdccc12f03ff5ee2a36866f474eae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e973b8447faa2a682a3d7a8da3b13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223857cb49d7df65bb782a540f45978762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6e9a17018d20ffecd8251c404d10763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56754e13c8f08027f01facd7dda68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8f4ec911717b5fb8e8182dd9d014765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981894a6f477b6731ec802954751e0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1acc0785b1ff569c243588ff8304de767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14eb99ffd22dc26bea13e57bfb71c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a054e1406d08a004ff4020e26a4a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6639609d3e09bea7c903a9351bef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da94ce34898b55e874fb88c62ecd193771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656cbbd10ac06879d3c1bf88f9f309772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ac3da86f6f15227476eb90ee11e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5e5239651790fc1b13a4f32ec1cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67fd688280e5671048809f6ba5c94b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b6b0a62a10c50bfe241f397edd20776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c41f1310a95ea66b9cf924fdb8bf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7f1f3a3e99a6e2b49f86a8560d7a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b723b1fb359d390fabc9869d7c092779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f5f3b7450987cf9bf56a57c94bc3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab850d6b97040b3d209f1bc3cff1a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76745a1a9898918351032130ce20ee9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae5edf7dbc45c67f4f054d11c5f406783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846fd78eb7e47b8dbc67773ccc08794784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000d1a82d48086d80634432472f0a4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc2c85ae9095ae14219b7a287ef4c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591770c2c5d84b6a6914fd6cd9150fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a468cab5b9ddee8c3c23e19d4dc1d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a34bbdc4af60daaf2db982e3867bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c67b2884cfe7ea57ada23e4b81f36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a95ffa58847a509ce0d0369c7d767791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9137e7142345b6e59f6209c921629792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719776d48c15d1b7c445bb646adb3b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecc99fe603cce7e3f55d33aae51496794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ec8d8406a8ecb109b35870a4d624795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027641288a87175d4bedd2221519b50796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883799e42ebc3fb255c83cd8f870f904797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e08d94fe1102bb8f87394684c279798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30a7afa8dc54ff38d2c476520fbc7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623295c57727803c972cca9974f0298a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eecb52a594a7db522b1bb18222eee5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f1bd2ff6953c6c64d6904f7a663ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced5be99ba04b396bf4102452625947803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497996bdb20006e85584015ce5f825a4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb4d7ca4523730fca5d44d5c4d82a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14bb7f704dd246fa7b2609b3a90e2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd6a651452729f0a30964a98d6412807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad115f0e4177ab8100630b909787a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef3fe7bc7c20e9f247e2007151d4e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462586db4f7757599bffa24c53e6f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f933229b31305efa5fc09121c2e513811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015e4c1c5b1e6a5a839c44b9bae631812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053d285414da7f716f868c6edf251b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92b91c45c3b43f602da56b29b7487814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e4fa45371fa855e717504f2e113e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9782b399ab61340c5f79fdba1ca21c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7405a3b8c850fc6588e7a4e6071e85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d11c29ffd9e2b2e4fdb124d9c8d2c1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab510465ee0da49936c99d74c4484819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39395d29e5770350ffabe0a0cfb4d98820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcade26d62acbd296556c0fbe5c5a6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd1b049e447ed14b8e018199de2cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af591eaac58fc915b8d98e3b429a8f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb64365511fe582cc92b2fd2c41939824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef52c2b3a5d0251edb0cca1c709ab9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea5e51d31a7ad324de17aeb516c056826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4fe6ea57d0bd89c5a322e94ee758827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9f956da84624c5e8a6952947be974828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e371e15e31e25c1c020f752e68b206829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc3a01459c4c44d33ddaec438c876830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7958a2a6968808f050a16e44c4106831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca59735edebbc04e4e13d8cf445911832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82aac7a72998d8245a3236fde9ff94833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73830c2a2c71b9243c815805fcc0f2a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ab480439c6d57b2df2da110073bb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a36ac8b9299c9e8929077b798d759836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735baf4c760bae245414c8372ff199d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb2459330dc3c08514daef75dedd48838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21f94de7771cef0e72d9602c4c12a4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d8e921dbd22e74bc23ed304f3e9f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447104edae74d1e46646c498cc65ba841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbfbc6657198691d82cb91bf45b502842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d37dda5c616f4da00dd1899521c7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc2a2aabfe272331d94fe2e0b7f3a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be806329851b2ebdee82e2029ef47bac845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3cf080d76c7b05d15315f042831d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db54032e29d67e0313c894780fb18847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5eed01a9dbad82fb26099bea77a7c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768c01cd5f634b62b5d76efd36a8087849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80c369236e9863fb1139fdcbc95d2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61bce9ba9d1ae66c4647268c5cbad7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f105fecc1c832e7a8a455493512241852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c093de4159be3f51600a581c5a601853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d02ecd9b6e40f4687e8e068985575854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e68aff16464efb2f5b7b62cb5f65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b057bb3abcf7e1b9ddba6337d2c47856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb673bf931c9432d4e562a207b824f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf60041567feb36a35a628757406ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba44756a4a9e163adb3dbd8ce5704b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39764650e162a246d22ad1c557dfaa33860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f446e88a631885e55ae99a975996c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae509ff55c7bde975caeb5beb0011862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d82b29d0cfefc337fcf0c2ff4d453863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b75e98a4b507b673d6517c6ea9624864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e410b5871305ae10a1ff2f8b81ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab62a764f379e9cd73508d8507fc62e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c251f33ab9bfae3299ec8f827b435867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2b584caf3f575b0b3ed7b35e87c7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5905aa4675e1ec4805796dce5d43869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11bc18b5c395b2c97931f8f8965292870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138b0e86a88c373248ff0563f0b5885871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914e2af256b9d6af1cbd34b3151a80872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a9d7b57ecaa32bb0b8f2f64fee5d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8dc2fdc2891a5bf486b83f7a3deb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc8194a753b952a980e7d0c66c31ac875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286235e83afd953de62fdca5848e17876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046a1df567771aabaff1124bdcdbc8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b10eed7e547c5054a8500ae09427e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f609d0fef6eff7001da7d405aa407e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9b1ddf7f13086a6748a0ebb6e5d90880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae3a211aecbcc4ec71ba072412ba7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10a6c15201f9ec4e893585de2b6136882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d989966fa62f36720e0aae3004ebaa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1742d04d2f2d792f0307f0d4ff7b9ad884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47c0b4c9f69109168ab5fe2006ce7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c90c7373f0a485996cef85380d4cc1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d0db54b979fbb50ac910541d7fd9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf95fad4e8ec1b86a2fec399a01915888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887f3cbc85c54ce007e68dc3e6d3e20889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58094a5ce978417963e8d9838bf79d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190033e92c31351b0063457db732e6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b707ea3b04a1e23ab3f4af0b5e6ba892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf4f6a263a9300537e00019104728893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2fe9f2800c21cd0a63698e8669b68894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ccdb964fc177ab266cdf07a89c0d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f40c807b6cbf2444aa492ac54216896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d194d5f8a703a1b55309c0a5eee78897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e346580f45b096b9d95c0049ea5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757ed628a370d2c238ba2d463aac22899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17adfa2efe47475e6ac9ec4a3f0173900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31118cf882d4d1ea85932ea7fa4cf4b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2164bae4a6a37e1a18447c06b1b046902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a8d375e3faba7a0de75e65b304ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc23f5a14364d2de0809a902f30bf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763119b0e0caa89562d125540cf871a0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c9f2a656fb638e6e25205549097e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28826575d9183966872cdce53f0c197c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162681357b63c6bcff5e11ed9e4193908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78314c1e1ed677b529c3492675256d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc18d3ca0bc1394066a1e1d497b81910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e6b4b75aaedd7e1e811fb9a61a55911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74934c6525e39b018dc60da368edba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99508a34173ae80f1e91fa93b3032b9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975575b4cfd4ae7dab3fec744e1ba964914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfffc2b2f9fbe15ca9e6277609db7bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9759fc9933e4cbe463efadd8df3f278916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5b015b70a9b207e2cc4b33bc7f69917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715f7746685fe97b131f30c07881bf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47a09a2d55931adb03f6ee463cdb1b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d40dce8bf13ba8916dd87422c321d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba65de3aaa529b6096b3e04fab47aa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4bd8d4394513312c6d5c20f3979f9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4193f80f621c5611ebc46b8078def87923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a3b8981b6170243298114abbc6e63924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943c6959f68ce62c6b21b0a42e3f2a6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3438b31be7d968f69c72296ad4bd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab09a48523dba431355c9b734a2d35927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680f1bb6405a8b73247aa5b751bb7c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bb919b5cf853b7ed86cce13d805f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888bc3f4107974908028b3aa9271dfb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f69889f4ee72a5a7a701751d8f68931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd65006b885ec53ac5df3a46a4e040932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c5db8010a35fe7d1bfb75929f08a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb179c5a8d345deeb052436de371fa7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f254bae42190de1d3b8a59491dce124935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53526bc1c04977abe6a9fe40f8dd2b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d5e8e50479efd9662d02595cfc6e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b311734db0c931a431438603c16217938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a92bd4ca852e059a2a22c0f6802f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004374ba68fbf9b5596ddceb6c7504940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c233c8dc5bb4c6dc139b44f5976b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d89d7b85e6967566adb5e47ad0cab942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3bbdb9087a001a9b40ef1fd6a0a4e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75ff5979038e3135e36e256c57fd3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e85f01617f96b58a76a008fab520f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b00082fd5ed3ced859329090e46f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a55e69bfefac28108e9351340fb4f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756d6f0f581f960a017e9c794fd2f6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce06bd12a3256bcdfd8176db463cc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8eeda33626eb531745751b6944b6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff6171c8f493805d2388306f1daf3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfdbf77ac2b4118d94e0bd5b9cdd15952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a279204876d6b28c5a1ebf56751d3a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487a51433c6ad7d5da5b3b80ae92d15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7125653d774db7606feb2606fd46ca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda3d5049fdd5864988af3a1b9de697956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d44e69ac6f34bf80493dc2c87e2a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dceccdc729bd1700c6c03acdac33fd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd30806263f4e6fcccea0b1ce04a14959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd16968a99d78e48f93229ca5d3791960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293542cf8b99029e5f1aedb9d656f22961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e2748b27ebc0ef906f13e46fbb5b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64926fedb5306f2c8e7f1f576d64330963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ce4a5ec1a3482f0d777b313f491e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2e2b900900804c6be9d19ae798f00965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1d24d0945a6a6505cd7de38dc064966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a2f20b1e08433f736e014265542a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d8052a1068f4a2bd2585cfa9aa983968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f16e646a98c2c53046660fb01590969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a8d9ca3a2b838b311ac55170f84cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def208931abd0ef52868fdc104bed69971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1cb1aa187f5f710d2cbd841b5df5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2bae1f528edd0df36c012d4392f1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2552f8b7a9c194af9bb4e9d7f8ac64974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186683568093584f3ea9ddf4cf7629e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d295a2e10e40e4a8df155fa141e3a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659888d0644a0b9da4e24ce037ba3d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6faa4e4a3e7d75f17df4b312fcedfb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb95c90b89327ab243cdf1187cde20979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d89d61ab7f273a57d3440c5ba079e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418be7b04a448a94d72c91aee5df84981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3eb467e58b0a2d6e6615e4218d9f6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc43995bb7c0e4861214e0e68e207e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b25bd2547bced247e4e1dbb282c24f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2520ff25da35d3203bb4c27194a92985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd873a7c6f7b475c469287dcecb2eb3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80b1f559446486d871eb2b29a9716987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e68b7776562b9997209d2d4e845a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292eaaf9536eb08fc531759b85b5128989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6346156783ea1360d803913f8e1be990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364266ea11e30cdfa88f7f9b4eb892991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa6c01e4f4acc4d6a05e2bb7e71932992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c92a2e02d94a872d5d8bb91af0ae5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c46e7ee3b49c26474484f0a76cdfe994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe64b3855e3ef5ddd51a7ad63509c6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc560fe36d52e3fc95f009c5033ad996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060ba0bd32c4a47e57a7ec507cc431b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c684fe650384580a60161c7ffe4a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d7056d5b6329e159f202f77b90732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc7759978825cae396b2cf958aeeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9c1532123e960afde6fa3cb7579754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d2820af18e112a009a8fde21e5095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf4c30cf0f907e4a582ec3d053ec586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124c3ec30034c991210720a680be5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd046c89ab6222ef650f371523517d4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae0d14963b377fdfcff5c373fbc489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f53b5d1ddfaa58dffc03851645a0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c897b4c24d15e8214773cb80154c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3656a3dc49850a76872460717582412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75da5aad344a78322f4d4e176546c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a7fab990b0512f0f5b9d8a3e55ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c081dc7f1f9f247f167bcecf30bd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41505f1dddb5f182624c4afa5d77dcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cde8d71fc75f13ea84864de2fcd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1219a19af002d8e5f9e147c9b2144ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66863e855c9b45406c168a5366adbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6cf7f0a8c34841bb828e205220e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2ffd1a1a9322c18182faca240385321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb38f8f4424b168a955ee2fdb10d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aea14aaa299bfc78294d789c31c7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e4abd917004e90889258e15123db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3bcf77a3e0ef50d78ee74d9c1df7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51166263a7dde526e7487c354cbd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9cffc63ea0fcf0e7ca2fb456351627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f7cc5437afce605fec3ea49378cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8417785dd23d153fc070891f9dfc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d16d1c7e9939d6a7a47c985de05b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90446631b79c180ae3e1f17c9e39231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee509e5936e27b8db7451b46ca13a44d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553707a965f22a7ab014de52215b0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ffb3b1a4f9f48dca4fcac528266f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f90a6568de3bc479ec17d4c4897535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712a0c112be5e4403ae6755700d58236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b3322c926c177c646378e07ac67037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdacc9ec08e1a6667bfc6c0637a4d1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64feb6a0e47a0325309cb5a126898639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679057d17e11c274f90190130a9aadcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755cabc1e1396e62c7e8ae1c95dd50d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92313f921ffd1e5f62125981bb56642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711883cc65b4cdf390ab5dbeaa6c9b6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c592dd9a7fcea4062be61c36abee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2274f813d3e2b9228cee14dba890dc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98692cbcbdb1f1521dd9cffc352a62146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1adaaf06ce70213207ab1601be16a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f25e6685c5cb96aa76b77c0f7e8bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80b68c7754de4f7bc6b2e7efedf7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8881b4e17e6bb6a595f819c4b2c51a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f78ddd14bb7fb88a8d0a814c804651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4d4f2f23c9c933c2229ed45ee96552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0856976dbc325e5864f50dd7668df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b17765817b967ae57d47194cb28454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cefda5c1defcbba1fdaa70d642445855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3fa0d5587de1a7b6ecfc91235aa7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952baf97059a67b873bec1718b50711f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c2bfb7ff5278e685fa0830164cf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37136021f114365867c777257ce8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141afde56f8d3e06f46899490c60a2bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b772990374b8a10db7f41c7654a0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61a778876f3d1dffaa709de0aa14362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2801b82220524024fc7c47c225c21663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f9e518ad12e07d030bc731d4989c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4163d3c6e9b1317117a7804a83bd7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c75bf1e82ce7cf1e6c23e5781e0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa7b4774f8b6b1ad75af8dbae03e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee8054f22d8407286df5478dd1897668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dade8008615e44c74316a258f38b6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dba0aa41cfbf963ea3d3d3990f7ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9261647e260cd2539a7f63d093f8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bc0f20243e3c10da1bb3386be9ff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb8dd07cb5fdff0499475a1b9081e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f0025f26998d792d90e46c673e5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573ae2f1ad371ca1bcc430309500fa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9d842aa9517203ac4fe39aeb9864d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cbf6dd517e2fdf10712afa7f2c8e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f5d831c4302022e330793141c70778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dda71d68eeaf9e723e7ba8869850779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd548ae827289c5e7cb25b9f2690803e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970c1649e1dfdf6c64be356c1b945e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bd1bcb64b76b7c11618d3c8f7b1a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aea1b4958d73842cbf78d22de01fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26c81530950ccee6e1f98910d9080284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a1c08e0343ab7070c23c65016f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef85e5f4511c71a5edf0b8093d35a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15225f57c9e6dcc747a3d3b73cbb9dbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f00d2861a6c3e4059405d69018c0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142852206878ad1bba13622612722589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f808916b04d9fe26d1e2aefa39dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ed025b208d054a5ec184f0ecb50091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f316daf7b44c70a6b70a872224cdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19d1c1bf742174dc576dc8e7226a4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291f5ea7f29cf5a979fe04f045e80694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1de01237c1a7f280880464b7973295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51842a51dbc96cdb1fd5305df28fb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d659a4fe2f9aaf5b58df6cf04f874c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a2ca315df71d5f4caad3490464ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ca70741ecd7a773b88a33d67ad3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8c326c0508235e62bdebad3a9c21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268171982e52f76cf767c9668a933d76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e159890ded0fe98fefae770965bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599349355b42ec745a05ae825bcfe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9951a4c2c33a3f8711dd58dd538e784104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05535e06d1d9cf7f82c88c9f80544a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4366543e98dc9ecb42a87622956073106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567ee101740540220adad987561811b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48caa8ebda9aa07dce5131cea0d77c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67dd1f273e68e723fd8140d4978e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c153deded7d2dc237bcce31eafbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea63a05c8d585c75aed21be7a956c87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c139e2f332ea80f7cc4d056bca41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f9cdad94400b9a22e7bd32e1f060113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb000ac4c7b21c2fd8ae974751ebe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989a5f2d406fc520f4efe5d27e1d8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb222866884996c05dfa8c3912b0b85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d956092f7c15c782ba3d779fe5b8c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ea4c07e2dd4ab387d01647a13898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ce8881220e08df59b483c0a1a811119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d26c6bb2f8bc21356c780f38649a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937c665dc27de99096e59064d9c570a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68963d934a21b1c43217e217c15396c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106017dd1c744ab9ac93229654fd0516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15aef4028606583e9534454b89f2df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe086d85ff8985737315e94308b5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5cfee443e472fc17b168cc539ad40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a94e4b8d27fcb93a886a73f08073127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b728c1be4a36ce2ec25cf0001ffde5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e20cc4287c975ce0e07c68c9e107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bbdc36afc0786025cccb6bd01dc0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a420ae500e2a6c0ff969a808864437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51d8d44009c32ec864f09c3607c4f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cad9f2bb71eb60a2c583c061511d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e1b9f63440f621e20f793b3e5e22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c586fc0e0e9e89a7dd1a499967416135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd56d68e8ca8944bdb6f1b912e784136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627ee6c33d8a1aa7008018458c91e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16406746101b3b770de318384082fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7b2f7a3d94cae63b31340bdb1d8aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a74b759b450035a89a5abaaffcd8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62e452671af54a8d3c289cb1ff9c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fc4423e27c8894714e7b6dfb58f92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc8b9bb776f5decad9e1b04da46a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba046808694cd6c370cb2e87b0fc2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b9bff98bf1cc04c8482e49450ca11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad973dc6bf974200a6a9447737c29b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414b7541f674f261f932ad24e378dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eccf726f77aae4c57d66b1ae4916b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9340714f3d52edb8deb356c9ec11a42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6747a79f4119d1aa98bbb672b3b4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a322f7439657105918530e2701cb38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a0cc60a2f6b67e576572c71bcb3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b3862102de4b82a1eb7d9252cbbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d598821e03a52d94a48cd61bec5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec63d40421a56be4ba6bde29f92c08b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db3a87838af0d502a5efa7b60b8ed0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf1a3cdc41125b694a95abeb4cca6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d02aeaf47795cbc0e606e37a282f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3bec58ea50be9523f895f58f0b9eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df1fbd4e7747e037046d2f500783b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a5a24839fbdbf56427a77617f2b0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789810862358dd505a89b0f3fc779e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc304ba2419fe958ab813a2e4b152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc83d03c73d944841fc79a6c2f2798164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a72ff2ef0732466e9c8c65a65f65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a293dc125d60753230dfff21be35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee107d8dab8bd9fd3508c28be891c3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23e5e8683d24029ad49fe1b3f3d091168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e70fa1cecf904b6c439ec5e8563421169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480326570d02a2c8f00431a721e54cdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cab36649cdf7180a1243abd8e3670f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731838cca937595ffe23226ddb75e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932273fcd921ebae45256f05bbf7e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7935778d36a4a215048c1773a5a04c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1aa00a769e04b9151da56266d6bcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a9d55f9429efb84181db603c3b6f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03590751947bec52baf9a00192113da7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a527b85eb0c902744650dea384df0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1642002c85291084413c18188b02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101d4d66384cf77aff00d3487ad51b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3b827fb6be0ecaa0157fe5f558a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254124e717dcc543e2666fea489d76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0c371285e99f5feeeac89a3e830d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b809ac2d32020122f0930781805ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d908e7c066fce44cc568ed990ef5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926839d7d117f0986a67f108d2116bc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78588660731bbbe38374f40632424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e2adcba0102022e52c26a660015bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ff475158492b44ff12ed33eba12a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42851e5c16c5e098ec2f2da8a1d01e72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb717c4720c57042352d153e4135fe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753a8da9e058aad3df34afc57b1fefd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ddaa79056643349d5ba71669632d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d1d8bff926f5862f6be9abfe00eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305b28df0b8b980337d2c0c32e41c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e7e1f618f2148d9693d41f816cb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ba7491a5a9e9bcb86bd0ed1d2a84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28390a5782e021eaaf627b6f68e63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a384530ee5875bc08e29db44764ea52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd74400a43deba90dfdd281f33bc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc71bef3815f84e9b1cdff6f75fb9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c68e44b9ec0c23c4af6608bd61307202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601fa27abae77055679beeedd2d98d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631c9085d1a165ee2436a5e2794ebf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483498a0eb7043c02cac31a409502b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e006ad3f28b0551b557a84f646cc619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998a7debc401d1eb02ac76d5936429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c79a2250d90d6bddf9c4190010bc17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b71a892aa89bff289b84d8e6e6105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e0e3161b8234706bbcfcb03f5d48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e5d87c94cfad2eb4784ca4a3755b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e6dc0372a042b1e20a150857b1435212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb36f631b9cbbb878255b94d29c40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168edb601c8c2901458cd3b15d4d3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde03ec8ce747c6a815885256ffd0edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bbf9c7f5dcd8744a9f1e3baad0e09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677df65a1d6b7ecba9a653d74d444da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e95ba81b54406df4edce00bfec3f7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ea1db2de9f6ed143f9a32a37cee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552565fe1affd75511b849c233f8943220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae96f7da025ad889a2234d487a31825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e0c8c9855a43e0b7f3f3b96a02fbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b727dd903a96aabc00e0b9c55868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1890979b21256bb66c20eebedae875224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e2fc0e1610db9a01496935716f0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b145b0191c8b8d0afb525a585ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ff272814065bf1ddd74f6c194f24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f38e2f9948d2b0d3287524648f19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868721bd3c08e99eec3750999e4ea89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4adab1455030801889b016ec5f33f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269c46dcce937fc96901c802cb022d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8811f78cc9984cde80701c9864e75d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fbad4e96265e59ac321967d1daaa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21bea11288c4e1431a9d03d0b2cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b2b43b5dd629019aeb05e829b907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f561cb5ae6da96719a8daa0bb8b2f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac89d00ec38fe4f406bd909d6a033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b64cb68ad9cb309155fe33b2c397238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc600ce4ec7a03e15c7aac4bbc3699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3dfc5e8e49f59912e42c1bc56487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c5d7def2fefa3aa04481dccc2565241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a4d334d7d5866074c601dac43035242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34c2aef5f6325be6e56766bdcbe0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c09018a7110f3e04d0f8198f96c7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0e34412d3b8c9785032b358188e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261a09146e0528d98564bbb885f739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed3399dbaa0dad03caee531baca03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb4eb34ec406178e87e9b95569801248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c8e2cc96ba59f4b77a2508d31b5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3bac2ec8b976a58f5797eb80745b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42712edce45cede805e23262ade010251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62e8b0ab182bcbce725b02ff708d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef19d85f692f33298821d4f86a497253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52df8dbb460f5d3735409e01487fde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a7c8dc7232f2e04c53856954693f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ba3d74ef0ec86034bbd0bd2b244c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8a7efcd2a298ac9a03893120f3c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936460d83d2650169bdb70d756c9d7ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b0fe25d6990ee9c175dca402597a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee224c87b274585c55d2c79af43d55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a13086199ab406ea2267caba0e4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8259336a011b40b5d6af73136bd397262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4660165f47c60d63b1080986a8f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7bff219f83f0ca54200054ec6263a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f6449a8ec151a2f56c4da6729d54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd89bd96c48b54368ea3419cd85949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310374771b443bf51afd41de21ab0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9f207b0456f4115cfd823fcbb584268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427732e35facac1a7f01f52930cb59e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251b5321db9de1ce5993b353b0f24b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac781aa6a562c2cfeb691752099674271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8788a64f57fffb0adcef482dbac4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f17621ecad0a84617ebad89b0eca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22675e0bff461259eb2c097e3b82126274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45780e8fd489319c139b658edf3106275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fda79e5b9776dae6fb51a67270ed9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628ddf2b35db12684fdac3ce7b21a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0ddfc1bf2ba1d3a06037331e22cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320bd2729c14ace1df4c7cd93ee76ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b305b7e015ba1a65392f5001e8b18a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91811351105e482242f7b6171ffdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8f89ae86c660114080064587f65d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c110760adc4e85d8d613baf46c686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4132a4ac587d6004913e70f113ea2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11903bf22ef70c67d1c9d0ee4b8df40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214568ea1d4840e14cfd8183c99ac1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4e313c41f6857ab69009f9ef1b62b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca51d5d80e3995ec5bbc5a8d85e81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776aea6811651dc0c00f234304e36c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef37a85a895a992a7dc49cb45bb155290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a5dfda553cab32c9dfac85096558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b6ddb9e8bd185c4e69d505ae945c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c82530e408aea06d1c815049b3915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38971789d0032cfcdeb4cec4574d9e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e468b133f5e4daff9267f28ffd624295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b46fc31e6138115eb899a6d8629e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f820e353a4521125d1daa7052f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faba8224c327bb4a9266b17ffb5f3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496be7847e0fb95f6222b1260ccfb8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9235dee544ff67783a2f99510fe6baa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0232ae2476a12e1324c5306571bffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc9c24cb5390c970efd0fe74b8c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47b4d013156c91595ef1bfff6e1876303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2eaaceb90e46e292787a4538e7395304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb2a76c1c9027ec18244c15165219305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198993b4589aaf88ec65e1b7fb29ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11afc1324356d18028748ed1522b7bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020a3937c60ba21698661b6fc69ed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459b2b0d83ec8f65f93a26239ce56a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eeb45bc3527e3b5f0089797e199c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d60c3efd89ab9d5d0dca7fcac0c5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4226408b000bae89a7ed0e4646b01a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c5d039933e18066bddfb532264f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b44a385666f6f26d546882359bca4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da475d1f7a28ce5c09b504990d7bc57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665a5d6aad7b52b950cc5fec791048316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20d9e4cd92839b4bba820dadd8d24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5b159ac0b6a038925b933539a17e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0c666f087880e507acc5564c6c34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca57dcae087384ac86b8f9cffefb42a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f474b973660b7be0206f69234f0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a6210ad70e22939df67db4da8e9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3133732a5b65da05a246ab27a19a32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3f911e182d297c69094e2f847cdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d1b5d59f1ceefe1129c4a4a118089325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64855e1f900df27cbbd23ed94277a3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58ec3823b84de0d371c9293d4ef5e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e8bdd7a2c98b8e31b7223625c18d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f39f51c5212b5f9d3128fc4ba928329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be9df3ad47c1329054da7a7779aac4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b55c35f6066caa1f5bc4b0afd505a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cdaf2a1adff509c9eb57fd2d5afb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c21fa128da158dd451d9ea8b7827d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269090e0566acca05b2ca3d0eba0c5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81371f8de1dffc7186dc7597a3518335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e1346610a06307615592074e721a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b27d75d9d322ad2da430f34195e9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490000a4cdfa26186d5e470687a1b9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5df0bedc7d5813a3634a41bc7371339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f554e6c9e221261c4eaa10422848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deed01bc86c8f6536a697b170aa9c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae8d20d9e4363be7ddf8479cc0baee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d37024a55d70943cd489c06f785c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e95e3e5ac7571d485c8adad85c694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7649f0cb8c13c0c76512f21f4dd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63469ae695d615d2b3d05233a2ae9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837055547fdc2ee24753a6e9a0bf3d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd54415f8730786d6e0ff920ca83e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74bb71891d93cd12ff9e2c1599653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a606949d02d6c5e005a032938d3c67f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d80fa57683146537b337887173f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dbdcb65e9cc62b2b71362646a9beb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ebf8dbb0412c090c2048a6b61b81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e007932d88c8a714706f6add0fb590354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c19a5a34cd066d816f1689bdfdce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84114f95bcc12e3eab982bff8c3080ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d98c00b26720b0c7979f2c7f02443357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcb5fa25ba61adcd4c1ae645fe9e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3b516c760e3e62647432d62502cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801fe2d3488b1f21fd524356f1e4d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4978ae790d91eb7da496c1578e93b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ade7794bd0fdb8080aa42a68461a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604b12aac9641be3d9ed10b14d6fda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5820a2e74ecd340710e138bb72dcf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906dbe9c3dbca7bf6341207ff840c6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b58dbbf104af89207cb1e318781ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708293dbc29520722a970d87e72135367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2faa9f4ab33ba0a6f6faf17b5ac8f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4dc38f8edb5832b0fca664e83ce2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23ab2d1b4caf99be803da766a3afd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a935c76e5c80a2f7cd007300aebf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158abb6bc552d92bee6e18036f2e08b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a183e7df86079f4582aa47b24cb41dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d94cfd760c95e2ab2c9942da17f12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa314ff4ca6acc846b0f38434d7c582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d4dfa3e1f41e580ed59e4f78ff724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974ab3863ccd9112bc60557103d7466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814e47fc561c02d963aee8ddc59c04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f654dd469376574a10758d52a63c5ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b6a76310ebdd8eed5a29a4ef5e55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb15fcb13f0e4b6338c28d0505b4af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ca0de23cc9b91a624a566c2f9999382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2bd13fecdbecbbb56226c4aae3eae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eca6edba90b35ba73ebe94fc18bb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50836e3f63e004a35b0b9b327114f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18221db0fba22ec3be08b5f107259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2e9abf668ae5f4421a92b4c331cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba0060fc24d8339a5544b8f14cbb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662844762829d235efb5b6fa4d27e2d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34592b588492d128f73c45c762d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b843e9eaeaa3a95c43db3dddfc903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a21bb5963e4fcb0ff6afa23653a193392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a8ce552c5ab3941554168dce794a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2608e44bae6e1cef145b54cc5f56d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176985b1857bdd03550e1a620103b2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3adac7212d585258c4cc5f86b39f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750561e3aafb4b86833938e55776dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8195b435bc7edd159a2c5474690a6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4620e6004fbeda642158031cc9ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c82549ac225c5f8f4f6cc15b203e77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82415198fcbd9c802a30dee013507401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5518b07359b3943abcd4242adb482402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0757b08043c45068fc32bb5a031b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0523f3efe16fd2ed96931add61fa58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b085149f34f7fcda13b5f2bce124405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba771aa5d46a513a847f2603783413da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55321f43e33a67dced4dc092269546407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeee78bf662357e56a6cae5a641061408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979ac92971e590f9c4fefcb8192a0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c5c6849839a03b0fc2a4e1fc7fe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202291dcc689d9d65d4b8d38cfc3c527411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa85852ee3c34774ffc86b2625c5d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6808cda44c24d455f4118c47f1819413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd6bc737982fb6293ef7738a0c9a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcdf90d69458416ef6fceb08067986415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ce6f422406d7ae79cd4e6340cfc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376518885e59e92efb1de937a91d16e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee7d5699abc54627fca95abc0b8ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7945cd23bd3ad9f67b67f66fcae8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb506bf35b0629862446f15329fa526420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e968f3d184b2e9bf98643e60a5ce70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e6a33056a62942493252f13e5752422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48dc96b9e66ee303612bc841d4e58b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11cd73b474221922b89e2605929d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ccce35f68a96f4dd5f44f026312e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8392070130365ad8548b0a5b629e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ffd59fda69bedc38edf970fe553a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248e7205f394fd351e1af57482c3992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33026b751cda1ed4cb30f105932a40d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124e676fbbc614f05db6ea95e2e658d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f7b8321df9b78acaa625c9626d89a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc112378ad7fe320e728965cd8b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28ff48aa6feb5318a51a7b0278498433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef1a48c161d434fdb296749d47c051434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138359c7719646f9b919508aecf5aa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a20616dffda4ed2d83d5b3db94e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a450f7e38e7ab3d4cb13e16538b5742437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36283bd6d0e25c2083633c2caf7b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2af55783d542fb8a1c2209b8c15d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04920c0240cb594319976b3d0d0f9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1cee062a3bdeaa062b45f38b7dfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a402de9965204946f077d242c76d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5476c08bafabd07321dc084eaaf47d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12362ddcadd2c2fc6bfa73394da3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952b4dd5811b41c8c650e7e3958052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a1e25a8e7193661311c953d2b640a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8820d825cd09d95dbb2cf4ba9bc6e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296ed357087b90a089aaf3db12a2ac2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c015cfcc3bef5ccd846c21fba3ee1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372206bca1ee29b2f851b2a799dd050a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e677d039238c232d1c0d0e42fc8e23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675633672b678d29ebf06f4f329b22d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c01f8ae4957132c08de62cee4425e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e10d09f1707ac48316862adf3bc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45518ff72e0e3b2356a69101a7d22de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da50be97d97e4f2c9eafa40c2617a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa94d17b2d88ec0c6147646d27f45d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27223d2b32b79bc4a9a544c1e6b497f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c83ef45d91c8c20fdad0312c2c92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcc3f723049592d20a7916acaeb287460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e56ffc5d6323c19e7a3fca9b4b458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea183cdd29f1d5f54494493f9ce4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf076fb844bbc61f5085f8c37f1e013463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f319b797f0885361146d5bbc216dc17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc885c7e4f7cdbff42013e697b661465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818d3c643d4997b924c1eaf023582a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba9839a35c5f7abcde5448c49e06a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abb44e226a46567376720b6ecc7edd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad4470388ad6633c8fd6f17d4c6a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23c185bc8a32813a9a03431d489aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a820d72cec6384e2e75c1bde83323d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbee1dab0eb8c977a221294009124472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99767cfe24b643f25fef71d80f7705473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef5c23c2096e8c1d3d92d2b57b66a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e875f7e165ac8484cf197e0e49f15d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814fc676724223ec5ac69d22fcdca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58311775d56e2484e81679ec83678097477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a5f0f4004fc797c76a61f7e580f87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d3b7f0764a05de52baa29f12c8b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa9124b0842df18484affa59fb10ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e91cc59c59b07ae46a76d5bee640481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed236f985719d5c17f8a80daa05d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705237c1075f6ca547d4a6e067ffe109483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc56127d3c83712c51ece3184ea1df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30dec90b02501480db2c118807d01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5c98b42fe1ad460032a4c1856e30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d776eb214d623fccb6eacc3525bfc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5a6a2195aa0af428606d81b3b9de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643ecd04efd83fcc5f3bf16a3e2dddb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103914ab1bf213e9e74dd749fa6b4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a206f077e0c94f0464c370810aea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3db1d3c1ae89ad437defc157c627492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abdb3fa834c50b4710d367bb27f658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018be14714155b318a53097f0e34930494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471f5cf461bdfedc6fd86cb3ee6be3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfa2e6c4d11f1316afdda5ff57cfb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853ac44bb18635a0da154e123a1f01c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1af64f32b837c668188fcbf6133b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee79a0f6a1b9010e49c2d811b3ca4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7326a0f32227356d5054a9e6f7ce5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150969857fd0fc7ec6d8ebb4a97c191f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9367330ba8b333a329b2acfaed5e1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724393352832f20d94b3c5a0e6ad74bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7bf0070e70f4aea7af78c0e397ad8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b325589de0ff885bb1fc200be3d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a521aff23f962357bf6caee32ec6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacd26e0089d31b969ae1527b7f1414507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5a76b88ebf1c97c23002bcb837a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c8b0cfa54b9f4baea28dae4ee8587509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a3daba98aa18587dc7699c903c75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b148e6be06c9fe519160e90ba5a6d69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092497756ca2743e1aa9614921ddd3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e1401311e14c9cd321d3c0458224513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5d5fd50ed712a52a7cd07cd882c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde9a1214c6e68d3db38a722a6ee36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f5da59fe08037fb9d899841c5deb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c9934e771f44e50c4c28ef3445701517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ec3904d26e5c88a6d7a4cd5f9e58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c94b5f41e7128488c4a143b11292519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5eb134e04741ecb468d1f5c3383c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552402ad04bc3fbdfc92dd677faff9c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0681d85582ab3345714a46755c73f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ba882eea043d357ff5075615511f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d921c454a4b088ad611f6f0a0a615524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262abd3da81bc7fa09ca31596ccd9fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771dd5e29bf7e91b0f7d7cec17fe46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e63216dcdf1844466d66b7ea1fd9d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192cd3aa1b1427b94244081a7c4022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdff936490307fe9e69214634f7e5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567666723f3c658a103471e1fb0418d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a288f9afcb7a23d38cbbb631668d0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29fc912af3763b0900fcef9533082c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d1f30b8b0b40c588ba85c09d7ef1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fd67d0629d6c4d6a20850ea3a12e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e184fb2710f0d24ab8c746e5b2244b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7a0e0b364e05ad2cf6ded61dd923536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381507568e4bc056487c394a4c30a6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92782703bd8c5d72c5e1deeb7d4fe6d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceec04af2d7f14e42e7ddcbfb1792d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b8a9293f5f97b32d46d97f7e0c075540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032602a1efedc2ea6b53d79eb4bf918541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb573b06e77e95cbd2957782373e2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022300ce15d2973e22625f1af79612f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de31b1005be35d271dea85473f83b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8e502d5c97450806eae0a84eda80d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60a78599554f06e16bac44006e010546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318804d92963dcf17c4e936d732fdb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693a017e140da9b66af192e83818f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a584003b7dc347761ff6288e40331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac15911e088ef29fa7ac6169f4563550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a69d6976759b000969be247c4134b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dde7dd712bdb6b641855a83f31dd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2200ee0513fb0f56767bdee5709a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02ff9ee874671eeb399de7b42ae712554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b9265eb8fa54f243b304dc524956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7088bc7935385d2ceffab5844112556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a1d6fa68d76fc90f819f4dd319e71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a644c04dc43844b9e3b27e4d412c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80c4bf9385b96bcc513e3c5f0d5c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a3c3b3113bcc3b78914f41fd72d84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba1b1d419345ebe384b31dd0cad054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d98683c3f24b6bb1941efb425ed7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4370e1854f7788f704e61a8b0cf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dda526132225d655290df96a53b0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83262b398f58b08faf791f1a013047565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf3ac810153c52a60277b3802d03a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b090b6afb3e2b92de081627149573567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1792796c83846945e0f70ecf49cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb5907b69710cc36b15bb7f904b9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fffa86f6a3a23b3c6b5b4dbb2f98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1668fd5c4185c65ab8dfe54f91110f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f5a491ce60fd355022bbd82023ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef29b46c8875502e2ec33f17cdb2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5992a0093d4f971fc2fe1383fb7acd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45fc9f5e89ff7063f14da6f0045629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fe569365e5f6c74d55c77102d071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75247d9340d3cabe327b8595ec0d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512e38f113e4d15b0490f6224bab7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c533f305eba3d3f405c16e74acda25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438450809072aa21adf292c8c054c19d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4634bc5549b1fd73b9ed6963265883f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bdc4452511e4dc33e840b121ef23b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d04bbf3521b30f7f86c29770c45c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f1d7cf2231dfa47d69755f11294b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeedb956e149ab0ecd77f694dab5f30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd10b2d99776e3032d9636cea25029586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716512e93a0163343b4dc9f8af8a016587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8b55a792dd64a1cb3e959506837b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c4436227177634fd7e8e1303a39f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f9ee1e5d0184d1c28ae1ab78898d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05099ceac562b987518a5436aa541c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c7a32b3430c4657d4645147df0dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e69827a086e4fcab4821289f8545593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db781fd5a889cbef3de3bad1bb6a08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2d962ad29145962476bd7d398d0a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab58523b32c51fd6eef1f0162ff0c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6083d31dcc8125b609a185c0e28fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399cfbccfa7fafd3ea61ca123de7df9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397eebc0b7842c9597483bdd84fb287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca163212dd223b431b6063e0fd884600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ffa90319e7ac85192e333807ca6c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d598cb9e9c519c2d4618931c17602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b0d0dc10809e016b0dca7bf32ade603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c66c901fc31886d8bbaeb22fe8e4ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f080a8af02d95865f959b8126031c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be379baf273496de4dcff2e0e8840627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381a34ccd1d1fda630d74119abb953607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac1119a64d11261b7b56ba1a07c5ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19448daac0486bac25030172c3cf03c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a71ea6b2b3ef71c1b7dfea2f80f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf445c25458eb7240cb82165cd538d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1e0ed667f7b851e0176ac96b6df8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd8361dcd2544d414f2a2ebcdfc54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f74419585ac0ed34739e38df5fd69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aaafd24d5411acdabc1710283b580615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425149ee5a348223043c331cef486a86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d9d1a8e052bce7cace255396eff1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461031cb02f8bc3d531330c92e3d85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb41279494258ced586eab6ed01ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0810b63bc1e8faa180e68c3e44b6d20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ee99746c0972f248a792399d7534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888897275fa5907690a99fa5f55718e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcac208f8b8ab07bdcbc57405c5ce62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91b5eafc99710ac8772597cc38877624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800cdd1e44ae0a9039369eb82d19d60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756c07c024d0347a0e6f7442eceecc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde87f834d032036786e034e619d22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132b73af766eaaf93b727c35f9451f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ca5d7d8faaffe93fbd828a06b2bc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c4cf2190c939439a71735343c5cf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62ebff4b76a327deb3029d0649be61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ff95a5905752448e9025e5673b9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd49e757820ca0cbf20a85cf8cc4b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2768317cf97d1b562a042d11c37faf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcc1244cbb1e57b593416db85eb0e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2337ca6c1ce58e97547064e21fe0ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf89b1d1cae432a4df7161e279b004637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847edc8bae53b8bc0ebe091716a3903638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef837f0edc7bbd2a28b6732d10472639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c97f316056b19d5f365f87883486f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ef13d8a32866cd6e1da2ff41dc41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a346b16b9271fe2356cb5e9119b8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0460e05059e4c2845f024ea44db0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8a07fc4e2c6fba61ef6a19151da5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b499b5ad396420cf1a4311743713d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366dd21b8542c6c2b332b95a704add8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619eb369a45664544ed5ad25b27962d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f7fea1fce56c3be7daa59d22a1b48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149aa8444e8210b6fe10b38fb6c3b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb6cedc3a9da745458fd58a92e7d00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0842ca181d7ddcc7cb2984e7dfb94e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78c38898a3e8565468ae871bef4d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e89188240f227299637ce50c498d6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b16fa36b18d93cf506a4f9dde766654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d3efd661f5deb35398e84c7b6b95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d95e9484d8de3f5acad6bab7aac01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c9748188bfe170b03a8fb5e0a4c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebcfa474fbb67daab39bcfc43f39be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bdc1ce070ed25a0da72b9cacd993b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943108768b27130d15fdfcd1687507660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b867b51a6750df72829fce8ceea1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a1b32fc7a8479dd591ad1a49c05a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540af5fab13af188ea630a2c630d0cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38890392760f39306a56f87649456e72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2f509dd87b50e756e4ac40e0ec4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7f43ae9b9083b926acc69a5e0717c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c97a9481a7107f997d9ea55fda70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e2226592f6ee66dae3bf7357441d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ff7d46bad97585825d01abfcdc83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903ba7f93cebdabe218acc4614b12ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5382356e6ed236093cfe79bd759be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e131b2cbb2a1a780955fb8999654672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d2f61bd9e88521d22535aafe0b36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717613e2e51aebbec8245ff08560d3da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3734ba454ab36ae5393d9e959f051c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0999a75fc49a5a60b3acab63af4db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2e4a0d28e3f26e01102ea00b9560677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1834571c5cb01e9207fe1799601a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac203091a25f7949a028b0c3849bf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168545eeed2b63ec3a93e32f56a07d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837a9cf6a36edc006465dbbc04e07c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e14fe28172d8254db6f45f478d19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193aac8cfecc73a2d24c0535fc6fb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fff2fcc47009073e337108420581684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec3a91a4dca8e6dbec052d042ae4fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b84a31a841aca8181cb3769aed710c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbccf332d26c34b0da8ec5de6674f30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7904dfebaa4862268f244165c2d6e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dceecdda54ee581957c1c068c58e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d646657988911248d695aaf4ec8c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc8dcde263eb1a74b01ee015fda892691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9d83ab7920e20af9ffb0b18891be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696a1880b78a670a81b9e4c3da10cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6af99c8932dd18fb942aaa3a7901b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50e87d8d3cfefa9dbbc6266ad1d047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248526e259e4f762d4d4fef1b768c02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99c3f4e5860adea1efa5d4b18dcc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b086ec584d4ec00956df2e88a5fad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c610257da9230a19dc0756dea24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9122b9f439d5341edd58c9bad41e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469320efd2feb4de345a6bcccaf1d44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8846c5b515595bc76c16526c3cbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08831ccfa2476c0673ff9f7699436950703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46812a08d93a2d77286fca6f750ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c41471773e0c9525acdce885e5e286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45267392bfeb77ab84628f4a47d2b66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19aaa31c465e34345d5348cd934788707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1b57fead83feb34ac711e39123ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42651e7bde756867677bc3f95af07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139ad28d9dfe5576cf0154f3a0bb706710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e409b7c911a6a4ac72a0423515ed5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715473a9313612f3f76dd127e2a5c7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901becec17f1ffee69f13f572816f36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b21f034393969b1a13f089767e077714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1993cb006991fb43332e909ad06fa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc9a8170308c13fbf77be4749c6e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3317ad95e6e8f6490edddc6d97df5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c534a49f293d0df8af23876d3d07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b86fac632804b726c34e2f8648d10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180a3067f234bf2567ae2d53f35dbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59efb27347b6d2ce0e490125cd24fef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390503f33a2b4dc794f9897e8d5b8be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8d76eb04ea07258670c98b54daf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d420d8fb69d8801b5d7d8a0fed55b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabea109e21f34144031254c1d8b121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d6299a6f9b9472f6be59f543df3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b74a7db76cd8d93cb5f40ca5364a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2f224814f1e6e922d4d4314702d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4015cdc12fb4667ce973f3a6efbdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17b5371935d843cf76f54daea85b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f89c2f15159cd76d96d938c9b3019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496071a836aa9805ae7ff1d4894e31ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd82eb793c7797ba41e09d0057ec857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c431a1fdc1fb344d7d3851b4e062734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c668a10e148e4ba09d5f31f6c8a6c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe75e1c90e179ccf6d363526a8f9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b85444c1803ee3a6e2167fc9fd7994737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690dfa349ebe2eba59606c8f6e8c1dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d4bc410ebd383a85d523c6551599739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329052455af0ee4c1e664d46ffbb8306740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62845526016161e86b5fff977fd3d8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ffc729fc740d161f7981a0489e3e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25b4d8d764755c64678f4d207bde5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63a9396e0c9f44ef9dfdbb0a46b7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85357ea726517cc49da2179d74913ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72a11d8253aba606c1b889c5d4099746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64940c493366c40a47bafb4615d75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65bce8ec3dc98077ca12589c36c971748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0b721ba03bc7c58c9e1608a4c490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b581105e69bc5e3e8d22eab76384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a8a2b1fa85ee19bb15246a2029ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63651808c0997f14059cbb3be026d02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54afdd9efe5ae38b09e8f70ccfdb52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951200f99af8a6383f8e06489ccc04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a39eb4c406ea88faa0ed6a2c1fa17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7902556ea548e5335b4a75668a8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429920fec25a2f8e61ad55420479030757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af5ee4fac85145783e12acd8491e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cce1dfea8149f7646ddc08710e3e8a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3dfab89521854b967ba99deeb41f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3325e43cc498bd0cd5189615c062b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8032fa2073bb3ac5fb6503a827c965762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a124e90707fd4ebcb3e3071fd9e6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ec7837bea4b453d6e14d67c3d072764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7c666b9e13c12f8e1faa4f015a81765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d319b49064a69754efea9edbf7924766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0cccb83e6cdbe4d18593768d0bb0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f1a940918ee8b76863e9b9ea2e973768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578fbfb2bf46f07045d89c229dd641769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a186d888c5c233e9cc49f4348d9df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516da0dd61fc39c21dd8a8b945b5e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37c64ea0f4ef736e1523797830665772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fef625a4b63ef7e33920fe79c3fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc422fd0f10db3f8138ad6d6db661774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc296efff7adb2018bd55352c84a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaaea472aa3a149e7d685fa11c56ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869499788e5de49508da20cf377068b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863d50699405f72b7d8fcb3ceaf8ee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266aa7c09fa3a8d04c1a6918bbf3ea779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34ab3b1e5b82eb3a54a4f8f21d117780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cade7041a5909d0125d4bc3c0fd65781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385390ea2aa5c5b2e109506851c96b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194b7434ec7cffd51b55671bc7c1df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c6fa9c81e236df95d5688f400df4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272c8d1640163a850fc6899d8869a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab2f5e5ef891cc024ffd95c755beb5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0eca22102888b4ccdf56ffe9458d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c6e7c78c409ca821c48e71b3668c7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2877c76f7d094cb48251571dd224789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceab1fa3393f56bfb754613c0292b2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c00dbd72903942e0ae4540a536921791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071332c61dd6baf82368522bad4d9e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec91cad563dde392496951d5cfb1d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001fc0dd4da579653c69623f1f5aee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa3960f6ae375df58dc3bd2598f29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e450a0dbe3f785496d27a14d012cc9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd2f691c129de613d3df21216bc1f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d89f21ea55ce3b8bc7101f71494ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a3d1709f54146147e954b3199fd4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03a0ba83ed287408aa14199fe3f68800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924348eacfa4059d1024098b876a1a9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e28f3c05d535ee5b961c7dc10716e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48273dccfa459c789cbc9dd6b740580803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484c084d2457f6ed44198270cb4e84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0aec6610ffc62e0d6b8d70e5dd221805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed772e45706dadc63950a863d97f489806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79696cd24a49c048f9b2fae40c2901ea807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877f6672aaf7b94d4f9b0904627277a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854001e725a36e90e992859a5f27bb5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbe3f5d97dfddbf4dcf24c30e13156810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e56fd5d71be55faa6a7ead3911b60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97260eac6ecddbbe61a27b09d4784d03812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6d1ce91a4da6adae7bfd4d977207813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5001db32f774711501ad1ff225f376814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f752d98d726ad024ec782f4e79ad893815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde573ce92858e742ddee5c363b559816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aafb44452aeb9877fe87faa1741522817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078b19997c1671ef2a2830418b045d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b88bc6d439f91eb32148ec89b8107819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eca67043e889aa22789ce12a788a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10612e6cc5a3ba78703bb2f43a602821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ec29db45d38084b34979cbf6dc40822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b899ee669327195d548ae663bea6b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548dad4d025a87732c9b805a075d99f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b5fc12b899e3e18775946227acb8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7557e4bc9fc469b01860312616c4c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74b901da7fef8236f2a990117c694827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128172cd76585187eb8012bc0547156d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce725a7c1af64977b1543c82af9c93829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d5c801506b2f091144440344d8bb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f54c7dfc70b60d9b4d6186f1a1f0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79aebd99333f643d1be8538e3c572832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91d15235610ffdf1726db68d9b469833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a1c1ab52542b491e4beb77dce7a14834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dae28ec79f2ca773df0fa60af99e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130281b048a6759baf211520967b1217836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7c5b1e4ecc817d244d9a51f0db8c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296a3afb42fb9d8ca10de4087089a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54cc6ecbc9a38cf8a5e5f84caff66839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757440219d1fc7f00f7bafe142da0c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7038d3be8f9af6b87ecdc36a0c250a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befdc36ed224b7e1f58545dc2efa888842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fb53d6f8f8f46cd0b0b238f83e211843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9a4b5005ac2ccc2f15fc9cad9fd1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3ea3cb63d38177752c07488e1843a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76481f85fbd7c520a3a6d1bbf779cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6dfc4a58c96511236c256006b3d7f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10dd08811bcf18dd4ef85f79599627848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6338df23955d49eb2f3d0d9a0a96849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aebd019c1e1224269f3dcdfc31ada850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf292a60f4fcc6580f22b5a1781b85d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd55e64456f17f3fce49e2fdf19ede4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f175d846f0441ea3166271feba6f5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e05f3ca3044302df3ead91abae03854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0934e26fd53cb97eb5f28673d813cf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ce8b5e82bf47f1c1925b1d0a2621856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2851039c05568b9365c1f1f94cf3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4db95e2bb950d794693100c3abc4d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6b4b12fb00a81fdce0f4e9aeb374859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cd20160a594921f2415ee229b999860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29650eb2b79349d69fc31ac1d3f1fbb2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee94049a8af2318fc93a3189b079db862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67220820957d9df7a43e5fd09b396863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458bb80f6649470460e65e5869d95ef864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e6ebbc024e7db276e3cc3e4cd5710865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5d29e6e7c8ff7e6a0ab1b700a6f8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc7c0c31e5e4af4c15ecd71b8a5b1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1affc6db8c54ef2b311bf28ba976ddc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7530eabe895197d0f267673615bb5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c832d0883fd28af7643164cc1da94c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564306de75a9ceb98e414ce012a23c10871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3847a316de0cdb63fdf5ad1ddd190cc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9562235a84566a6c2e4887830b499873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88e1871d848cc8bc3e55c6809f3e0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6460fce36f9092906c72fa74cea2a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541f1b62e488ab0582401ce489a7f7c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29c5380909a61cfe5d38e835a648c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c56b7b8ecedfdd6a0a73b1e63cfa878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27623fda27cb0c46a5e92f24a54258e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536293fb67156afb5aa23fa486f70f80880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8212dd3d77e36774e4f1d760697a8b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633816108ffb3e340a6531a71446e548882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04dc0bbd52c772cc43508a0c2dbf8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a307e4aca8849f5ab1d7ed0c4ad2e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb380901e84a8f2dcf2beefe8a8b3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5731b0f5d801ace792fa296471dce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc32b33cd6e23f32105849c224335887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfae8d12c469d21f694103a95437a4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b8b332156607359f9cb142cb16fe5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81819c4439f68c98abd3a0f1c43c531f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf953e78d6ec15e4a85691e376ba4de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb113213625aa4398559dd2c8e76de6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01c5d4a044c0b875d2a675d889d7c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7feceb6a3989f3bbaa7a173e6f63894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208b717d666b9e5a3d6f4dc1633868895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc6d4c5e2ce90559d9bf3f06aa1c2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e3154ef2893b49c58918e112cef9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34eb4267d626f13ee02d7456c3e365898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cdd3515748daffd4d37096662217899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5382ee82ec54f39d2690d77dda54c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057e14b482fa591568b405a87c0698901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca38c8402188c07c8cd69d73c7f2a18902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01941a87026c67d3e5478a0b9274ed903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16631093a90f217128739684528b0ca904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e664d163c3a75eb4241be14b8667aeb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15187334574f0b779d93c83251f56b01906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b94a36fdc9fd0b74d78157b811f81907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2651690544bee0746813ba4909e1b64908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584876ad5ea17447207ac03193944ad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d878a6ddc46f95431ffad01be4a443a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebce833a1e7f75203042afe033ec84911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33667a8142f07cb662f41763d7ff392912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef018432e66d53abe51af79ade16ac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584986066fa8efeb2062e20698360294914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423236e9291fc6c7c2e48280841a29fb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fec73d9d6008ef651ec3cd7aa6edf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d7092c361e47782868a6fef16492917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb0958de5a0353fc15c057a7a40c6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab746ea33284d8b0f884bcef266752919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449ad8d14a285a843adcd8fca8b7d2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00dc579221000e5c4686b1fd5610f5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d4f041a73f4a46dc439bae037bb2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a38d23ea942b5ba9c9017ba8885e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442e2e576bb777a67e3a3f21713657924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b0d2d4710b33f9732b459e539d1b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5452067df37cd7fcfe073aef886a26926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d302fa68570c4e2b7c213b9ff5c539927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb84fe761c302c06bedc3747a757f7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3e510c84d2d69a1c5fdb782789ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fcb0ea9f1f9a80972b0e37700d451930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd663c552481d121e42919e58efd82e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea58ace3dca9a9d9485aa9ab94d87f6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b678e54843cbf4007fbf300ec8d6ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff98d5495584eaaf9dcafaeb4954bef934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955596cc37134a608965892608abfebe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5cb705c7fcc88f1b820174e526bf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2322b26d3b75d34e92d9e1494471ef7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1660df3ff30f2bda3aa89edf7f2561938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002af6dd72c1e5df350551eee3c5385939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac03ab5813a915c9cad417248ea9fd9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386a02b0ebc909fece8ea4322dbe2a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548a2f497ecd1412e3297d4d314541942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f422815110048449b25255ba52676f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341bf464db6049039b0adc89a40b03b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0acaa51a10c5a2341645e96b5729945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc4b750dbb2da417bf13ad9e52992946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b14a0685402a40fbc0893286842c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a38508ba6709af8dcd610a160d01948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec70770837dff57bdbb313f56af9a0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647bf0ce36070bc62b362c7067f4653950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf000561dca23d0f86f5b8258db1d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3921749fd5caf8a370c97e19e0f3c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df1fa3eadae2f2ea1e0e34cecae41953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870dbea317973b1a95819f7a5974679954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181587f00dce185b43c82e23cff78a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e97c5ca63f3ca47a642e0bfa324a0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfbeec7ff44e5a699c753fae6689a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b8b6f3b3c95c8a3c6cc5b548c067958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa5a6fda0ebc44d1e4f5f28814c86959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17de4c01aeb4b79fbf5f6a762e548e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc47f7390e814f0b7ee1ac1687c97f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8079f574a861b0a5aed00fe8a1464962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38200959393e023587de520c72c92b9c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534a65bdd5bed07fc47936765072be964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca2accbca9c00d359eac24c8d08b7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3232aa551e7b7dbc48a6c8d3ed6ae0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950885a2ffa3d71f858d6dac71a783f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8937e50cf0ee078600a0461ebe85b0d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9cc349e580a69e12c047addad387a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb622e18b06edb0bfd4103ad11362671970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc5dda7eff2d71c25eba093853529971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69c61dd233d5805cb1671f05e6131972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d46e39095b8bcb9f0f5332c6215b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc620d11fd3b5b3f63919d9687514974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58c65d84ea194ce9e2a5902f47277975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c774c51ed3292d7666a79a5df45a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09c9fd545a42686a183133ba471b2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85ad4fa46176d00b8ae830155f82c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164139b1c6803740e734e7610e22eea979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc4deed4c2c9e076db3579e466a51980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3858b78053c11b7fbcc63446014ee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee67845013de3e723335348f3fd8f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa2e27403fa8b621ee307c07d93eb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe82bf5737c498ab7367aabeff8457984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db4e640a4b85c3f76f53d4e47cd1d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f8a0a49d6c5e021e753b22ee506f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e1fc2440fa1e9b5d8d44df4bbbd1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a5a853d97b5ff9f6af82720305fe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b038225a62c65847553cdbea425dc3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a4d71220d17d75fd1dcb6a3e9718990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e588cb1b00639ed471215fe863ee991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6bfdf9076d80d09a6ab23bbd65e1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd465467a4da763522ad6a7aee6ef932993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159200c6e15cab3e046d69d09645945994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8549066e45703c402898cce8e571e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275b8ac471ef4063cc70ab4b0a55a2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bd579463bcea5ef6942751eee634d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>