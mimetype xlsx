--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e476c9a4397a387708a41cd9183e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ee4f8fdc1c7ac250c5c8945a14a302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f25787fa6584017795a9f53e91c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05370c2510bb18f4bd212ef70412b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb3a1d060de1f9c6a484ee42ea63a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d942f9f077abf88cc8cac94713d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec10b1d00653fc9cc8e7c9ffade61967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb1595ae3e78459346bb0a78d88d938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3596effb949ca1fa9d1a768d883b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aea99f1c82be998da284ea750000010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8016fe43f1c26d6a12d6249b7bf0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e451c0f58f855793810134f89bcea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203fb1c44f49ff8ce7617672bc852113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea3f5d01376eecb59966ca0d5d1d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86afef60adb6cf1a36ff6144b69f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3651517ea983a133c3f42960c87b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9deed716437119235b4a2f31414f5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf85812b17ee5977b05ae8165d46f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817bf970efa44ac9c27e3f1e26bba3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff637dd5fd5c683d1ba06cb17c2fe3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e642486028d91b1c94bf0ff58675cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9190beaec049588d22e2b3ebc52b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18858437c411a59ec8ecb1ded0e730623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328839355ca5a49ae2a700bd7ed160224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153a5a6c6ec4310c7c69c14ba80af4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd49d2bb715bc5b650c29a4bcbdd7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838bd39c1ebb011395b9384cac13cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdec9b378bd3dfa5bb55a1989e044a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9d680138eccfe80d1a3d5fd6a1da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625320db0426db8756f841dd265b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeadea83ed20dd654a7a50e35bad7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab75d31cccee5ba1221ae8f9178cd1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2134c15c2f86b38815360b7a6402a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e155ad0d9280911addc7062ac02634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893003349906f57aeb07593998f3b1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b57864f6347782bffaa3ca73b907b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962edfa3f1e153631a702ebdc05fddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad8d337f6e5dd43bd57d12bf05aba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18420039bed63cf79efafa977a0f9fb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049cb58285a9136d5af5072a716ba2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e37aad805df5fe9de985f5883cac141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6bed4ae23620c28556459e677135142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795bd81923f29fa8fe5199d51f6a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da3b164948f495f161ced71d717a6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3fdd3d93c8c95a68fe1dc6610cfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c964ed3394b50989d5e9b608c23a9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebef884b2618219659ddfb394a55947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06512cac937c2375e9b83b086a03dcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b1a5f1132abed960dd60702de0b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9fd89ca6a2f9d9b3c60bda8166fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef8870b6d29bc7fa298b4a9eff30e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221926657de9d125bb65e2153155a9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6180c86cba3a8c9f9fdd7f7ed04e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962012f2334204ecb21f640e3e445cd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd516b2e95506cb3531a92d2dc36ce755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f33066707f0d4ea535a556939f0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a328d948b97388e36c864ed9c1c7b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a5543762fdb3aee062a77b3594a2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ab0fec2d04de7b634cb3c84b23cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b96b284c182ceecf59d3378f49b92f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a36bac4d6dd1cfc75d84bdb23dbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea13b3acea1c2b02e905195846f8cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6a1209e4833124d0a1c84503997a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb64ea87f77f7280acfce236a860b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3019b3bf3b3422db09fe1e4c3d2ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f12d51bd28253c16b9990cc29c4da466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e15b95ef92824535f1e29a2764c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e171e89db629cb26d2d5df4f267868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a5460c16f907b4c444ce073e32a3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22dfea9ba7a7e617d77f0c19e6854d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63513969fd968446aa75e831f0870d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4a977051797f663fc2432398ca3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de91965cdaf124ef1f1c8bc52fa13073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b13b24bd223435ea938c42e83869674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f4973a09c122d4a66e9896b5c13775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13419b7f7b41f4c49307a1a77c63e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347cc57b7b4e2c3dbe11d33b2b963777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9763e9cd4ece326989cd41f1b186afb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08af602b0938f0d0f3d5c734b1734179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b26050a1da6c4c15a45e5ea84d10a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc2ae2e45927df84360a0f89902cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b128625e712fe510dce3d49ef1a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211549021a95c4c1aa7b38f9dc9da483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552901bae068f8d012caa176a2e5361684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6f59259f66af98cbe898d0b4541185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e791faef24b87bb29b09465e9dd6c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c44f9946643896e2b3199770b43987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099246f0754f1e5b8f75dfa2bc7b9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c23ebab31cc6b246b85f221edb77d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0970c40de816fe9894006473fa94690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742be7f354bfc0e25c5b0388d03c32d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095ee30420b132bfb06ea8daf164eb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59723ce7f3de2c72f5a32ae695afd37893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c739bdc4dd3b95bf4a129c7a6178594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0930ca9407714ff51a36ad56a365cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539daac6a3de653c9cc1de38d979b51a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367c50926af129d07c40d15de02ce1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240d5c4a8847beae11022c2cd18917898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45934baf5368d6f3f04cf8696dd0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef33997d0a9377f2da2031a38094aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36417e9deb27173707a05fb9129a4acf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c54bcad92592ab073e02abd6b2a35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb93aa0c1a7f06088eec4b5501ae1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149ac1e709ce2c43f4eb67cebcd163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168099138bbf9a09877c9633650e0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ba78c6b9661de3859a3ecb2f34321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5931635249b60496b3e0b379711ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed479a7c4108edfedd94ff3a5f5e4dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9e51ffb260016102c24e90016cbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7e93463f277735b45b69c12105cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395585a570b92af2604fe0aeb310991111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f0d5fe3c5b1d9b999ce18ece74bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301ba0aa053c705d2333838a605aeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025625d28c179d4ab43400970cc67d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2ed40cd171a105111e23349372d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b879a75d353c98292f793189c1db6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a19147ec0991530128dd3dd1c9750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b356af1708d81f273730ef902c257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1913935df4ec5297511953872fc9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc7c9cebdf005d2112fbb415bbd86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1b715b983f282a77d3e867033edf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3bf44189608f865e4c1ba05e8e6ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2692008732ecc622276679fd059d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970303d8f1f05752e9fa23d22e88107a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af84dcd648f83f3097388e067fa7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa379976fca63e5d39896c6b0ce2ef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a192cc7e4412166b088395d180fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271a3619abf5c8b915c530c421ed43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ba970dfc097967132c0e538724a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb28759f59f2dc1e1d5931f0d0e3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c345616bc67c04189fa634e3947be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc18bd683f83501b5e9d89445c1bc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b9bbd392a31854df8547a9414559133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0dbdacae66bd43e905d4816ddcf69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525734c5b56251d2871f6bd25c262db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a4c1d593564de7a649b06f76746f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b54ade57750516f8c7b31e9d949f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe89669a60dbea535ed7f74276a8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe066915a5e4dada3a13bf49c70245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f519fe44501304b12fbd4c58061041140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ae87aa450f2f63fd9447fdc172de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f797851acbfa267e46cfefaca92a4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48caf3f3043a079b8ccfde1fc7157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10cd42a4246a9fca26bcb8554ee3e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c365dcbdd98c22c28f08c032d386145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c7c3cd0998336f4248aefbea392e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2884705e2edc1b68d552e628e0004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2378a368bb797b3fdd5e1286ab41ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac561608611fff981d060b8fa43da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6802521f76c43fcba0ec747fcca71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb836705c76b5dba98fb4f29a54c6c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dedb03c9ed71b761e45cc7e0749e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ea5c4d3944c40da8271b9edf4765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245fafb10a4aefe5b630669865227f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22a64f4934767f25a502ab5bbb2def155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd191a74fff3e40de7cddec7a2a0648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec468faf88bc31d3fdd218364f770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd3f26499b821dabe84f8eea9ff61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724cc7d775f7746df4179b978f3d0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264a94b80b07bb218153a313b95a1a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca015e9d5e0d84258999e4f4e289dd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e457f40e46db67a027d478b8bfc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd8614bb510d9a7af7ced266e864e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb3eb8ad3cba272e99803866dada1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d1465e4c1b13aba66a4220c466a0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580380a024b216bab65d2334bc87f06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ab79dfddb3ba6edff08ad618e9a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7681aa2bae69f53dc378305f78a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bf66ee7a878e0613425b5c03ce94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4638962c9a81904b2780fde7c3dbb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876246232752864ef5763228cb8fd903171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971530ea77bd977b9b74cfb22d73f69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a89b2915c4401703ea38fddf167da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c8d395792f0cc85096ae98954e77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d2c1df42680d030648cdce98cd04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab448b5c0437e1db108f40c8da5d4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856541bf69023759e73385b99cf22c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5d6722ace1c6576435145f14249e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663342253c0e3c93154ee832c77e200a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba24b56be1e36598f3e530b82cdc8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba569250fbdd9e98c512d62b9087aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c95f68c58a8aeb678ee18dd99388182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cdf9c1ede1bda1ee9cb75c0bc4e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c32d4116f44832e228da55023021184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dbe27434b0970d6655596a24ba823185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99164756a1bcc4bfa0bdd0b8f15e6b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de4dd777413acd2138ab9840ad7ed0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f65a82f02b9d048da865113b7325e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e96176321e70787178cc68c9ce1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cfa2e981e2a40caca7bd0cb989b99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215ea28feaaa923d1ee3ad6c776f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0da5ad4f96b3d65809cc07d30d66b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab09cf6a85f52bd0c7b9fa3dd2b7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554a47ddea5cc3bd83078743b2a02d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddcba21a4cadcadcd8b3f0eb1d11f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdbfbcfe0037f30aa7dd5baefaa5bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5ee6ed3618e99d5ade734c7fc4ea5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2bcefb06fe9d2bad3a4ef28ae357b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e3203fcdaf1c846bdb34c326699ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d513c565adfffb71223e12e30fc00b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab51b2ca1827760c23557398d12d2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829dcb1af2dfcbe225e5cfd54f9689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141cf30a386642c20306dcf823bdce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5765d288ca95a844741c7a772f782e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe393b469f39b48e4f6272c1f7b7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c44990391701f214194d9f5e928d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538cf2b4d80975f6eae3523aaed861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a625317353150435abee9ef743f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b61b1f05ce8acd3d63b4cfac119834209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354bf854eb55c0cfdf93d08cda268b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb940de74ab5803e1c15cae5da0658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04bc457a9c2a3b0d8d27bad9afd7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b46147d113ae773cc96f0245bb70f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde43d445e0a843f1d623ff8f1b4b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81207aef919bed9f1ab96691a6118c39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916ff3707278faebe6ac1af5118cdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e819c619741fe65fa06390a6988d410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84eb96c0e878043a5bd4b8ec746f64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed27e9279015e8a925ce301a31f36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c2e34b7ed97a1a9f05c16ce65f26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc412dabd47eb420f641a2348fcf23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e3bf61bf7a4f8ecc5c8c7ac51df4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec405ca5486ab5de85b0ab0ec9aca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501ba85bff66fad80038c798fdcc54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c99e66de120631fa5f371a6033eb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106d120c73fc16c15b6d60cd8cf692226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad66defbbb37a2bb30ec930dc2571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ccef0e3a30eedaad7943528cae937228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a94cd6c9136d52d3e564c86cc58c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031a18206d77ae222aef9e445fd1ce6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9e551c9542e538a483a886ebcef9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140a72138ebd67e695934d8df5b5109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eab8d8bf93d4687a6ce6d22544521233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c120633eb957e62a4e9f0d35cd3eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc9c91c0662d01e023a0ae4f51cd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c240de03bea8b5fc38126b75d4f445236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c924c32758b77245a7b088d54d82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d3901bf81e09513551e1ae2b3c75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c920df02be30a9475db2696679f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71147a82dea743f0ffc61a388008e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7bf61ae4853914f83d1a9858a1b27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeabb2dd7b317ca02ea44d8d5479274242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0078d3fa269f3f406a4f58c77304c67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b60a6d8ca656536ca03325ae73711244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c1dcba2b42ea0a528b79ec6523a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997dc105ceb713df50267ac2878221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f9e9612fc368c0e6c4f1b75ac587247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b5e72096bcdfddbf04115b109edc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d0161a7c00d6cbcbd6908676eee19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f4065fdf4caad1d73dc78dc42d2a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217684b0a0dbe7ce7be6139b2dee015251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d74ff522e4f6e4abdc1067461df2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411386595ee5acb5afb69dfaddaeb87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043347fde9c6d090ab12fea8e221f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187dddb025b7d78abaae6b5c0c8e749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240ae16f7de6c5d261abef5bc5a8e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030acb7560b243403f1c272c572b57b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88d336d8b5a265b4bf89576e21989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dfc7393879f3b63eb3a755f0e809259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a33e260c8d1f33cf964469e1e536de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2720d77c810955054af8040c00a29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050978dccb449632ec1a5c77bd1d1854262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dea724d726cceaaba6fff39d80c8c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0a496966a3b07120ec3c7d9e6231264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b1aa3e964f7e8f8a3fb0211a7c3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b907f7e6081bf0de5648cfe9177d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce98fa1fae76df5a7edd5b7c579c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa95b050ab9e6a9d380a3817a7255d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189216662aed10655f878cc708634d5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cbd0eccaf910b1cc5d05afdc59c94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e0135792eeb28138b67d743daf2b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9405a03050ee3e75b4a110a6b1cde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4959f762d892f2d32aefbf6a2aac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbd76f7d643f0e2d0ae56213dc558274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10042a1d6772977f2c45048d910ca2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f87eee2ea202b42f13477a389910a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179a7a44e20ddd2b23dd17d74518166277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26fd323a31140ddaab5e1436402ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc63e7a78e37d12a8918b3323cb963279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a710b0566469dd06a56493e124c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2928f94a9fa8cba62c238dc575bcc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbf06b552df0f4adb91f38cc52df2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefafa25ac8a6155f4f6c58554bbfb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89beebd553b84ac7af93ae0738c38d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada842999842876026c2c407745adbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c208f6dff42594af81aed1a8ca7e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903393c5e75dd274beafbf270ad64d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c7d841188efb7e41ea3308f4006d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711c6530b82aebece0910b972a9256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82de310cd28dda18e1b401fcdcab2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470898b6a523b5635fca47363d2130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e73ebbfb16badd2f5bf6792b60467292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79d3757d4f17ec0b49f4375f26d99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0cfab13cab76da17c034ae30f8fcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da79b3952d4e7db2d37bfc60b15a1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade80e410554bee1f08cd937db802d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bba3cbc5f658f5e8b4e6ee653065a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c9379f3cd8b39e918ffaee05de19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11561a0da9baa3ab1660e9f8039903c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef0c2c31039b7a3f245f268d3ac98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e29b9b99b89aa48bf6334816371550301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db9b57e57663596dcd1964b24ec5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42d6e0cf22cc6bb70a723b78efec0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354a5e9aa4bfc0549bcc840ff1debc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab0035d28b8f7aea0db042ed4eb61f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6a5ba1b5c295520fab5db4224451306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b27bf337d0b68d7365bdc85c6e1e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811232dab5a9c027e7647e64c8c623c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8bba8b58cd223157df1697da9fbea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088067eb346f254529e1dab5d595d21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa980927006d11494e0b1a1e31de1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9091a48b1fac25c83157a18a4bd3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5eedd381ca3a4efee01f62d8dc08d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05390267030df11618e4ac7525bfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ed8200738bccca61fa4f1eb7f3c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25d6702595026976577df024f09b3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093381cd4ff686c98e71bba4ed26be9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254eb432bd52e17a6aa5890cf87163b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f89d7d15a1454485f0b684c01ad30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ca1ff5fb5a44badb2017a7754930320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d62508a2da37009a60f38881c6daa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f74203bd54618adafa0d9884906f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083311a99bb404a70db2a4ef678b043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768add33d0e5152e8239151e4f483a46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715566359521c8fcbba9a46434037fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc0c5f281a6e0411f5103e630fbfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4807fa054bd6c116d02f8310e4236327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e8a6f31e9507d181cb5d770a84cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5235a0816b47786afaf4b3ba2433329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33682fc5f566f71cdfde0ab52fc82f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3ae8e003fcf3b911add8318a9829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d7a2c0a8524b682040d4b71418216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fe49b26795df11dd1443a5349f82e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e006c2e4a8b2801b44e81581c6b1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af45e08d4c3af2b39d903a658b9b57d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7813fce603985857321a573f64e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112fee58c6a2b00198bb8f267b40e29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3076a9d35930ab64d85bca0ca37e36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790c6a1d76b981a4045e17f39fdf12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2de8901675b6a3eba251082e43895340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb147a6905452f8cd981ba2f850133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549150223f1da7031b826d3a225357b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1930518505f87292d7de8856c0df341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9da8107db6efd88cd628ce3aed68c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ae128bf3d8ee0eb804049ac5ac57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7971efa74fe6ed5c48996c2260e2d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575fba3fb457a36d6aaa964c71b43d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09710b96a394937520705afae6bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c79ce5ef14826bfe23043d20c3a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49fb5962e64523f6ed1105f3ab80f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9c9ba6611e2048553f2c513a811f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a481aa185a41fd21c8eaff40da3b4a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289b6d6558dbd7894a81c65c58f10d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7137a2f1ba19160ca805b51860ca2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecef47691991b3404bcb2dc8c58254355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252d3af2522176dfef4fdd11e5dc2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db78ca0d9c3de1f854cd161da2168df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f28a4bbbf999e1f5e14b905011459b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc55663f0a0111ce07e96011476bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd40e9730648f7f414e59dbc02014b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd6d9b1f6c8324da61f7026c6d259361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9768a674664094c165f7197d8b15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b7001173bfbb5f8716d8cbe586abc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ff1fae2ac02dfdbe7e4058dd3e99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89543504485617fadc9d8f13e6ee47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84cc566d4f200fbbcd7aa38eb92cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b14755c9bfb0e7094587eac0857a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ab029e202b3f7f2b9937c83d2341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0dc60625bb0749c81c3704632604369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302540d78d6eecb68f5dd0b981aa65bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd07cd1a02eda2c8acbb7749acb42d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171c3f095b48a6256eda5404b6c15a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385860b994fa42d570dceeef7391eba4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708599470b1a6344c63970993fc2e50f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377022e93a5de99f1e7dde89cf903f1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd1f209c5d853adb0cf7629f0bd939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279318d56d7ae359c368f7faada4a1e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6927c61b978398a0a454d6b4b97946378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c8c52f1d1fa70def1b94d70308460379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a45a492ad1cee2cc07b9da494088c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39f0bd3137b7d42ba39a7d85c6ddb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79fc0334c82dd05bc015e4aaa6dffc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d63fbbea2b87416ce30250f0b83281383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee68c49459fc0e55aed6b6e4e15cde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb920d1e97b505e71df96bb7ce06fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e79d332a5afd8427f2502dcfad242386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed63368c24cdfa4337f1b01592702387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226535c031a35b0e9def1dd8111f4fbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f352d44325d602a126119bec50c387389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b0d16a6c919d5b9e142aa6cd86eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b8636a9807fe5be04d0cad8dd821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfd82eb3402e6fb7627bce068d7e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcd2bf0ef5067aa23c97992d98f6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c785790351ceb1709c585e724a82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04e1590ec07a0e90fea2eaece0e88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ffaeb16838a6e112e7e8c525acbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86aed14fb7a05cd302b552c97a57b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422576ba967c6887dbcd718f16c362e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33685321fc5cccc9038422b9f2956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6deaba52db41a170d48ce42abb16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fddc2606963bd200d3cd21ae8489a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4322940e61b19315c1fbb15fa7c6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429308df089c3e3b3c5bec4adde776c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7d3484b5377f41f0dc5a8c26fd42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31983ace590fed144f71ed3d7651fa07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc9e6390ecf01e9994f6e810c21cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f9f5e5cb114cd7cb11a8d232dd5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20667732d6036558d5c61b0292402408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391bfb0d072fe1544aa7f9b8dfd531409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b1906f8588bc2ec8ed62bac4ecc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2192e1d3f96d0bc6437bdce85afaac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03e2eee5f26779ce0b30a0154d832412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cc3b3b1ad936d6e56787357f1222413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5bdc873f75d7e6dc700e876e152fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647790c8c6e15fb4b53271944dce4bc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ecf2b0c58a4d6d46983e7a0f6fa96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9866bba2eba7aecf8fa7ed8997d7dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b873083ad51bba09b81832c85e58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf47558ac83dc0ae2dac5035e4f1cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f82184db56553f1ec8f94c55a664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b9a9dc56c69d5394766d19275e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f062f18dc13f1d1cf2f27043429a2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe174f2de068f77cfe5b330917968423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3969abc87998170ecb756d8deb6b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27054d15ef2baee7181bf81e050c618b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf86052ac00637e2eae8345e7bef6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5da8093966094f005bd737a706de5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d235133b880b86554164e64daf526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366bbded7f20696d7d5d83811c9644429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45674c504691791d09d52fdc4293a076430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f194cd7807b2c2a9293d039ca286f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08dd59ce5aa7ce46bdf49ab2678a02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c87ebadabd827e2c7972f7dc447b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19cce5789df1c0b16d4f1c785b1215434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb0766342f4c03ea0f6e72e5f4572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4df81cd41df8f6d704a11a2088a63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403075429f016e0c67bb6fb735c9901437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e69d6f4cae3567cb9f1eaebceaa6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d89f8491dd22b7ee8a5c3bdeea2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756c163b43a2379dfdfc23b67ed068440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae1bd48aa983839817d3bfb42a899441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a74b93bd99907326a80ef68847e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f4e91414f5e3a230f167a42b3049d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd11460130f6a6b4ee99f7138830a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e6674f145d4ea34827f12d79159e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f0705c76465b9988f1f5609585aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f7e6e856c4a597073fa634872014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8820aae351c4171b17f1f909fa5f2a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045f70c1a2f259bacef03cf08b5cbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf20c3bfc827ce400270a793aacd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a455d479564c5aeb515d9091000c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f8be004e1f3051594d7b533545e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc48061bff3f00bb367395d1093ca8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b16e056a191d1424069d85f0601c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337031954680cc1500f7be4c09fa672455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09877c4055d5f45d66602966138397456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cef3fa4d5d4b836d0ddc7ebfed1f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c18cd3442294c52e84a86eb82de5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7af54145ad3567db5a7c470d3085459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07defad1e0c07dc1ff32a8635b1c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611747bdd64b7cac24432680918368dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679179422044ab5feccb6d5df0d012c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3488b5fca0d401472b7b73c185cd949463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ed3967745d9949a1a66e3a8d0a70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750ffb9fdc527c8ef20de00dc757cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd423e5b117476ec0bbeac1e9659e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66d847592903b2d128f71abe61a99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2d05122945a37e62e39248cd6243468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00b527d48ff5198f8f36ed2fc6bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65855bcec150cba9cbcaa1fc37ae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f724f9d1bd3d79e6ae638831f9aa1ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59b7d2390bdd1a400578df165747b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334cec4fa4ff0beae259e869bf4906473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca235c26299e494536d79fe80d2afa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba447e619fe3785144dc70291948c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098805546076cebef61678c35c7dd4a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75cdeae3c71e80b2e4b605e1fa0ec8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5d5b5bc1c0dd23508bb8e1642a93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef75c53d5348b77e16789f2ec4a764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfd56b44c0d28c227b9f25c39d6889480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10accaaf2438b1118c16eaefa26ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd4b74d35d83be94ddcc09b1bb4870482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad0447cb208fb7364f6c25a4320a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b41dc56cd709747cbdaceef2c2d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1394d90cfbe67d2c2d76cc9ea3fec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c00769feedebfb6e46511482e80f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b46c859b74f0aaeac47c7f4add45a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de81e337ebc7a3b1b2fffb3d475ed7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40fda781ca4cd4b8a2e927a4335681489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec86d8ba13cc2bc2956e5a3b51916490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e8128b1eb4f2eee81b789ce2b8546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab406b54006d2e2c176045eae002025492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ade434dcf91447aeddd64b194744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ae2f1b4e7f0d76c2a7b7cf96c31f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ed5526ad721dcfea1973d33dfe6ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf114c3ad1bf3579bf4813dfb458b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce5ce4852d0b2cf81c153d0b9da5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2e211a3fa1824b75e3c5d2b5f1c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf7c217dcafa5abd350d21b86250b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d4ed23b85dbe5bf54f460d87e130b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346fe6b1e51f4904989b71ecdf52e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b35760afe096316157260d047a2d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ac79ee0a9ff528c6d4bb31b26303503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4e4e85fd025db664690adbafd8f79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a71a9152545cbbbb878f5d55d3ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df49cede32b9ad49c8dfe5c21bdd440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192805ada33de090f2e2e395682181507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec331167c0f6920fb5bf3b69465fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e3e113c472e0e1ee9d0f5efb4b9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471841302fa1a94f5402759b3cfe8167510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d4eca1243ac073757b51a3e0a86b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44694c76e7f287e46bd977d2e6e9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a7adc4cbe1e3e99cf19276f604eab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c2bc9157cf482e894285e9fc25c75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844169927dd5c7086936af77db98a80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2a2431b83dd0c21abb801824a9cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c94f3166ea04de3529163e784ecbe2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2aebc6ce426974d1d2e42be64a5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20350f9c5084c7f6c1a11c747ea1a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3ad7f742d1f5ce072bd8a748457c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952286ff366156129671b20152e89b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757634ad118e82c895acac808a1801522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6299e762b489e94d53632a7d91d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276dce1b4c065c594317e970135260524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061ad8ddd1d9db70c84656e6a18098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c05210493901d07a1447c90a30a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7320d16a2ea9b248869ea86033828527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a1d6f6dd4b6cfccbc88c423536ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b662fc0fe466d9dc3ae1362099d675529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02c50dd8216d220de3b375a0f0f981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e6fb024b2f7721ba58bbcaef1ab6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d475dbc7756a215e729fb6709def1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd8696c5a6b63e80531e28db004762533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232a1c9fb1d2234ee1e8793966ae41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe8835e7e35a6c5c58367256372e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e785621757856f400cdecdf2c87a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f4ee0cbcc9f91a842677f7c695e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a8afaaffe387659b94fc8fd984434538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648a77bbf573c2b97526216179e02f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b2d3eb16d3840c124f3c3725f98f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cdb625a580766f21b2dc911617e7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ccefb292457fd2894abbbeef3715f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aeb949a3e67a126492eb3ea0805f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6fd720cb7a17c1ccc81d39bdc46b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d17252046739d71b0f15ce37ca3acb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68cdc4cea5cfb2e17e89171b2adcbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8738564174c06adc848233ab026677547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91154a4387b76c959ecefc674eacfac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309360eecb7e8bd48e22239ff28b731549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f444edf000923be97b98c48820dbed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8773353bdb084a6ddcbe8ae222464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b2440ebf42a378ab4a5c47ac96ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f186cee71cb59bd396637803c88f05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7dc2f1f69079b70e4135de3825a1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0d8cb588ec98d6b8352fd453632c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb06e28321496809bb8408038d9308556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f343c498fca86cda644b4aabe99935557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fdabf5958ba753a84a92faee81ba3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcb4e47d25fe777476cbc4b742488a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40081b28a3f3c3aec471f888f4d4f9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630bdab1250811e64b816ce6284511561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8e5f10afdd1ebcc72409f3e8b9a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb657c6f570c8f71c41e47b316d49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbfe7ec92e948fa44dbe158a6b7004564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad574f8d46cf6d59b56fc73a6144f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb83ac54ab5311ef861be37d7d7f49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec88b992cfc107ccb68a381aadc572567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4519a33c2d42bd3ab255255f50b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f41d5c2883740f30038dbe18ddedd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a19f24efdac28fed9575730983718570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291a23c9817dd3bb96bd308b1e1c4c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd34c6ce8d44d4c6e0ad097e5d9aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5993c54214961735eb25cede890f8f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1690f7c7e6aee27accb139e48f3499574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b87fd9ad3a9bdd9d8bf2bdf14cf68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb674ea065dcca49efff4835af9ae8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e2f2d3581a16df028c07bcff4046577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa89da4b6a22fae86cd249017feac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0c76e1954e0a5ad4638f3ddbca21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc0739a97f9ee126593cd0bbfcfe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f8d33f481d42ae9203deb4791a62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b16d13a056aee79b99c1852753cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf64303dfbbc1d92b1cad21c1a52cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c926cc62ce5a5d3ff480b1478012f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555832020d6a908a343eccfb5be7c245585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052ae61f8eec4ecbfa31358830a981586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927495b5f020ec3683646a61cde1ec2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d6aa60577098a1d131046a8440b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc07676b54b5a044e2ba61ae5d0a47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ee90cd302eb6e3ff65988603f00b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b025327168bdc1b32f28baa41b5f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef79f3a042528bd8a34b1812d5253592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846e6156e242c4ea9823a939ea5c794593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf477f6b0af793403a2a35bef4babc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa6c2587460824cdb1aa0ed6e018d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157703f3500c33b5f8b29b7d05df1d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4971e66558f4d1ff24228470fc07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c859d1c4cd75428cfebeed4cc0013fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae3d7b9bb4affde2607e29968c6617599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494a198e9298529fd26c84ac834f63e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a49dccfff70096277d13a3884999c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f954c299ab2a834f7097068f4fec6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4e80ffed196b2a983dbd8459e844603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8d4e37aadafbf96c326e28393eb99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680387432806e909e64de586659fdee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec2441ff0308ad3ecc920b4c379de0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac036b1f604add60646944f59f5531607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499421062250d369386d12accf21eff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7e3262d47ed00455a251ade87cae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f74313a71eeec83209402e893e949e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb22ca916fbb50f8ed2d8f0e5644f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66277b520a407e6a477b2d2057020612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e60d72251a0f1d0b7e79f7a58e3389613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118788c1719734ee41bdb8f39b0d5e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56807c83843539347032bba3f095bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd67ad193e93918f226667fa665b55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b16d00bd128d749a134057759ea6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51aad492851fea3f5566104c883ac1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324db7ad1fa55d527917445f6ec70d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3e44a175b699a9eb59b17c0236c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888068f71fcffceaf532180c4f79d23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc2a14dd7df589fe4d2914d2e0fef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de4a0f096389a1ba5468bb6ec16b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4025b7dbb5f377e5753004ab5636a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a28da5aae499d4d48c2f2aa04a492625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85fbae7daf881d8ad3811f79757be7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7853a81527fb1182a33451847721627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d6fc173e18646751b3551494fa8ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8196e1bc5523933f44739b2211b786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89e2906d4848bffde7e136800e5fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3fe08db3b59206b93ae26683d96ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c17d2051566517a13ac7a57cc88f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4716c3a2fd299dde2c62766b8e5de6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39567b88ad279d7ebf268f12c0300789634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e123a1a3d17a8832e962806c0b9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca3e90800a39b54e9b2f3de29404fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a57f4c4a8b78e788b9314baa1938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dbd62477548325442a361b59cd328638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dccad27899d571257a29d11f20950639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa89f5af4a98635a0812d200a9e31f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18ee155d8877e95d7c9524092f65d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6107333b7dd32095d5f1cf63d3b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6fc7bd4d80ed871b480f461f3ba3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ce5099df430fc0afbe1a8088c384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a10dd9f63c14c37ad926a8621ac5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d30f4ac319371f7e0bc5179e0ac90a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3702a869f18a9cde116b01cfe39b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7a9975ad336117e6ad6166cbbb52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8b77ca3c13c71777aa7321f93e14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774b8fce30d0f1c53dcacaef064ba1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121b788e6474fd7a85ba3ca9018bbb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b6f04eb7da75d38e49ce10d2c47e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bda6720362ad09eab8abc33fd94049653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514f4077cce232c628ae5901d04b85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae743456c33b1d0a3080adc727f3f61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c5bb1aee1486eb6f22cd995c63af3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1650a28e500c928dd572851b3496d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91ca55fffd2a13d87493326ecdcc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8206bccd8c55234194559bfb063e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9158e76b10a1d10fd9104b5de78c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949f23c432591f560d7b574a12139a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7993be1994694dc9d619e3a8824add662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649459eedbbde41a5eefc92606ec1945663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e37654fd0130c8dc727be5dab31e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4a58f7acc127ae1fdefbde209283a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e8ea73c6d3adffdbf840d6969140a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410b2e7cc5d541c82472d414d7dd16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a720712ecf5f2beb24b85dc4cd7d24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52fe0e1607c84a6088bcca1aceb94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe0e8d145c5996ccfe70b555fbce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980cf1fe9b130320e045765efc0c685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ce8824ac927ac24c0740915212aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680fb3027a701a189469f6e102d698673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ded07778774ff144f748be496c648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d2d2a3f6cb5804e927cfac275922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ccdf18cc2b30c738f228cf429fc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562472b614cd5c6b568477f17caec6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4fea3ae5f34f0b790a8fa0e3ed569678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17197ed7bc89146099d020f5eab7bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923b3b9c33edf674a5041bdf6ae496680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f1ccd25cf385fab0c430c532cfc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73393387979bc13245f902c1e0e70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c26bd04ec6a127f4865b45606de676683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fa8e426d59e97c22f0e7729b8139684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526548c32b06aeeae9ed5c4e41c28061685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541f5296cc97e7ea5b2fef55d30bef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae35ec8d1b5308a1e38c035f3a71f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5010391785d9627d2c8f3956bf3dcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783a2081be342ac6c264a29632e1648689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a68c93b47e3bf1176fe16e3d08473690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a499c5d8fd37801aadcc9095e40e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb4f152e4e6faa696ccaecb0667a59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c0810a4ba0913c51db7c908eb6ad0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2663e38eaf3ed45661fc028234a37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e149dd4c35df90e4646353fa107e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70522a335039490b40327616beda808696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab8147cfe9b0f8423486fc8ffab48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5c85928790398f4723adb1aa4800698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245077d7a68bd2281bf5d63aa76eb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c622816b90d17e0e50741e4e333a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45350d3c35877465ddeb89338f362c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f15b5f87a2d13f496b954864e8dc61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df428fb8acb0b72bddefcce45d9d17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d605c4f163f2fc7525986e1e0973c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127d286dea6300845a21e0b789ba36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2d10ac0b23e73b53b3d958d053383706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31fa2ca14bc199a92ac59b8aa7852707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bc84f98b47f8bacbee47fed8aa03d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa048aef646cfc0ec7b2c59b2a59b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e95af38eab223f5d7e9bef6ad4405710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca846164ebcee3201c6673bc8e1a7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7b3ff95a6ac4840bffc8cb826ee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65103e11ea04e1a8ba73b88e69daa32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7558db7a65e8f5f038f729998322fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857073236eac2f3a687beefd1b59da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9176efa38f6a65a6472cbe74a3236716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f233d116ece762e3af5b0b9c593ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ba1de184857c07866a435eb5821d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d6fd129f21eca15c55b60dba1ea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e43dfec89ce8d5500e1ba3422bd30b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404701840c11ef3d04e6057fe66cbed7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cdcc0b8f3f2c58729059d32b541fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381eecb95e8d9dcd99305e5b7f9f15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df62c27a42279ef9175c72ebd6b601724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531f3c32f2861b169ecdb4c96972e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16479c792cc3ea9dff91d12d3d4c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e389d6e78e4adbe6ffb5f34999ec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124cb6d5c97981622a65faca7b16e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9732bcf0f13edb3c4dd06699398fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2facf53aa82d66f1f2abfa94a29cdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41696e438feca8d19bb5035e70392b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0f5b128564dba69efeb64c96e502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd72a6a70075750f66b24a2687bc28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc2d0ebd8ea135c1b7c4781d0e9f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc0253da80373d815eece6d194e6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62536f727b3cd378e471b883795528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b754e2aaaba694b8bf88c88238549737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c4455df2576f173ad0bc304a426bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f49f6f2c3e1c2be1a99c9fee09c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb1ac9814711e98111682dbecb468740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b01e728b2b9c1fcfe3c1cde101107d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704511cb293c809018eaac39ab73d8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d69a907cd1a56c280369cdc746bc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee0ff336a72a28cf3b7367db40b23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55117193b39e3e14cb6c06fe594fa4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f3c1de9c298ec06172d71ba6d3e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddeef4fdfb22024c57868adde0348a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99bc7bd40da5b9451b30274f16bd91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc97136d3fd2ee65bf7dd4036100d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e323aa72ee1e2868f115fc2f75a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02c4e408f655eea18790c9ac1764f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28283d1cff05e5d63f1431cd2c6b6ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a34dcac1a19aba7c4772576d7a293753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80acb9fe21e036a7044183504491b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b8742c7ecf170466c626d320e7e98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233080c80487f7585c54d5139039361d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0aa3dbc7bbc4c3dd0fdc72ede7ea9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e80ece90dc5db1af04a9a6a4de7fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654e29759513d44cc75b18d7418be0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dd242195d14f95cffb4eaf15533d1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667c01c7daa5c46897fef837f6a09f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682179d608119c5804d181dc5d722ad9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f77e5741d9ec4aa8cd10e4a5caf5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313211f7cc59b0358d52bcc80a878c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e168039e3384dfa7bb8e1c4bba585765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f000196b355110ce9698b5be0ad8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b2fbe4b2f6538b2a678f3a6f3a65767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ea0aa3b2a022358fdf39ceaf9230768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a325cf4298c50cbfef8f5bd036e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3929eaba922274108df84f82f69120a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3d7a5efb13c468b9cc525465905b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d867d3d32197ad9dfd18ca1f5c6ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f154d01e1a36a22bef22282f956278773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928278dc518ec731fd0becce4470b0ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c43953395f5b4b436a38f4a5977c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df706e4779d9bd5ff3b16120de6337776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c2ae29ab62bfff1db8fabe447ae1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6194e6ff8576b3b71e80de969945d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287b8aaa74df44aad3508d27f2831a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb26c65b0c6cdf14407481354942cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eeef6250a220b320eb04c324066fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c50988646bab3a7696ca6a8459750e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc735678f1bb9c7cbc1b7767be7aa8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45e67a65fff3deabc82d18beef8d6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac97ca1502290e782a9bba773bef3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eec55aa897e441c59317c6a09c770786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777ea40f1bd598171405facffd6eab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b300d42966918ec61d050d95f1ab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c878b4d6322d74457f15636e75ef80789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de5283cb53966c474510901e85a86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27115dd44d166b0afa9b958de3842d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396b7c05bc3c09cd53512b3642b3b6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e42a63a03ddcd15a4aa47cf46360b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499537d5c4e497af5dda6475d1601dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd218e21b13069b1e3b21801afebef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ff266543e7b86830409ce353f6b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399c250a61e9eff3ddc5832c3fd251797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923b4f091f17c70ecddb2072e1160a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41676c5a8c26b74748c8b6b7eb0c90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4601b27b1f561c5ed3412b192887a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d990ab95f3f375e3a626d907229d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a239ab046e589a0f25312ffd29b5fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70111260b0a2685ee9868fcca0bf23803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05a60af6a8d2e3debb9356cead1ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a182a345ee5507fbb7ef3b977c709dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057667cbef458c762784e8a89d4ca595806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb36df20ae372e2d4b922d32837b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c21df789bcb84eba63c6551621d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f24a726a81dcbfe5541bf60526e58809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938860b9ffbf092ed88fdccc52d30999810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55e4b3ab8cacbba0dfb575169c7a7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1c2f6702177d4a413459d3c98aab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a5ff4fa72059758af6ebe5549bfbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdaa6d1acfe7176a0221e0b616ac57814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b90ba81c2b54233abc1cfc09379e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5697e676af55e3b58202abc11a051f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61672ddbd1e7369aa3ccfe2558c229817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0276dd28ac882927d34ccaf8a1d62818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317c88cde66668f06c665a8ff1b1d75819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493374d98b0204cf43e63bf5f579482e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5dcc2f21b64f9f207234a018d680821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64974721fb441e09ab880441ea5ff7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821590212fdf52df16701ff80ae603823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b4231f3e0219e271defa55ba3d5f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90263469357e6b977d9fa9aae403c0f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513084ca14cc54858f21e4808c963994826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee4aa6531cfa70f2666726c1c7e5d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66d07a6d46c0faeff489b0d64dfa1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33e546c4cc92c1603e045940504df829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8143dbda6eba9ff591b8068c6cc60830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c829acfcc3d7e29159431a34fb6a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656370a93ddc3044cddc63b02a95a40b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df057fbc235812b8ff4b14e54459e8a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5565e73a70c20deb185290e70e43a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748593582ae0d5f0bba12d97508f672835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100cd072b1f3b6a73803d3d4b7f650836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787454e007de4606dbfe780684d3ab5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f1f4036885d971a376bf17e3e27a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855434f3ec437bed13f6ff1d915b6dc3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01adefc112ffb526fe8009494601eef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459057b9f993613081c465651afaaf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c1506cb294dc558cad489b3e4182a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac94ce83cb2e6e0519934eeada231843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac8a30fe0a71bc5cebd918859bed0d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761791d61013fe15b9b7eafda76aa7b0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880254e0ee6800a5c01dbdd1e63f442846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96043e0335a17e68572fd584e659b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567b618c07bba570784ded43fc1d5e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae64b9973719271136ed01ccf42cf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d4fb45545bdcb945a92ee5951ba9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d1b33e4980afdd5a3b19ad6d75bf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885def8e13df4dd3a34be69e770d68852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a53c482e979576497c5975c50e12853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a243a7e785ff19cf6d30632999a3bae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60593861ba85e1b6082faeeb09958855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea853863b34857b180fd4513bd3f82856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279471336caa2df2d2e840ff8e9e359857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fcfcc836c7de698a8b41e4225adc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78764ffa551b5f2ddfe54397be7344859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ab7b395d3e925459c264c52d7c1b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d955db75cf6db309d67148bab96f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281d2cf80c1365cb9ef5c83458db47862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e09576b5cb0315c1cf081d1626a6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffbc5ed8545737efd217be3b82d815864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04200faffed814882b1dd3c5234e66865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03261edd3c918af68faaed4943259866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8abd1094de458f833dab9f8364ecf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6a54c8a126de499ff908ff62dcc3f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e8e4ebe8c1048151387714834d5b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430abe92aa8ae91c3f6ad8a480a022dd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856432a330fb84c871024e9729d4f0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b2d5e683b6350b5640b923d5bf3a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd42b2f0ebd817839d3457de745b44873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02394bea9aeeadd4334a2af92cd35cd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737569ee9ae8db023c4e858028f44b9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70ec7b3ffeec8f0ddf7c5d8f8596e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb191066ab6b5c554348304d86ca637877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754859fab4c2b2c657f61582ab102ba878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf278c61d73f44dccd10c909d8a14c0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3ed09ec229ced893ff8b2b5828841880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b08263f78e91cba0ef3a90f9d99e8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338f36ed0e16d733246b81cc4a45e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea779d1026586afda2486cd830aa9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6a126c8ea74949f9c229867fc01e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d20139adec55014839ab265411a8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f322029eaef279b252f6994c0818d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dedeeb87ae1d06a89807b35d7e861a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4a8f324994d291414169bc5776e0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac731d323dfe4037c84ec4ba08f0698889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13a6999c2af2925aa6783916ecd20890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e331b136878001acfcb02fe187d3f72891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf1002d40be72d3da4a8a1db71faf3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391145a16c7f3ec1605894f0e0f07c7b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21df30f6bfbc08d7e0619d61df8d24894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104fe9f831b233d8b39be4beb1cb955895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a40c811d0dd729e5fb74c48bffe689896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81544e65ce33d6b7332e644fc317d37897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa31f138046b2fe5580ea7296d8ba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d6712fe8738c2fc3d50f02f4ad69a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d247bc3ea17b0eca26455a575a489d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b57aa73e69816372e0e9bb8a64eb1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd87726d968c7d8db0eb92a6e5a0d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc9ca409ec431d86cfe3cd310da4c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d632509fd69ce5e552deeab8c6b69b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a5ab1ce69f6e7e69b70bd35fb28c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9051acd45a9c8a2e74bae4b51f6f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000470218ccdead44c7b9d326b1d31907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f989b0a32b15842913d64cb7dfd314908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5a453f063dcfbfd127dabfddb641909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea63def9707a639a12dbb89c6a6c76910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62c4e59d66cd4b9f12ce17958342b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73348dcbbdcf5c16ff0dd1bc317254fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8b2c1991b684c8832f1f2e7b4af3b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b04392cca9321a5ecbc05bfbdd685914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba752d60fefd833e216b8589d73eb9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f7a52ecadf3231d6247680d6896d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be493b43ec555dcd4d6d0111b6f5757917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9111a0047cec4505108e434fc185ef4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880add5672475ecf5f63eccfd84e6bcc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b898059518f5adf864a13f6592c78920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92b4a2ef10962c618890c057c70455921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4a9a139103569815d7e04e80297c3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142faf9a697f01bcc2f9cdcc68291ca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6067924fa76900e11325ec54f56a605924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ba74558eb505edbf59446e0988be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77472e076823ca9bc8b6230ca9995e1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830c5c0d0b6db497849c0c911df4e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce4ac49bc065c06087ee9534df469928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6faa6d8854d246b649f8308d7b85929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95c80e381eb008f4dde93956f4fe3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef578afd4839ffe14805b96ec4d9465931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82269c0c301cb816e5ffaed92fcb2339932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df876658f26b09aacfb0543445bf1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317565839326be5d61812fd27e9a2a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5931cc1ee455e6611ed9d7ebacaa6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b362980d14553f14664fa934a5ef14936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53fe02792c4e5ff409f885aa2fbdca937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b57f7fbb74306a08d2d73a0624a23938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c26103250b4891de312f1c68fdf55939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00829c14cfe7a38d0be7fd4bc4d316940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813515c8ca609e3774346a2461b690e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e0ec59930b38b034f1e759e740e1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6b80f8a7b92cd2ad528e5d9ba983943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32f38a6846196bf25d71bd7640d5f9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633464de1b06a0ab127eaa1a34ab97e8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae103442487c20e67b867d74237b20946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352991a1b6837415989035f64d4b2a3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba4a49be58b02e40ac476974201070948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127bb6c7128c748322e7eac40fb7f6b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab91c09d4bcbc4edfa6cc1739cba38950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55beb9892a7acdd719fef74990afd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac450f159e3b3e0f982fea86af249952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f952ff132286a1b68da4df2cc389953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c3ef98ea3cb41384fb6cbf2ccf15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb4d0015e7135f19b49440b25c3d1f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f596b75b9cb8e210fddbbb6444d518e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0bc52d57c4d3c1c2f10ef3a5a21d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb0d99b23f50394d93eb4978438bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4192376f9d9e5a237791df1cfd2b6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574c7e0aa4ca6f42bbb43e84f85ec8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0f8c67a22c9526a73256fbb94e22961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c19901ea7c709d16327256daf7d20962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de59150239912fe4f705c6b007b6e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16c68312be0250c8221f43af90abd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f491541867b33315ec4ff2776d670f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8031c9e5b3d4f258070fbc945b6d295966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bd34b7c7337689cbcf73eda40ebb3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93ed5291854e5773e3bc6bbdb00108968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d55098e4edc674626aaee036b8a24969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b560661f0c56b619661833dc9856970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7bdbd524e9977167a3296a239e6f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b88a854dc82bd917b10eca822ca901972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9dcae68a56d0f952735919bf44e86973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc45a0e73779d49a73c40c25bb299974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062698f5da505746a772f1b21041c8e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b350665f3649e86dab224f837e65ecd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a3fd724a5a309b6638b56061b2c7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5756cbb88ca549ab8442c5b3f75748a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0a671cf2b4227ae029fbc7c4bc62979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db84329da8a3a0a6db7e94c34664cb3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad0f7acc849b83f0f375f82b0aee3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484634d25bdae496fe2c429c13e3ba982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff08543e37dfd43e96c9fe3993a38983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed297128a4ff64db15edb85e6ab0a1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb2ae7a8a8b017076c0ac9b0906f5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827a731bfac1a57ca8c15a9c05fe76986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d896c564f236de33dbc8d7775bf485987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45753c30b54fe4afd94b60e7d79d8c3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936558d7179e9aa72eb4777ba49e8a4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47affb75b57e1dd13596a701a1cfff60990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f967b2754745cb5065a4adda70046991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc1de8a619ce0fb8ce48f67355a36992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b06fb0ef7c9d8fab7d4e3ae0c0db13993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb556b32b36116781c575214e96dd6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d858f27d682b493c1157b8b9c176417995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0852b6a72f367a808b5d20f93b3e66e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0590a0645cc95fa29351a265e0662f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052e91d9d5b5bae5e596662f3abe691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1931a33e6a3a6c1a8b987039bc23732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743506ba41a7306cc0e35ba5f6fa15453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f5d9b3dc5a75b163730031ffaa1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3035d1d6ee73540e4f2bff457e1705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacf82206ca8b46c5a2b7aee866770a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e8889d77e6464f26326bb2533b0617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6add325c5f39e293a5d6fa50c4b5348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104e187748a539a308c642b93636339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d96dacc3dae35c64e602fc2a563b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c8e9e9626871c409e473ffea9255c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228d3bbdc5e3d6103503389255a2f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47576a211721060c9e8c4f3774aded13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9bb954fabb72bdee517c44948a3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f206692e3f3bd8af6a3b6b351509f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd933d962aef1fe545fabc4b7bd6d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16222efccdf5d832f7989220eef779f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a90f400ccb8ca4c8f0e8f9093e5f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055458fa8f2bc5d3e04470fb97b42fc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a289542c28bbec1e63a9c0dfec22820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc521a14ccb8a747b3ec7b2b0b6b0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b5ebb6ff72b6b5f25d483041440b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeec0adedec365dd9d87d267e301f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca78572b16f6d815c5405fa2c493c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ae264cca89abb584801d5369126625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322182a616491ed0b0be786f783e44626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe26c3eb0754894e7dc5b4912becb8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb67a1c528bb658c6d19b5db45bee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53d5a7bfaf09c421935283bc1040d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92aacf0e248fc75e9194d10be3e79730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c346f22ba4bbac5b5a98ef1857bfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a11f3213a202705fa093c9a4ca1e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca27b03ff067ea247e40d24df94e0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6d995aadec5378e96e876fa91fed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdea38a4e5eff170f91a6f08e702935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec73f673e976c7e9bce4154d663b09136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08ce91381599a6468e1da8485f2bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af473b83efeaf2f8ef4f03cf4889df238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ba6bf97c42853f8ad62160195eca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b0bc3323610108ad61a99222fb32940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e4d08c07f16eb2efed8e87229d3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ac7ea0aca8cd8b78587ee67f026f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5535401189e9771f3189137a5462c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb8d67eb1867d1740ffc188a8225944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c1d7e06e7150cf478cb3b474528845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfe6708db3d0ee3fdcf6c29726c9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17eb03d52003e9b6f4f4250cb4b9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33715d09f13e28714f3ecb917f981448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012c30faab159c2afd2b3dee389f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49b9e1021b3cf934d0edf35df9fc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc302070ab0e07e053a7da040b47651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc3260b431e03aae27a5f776707b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ab57c2831da85c6b2122d1b2b85e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800601964967111edb4c7ecafdc4749c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fd2650ece55f95b27bebc12279a6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564abeaed4f981021f96fc5a0f64edc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015be47a9e6f1e75306424f82f1684b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63bfcaf5e2235621680d1f9ad08e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078006fa11343137b4f621865bc1240f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bcadfac4ff6e0822090a0c63ed8cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9b97dd1472ff2c7764b8f9bad6de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d629c9ac7c3f11266bee1dc4543e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c535671532a8dfc279b6964c976c5d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13624a139b8c59e1477e0d919c29384164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bbc9c274392b24b82e3cbccb5444165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f3fab47b2649dd4d1b1c85653c6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d95a73771a473b8db9db42ce358167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395b0e850eb31d044efb5758af804168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a7db95120ea71d1fa9610fda65db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a270002f175c7b4ba33a74c1d77dfdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1cbd7a649fe9d1cbfd5083d728c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd8e2f6775921660cb8122dc2679a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f78966af4f0082c97f93c88be60fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292a777e4a40f976d676e33d0c374174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e083d10a77118519152f7d2f2d6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce517b138858f840793f04b202e39876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb42f1b4bbbe341e5043101cf7c9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739886ec5e7a5c4a309db6e26214c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b6a1abdb7ba4bfcbbfa0f74d137579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252e33982a251d188b5dcd97709a7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb69d5333822248c1be5b5eb8e48d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f48a234492f23513e46c30eaeaae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ab53350c854235f77b7877389a6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7114ed1f8feec08f22804127cb8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e612c4ae373a7242c0cdbe54283ea3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabea6dc9b7c9e0e61752652bb2ae9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566027a8414b7f0e8c38aeb75c1b5fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f243f3c05dd9f412ee6744a1edbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919eddd1db4c968bbb4fd8fc64347f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7e222b27992f8174c7d4b8b0f0e4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e2b306d8d983d19fd660652a380691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13628c6ddd7493742aaa2e6b6be8cd3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159a86b9814aa19b1467b780796e5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60487a33707ac31926ba26f52164394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7de7871d133eb7fb412531fc7f3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd40ba905752d0da480f5ac29311b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa927158fcda3c9361589b66dd5e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac18aa6c96599247391eb2d639152598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5dbe7ef0dd7ca05f1e8f25e01d36799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a5c9541c1c1fcba78bb2d2b97bdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d206db9de7ef1dc41710f3123c9d6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73921576f0308362e50b0f84e3a620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39cd54447dbc96d5404b5e493dd90f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb099e519ede4d7ddb1dd0e5c76a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4935fed008cb573c9f62c5ea073a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbee69c50f19d416eef40e5ce76a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afabe5dc223a0c438f822ea461c795b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6dc3ba21381addf6f6bb7f074932108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae78b4cd56f991dcbc077cd40d0fa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097264411a6ce0067d6951ba9c468f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95819a1452d42fd4146dd8069d2d667111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fecda3207f73d7e287f85dfb04472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d5f8c3f9189e962bf27c4b6a40c91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63fe26fc30ff0d757b78f92ff66dea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a2afe2e85a86a42b2f306fa57f79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69dc709e0233ba1f954d48276f8a87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960132c8df5091b86068d56fbf56a4ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d13c2276a3ac1a6b0679917e7308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b4b6a52e376111c9ecbf092850c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169535e119e4a512c945e0f654e6a9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b52ff7ca724778c4fac74347611520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ee93c530c2c5ec063afdf310148d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938738008fd5d9f1bffaa5a4399d53d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb01d88afea5ffa84575c414b24eb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfbad47ca6a1187f9f6a6569e45ff7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc095cc4f85d9e13a538d7a539d950c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9fb4a3cd2c1b9cdd481e537b68cf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7fde15433642fb4ab945a7c0d95e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf71bbac8cb4d07127ac0f097b1e505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408516e5d7253f91eae86dd4e65a7eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83d0dec5fbeff9aa761c24c65a60e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae88a37fb0d95ccdc90ee57d1884bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45709a68bd47fbae52f9be0da2615133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a7a14b1cb0c97b712f8e43aae0859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eccb021c42f736b86dcfd362f3bda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed693b4bc0b60e48643da5db976a42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f4864c600bc7cbe78178afd08747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9357ca8792a3f697a33a3e769b3d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967e8ca23526e9a57483a028228faf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28124984d5255dd62fa4e458d383cf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f816f5975ab08bc56592cdc36dc49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb667be1202315b062ac7476df506c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3d6690a1be97eae3d1f546e264f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033fe81ce735f6b7e8842929d8bae5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d89c6e346bf4eb8e5887d991783c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aab0a98d95315cc0f7b57dc5ceaf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a0cc9501c3fa35bd4ec8d3e6f5a54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ef2b619183681c478579b1e6aaea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280f70eb093a27c0bcaf6d20a7327f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be67bf9f229a50ff3f5af1365a51e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e74a24760f74853f91de535e53c08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16b5f01e952f30d18e7506193996e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658c46adb114e7c9d5fcfbffd93683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d9361929b0e12c050c2cbf6ef0fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5316871472c7db505642513db6fac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f1b0c5913ccdbee2e4bc28837366a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881560beabb8829aa0b82bbb8abac77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab209f86bd8e0bbbbeeb9e7c0a0cc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f4b9443adb5d0a7718281269bae6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b33a5c705e72389be9209ad3bccf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626f5090c33d8e8ff8f2b61caf501d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896c27f1e4cd7c34d0b4638fb50f60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e15c140f02c15e4e340f2557b829c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536ef59f7d73a7546f059600820e29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20185a4398870f60a5c4a6eb97607165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273d7dcb425599dcdc13487e69c8d94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b65249253aac21ffa2e4bf9d80caa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4ac12b69c4e255d7e0642b9f20f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e913b6275518774352423df23daa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a22765cd4a6e1c3074afcf572a36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdc2c8abc98bac14d4702982421c4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff19d93807283e2db84e04b36750a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d301b002375b3a351d274d63129e95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e9aff547f5fc8a0b89452a538450174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0fd5823361c1d30b483fa9183a9cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7301971eb705954df8b4b5528c02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4b7caa86bd0e82bd2f4517bdb349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63ec57c198d626843eab0f02fe50c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2bd9a643ebdf7bd7e6eeef76a4a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1e7f29b5c7400e34a8fcd8018f13e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67a418f168ef0f3b600df111b1fab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97be1af5006ca63bf74e2d0c8b49f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0c2c7999d276cf47304b558aba6f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55da0a1f514226ecbb6e231bd9a01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f067cd13123f1b1315f26c94283f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad077f27cb71e0902fbcacbc812975186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13db5fd3d9dcd31865b80e791c76b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0883f242f606207c52869279f94eb9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a7baf9309f5fc7f2b2fd8210e207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af510d10c8b496943e0e1137639154190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fc94036f62637b4a9fabe83ff58d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aeecf0af571d5b808794f7788aafd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de750a779bb1086d91ce203d21eb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dffb52ff88f50bb119d7da838fd8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371c95cc63ad7b14eb6dfe8e6bde06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd1be1d6e6c4ecd00ca2d4fe75cc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8f879388b2aa11102adcc93981ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcff037f6284fbdc9d0039b17ba9dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8d4c9a80d4bacabf1d8f90af041f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976632409e59232076fbff61a3e2a56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eccb48b07cbdb52cbea9e9e590669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a3d3a3295aec89e5ab8a3607aee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d00925ace18aff05cebe827dc37ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7986f27bfbe4a8100970a970e559ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beadfe3a874baa66422f6be04d0ceed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f43b274d05c18d6cfedf9db21d35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01ed7a46ee0a5a2a96f13c65fc66d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c58c4a058f27fbdd87ffc555408a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3cfa495c3ffbfcfe8060a5a74588209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f36b4f8799f9dec061811c3239ff71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f6505150666e5c5e6aba856c1d91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b167b14969325acabd3ae4df6b883b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee82a81582cf95cb78cd8721c277b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a95f02a03f590cbacdecd081780e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07ec963e4c14bdf93fd6f827f48bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862756d832e663b9cdc8d4ce80989321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d95d88d5ab772aa6b410064bc4e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e665da0122fbebed00ac899c6176218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad029c2d7f68ed7b85d1c71855e1fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77baa67730d68460fe6bec2118a5e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccf5845dfc664c7e3ace784a796c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e2885e8813f96c3cc200d4c29e12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fcab1932f260b706342b5dc63b701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe948336a8ee15fd0e66a75025176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548b8ef03663c53b40b778ce081239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711586310c3246fdd025fccad8aafb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952530eb3f80c2f3778527a9d301c3d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1e3b2e4b8b4c5e71ec10d4270ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b9d448672ea09925993127087bdf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776cd4d412b96d623c8200034d61155230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316786f333603fe0901278143dbd29e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf5a8225f62c02110f88460e5ceed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84571a8a2f0eb92bb9c236a75c49136233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf1f3ce5179e0be20bf79a584787a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129092f086ab3fc905356a927b852e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b76a740fd9ea6b6400d613354e822f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e7bab0230d558b369c324f48c0fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0773ac6ddc9a2fa9b2e17ae241ade60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05073f5d2d98a10620ef491341a677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037640201cb154bbdd180ada8453699240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c9f7c43c2ecd2d2b113a9cc8bcae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fb34c8728a3e847f87a4fe7e78e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c9a4dcb55f9f13ec445e8f0716140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ed87f1a00ecbd2a8f363e2055773244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862e20d5f33ac41e43be36552b27c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8c3f4a131d58fcb801264e74ecb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82957f84ac7747826b4807eb18e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f7256b5f3833372cbe9835675c83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b671fca2b221fa1ab07729a261200249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9040aebb47d7eda594f13c582a269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d69735486139e6943585b47b675ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb6b128da84bc13f2e81dcdedb24ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8334c5e87830bc0d41e8d69e6b626253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013941e6ab78a87f30469c71ae9f48b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4f8c2fbd8e4538784307c4c16e17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9d320d0c97fb07539853412958f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133107dc22103346933be392e0d3a485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a466a72e0e864c59843355013cb633258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a0a8e0d3f10d413f7a9c79e87a43b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822bf8a457cb56bc6af021946d222ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8726ad64ad5725bc29d48eca49b7e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c45d1e62eb64a8b986350d0a6a87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d5e190a636e8d978f1674ef01b80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebf7ccec909511e548366e419d2c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc1f8c42eb957d573353b9916784ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae1e67fec37ae8c714cb838c8146d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d4b1a16d0c40f3a7cd35c55940b4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4861257c90d7a5150cf540541291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7faece8fd22ac16dd3c357951e4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b6a62334e4ad7d9a54b9cb74c3ca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a640248e2210e8867042e9e86665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397fa168c7b851813207f85dc194e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c5ca5388b67fb94c8147d7e25949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b41df90c31db05093f5d649d51ca8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b16a5e10e05a36bc748219fe25d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927116e5d4ed9f0422878c6b2286166d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f208147abc54b6b63beb19c5965f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376851e8f34fcbfeb9948e2fb2d87f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108eaa2a02c4217166308f529aa4066279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72d460d7503d6bddcd4a56c1744382280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fecca1208fa157e2a835ca07207fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d0b92cc684afdf95115cd9dadd5f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563f09ad5dcc15ae486bff038dd75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8f7c5be54493606c4632f537b1ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309b2f6ae5ce03984539e7d127d5550285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07b2053d792ec86de5e24ad41b853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f21ebb858d0ec2fecef9caa5d8c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a828b657ee9af8d24ab2e90416de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3453b68e0ce098e20d6e2e9e061b24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f4dd8b131067289c35d427dfd89b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacbf611f2082ca95da083d96af128291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435da17e9d0560231e6d6f910107877292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9b3d47d9cc27a9223a7ca3209bca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea8254653050ead889c302d155712294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62cbf0e40daac792fd323ee91fd3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a453c2f8f53019e1029abc939dd18b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44aab9c75d499dc6b813bdb491bcbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a8d0a4aea4863273319726890517298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76946b301ef6ba3c9da4b98cd1a059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077726207a8ed33ba8a8c36e63fdd5c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecdbad14ac045b7c125f22372fc1f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e4f0dc2c328f2952a41996941b742302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76446a7155d1f9205d8b600dc8b100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf8d63ecb833588ecc680af6e17e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031418c2c34ee5117f26f48e0243567305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b79aea2c9b5508da0ae19cb07b86d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6abd19887a1b07cc0bc356ae12124307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3763a16cd46b631de2015f10d11ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fbce85605fb8c5d3dc76ca51161e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c9646836293493f6095df074ca3c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957f113989ecc1ec1d5634fd892a6fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d24c0d31666e8becfe67eb2bbf59e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527f72e0844bab635ebdd996bd3e293313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf4fcffe334de177a753380477c7e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a350d128df5e0e0347e6da26d353df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2affebd9e940b34578b1479c1a23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef992fdd35f36aae1c0ab8a1f7f66abd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e5352fd5b790d6d64c0b166174a68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796caa749e8a1eb24410df7b3756a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938ef3affd44ceb7a3681d6d2d614f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef749defac832110ff9b238bcecb8548321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f246d5c89a762cd1578bc76ae5b4f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467b9586f282ac64bdd35559b0138a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84cb36a8aed088a1363177e0c3004324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c129745c663f070d5b2ad9807ec9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946ce4a919c575344344b5dabcc8f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817fe35faf3a80cf4044889d8ac8fa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ab86d9eab5ef65b23c99ccdd94fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166595ba52ed8f030629a05c8bbfb741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ce00032871abd73688a47090e02a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49effe6ddc83e0836d49aef48fd905b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248379a51bca950d9c37821ff4d8c8e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01fe93db7fbba122e50f653a581ab9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025de0a3702d18ce499f1ca6ababdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2ded043315e6b30b062f645e5dfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe03e45be64c86121eadd08f6314f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd422eed69a4315a84a5ad10b34a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240089d874897b813a5dbe0784dca4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c369c9475e8dab9703d1cbe4e517d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c3a0b172a1983c87f090f49805357340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743d230a97ee8c1523f374e1ae8ef7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0359da5514bebffd3a030dbf2282e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b8efb369de3370493d9f7df0d40c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36de279a909173fe146e69823b5d7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a71e60cad1b041a03b997861ccdedf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c2cb1946102e3b8f5ca7bcbb49fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1b5b62f058a8f173bcebc92d6b55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6a7db28ff4a9115e83a184ceaf9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b45b6b8d54cc5162be74244dee8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e409150083994ec9c4a6ceda24b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dce52a9a804abdb49b9bd3e87b8eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d540ccb6dd75e7567d4ac10a3acf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3cab6df2ff5fc2dda307927160a65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9495b39c3cce4f16822ad97c6204b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e70a759204990b89dc4790258bcb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70880324324f0ec61cb5ce11956a25b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98468799d60dde2bd897b95985242de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00016ab4bb39490dea0c74a6ef2726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514793304b4cfa8fc6dcc0736634de2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578826bd3ad970f4d4f823d4a51a8ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047a4a7df4828a1e3f1d3ea45959b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f9c3a796c589fc1684ee53a0c2048362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1233e9d24da411bd862462e2c0743363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacf32c1674705f436d8f56037a77eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425341c1c305c0eb6eaf3527127c148365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96860979c0f56c6c7b2046de0fcd3dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c88bc6ccb52339625ccbe1a53bda6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47fbca227332408472a2ca4529bdd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780d62a759c0ea58341f8ea4c7e7d30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20226f81813fd11630c5d5c415c807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd8f3f352ebcfecb02b5f595653173371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938191673cbb08f7f3bc1468c9870087372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f81028b91b20e18640ea3b9c1c548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ed8f3247b7fdfaf7568bd5201ba9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0127d574239bb6b32a8df6a60a401375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e2f16663293b95b6699c4a2a2be06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1ccdfbe38447f6f1f3810cab5287377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8f808a80a98b670da383bf95c76d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaaf1be788d5819e7ea7880a1e133f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd24b5b3572c3a6f3857c003bdb498380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c6f5976dfb99809eabe1dee5cf37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c381eafcefa2e312b046a81874299382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47546350d47b2d6e096d676d57038b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd56f28bf2aa112b161a58fdf5894384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e0580f2964c92684e64bbd59a68b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e289d81a48d22c06cbc7206379c527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a355f15c2243db057623c9d464883387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d0e0b9390fefb1ee9afc3269c372388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78b466b9ac7d761b77453ee41b5ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750d496bfecba8b08df98bad895597390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a3b68183786da68d826343d5c386391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d1aa6ebae890a9dd51572c749593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315aced98c2b7b8dd3e64ff2034067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ce54a926442f161fa79baf9d1f9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247052fff399202f45bd8a9c2e229bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04423565a7685eb35500221abe806283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb768f798b0f4731a3d4003eb74de4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34370fa42da8f878b72ff6c470b750398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b584548f3e8c55c8c29b685368e66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099cd69fdeb92ad9cc78aa4a78bbcb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcd0e6e5526c9a30edfd4d342eabd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a4a6872b67dce5874a4203c8743a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c0ab1dc7fd4553c4d95d8bda8eefa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d39ab2cce60e02b1e77153c129a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc622259a38dcdf4d29e73fb37f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbc3d17ebf97dd96816b0f0929cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a1b0ec49eeb004de0d7c1635835f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101511e174f8e9574ab9e2170af509f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca909857efe03f8f1de62e53fbca48d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7fa68c628ad8edb9e77648a6a66cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3b3545350a94445118dad575309c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f55d9d7635c23c957375821ca8cd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4af28103cb4005eba273dc5bbf6ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03504f9abbb449e10052511ddf24200a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26745d9e4de5f01bca26b620a8c27d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509139d86a3654b5289f9f90508c19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6337f42059f958bd2cb3d55c23825a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c43dcba88e06083ee9297400b846418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788983fd058747be58a6ea71f5df569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faef7ec4c875905b0fa067b62419861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d55205f48a702c17fd3778fa107a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a720d80bbace35d74b1a1adc7e75d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e5d24d3ed822c8b25bfab0092b12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b2ba9447ecec2039282c9814f30c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5668becfc058ebcd1e40c56299816a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211b3015cae28d22478f6f752d49cd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21fcc2cfe44896b176be053b9dcdbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9f8ee05cd427f688f29181bf66725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c6e5a9fd2309e1488c1f2fb01442429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5264db1ca5d8327a6da7f49e0ccd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543df50e5152155eb394a2d5b0f21cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91b5b955d3d701d45b0babecd3416e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb61290d52847b5c7b1256ea80843eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ae0865cf91f927cfd62890938f10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115b13d35a7e3c77d7ec9a324fb5dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedfd2c90601437444e288ddedd1e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219cb348375fef5ee1eaf7e2d44112d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c041de930bdc0b49588b007902bd29b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ac012105b303dfb5f01c7a16734d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ddff3dd7f6b9918915ef4908434e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf8d41f5381835fd1eeaa8a7db51f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d5fbcb5f55b0b8d79d3f094ae41b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754293a24b477683e63948e954f2abe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a76bc723e705e29980a5d24207b56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c43e85570dbc31d02d39f3b6817e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151146d0c3d98d897ab7282db8d4cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbec3e787ae078f8417d7143862cee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12769bf24e4768bb42f3a2fb73cd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2211ea409beb7f107fd765306bc3bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b827aac24d7d215eab15dc090db57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8288a2e5ed64c2f1fd8ff717fe4b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fe83b066c0faab18fb6de0b8c789d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd44d36cc690db9783d3227b2623d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe0ad5a76784f5ad99b078456961ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd359258e0a42d7c3aa0105db627be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7810b8d2c476996e1778b012fe9d22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febde49a124c88356a2ddfb7c9b6d8c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63633470b8d060fdaa25e19e1fb30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e093de67845de87d372f28df3da363459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4620ddfa21954e930f086b4cac5667460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1de07841a0e0205f444475bd91c8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f759b4b4d04d06bd69286603d5d02b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88b79632d75aa78a3a731b84e27f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709f76a763e0c0d6177cab195ff8d8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0b9851e39b09398fb6cf308fd2b4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aeaadc974a5910296c82c646f7a91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4cbfa0cad955a86b5c1bd16a6a799467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d32ba2edb97e4aa585256bb916fda4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a29064805c7d9739300f6201c5a4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c0341a426064c401c80419f77c2cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d11bd12d951e0f58d3b5875e068d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff175c08b211c200a61037f752424472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be953a8583007e5be698f82659576473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006070398b198229106094f9a1a6a719474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a066281ad64b2f33798b42e62aaa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9eae6e0a6dfdad8c9f989dd8b9e4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889037b268f392514b50e7fbf7c6ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12cf7198c4f03b2102042d311cd1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628258b8a8f80f6b23f05593adabb5b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5761c32e8811719c2bf4e76e30ce187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b2ba25a2bafe650882f366eed2ae2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943069befc336935d4965266ab3b7c17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b05017f476875e11b88f14776c2d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89959c2953c5f213cd6585e68a3aef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46524165e2ba36ee8c2a458760856ae5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f8df6f8ae9295ebe8dd3f0525097486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732a46dda0d7ad2255ed1ca51e5080487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488fade59d80929305ceeb582c3a0b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc40e21195c31083fb065554a40792489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebee3dcd0f6df5159aefb5ccf239a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b9c0f3bfc810fb4a220d344c9ea6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c632c190681bbca70a03725b4f037492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4fe57932a9b32ddb5c18d64314b1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b69360918f7eb915b1b3ac0271df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd382a348d0f1bfe279c2dfa647954495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a1b11373b5553c437485270d592fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc5d35667b628ab9fe6e56c4835b65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8285309a278b20f1e8436d8d1882f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06522aad8b0e90fa5f70d44b3b0d033499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e6d3f011414bf4f26ef3ade7842a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437dc299c6790b24a1923edf3357da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b9f824b213abef485733f0eb11bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19facec8466c085017e3c4f88f9dbdb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b276e0d6e05fb51a25216b2d18da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e49846ce72b147ca3de1b880ec891505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a06d637132c992845514c1902b892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada7e71b0a5b4c4e94ef812b2fe62ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8f9f16fa30cf4b86269199487ed0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577cf8c715027ca6f904c8ebea5b18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4cc6bf6ce5abe309e919888ec7723510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3ca5ce70b8e7f17eabb355a82109511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a71c39da64d8be9aaf73223e53969512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5073369f1eccfd8569fdf16c6ec383513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc219cea7067207d9f149d620cdd930514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e1fb10cff09b1a0241ec2003bef94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d3757aa46e28da4147127add06cc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b167537cb33ac53292ea56cef6dcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf78eafefc47550b7c34eeb203d613518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ac23bf2b3e53693b1e338b5091ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe6423356fb542b4bf9c3aafaa639520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce81b1cd78ebf0beb208718433946521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537456bb3bc9845b810e57dcf5890208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b155f38f5dfdc847860eed5137b7bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5fd9d81f9fe2990ba37aa7b7c60c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632bf24142ce149dd8fdf13194e723525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5740e934a0430e1ea560f797b1a7a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692582ed1ee316e98257345a417afd5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8b82fff4e32ee23828b14423e038528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922606a4a2f509164d173dc5d949263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dade71b9d93190ac1cef1ed81fdffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417f63584186835717deab4930e9e24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6220102139f52735eea299e9c187ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948c123d227ec701276baeac14379f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba793797abc7a0e007eccc528d8d9735534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbfc1eb8f812ca427274500d870a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52585ff884e73f4e96ee713dc67adfb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f30345a7c7992c1d09ae7213ca48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3585cf423cd1900e0ee44522f60a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fd2436a8e513906254e3ac8429244539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bbed519c11a75b0b2c05b429dcc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf60b6937469d610aeaadc751bb18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7effe1f1277fdb530727f91a227be4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba02810282dd492358ba574e0580cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b70502f57982b121d731d2f5f9bc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a302bf9a17930ad97160e26e9497e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb733c14a3dc0deb1316ee89715eaeb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f34e1a86809ed9364c053c6918d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe4848499ffb5d88c54d8f90fb1cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c2cd09c7b430e7bc9a4b311fb8ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd68ccb082d015edf0a143d77e754bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba627bf5a6eee81a8e146f94a113ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a23e38834095b888585b1adff539552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854974541a7e32f174116370245fbd0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff9d1cd4423a30eeeb6d811d14d6e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426365a9b60ac9ae520c30d8a71346555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d0d2485717b0442ab82727b53643556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f44022faecb38e08108a0a6de70a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6ffb2d7fc1d477039892f1022a7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112330b29808b6f10637029f01b4e85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfbb8f774dc210a05f20e38616f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f7910a199fb8625dad5cf9be620c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db273be67342468821a4f177d282cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c74c55af6ec0faa3e57c97348b24b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36e146a3388216261e5163cf57d73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491331af7e351a77dfb7d025cd07c882565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e913ad4d4b4efc40b7a95d934996b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c3b8ebd169eb2afc1c3f5f60f438567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7774367f38c601a8dd3eb25ead4dd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc98f567e118687475b375953632ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab736749453cbb9daf25b3da47794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cab370d4afc9064e27f085d51d372571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a4974a239b18160877b137b69a33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f1fb09f16ddd338014b525f8f614573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2aaf9463dcd2b3230b6a393c70db8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f032339cf780c10c0847925d308ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d5ff9b8af7484b6290d72589b88e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b4881c5e8669f64c3c73fecebb7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b2988c53c95a37de6408dd91b50e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c26367a5cf8f3e55c65807f504c33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7534bd96b801f4e7135942a198b58e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480d6315cacadc2776a17a20b0ea95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84232850465acd3a27479fff914fc2ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01ac969020ac22515a220670200a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b31c225d8b77a465ec74fa6d5bc309584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fcd63b409e3ee58cba9ebbcb7a101585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c836a82612cd06219305f22da938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b138bf792d9475bb108da888f7b9e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343984a1be17d204298b52119e77b59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231bef1f1fa319f75bb546bf0af7eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe9842f1ecaf76114dd82cc75b98e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129199a13f27332d3b82498ff3c1d37f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f529fde799c8ef6837ee7ae0dad589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd23d54ecf57e51a2c50487370b3df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfce4c347b98d0b7bd78b61b8869c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2f12e5b6b0839c7a30272ce0956f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d895d3556b4e92b4f54369cca746f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dfd2fa59eb89e500dbee2a1e19419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d5fa903207d9e08bec6d8b087fe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b28b15b90c6e52559a941e14fa2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c41b09caa8dc7de76f1b7b44c9c970600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db144bc831cc08adaecc00be73625601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f8159a89d596789503eca8da2ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a47f33385fef19a47202025e9dd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ca03817b81da529fc79b2075971a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db66e6f26742f5a77559b521c65a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73570fed6fb1164432662f7e3a1269c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84acc3adabf8540ec5ae97615123c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c15131afa545fcdbec46b71b6ec04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b006597878eb3ebd6883d4aa5f4bd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054205d50c508bd30b9c6f48bfd042b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1235e978aaf4a87a1512a220b04500c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2140104c56653b7ca3ff447575ea2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed9c85fffda2955b6e3bc35000d86c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f3eebf89ff02984b42b636fd126d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c66ade079ea235d4d187e5dfcd0d65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087478e5539b5649e7678f178ed9bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085314e186e752146661639ff44cd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8656c430a7cfa88c49f0dd696ba9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f31eebe694b1027fcf65620152605619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf271dc5281b6b140779720a1fa6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f182a0a586b0466e478ddb61be99d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902fbb82d8491fc1d8bc625f9b95a8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c4f9d0ab303fae4eaed746ee3b73f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5028c2eb3ccfb1ce8a5f6f2eeece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000234dbe630bc72d440a59525cd8d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d989f336b0fd95128ec350d4f2d76b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151febd9db0464f85c1ae6e789f6c2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2453a25ed981635db4b6fb4ca9d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d18ed4609375ca4d1cf654795303629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254f8c99e2286ce4ef3131b127bd5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520ef2220bf384d4c46a9f2c212f5b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892a9d27af12fb863f45207d0a9041632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c009e93e40c1b27f976afaa038d21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f10426cffb152381ea84d7ee78e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a915e24b1efb39d0c00fe7ce88e0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab27f69b364c33f9d54ec17311e84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eccf94f430b86fd2fdc85b5e06508637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabf1886cb60a064bfa4b4a94fa2a57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033beb99216348f58c3b4e48f59425e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab0880f26a373238e2f69a87185d4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cbdace61a4b3071ca775f70a7372f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0cc19bb19a0e8a30619a5fc637b2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f0366518499a1da393213662de35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8db8096e35d7cf1105bd03c3d6c84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de696e7bc18b5f84dd5b996de4bb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd33cce4a76424aa89ed3b46847dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645aa8287029a24b43bd261afcc125647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc678b0ab0cdbd1bbdcf12d5deef1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cdf589f68c09194b0e2a2656dea02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fca51f751568bd59ead5f079933f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bedf4a171212406366115eb010b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb743696e04bc259ba29e1a894c336c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bbfacccf346613aacaa51c62ff7cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd6c2148bdffc4d5fd4a746ac8a496654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e0c160f835a2b14f9480fd24819f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7a2251737bb5433e68cccc80e900656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e01b072e7a7fae045f7f9aad9f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bebcf623efb986715ea226c2d7f1cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6080c420ec5f9e6b1df129c16094823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a067a58e95fd86c407be79ec3c9075660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2134b0aa22a277820399dd3fa330859661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc030aad976aa26c91804d44465cd64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1fcf5e767e74b3f253d3272c08efd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4edbf2b7f3ea2c330ba70d825086664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6e51d67a88a35cc47044b7461e0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b077997803229076c30d53104b8abe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ef30981ae50f8d0e70fae9f35a8b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4da32abee27960e6aae84e7e46d88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a015b1ba4a6ebc19cf763e69d9910b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b5658938cbda8b4b6a95e1064ab68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3cb5b2f43b57c908c8839cbbd3875671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666e0a4a0c43b961e1baea6ac8e29b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66470261e12938b39407dbcacd5ffd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ec7174abd2290392e358cea0eecb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c44048bdbb0f7d4b89333d749bb91a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcbd5913711bfa801c26bde33bc95b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74168b8d4b05fd460aec69d1f72f16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ae501b953c6f86bf3aceb21fdb66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b1e94853225bf21c01c47817c8faa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b84f8a56903f6880a6fa80122e21c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4fce390cecb57f622595d59c1a1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909ad53256e6a6288c853b7906c629682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c494962b824b650268104c05b539683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffa0be4f5ed7c6eb6b3f794b7ac523684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2668131810c863f60868a2db12b3b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14c1465386b8ac040b9507d3a2fe20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d692ed4859a580ce1009b0d3b73fc1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce3af4e27742c09f653c56eacf2ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e84686823c606e36cbbe8a4a8d81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348e7369b34a9311d6cc7c139753d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dcdd889ae3c2055d979747e726fea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc59f92be3d10ec6782496d9b5403d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae26c9297b7bbae6256461e38a9f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d41ec183f858ab15643f6c1fac1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f99500b58fb04d89981133774b78c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d9c417a47a3e1d24841302143325696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621af0fd155db8d711fdcbb208df41a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d3abc244e66a0ad077aca82f9bed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65f23fc9286a91c6d67281e273670699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488d1549387f07afeb3311d93ae0eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeff56cf50bce0ccc60faad1f30076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aa4afb1fb9c29e2c02c543d48d012702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49103d071f9b8c50a73a6ce2a10c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5b6f6a1a0061115479e86db4e051704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1143f1b60a8861f240c1348d7eee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4915e6ae3b3df5ace4980882103ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de8ca2161f527005999c2321aa710707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981667de2880f331863e834a60386f79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbca3cb6db5f577b6f4ce206c6e742709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d69a5ef1bb64c31fed2fa24fd5f63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac81653238f31dfd2957cba53ee08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2edd163926736a2352714fe11b64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695cc2918970841c2e36bbab8778ac2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c3fa15764474485ef8e9e90591b88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e27f9b89794cc27a7e85d18c570fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf0fa02ac05adffc0098f8986cdc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802081a0c5bc06489fa36818644e772717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732e3cc4487b681efc78a32924f1313718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b8217ddc97f9b233ee314a62f56e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00db50bed9d544e37a234a9a3052dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1223da7ad36f38f26ca2fa43104fa5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e484e94a43cc46c31554a2c3d63f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb0fa2e11d777548914641576f4b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56ae8087e9e962c74e42fe932f47c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232aa58d283dba250e43f3b35a41a3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc92a81d6e46742d352dbdfec0d44e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd71398cbe744bce720e4f592e63ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5f275c394ae49f62044480abc23c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617355280ce0ae5f7d2d97ba4da734f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d38cf96fd94f6ff6f93a0f7e7e12c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa75b7486085cc5443fbfa1dce467ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec173d821d8d8cfa31e0f0ca486a4f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96974a9b3fcbe5ba40d691606f0dff2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd85073e04233398cbf501cf9b3d56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c6cc47140407004e2f123f9b19af8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa2acde62559c3ff1e35dbf246cf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b340f1175b0d5ee6d75e0d195ff5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846485aadc97e1385b32adbbb2f3a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417953e5b8ae549ad86fa671e8969f31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dada48c63f8eca53a2054d245d15ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6643ea5aab9e6bc0aa30371ed076c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ac2461eb4f28b22fe7651583f533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31dbb5b0ea729c3f9152f3dba5253743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ef1490f33dabd42bf895c5c8ac61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca50a0b186c9d88d3e37f2ff75dbe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c6cf6114b063897b47d20c4abf05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0481bfd99e0d6cb40491529f6b90479747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60568b701293fefe062149d08608696748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd925c2c12085f33e27f2af5e92e55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c017fbc2bd0da78f42a654b3d71352750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d850d0f0a11f1efec6dfe3fd6420751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa9d920ec55aac613e898d36bb6c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfac9967db40bdf6c02417ed3a147f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac07820160226742a8adb3e5ddc63c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9657e1cfaf729b24af6c75f8ad97d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5f4031f4a4e9581d9ffc379bf7e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1399007fdef9d82033131a046ddd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b674515992e5b3f01745d126fe99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a18e851877f2e589f819a9447e123759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400e1b7304dd61d1ad590fa4bf5c48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c5981a5090ca8284e1bde79aa00b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd055df2d68aaf8dd8795bb88836b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b558961c2f91cdf788263af0f23cc6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7447eb54714258824d0156cc68d9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f592183bdb93ea4c487a8bde5a5758765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc538ff5b7d12327af17df0f296e37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c250aff8eb5552ec10612346c362767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0fdc84166fb70776775f74cd2933768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75cfbcb51d9c67112a7e328bcb0515769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc095d857116d370a41c5764775dce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030511c5805fc069d2ac0db8cd771202771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba73b381d62011f6a055a68463a45d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e98a198b14975e30f5c368cc32aaa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432619e54316c9d0d784b45ae5d0aa9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee882dcec2d5218826f1058e4a7f0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6bf8df9297c29dc66385209a53926776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a946debe63ddc96599d72ae73278777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d926196044b2d65da454b139444411778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d04d7a2b91da0102d36b3838965e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd131080fffdde24b7592a5a6b99d31780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf6133830c90bf6fc5d4f7896e18ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad62017a9159e540d4c62b8dc6a7e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0a7a1c6c1be64406836fbfdc7d86783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9c40685e2146c5c0b0f1a764085b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1be4bd8f3a5b804aa2895458f264785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f783163f62ad7d804ec3bec381a178786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e0b2b383b11981f8db388fa9e640787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a412c03cdd5a8a4c15824557e0bf261788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a4b09be4917ff81bf7d2ce0380f28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77f4ae79f8cb8f629d5c7a2224b60790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34cb662b65ed4e870d90652be8d49b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d98172af8733582ca9ee06eac8dedb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524887bd15b995fc78e99a82ae585dc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421ecceef12d4f544a41a326e89a45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5cc4f7c9a3a2218ff6a0dee808a4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c234bce9dc573e3a48688d945ed69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1617b3e0e3633154bf97cf45163b90b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a501c1b42bba53406da602ca2dc7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3563ad262af5e37122ee84bc03bea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6336d11992990e1736e61ff696d7e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004fd3031cd71dfd49276a6f268ac78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a82e5d08b61a721b72f3248e94e203802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e137df5a111da9da9536409c9a84f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5e757ddce7ce74522c086e34c2a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e0e6f8b015de97df17ceb977cd520805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6651120a3341a004428a5bc19d1babd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19094e35e972b679a6f82ad717a5b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf144a61feaa2a0f79bc6f3ba5a29808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f7da80cd6565c9f9adebe812143f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0df9c4915855b514dcd2a8a0e467d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab195caba8dc080f2f43671c20299811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74796b72794fb6bd87d1b957cbbfe62e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b28f0fb773341e899dd4feab8635813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025647590e9f0386bd79d50b7470ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb774fa230eca0fb06964c46b7df2a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5982944bc807ecc487b95be208461816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba6b90d6b38838bdfb6dc6bf0bae8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9669e9eb6b3e280781a773e36ae53818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2eda1391a1a5c27f800f4bf798cc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfa97e0707815c03e2b2ca9d0a9817820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac00877001468818f0cb4541c9e4ec8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ac84bc7bdc6fd9a528c196ae09f9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb29c5e8a6f67d55c85cbbd1344f0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbae1bb7138b9ac4c6d5b9fc38282824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4a86272376cd7df923a65d78e898825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5eecf3218862054b71e0e33682825826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0cd6bcf7edbd8941a18374b360c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1477133be09e85bf63b663cbbd98cf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f46e2e9ac50b280ccc29bbb523df2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447532f6a60ca15bd14969e0a22a67c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e5297947ba42c8f2119f505c29ad8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45edb305bf3f632b3ba1d4bedc9665832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6268e5d64c34ef0360997090e0b55c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a21b2b9cbe7237c42a60d00cfe53834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372fffadc02fb82da5eac08d22467c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405378722cd79cff9e2a752588d924836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53acd685d8768dc74f2db5c3cfd1582837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620290ac72092b84d8da0ff3dfd617838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce1b3b30abc099d0ec55bd3b02a14839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb3f4844a92a4c45745ce3499ad35840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7255f5872ac2ea9b61b84f57697d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901085eac454a597a12420a8630c0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f184b1cf1514f348384c9ae32a2b1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de0f7306a6403ec328f270cf79f53844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775319d08ae7fec4b1765d39c5482e7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e50911fcbb04d674bc8c9a13db24846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e2cd9334bc67573982d61827f464847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e64935de16899cd4aa508f783db4ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c9ea5ed5b70110c0ed0b0a7df0123849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d60be7e844c45bb585408670e826850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6cb956c214848c0ad30d9affab46851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fba4d84e75476eff0244e78e73385852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da206076a9f17521e0c7fe1f22d512853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6b7d21a17628c8959837925ea289c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a3e3adbfbaf9172b624402b4a4d6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae9bca676a91ded052fa7736385d70856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e63a54701b50c3d79c962eff0b3f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c70d9cc00e2b95f42c677d7bfa18e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05383005045a97e68ccbe44ad6e12859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5ff3353a7460c3cd9cd484ca8c72860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a703d0714450e88115a4440dd4bd1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756ff1801173c4351d65cb0e32eace862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c3e3cdd2b0ac7b9eb4067aa8a26ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd61d80c7266d474a465153e4e25b1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb72e87c991c84a1643b6598cf3c8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83a4bbc55334240c0e57fa13eb078866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c227256ba74639fa5d6f40d0b8ffb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c7fd609cf6a84d32b0e8f4a3622f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de8dea02e6eb030c7a23019ea20a1c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9f1682809878424d8f54cd8917ca870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e34e8d731b2a1064d2bceb08c7e0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031726938553c0dc30aeb5f36dc78381872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea74a5a5298309ce138f576c8f3643873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d3cace04fd4a619313c41b835938874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a5814eea8fefae401ca9587c48554875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd457f9558e6b9cd51fa3a3e52f0ffe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eecbc352e4cf4e1ae80620da5e67c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f87cd8f9274d2c69d7f2e40fdb605878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59848dd4c370245918a5daf8fb22dd9f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e855ad454d9a4e65abee7b23ae708a9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a922b3fcb9706012789c236ecdbed881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641979a7491fca3eaa1f88c9e8030a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da245f266e20cec499be40e819843d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49035de7f2b1b87bd57c6fe2c1587884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81b1e4b1788b604ec4ffd6ffefba6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda92feed8b33c83c8880da1f33531886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b23fe0d513f589fa8dbfbcd1c1c76e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4a4d84d06fcfe88dd82a07b6b728888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e53eba3d78b934ca8d2b022fba9bdb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968378004d78608d4062e76b4ceea8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6da72264c7a6ed70e74a00899dfda891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6d9e634c2af7480ae4c240748b4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e99303317af6bb33f1321e1b6c068893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2833572ddbbadc3d4ed4c66039f19d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f3b9732df3fec15bbf1d6925af652895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5582dd9a5264ad2ea22ea056f80d5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3531e8f836fcc39ed495c95ec40b1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08dc8f0801bcc81343788bf6fda9fc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c378d0db25f4d087807f90fe945c20899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54866521c1a57237434fa981f9d788900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd6fc86c9d550b0e5e07364529a7a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4acccb773406b80740b67bfd441c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d47e7c3d5d6e12c9f1de4cf0795f1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b340b93b7394c1738c6a0437afe0e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5329af3a8c3ac9f517e4cea169782e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418850ba63777d6128690a7598c2724c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b29c2f066519edf8ab89b6baf9725907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e343ef7edc9a66106e7a6ecce3206e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19ae3efa9b686097ffef58950bfe5f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca94378cc75e6c5d7c8d5b31d9904b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273276ea059cf3df67a6a951d9ce37911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576856f9f687efd69126e7212ca63626912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00285c24dcc13402c3f0cc5bcaae44913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a377fcd6463efe5e8629a28514aa875914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d41415a4d2ab5122da10388b10c526915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d02a36a11e2d96782d345bcdc4867916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb68d3d46d11c507ba8893265de0a2b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473e42606646d5120d94c54a46482fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37653c03067748a474f267d90e5237c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ea4388c4b6e39a9fd3244449104ae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df723c9d76a785eeace732431e4c2d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c7aa063b6d84b275b4bd3532f571922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199fc6258318982fd25cb65fdbb42de923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d95365fb553cf8bc0e4f0c4cc23a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ad18ed753a2eccf3f681c40b38105925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f70a3803ce24bee80cfbc4da1229926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea61b5128658ebf12840d7fc40b2fa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80652f9427c33364812b5c844ffa62d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d4d68d718545ad167ab0c812bb78929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c52f546c9a15f1d34b3edb54eaae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ea69ce4b4953f9484985ab2cfcfd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa0a4feccb731ff6659773590f0ffb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8caa84e086e98c50dd0a9122c9263933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94ce80acf694cbc57a8100bcd2bd6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af92666a2874e9c7fbea302670f9d7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e013ccb2ba866d5d1129b527de057c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eff7aa8902ffc2785d2e76811e5a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d9791d51f0d6971b53804408cd5b1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093ab97d0c4e7dc2d63fae4184e488939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35931531349b6e8b8735924c20265960940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7273150636771513436f4175956d6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65748dae3c2c79b66c0369ef7146578942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1015d136a2ed426c3ff517094f9cc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a61d342a68c19b5ee56d5f1c633e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6a59f3160f646ff91588f854793f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03d616e47f82bc7c51802c6cc56bae946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a6e06f6d70f964260d95ae3480db947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b812af4ff90107011117a4bde11b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4c72c6d9b641fd6bf43282e94c48949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b12cf0632578378864d175dc8ed9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d381eac0b93751aa5062af5eb4ce3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225b15af80f9daa171176d955cad0f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd4e709c9e92b82d9e3d4a58a0463953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13805d2bf0028e549c490ea9855ecd0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6b76891ae5205b6447e2ff47004f3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8486e09f86ed11a9ca8825464337d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5df4d2be8310ba9edae7d463665a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5518741c2f8d9751c028102ed0fdf5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb3ec9e7e9c28f1a53b733a700d48959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e897866eebfecf64a6e47e0f4a7e4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9773bcb7cb9342861a3c1c2ca88b66961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a7549d84e24201480bcfd79d67f32962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df754917fbdb837e142eac09d370b15b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5358b615f60dcf731b1b135575cbb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c985153be995c3cdc05c520c86b43965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c894c4ca27d6e46c5407a2393671966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bbd136e6e722994f99b39c24eeee3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e56a15adb94c72e5828f26d110269968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149274c0418d0f95e7a3d149cd760b6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553533e312bce030b941df37c16b29f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db753ad2ad8c1dde98982fecdb0fed0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524c6a0942bbb6eadb99c386df19ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798c2ed08ca09cb5495c0d7dcbb65e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920505b7ed37aca961ed5912b0b19941974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4659bc920b20ea07a1476ce8aae3f7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6eae369ea8bc07561506a0c0886e8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b7c855088183f23d02d9b965dd6c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c798944247fa91a4551c3cfe86e6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb1590d04f762f4ede93aaff29acf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07432db5cec46888f402b38624e340f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0110a48a7df24b011051eb1cd091f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead9304c7ddf2923d8e53f64728dba982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe2d2453c3f6cac6da1887bee8949983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1082b3ec36394d6224dc05685f359984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f43e3572f97ae12a99f5b4db20827985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736336f1e096a6c57c3e13b088124c6b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ded15b1ba57906ee973706b76a319987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21724f7cda6b5b0d9b82cb3620650a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad9afb6aaf7223a75a37bf6ad265d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28efa90d840f81e8e9bfed16d5b7bfb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ab4fa13c065865780a174dd9f7d4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5980c80ac7ef6c6debcb6b5337fd1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17cc01670a686e0075ecfd6e949fb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7cfa7c13059d68204efd66a263bbf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620eb29afebe9695409995772995509995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766dbf5f079d87eece91359d3210d2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b59a224d4421bddaa0f59b2d23272997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>