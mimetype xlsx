--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53251fc55d7554945569e5d5aad04b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d9b72d8627d26849a8de9197bc332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481343b698cc669cb4019533c9c3eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758b318e5ef531527e6fe825d4ede74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d7eb4429a5eb6fd4c34167b62c9a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710cdac46b8d6b0aafe51c2552c64856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89fb374f8be5c3f9f44cbb4b8a63b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c236ce45f20609d15706af1e0fa6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ee405b4f3b2d36afe4703ef84f809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473f709d6eee094041dcf2da3ddef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2caa7323cfc06ce08ec6144328f3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215eb590ecc5f0428e57f49313b628912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27a5a67e5c72f8e424db3b1e2796313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58101e9730c914c2fdb5853cc90bc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db724a490bf25f31bfd358722754b0f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86b237d36ec4dd184412ac19a8fe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffba249c1b7a3f7c8141f063ca2c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2bd7659430f5215bb5677fc7de2b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2b5d19a3f8b361009f55bd3bba5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a8a291b0137135b1a2d2a6b9e875920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fea7705dc9e8ca460166f30bd71321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e5f1a75b610b9f0eac5338e5c54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf139250c5fad023038ff37e07c99d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b358e31465159eea31290bc2ed792b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe2fcd892d2452ae312e64b0b139925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62a5f3b5a8f69886268e766e83d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb2384ed8db812999fff239544251027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf536a3e68589a48fc196dc1ee8fea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684163362ac7e86a04339e6090527229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f152c66ea9fca9e7ea189d85d6f0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a04353162f9deb350914d97982443b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92480d2c35013c6f1b5c6a8ad63ec14532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f21ac81d6dd8f39a1af8c0430e4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232206b16075c079b95f867b8fb19c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02a1d631e27c069dcc6eb206fabe6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ac2c70604713b52e1154e4c0c5ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e63e7eb4ccba8c15da68fd321286f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82214b0d94f4cc682334709d209583438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130013d54b32353a03c739cab0e8bad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e496b3bc5f8790b805d709fdb38d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de530a9b7d76508bc2cb77f7429c463d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a76673a17bfd6f7c66253f0d5629f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4a070680315101e8a124f95fbe4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39fec8b23da2b8d76927f4d50577544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c980b3958ccac400e5fd950d45ba7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a092a94e2d21ddc0e7973c7cb14d64046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683aa97dbbc0611997e262ce18c38947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb06061a58083c4d91175030c3bba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf8405dd37bc21163e0558958a11a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca03c9e03e0d4bf4eaa0dbda2efb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05a595607fad5e3e31f59b80e7ca551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070104564c338425f26eb27f9a5850752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777471048a46165d3888c98a0a51db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90390361352b9d88859e55d5e724ceb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbffedb8a5f27cb5cb6d254b7f1bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9540ab49cd8caf44953649729d8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f27dc1ae6656826f0b432f24cf185d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab99b09155424949a4bd7c42c684edf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e78bcdaf31eec6feab776dc3902159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117d78208c824a343778dbe957a41560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b630e1c1544c63df09637b91c433f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdefb6ac94ce01ed85aeae28ff5856962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824f456180a476eb445093743a5de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a5d9d9b8bfc0875437f95488e73664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad713cec5b9fb1a3f8ba378cb00a38665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7234c0b363b65a8c18e93963d6df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe824f0881e1bfefec7fb737e46f8ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4b0e1ad6f1923182e5e387cc12a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7569c6034f07a60ae38ba866e176469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f38ec13f401989cc339300dba477f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d5ff681ebc1125976888f1bed24371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89228068d5b55f9306d6a07ccdaa28f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d14a98c73ae744efa558ebcfa74673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b0503327edd2a093013311c67ee474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0253cde436135da2b3f4bbf572a3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef69ef7e3ff5bc4465e836883f30076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595bb9bef135e9994007fbd1b868b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814634e50787e74869d3d722864d429d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd837b4217720586d7526697fbdfa4c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ae66dba1a15ad2a66d14944100cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c3a47faa6f5b7cecd462c1f7d36a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe21b5caa35fdb80239fa7908b0e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d26b510fec26b09cb851b80deea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5b7bf98705704f9a31855159e29884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0599c66a9744219e4f2dfa22a41785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a4b91ae472247a10798f1184c800286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584234bda6be8044f21679e96a819c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd10250a2a92e835f28b68d554999d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4519acc07751412b5422c4be8f005889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1406de851f9acd27675b03049735190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148d668551010aab6302631b15784091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0560721598856337e0bc37194dd5ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14640fa959a33b0fd7e8510c093299f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b239f065f904e385a68c48b0a28494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3cdc68ea19e7d1dc693caa9cdfd0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030407b65c385e62bca91a71f7128e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfca5652a09b18fc9eef6a886534c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643233e61d0d2958fd17cf160fc07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6abace1901ae7536e02c2d0e21e4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24101c59f7b7937908522b3cc328c18d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb8dc643e8b5329d9597b20b4bd0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d28f0d52c9bae496597f9e9ebedb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe87827622e2dc3adae48f183151af7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f24d18dae1dfd301ee4621bcadbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200f328b5e9fc2f220c58477d45f78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e537d7a145d9574ac8dafebbc582fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946de5cf5a56e81912cbef63e8e8a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f665b81893b14d3b372efa7032e369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ebef102ce9fd346ce8d792f8efaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac97781ad0fb5dbb21803395069db6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f719903d8cbedd56af9eead260d37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3245e0713f76ef3505ce21cd833460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28fa05336321bd5f56ad123cf8d4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de84679075ecda0f32e5bb0718d3ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d91a134357abb10d4170d77e7dfab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0c094288fba8a075540faca6dd7a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b6e26ff52f8a4a4cec76f74d8d43d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a139687412fc617819f13dbe464152118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493cb05d87cb2403090b371c33eaf6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528a36dacac5734aa81f1603280474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e2a405dc0ed8d2d4c913a7d3d3156121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd70d60c6d4d11a4ed1e81d8b351e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2799f63cf20d0c62641b2e18ebb3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370ed4a96372b416eb02a73d4a69dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407f29b6629a2c75f94c57d6392dcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772ee6bdcda7380018d8ad5cfd5d1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606be9bcbac8ef813d669f08a7c9023a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ded7fe1f956966c65c410390bd9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28127da1a86468dd74cef4a5adf8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcef336795921f3d98407561bb8cc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d7afebb4ede0112ea50cea25e948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70169a42f636896f56204894ed94442132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a72d44fd40cc72ad5d73236ca9f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa58dfa987e9684a92aa6e29cdb279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9933a01d02bfe3fa6d63e2873fe17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538ba8cf26e7f9f87138e5dabc756d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e02a3e57634cafc0d74479529030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e7b0135db9a16752d92810ce0184138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a92fd818f1cc88c22cd6f5ee798cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef9efc9633db383a6dc6c8156b3e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c441bf5afa86450ce47c0e88be104f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343123e19188556706b764d794d338e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fda573f58ffdd3f6d4b4deb29d016143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9086ea095395168d96c8dc4105498e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213930393726260b723585ccd8c49e25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4723b0ddee3ef8a0fb0c622a6d21a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade32af1057f4dd541f260fce7a4d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d73709917304b0c09ce40746dd664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d82ed99f2b787d3b390aa8c311e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e7d45b7418ce8fc214895f7afe58a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7819e018a6b65c3a2413871319def1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f0a50663d9ab383c691c7e85c584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914e74959920681ae31125d577bede153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3980a62ec46dc208df8c836289c7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f8edf48941ff5bb183b4d8b93363155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322183812d6ff10a20eefd5f25595b89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242a23bcade43214a334913c083b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9eb9ea05c50f86d54bc0d4d08b677158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7ece672bf8e0997416fee4f3e691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a8134746d7798b8379ecaae07790a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02ccbec62755b1d30020e2105e852e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d95c5f9828d64e5a01ed573251b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db333b7f7ac5bb1eebe869727188ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d8818f5a3e1c7d2240ccba806432164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420357b3795dfefff2fa8c28a173fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae86538d4cbd9b130b57e7de88508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189735be21832f3bd98b867466fcb35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b76a012262e275c5f6007bda2f114168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba6850e3fc5aa41ed86fc28fe8018169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee75e69dd442316c16aadff09c301170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f215974d80ce1167c1308688dd9e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2c2b65fdb5a43f0f57a1bba5dd71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fcfde6e30d5d42870f6413b46088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723e36d69d248a3550d5b16f146f4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e469cc41c695809de04fc6974082d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77133ae933ff5f5dc2dd8a87d63c7dea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721f94f785af7906635d8b9c178006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c9f02673cbe498667c2de290caa3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0334a2ff9b0f5f1205e3fe9ee317179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da52e0466c67a92632e1c42476ac2c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994031ed314281fb964de1366182a20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f73c53730c6849734d1196ade38c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509e48f6abe9fdc24c53119668e333c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba8016106b709e379699ea892aea6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f603e6a958e204806d6007ecefba0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac41301e6d52810481f011cfbfc219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb62382341464eac7da8e5de8a2db3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd93a2e272a1afc1d43f195170eb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4bf33920d70c63a88ab1bbdd2d5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054741c2fd13a19a90a9c3ddb681e5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeee0f8c95b7992ba1da3991c5a0432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163f1c12155b51824c600e2892c230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93106c4a99126f454316f9fc01816fc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37da68a2317f4f8b8386a4c86dea59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6af47e1b89aa69bb5f7a5a4891a73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91875ee86efc5fd46fce822bc46cfc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d99a33b71b64fde634d10ace95cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7dc112da2978c01a4aabef1ccb28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d1715fbd6c2a9309f314259a4b39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68afdbf89dfce83ebcb8ffc2d34a45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faafeeeb3456b762c40240cbe441f44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41430099bbc7ae9b6b540c5389680dcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946efce5967140350d80a077d5d13be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5543d33a17735c66badee78e79e0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f2331434e9001ca3b13b609670c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa38a9e38f477c9bda702995865c049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83630829b5a22d6798e934574c87f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d0d182a9f45c63716b3be4d19225e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53095537fadf3f7278ff9dcc8f9b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3d4c3b231aea2b28aefaa43654978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad6d265ac1989cc25b25df86c425e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99a76b76ce39ce6e3dc8b61178d333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004cd85ee7ef2660ad33e7a3459fcda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5711dcf4e4b8ec26ce748800a0ba10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4d778b28487ce350bfe30128bdc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1e949fbc3c77398e93514500a30d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2d1e4e66aa033ab79f3224631150217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a4c43323694299aeb286837f0539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e360707b2cd7b4511205545cca93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c50a2685591c5330d38095266f731220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4954c9a5f20cb57749ccb2fa87e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a26166081a2f731ae4bf4a98d0fe9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb94f24c50fb4315db7222ccf9e54d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339202f4df251bdcb4d38a2d88bf2f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07488097337af1c568b99e2e1a733d4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365952bd49124e1f4ad3073a8d366d03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820255790c8de99227e29857387a1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273990646b6d5fd3940c92486ed4a64f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57b28321bd67d3f9fc6dc01bd58b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479099e82a1627e614db442e8a8d2d89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024630a2b65996f3f38537b38f031698231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a6469aae8875cbc2aab946c9ed38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c869cdb5bab6f314e13ee5c08f01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aedff735a2c35c83cb665ee981bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac097ad634c69be850b2a2329cf3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210295fbc6cba3093407f19bc0e8b0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335166f345c2de776a6122771abbdfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b23c17e8e66066b3d01739d899f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654acbae2d8c0e0ec8c0a9dd2a4b126239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aaeb8f57e9fb605ff943e218a993c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4367c6b21654a91288098ae094cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9586129eeadbeea6aaa3d627884f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabacea08a5bc1ef85ab97e11ca2259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f27ab802fed2b4e4e8ed5c179337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feca9e988eed91581b709c91946277245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564f1ef9d4be6472ecee00cb5668b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b794d4c192b6cee1dbe3673cd7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f85eead42a7c7d8c43773cb8488a4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f031e32a837c78e17673f80f09fdd37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9440dd9b145e36674f93e283de05c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586fcba4337ca89bf371c928b6df59e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b2e168c21961f31000b27015d033252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e8eebe797d91767f04bc3a8bf3b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd15dcd3ca7a0130e1635c59df3c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca264c1b072ba7ec38d34645152cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1ece7a51ee3377d3be879f868cc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4016a58ff831d6b70cfa03db530b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337d54380470ba729420a1de7e582a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd8a61d69ba78d205c57e685a7c46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcb357b3a065f101d97c823c9a561d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc9cc5527eca85b2b9200b1d4080d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e491f529bd2a2b65e4d102713d97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39451a84e0d2daed9583e57a78e348263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8329297e5053e0bd70bee0e8bd08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd8039d7d9aec9a056864e8a6a0093265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6c44759b1b6cdc6376a99554299c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127216b38377ac3dc2c60535fe0e913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c542f4dc7359299cb82e6bea6000268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50855a396ad5f0fd2893378b9e177f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1e0381066e37f002fd930f4de019270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe2a463b04e3fe338440910e2bcb40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcfb45ccac70841a9abaa3fde4c954272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610d416f84613df3458bdbf5aef602273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44433f42d0851b245539137afbb90090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179ae57ee9d551ce874201c15aa3ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75a7a60fb5d532b1524f8642f2e4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700891bc1415821250f45006d8d1c58a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ff8cda903a83aa97ab8d238c50316278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36296f7fedc80fcc399a42fae4eaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8da4d6c34df7cd104899c13762163280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083f6622ac2ab7088466991cb90064c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b263e02d63e4c384dafdb079460e50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb52e846530b0d97e339b7c3a153e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf68a5cd89e1998cf5a26b2894422d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06449a074e4c6eddc948f905e79d6fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38ff44db70d5495a5162fcd36cb0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd422fee11c5e5837e3ae66de6f08d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf452d46f84b148cc4187e1dfe56b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd17f947c89cab1f3cd8472ace9cd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff2c6fdff807d467a0ac52b13dfa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81415deeb786c9ee6955b896412833291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e35be297e0e5ea3d776dcb62890b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f952a4df720faaa9f7f70746f470e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da2ca45e8952333e56ee55676e1e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb15cdc294655e7cd582887c86a2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923c48b1dcc16d89bf5c79643b4028296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f233e9f296ef791c1ee13dba897058297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c08fa43f20edcd7f8a7b27ebbde4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e45395044e1c0602fc1d65e289051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885015baa0bf9232d64192487b6045f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8ef7730b5ccbc41f6eaf8dead55c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db927ce65d1a0adc410a0beadbdec3be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483975904b285613cea97683754fb16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562f4d99773215458f64851e1e2ca7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922af61522c55f829e2e1b8eda50e88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c8cf3cdafc382525fa2d1b1e9ee79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e809f3ec69d93fc47dbb93f1284b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4256b78b6ad6393b926ae260997b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba47e67f8a93e848cb12ab7614ecc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955126487eae8882690446e105b597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdeb2b56f89fb28ff9ba6d381f7112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d955608d73c1a0b78acc6085ade7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09412b8ac8ddc4f1de6c7cd82922350313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd20fc35849ab63f834a3f382e3a8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009ccbca3b955ea9e4b32c9a2cdf82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b61ecbfffff732c290a06849b43e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe69a18e913b8f5320e221ebb6e82b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeacd1e06add33a201473cdf81863c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320876334590401a487525a48919ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef327207cc99e92de389a2a0a42eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b7d74551533ede98c327435a74d11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e9f2111d0389daa5c4e41fa21f27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a9d0131295364991dd22de7bf576323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88806bd2953d7ebc5bb5796dce1cb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95937dbc6f7c13ccf518a28699c7db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd98c8d51b5974b436273534f2ca4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb70bb63767dc33e82a31156fbfaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4061934cc14b814f568163f8af5064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3309b6f8ea120099a33fcbdd6cfac8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405005b652490db81038166946769e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846dc4bbe00d82228dc4d880429082f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ed63af6bc2c0eff88ba591b6e586332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb843f44438422ffa826b6ebacf7f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cda17a733e3db1b982740b932adf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe288a3550fd209328182a93e3cd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10e6d4245d76a3e0665fc4812d38a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacc5031ca4db0a11de30c9faf8020337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a63053642faab47b079c6aafe430338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef988c310173c801e14e61ce1d96f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3e6223e15c4b4a1892c686826b99a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276b1cf50de93d33863fc8be4a20d7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3807e650a75ea8eba1069d41d2f6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f85227430c37b7d46a3034004588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977f811cad98a93cedd946c8da919c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c13a91bbe7faff20202471339634a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1df7d07da57ca3acf19f3489ea59e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70834779521e57558c6f9d11948cf536347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87853859fe7e017e26b164c4176c0bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae62ce2c1d3da676ee6b3bc5c99347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9d9f1ec8df643a718bf213355818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa7a9339440bed35c6d39d5bd2361351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f9329a1bfa4b3094211c8f1dd7206352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ffd5c0b012c33f1e0992b7afadb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9edf92407c898f153231f161206ed8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f1989c05ebbbf6f4fdd601c21185355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c24cf000bcd0117b98ecb97caab8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9791924cb7ad1dd5effce701bd3176357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931640892e5491f1f00d7597759b37e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1248a43e1f931933262bf898d156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3e6a7ff18c6a6e1fa8ae07945d70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1d26cb798475db86e97560c0736f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2229e8acb716617c177e1e0101272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db365a52293375d98452da89b0bd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7bcbcb08d352c5125daf1043eb4c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44bff87db032352165447aae6d49b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709588a8dc96ca3ef1898e176a4e7e0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d007f6bd913c4f6094014dbf1dec442367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aa732901ac2b15e1e93be553e8d25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00a45d920eae51930604c2e58ec30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec523a9d8c29e8f1d3861aa5027311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48036970feb11b626dd75e82b6a248f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8fc5729c745f07b08127c4bb2059b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c85cc3e341ea1e07464f9b7594b3fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e6f943337d4b1b6ad3ae14fdd865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a2db32af8a3c2d60121faafa0e988375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493252aed21509938d1fd28ab9a319a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ad3eb1920425218ad58c88eef2d19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391614c983df794ccba3c951022571378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ec4167e540097fb25090c787e484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a77ba796fbad210a8f83100af837e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505aeca5b9e608f7b97f86b1b726fd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20911c24a9d1b181910b6813ff5e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ceead80431238604bd2705bdabe4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167e5b79846a68987373df296d4303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e5c35f71a5f6713f2d0bd3cd74d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5160c494df4f314f085d7918b4641386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff8c3574371a18a15dc73a4a27198387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897f2a77427cb79cccb4565d1acde9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e8299ff0074aab0726b6ec386c5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6027d293ba0ad303b787743314ef1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23142822c20950773ce5fc8c21f3d691391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfbf6edcace57df7fbc6395b373172392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f162998f744c4c37c81a1bee8761a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3313f270d1619abc5f4a45338496af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf0fa78824d48cc073b5d26167c949395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51e9132dd636b65b2d266de24ffa7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977e7cab21ba41be5a3a944378a1a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca1959def89251d1c47a12532d048398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234383586446f6b3ba6551ce228afd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecdcba5885efa71a7bb8c19db89891400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f1b1da192045027104f8792c47ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3f214e15d7644394ab723221b14d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b4def3929f2dca2df635ecb5c80c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba67237a18d5fec1e395d81fb42ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf0ee7c2c5af71c69ff099c13643a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c6e692c8b65388bb451ba3639508406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a96cde2cf82ecd83f3666c926b362407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911c8d04663cd16c958a35f72d3ef2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df093847252d33e18686ae158c5387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff2e4c2f9e14952552f0884636c54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8aa26558bbc36b3b0f194e3577ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649b7832838d677e8f6aa1c6e63ca0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a542d1d5197b094a9d259294ab57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731e1fee7a6aef9fd67be10cfb2ba0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d1e71d5e4b767c190058f0423ab1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47802f908da40901e242921e050db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6386d48e15d36c85d5f9c8a8febc49b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba04c0d580c2b734fd72825e94fbd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf914854e16b7e7044580a7300671b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326865549686a0332a3ffa53b1611b10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc40abe925cbd62cd59660ab7da3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db52d3e9417c18e61b1208662aa5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff9423507f8adc66c03a6430e8a81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b2a63eea36f61c969bc645ff298f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f270e8dbf62351b04ab12f9d33d058425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944301e5dd7f047f842900d722563d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92c590797d8447d1879fecc80b953427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a65ecdac0d7b839cb6d7cb0225b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9f5dc2a16da62313b8e00d05de53f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d9046b372668b97cf372aeef7556b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8833c381b7cd322820ab857cb18a5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6974a3cb49157795612fab364f322f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69240300a9a00def745233d17996215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27599317f9016ffd8aa97e86e75e02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955121e86b176391336abfb8100d7b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234f415de4ca5913dd610ad8e373d14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e4cbecad4bf9217816c6d2ec52891437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3ff3ea84274ba78d66883f7cce65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdfda00817d00ad2c7ec8502b6dc83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a41d3f8867e57cee389daf3696d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a93c49a92b68d899981b9a78978e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5cc48669c72f4c6d6f7c10dbf5f70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8760e9a36b739550aa4441cdd99f55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da152e42f91a16e1ee0ef47033808c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a1bcfb8929d8a626d7874b034079445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3b2c225ec53acad89f55a6079e78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1493f91e25fc47e29c12cdc1f15fbf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112931d87d819e68bf93c1e7b53056f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031a3f40ce395222a2783054a195610449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c3bcd77a447a7d72348cee303a63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17152b34a2a61e7802d2d843206063f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aae27fa12dda2aaa2b44b6ffe71ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba82bb378468d37b5e83a47de25fe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614fb3da9978cc1f304349f93b9b9b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715fcf80e7d52ec31da6dcb084a30ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed56344746356d6b68ba4064bee3d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1827d3a7ee19bfeebc8865550facc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f58c5c6482dbb2084bebfdca56ccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef4ee42b4327352f11901dfb4bce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4cd144ef0c444850f326657b6fea5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03edaadb2ce3e33ec13e5da14d5a5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de6c6cf29a7d890c67af728a2e140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee52bc1b2cce2b716d48ff971e99504463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0343c266cf7d5361fef46c776b7b36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322facc4a2544030b40e468dcf076075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856504544621617ae74e0c2adf589d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d0a014716f1f92625026a0442ebc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0607fb8dbed9e92e4763ea021a373468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d94a8d1b85d0ce0a79c7fb129dea0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cac586aae7af3c292249485d300f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370fb2659d61c7c2be20227c961e96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7e1293d191b1ef4f5cc61888cdd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a7dfd3482d96eb6d537fe16ab2ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d32b4528f4e4f3eaa90ef3d06ef18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95dea4bf500ca38e4e0176c3da2de4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b8a46085791e03f590c58a5f310a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3e29495c6550f5f8ca3a17c963edc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993492d4d5ba2ab3f79040e1e0a0bcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5cf9f5e466eb58bac23a588fe6d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4825a7d2a0c414d435a7ad3967627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9961899ea33f3493823b8a057a9608481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393afedf5efd27e68ff4c77db908cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca8e6393b29aea806e52635da6983483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bc990a3ea652251e5710d1848ae2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80301ec5583bc66f6ba9078c0ab86724485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403ea718a28ef024f2731547f06bae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe184b9ddfb89e98f5e37711b7bc1b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed573aee2c14e93cdc87ab13a0ffb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15cb46eecd5dc7c8815a98520966c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23224cec916046b673d2e7a24f250490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe8497901bb80e4735d9190575219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004a01c512d295190df24636f98e8df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795424b82b0e817bdbb55e0b894bab18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b65a425c304d9c26810424c5e6311494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51954cb4a7fc32fe978589e3628e629495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3a23e7630a9b2ff7d9b83290c915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577764bf785657c5d79dcb8b9dc607d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c656758633d3caffa9a67edde1f8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9342ba1e7364dd0ca4602be853dbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c3c1500fc3317613c8bdcdc6d369d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774303b440eff5d409fc608f29aaf7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d92499acd21e10cb5c9283652de0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81a919641fe778a004927d5587cf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8035a2f2498aca917982d9ac7eec9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98381ee9bf5a517c41b25d9db2d32e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f181cf2cd3deb3d93738c6a5a9c73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134849871074481c69460ce907478f06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b64bb4b946b523b3a7132ed5f2481508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da98281dbb6cc424a1d001dd09836509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a495bddd3d427989346757c9ecfbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7991e98ee7838ea34c5a286e16efa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c3effeb25311a9b6fcddff0ee989d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc332a85169183b98493fa828a64e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc0111a6045989c0d1cb1f4a4c15a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c86a12c70bd7b025fdccec205af23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea80cc9cd9fad68c0f6f760de7653d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82223f4ddeba97c6d68e5a5ee3c6494517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c748b505dd22050d3ac8645956ab512518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c658a3e9a85402ccf34bea744d23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d3c4bc0e75dccc668e690a433e040520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99880f8741e149b950b71fc8789ac9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07c3f414444bf909d7e59974a5bce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c263651e344e01af4065f3f77ffdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf595d3639798b0713c2338e021701ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bed63175d9696e8c441e24fa569dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f94d34c0dca26b054831cc398f9a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be4651c2f169725949b51d07c63ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2246c65ebfd4b8136e93f786afa776528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6138050b77194f266b316bedf1a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7df41da929adc9f7eb8919045533530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ddf05eec616c71eadfb89ac0f9b46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27c06381ca74632c11b8ba41579146532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb063acf86cbf629c2b37365b23db979533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aaeca9c9dc34222b21f15ebe2b99b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436fb7362875848022442ec5d783f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631aa7e365f736d5799b15ee9e2bdae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410dc45ef1242a42db1633ee3b4f076537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd477cf0fe29ed851f051519a5097538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ed2395ae11377c3589942d7682db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce557383734a32e34c8d199197a0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c0e3b78bb401b66d1a156ccf9b0f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa956b3c10acb6a9311d1827804ee2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caad9a870768c39cdee4e0a21458895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b563ae52316b34c826f76f2f33a21a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc61064a179dda34aa419538ba867545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d833c6846915a44e610c13e0ba02e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61591dfd24fca193ff56394545654d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5e5942330f98b9fef1e5938d3621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f037f49db6edd561f9bfb85dd696a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0db4d0b1cc7a594501d2a0a4f4f14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68c2018009a98cf35cf1c4d9de10c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315afe0b900480cc1b4ca4c7ff99a1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4324364d25a5155d6a1113de8c65c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2eecad97ddc478e1e4a9d8287cdaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd045103c153eaa00f50ed55e03104d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d57b8a3dea242edb8a13e4200d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d5ad990078a4e9efbf2cbd30a31ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68078a4a590ec8127b6da94564610cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c472162eb637e3a381cb8ad298afe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c1275568a904894583d68a81f8dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6207e6f8a8dfc8480a4aa36ddfa383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06696b926d5a1d490b39e95c143df2de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b48729e0ebc7fb784069f5d6f2236563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ba8906afa41b1e4b709d0b6f8aa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a9064863e13eb6363a044e004d103565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ad2fb3975265b352a4b6792a2436566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d558b13756e527088eaccb26ae7ee8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e81113566035561f0f49ce649178568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c735feba4614a1eb18d68283605547569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d4dfeb4619e0db0f08ebefbd861ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc501c08deb94291bc1af485d263650571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66802031f674437ef69372f70dd393572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daac89d5a5bd53017a42150260a400573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d95eaff673a245c96292f1e16b691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b02592a95543c7a17fabf4ffc7d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9861c1418ec48a314e87f92141eb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92237cbd0232edf4d250e8f0cbe9af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f0dd415fb4951661cfbc7c3c9868578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2df268d09bc2dc92247b5d1a058d02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e7b4ab0f284beb62ca61042f976c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bcefd8e4376aed90e034371a2e502581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f18f68db35007420d9c5034b2770c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51e8075cc7160783ed25f90ee54d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe82fc1a7b505d41e8b2f70c1bc2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1dd887ad5892f5c4b608e754bc24f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d690c6cf5bc0a199f380f240ff04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41596344c1c128bccb32dd1d96950a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2210889101e6aef1d2f84d76d1afc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34899f5a74544fd1ec30bc38a6d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d657774640aabd1fade275420d2f23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0aa6baf1a2f96f24a1160a58f6e30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009faa844613c906e90c7349fa242c3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb1d8633b16cf82f2a24b899b32ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b938c99f39ff108e99d6d0e4d642d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173ca08a121cebf257503ad94befcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b15f81c5b46affcebe27b767a9f05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829775f4a21449e6389b4ef757fda39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bd2da6000bd588d27ac435dea0931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c62922276681943ef53aa0c470e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f611edf859f92c31b0a310f0f167600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c843266a9c94ab4cfe9c8f1ca6542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59b03f325dbdbafbaefea1e5528a5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08735bbb59622f03eb0487eb1b5a5a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744a5c01da5706a2ff011a8fa25acd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26dfc2b0d8e1b025d757871d029978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19860a77e89ebb9fa27ad4caa66c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48b2cc6f3c42a1082841c4107294c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06fbb7762f84fc0e50dd2f21621b4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db43b2bcc8f8d485d90961e07d7722609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ae07433e2b954ee7c21a1385c6675610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481d9fd37595ede13f88653f90de91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721dfe0a7323ba0dd5da22e97c7d39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3176ed2ab1f0a4066ef5978acd373613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222cbfc3449819ed97b8c4571a12762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b611c9540bd10e461bff84e81b4c8be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c0a98493e0f02018b4505078ff07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146bad74797cca3925f9024a05ed411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01291a416467f03d431d9a04e8035391618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e219088291987f156f34f70726a9763619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8fb93fdbaf80d92f45b1ed87a002b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268226f37df4b5dd3aa5e7848925a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3fc475b110ec5c8ad940e0c429b23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f886bf466920e0a6abf1510c53e76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af172ed7e4050fad78e45e6bc07e0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b53b7208ce3492e8ef146e3d806b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8bb129a66bbc67c16cb81b0d124ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe1112839e3ffec2d906cb29fbb67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966528ef0bcf233ca734ef7acbd759628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bcef7c510760750980d9101f45cb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59ea29d2a3a139c2cca723e8dab95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786189cbed96011805f25ff7970455ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809572b23176b13618a15ddea38a231b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038f93c1677a971c638444986e81c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479394eae9a16b181c6805d7fa8e1d1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea8c2dc53694cb35d1f8985a96b3c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc7c74d9143c323286a6c0e71d963636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734de90a035f71710a4c87b290c181e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c6246a26827d2a495789234f3b07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e6391b84c65c908e83b7f6491161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890452418543493b31e4ce9e3e113432640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fdf9a03094c4c8cf2ba6ebb78c9eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7189b1f9b8c2ad8a5f09ca8ad0de65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08ab524d1933492892017c307c9208643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b99d1b3c32e2d2746907d0877133a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ae9acbfc443bd0a9d3dba1d6f55dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda9cc3ed41cbde564548fea45961ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e7337bd1c6e6e96f32a03af16d55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b8dbd240cc74b9a9e1bd048e7f16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724c89649274144058e87b2fc051345649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53f2d024519326d68f658aded6ee93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4e931ec614c17f45316c105e6925651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ac3655a4b0dfd44f6731bb4bf799f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154d38dc28a7ecab78aebbe98091a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04453d36b9096d0d46e307578eef8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a288a60dac4cf978ca01a58780134655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eaf3b74366ad71506e7a1dbec4182656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfef6bdf9f21ba099adfc3cab5a35cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed85c58a8f4b10a1317273464d7a92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719c05df8194648068ac1c03efb5ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0501166355b5c41b7108e3ec47e471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666ef8c6cba4f2e5c8772a915900ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647041a37e2e08330419dc623b1f155662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb913888e85e33c8651b92c29967a16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e6df3744b21e76c706658df1e39b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9411bb331e4d8d9f385b9dbafe2b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b786390b673198d0dad3a3beba81fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a09a82a2c56713524dc41508e360667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea2984518351953f5da54b057d2c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81651050e5d5f1eec9509276d063d6fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9358c2a938f937315df825862a45f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7020ea87a3ed35cb4ac3ea24d1971671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2b310fa21b74180931e203ddeae4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3852dfd5e58b9aed7150d8ca7cfe80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669849dbd50788eabb3839ee2f1e58fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4007e25db017f82b30b27315a99fba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84b5bcfffc4c184563680493ca88f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb892885c2e0b520eb2f10ef1d96f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f998ecbb328255d0384617461fab8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aee5e43fbd84799fafe389ec0adab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7118b99bb0bb1957eddc0925d9d4f68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053754b95b587ea1a28008951bcbe867681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995454ad42191662e0bb9cadbd8075b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f594dc8ef24788ab858c4f6a9abd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c6b8a5b51368ae6d5974e594b1d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9b511752936044a0725a8bc85081685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b0893c70c09f8022ee631c428f3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a7b1040bf0c1c39f1818201665bb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c48cbd0a78c049145929dd0b4f465688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7e046af6a9c4561fcf4691114f7fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90592177bb39857e0298aaed897ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327263848968606f1624c553803c4bb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644406ec6481b9628d50fec6d55003d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8adb4e90170777ff2859e824d54e2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60ce9f1b7c1630b93d5bb0ed7c98f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4bf7991d68a7679e2813531fc6a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a46ceaeb5e812a2e438a788ded34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12031a0f3bade413786b2d7c092fa27a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635821b467c50e1709ef2fcbd569390698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159abc4422ac6ca17fd777b291b235699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd9f7c9deec3f811e1707322f3e790700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49316a1fb35922c58dbdb7d0c0d61569701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f0184307c4e8eebd2b1d834cf362702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c20bf8acf8fdf80d248b1386bf54c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864296606196b2cba18dd213ed81bbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2155f1aa0dddd4f09976f8da26c83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7eacf8afc9611143a413bcd828a4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aba454d5016ae3b9aa1b2142624dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e634d71db9ce3c6ba6e3d6498aaee7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc6f550f48fba1500db976464d888709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea55cf701833b8d8640c9316a57185e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274bec57eddd931cc8ca19c9d11c10e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec7981f51a52dfed085284de95b09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df1b7d5753ac330d3e74688ab9720713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833787a78f3f82bf1902e9252973dc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334f928b3a60cdfb8bb35355c449c38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de53d0ea38652062ede1734abe463716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6936c862bdb78066fbf047bec26e3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f815358498ac59ce6d424a1f272af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076d6083f2873159aecf78bc3f59e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016309f30c6e3069c99429d4719c97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd024faca9c10f857c25f03530b3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccca58890659adb64fc0ea33f59ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d76804caf9d31fee2d947af613691723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63ac4e4de94a4877dd26da56ec6c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0e2343cda5edbaf6b41d78e09de7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28875893fa4c0329b10ade48ef269448726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe5bb6bb8d51b772255445c366170727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a90507a77ed04c1b24c818c0ac879728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041775173e664f25ee3bbdc2e6823044729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84430a835945202625354ee30b0d4b0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e4f7bb00f8fb3186e11b57c3fcba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4523577f4ed3d67e09f82f85fe729732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708431f027fa2f2823f8894e24348e7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f0588546e1797ab9317c1f3093a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f808444e4bd9345de0eaf03e2d4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51b41ca24d2ee975245e9c4fa2bcc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b96068fffb1732a0b7a39f249bf81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9204da5da7b0c39e489bd98528d07b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776a53f640bd23bad3db5858448654739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db702c9a2068e5d4d85b369b74e8b9cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bf6e790a9cca1539449675d66501e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bdc2f2db3c02fe670f7b1c643eca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ec2564ac61085e89b7c17209886ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe24f1c36d14f7672a1de8a5a6fa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c5b9310d5600f216cf98a942f3f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5a4dc5ef0348e1b8dcbb1ae13cf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd540e4ced2225a4a9bb3b3059105b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b239b0a9ee51df368d24712a3d5d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05203caa0f7e07fc5ce5c4a5556e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402cc8d8a7e81e3b339667596c7bafa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155866a14275716a5b904378a6b52d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c9eb050adb2bc05250212026daf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ef5cf87ef9a90a772278370d545a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb35a6b472588e8278b8ea7fe50de1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafa879443c14ef3cebf52a62f2b4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877b8109a04c1a71e3250746c1c2cc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93000566cd0a62459431a23b184203757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bab8c61490a32096b5f1439b3f9c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4d1635ffe46779606cc8b757ce3e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce513667487b871ca78b20e7417baea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e0d957b2722496f1406af9c55b93761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233c2bbbc42e79b9b472ab54e75086762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541a4f1b87cfe2de2b24b53a16ac55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b0675033ec1b8f3da4eee6e95024764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce676724eb1cde4108be9a6a3d154765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03f475b9f200da1cd2ddd92b13d29c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b3eeb22e3d6ba6d6b6254e99c19df767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625832b44828adb99e9e907aaf2bd2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4743a195b17bb0c7af9af7152a86d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583d92a367dbc170fbbb67e7535795770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba147a53fdd952abd73011af7eeadf25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727df4ec59d420971b9d7b35c0da08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea818abe10273b1e316218c85085e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166042176578e3a9f6b913e53185e44774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b928473fb0369153783ad0aed0520775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ff4f2d2fdfa16c8b8df125a298bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ce00939d6b0f9483369eeba4de05777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30499d5ee2587656ef05e401514ae5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7c5df52a7f3964f4d4680d2c4cfc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c30be740ebaab89afdb78c99d266d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30c86de71e651b1fd004928985230781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f29aa6e83f33d2fd70a96b22aa818782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d49b978cfbc825fe5abe5a230166783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96220353961ebc74a1dbd25a4674f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac918ecfb592c883104168fa66360785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87b45bc34d69369a7a771456ba3a14786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c0eed9a449997898fd79770f6796787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c982fc87d765a26a6cf8407271367c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069103603f25e85b80a32bf46826b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e0acf324e9ca2a418dd49cc7cae85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367debbf2bc0811eeb0ef0626f27032b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40941ff465254b118deebd7e02217240792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350de1024d3c68f8ca2072d106004b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365d687fa07b5cc95eaf1a4166bc15794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97158136c0e08823a49c536b4f6ab022795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ff26478b1a4e99195d21519e4896796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732327b7d72e610b820e256f90ece1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20db61dddb63bd8b6d19dfb85e9c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94463cea5f57864493a0267b2f360e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548768390280801c3b84d4d446630f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d8908f8d722e8ab8ff8faf0d7118801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d68984605b652062552f151b26b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3cd27b2676b7109b7bb36b7afeb5d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6693ebd4b9d52d890f4a11a5bc3a5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bbee8710eda9fb2deb998a2461997805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd2f3d00774b2b94f606e616692034806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3bee4ef75a4c4c9e02e8c28417673807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cde941678644a958281b7ef3cad5d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf01c77e3c684db83dc7d147820472a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931687d0d7c528f75d0abf2f1afbb7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b54d91e8906d98885b3c2709e63d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6a4c1545ad942868cf8fb1699685812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a81dc04a7c104b367154c4b246840813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889be8f51bfda641058c9ca3bab6512814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b7a07f6f1a10c72b77d777bb32e3e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbb07bb46ee389a544787799599ec0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5cda80938bf52eade11b2c8cdf78817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cb2c72dc46d8b32c2fae139f02dc1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888413ea94d941eea8bf58f2bc8480819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37650a393de4423f981991671345a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793537e3652a185abbeb14d669622541821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34922827b97b0560791d3bb96a2b653f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171be3fdad9db35efe651c61577e29823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d85dd5636c2c99760722026debde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccece3fa2ed79e681bb552a4ece918e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb7920e23acaf0a21080bbe016a738826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528e3307c1bce3bca1b41bd22bb2b7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1d3dc4623c98f14a4d4695028e32828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d363d29f25c2ec4bcf38a71d6bf0826829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106173b03544f9ddc1ebe2d26a5b75c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e0eacab7bba18367a6e9e8d650bd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c8491f96f39044bb079c23c08457832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be30021ed9cf02db268b31e2ea65a58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e4f47a5fb7f8ec54de4258bf00c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c2fb84cb3c6815983ce8c9568cec7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f468d882c67f20d9add595426d9745836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba9f02f3ced9323c46c9afc4a4947837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35344b600014c32ff9bba0585fc66838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e858778c44989c9952191a323a7948839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf9400e59475d505aec82a63d813c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4708708eaf0ac7d90d701c2c2720841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c717bd4448216ec8a51319affe2bbd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0e009db4227fb3d6762a8f69edaa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4b1749793710dafc237c01b6c534844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb52291eea8309a18160cc9099fd0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205e0f8c3e23195f99f4ef7f35ebe7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a19145ee7b0c9e3d8e57364f2285d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117243c6b2f1424b9c8b1fa3c11452d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd05e59d78553cb649873844e3b5fc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c0bff03da4e8c31b96d1c89641986850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0eb4816187c55b744e49375ba8c1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf6980aa249277c836ed6ddd56466852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7535e1769fd4c82c6b87eb8bd59b8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395334d70283d2ffc4b612b32dd239d1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6e7cdfb4b8b4d030177c80b06e50855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81446ba79c27b53e1d02d7a169d78856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988593c2a984c6d3c611a3128da43cd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f9a39aac0c370309299228e6ac7e3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbac340266f7a2ae4d45ff80e58d73859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d9d8582deced1246d88118afbcab860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8806a17cca1b6e63fc756bbc2985fb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219c8860313bd17b58466f5fae2e20862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d0fe6b318ae8b3231ac00a2905d2e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e74776e3058ff0c900ca016f9f92f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5dbcbc7596c1e5654345929568fb2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a7a6be2f719fc4170ec13a8ab2ab866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709980fc227aef48c2742e96ca292ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1fb039f1dcde20db412716c3391d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8ba46ecd3f0bf86189cfcb4ee41d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab7a12b88bdae78bc19eb29b7a285870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400e67419f58b60eb0a9fe10cce09eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92718dd9c18957eac90ce7576cdc4e48872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2182796a498f10dac251845469965873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd9c69f92588e78f5050934000d60c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa167c54c61c19c92de3c874c1f112e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc62d043a72cdf211401b25f95313b9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906487868f52193e990d4474128dc625877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ebd17f258955edcfae0d7aa88bfb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896949e585a5d1a16cdd2fb7a05190d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb0f10f710255d7548e346b8bcff7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacae990c5554236faac21c33f0e311881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6bb2e4dc79bfa21f34357afe068c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4331c0fa1df43a6cfd1a91b321badc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c6552fb1434f66111129819ef714884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2611baa81fda195f8c9e43c7f2e5f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc888ccca3f3e0e6e3975f4669a66e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f95119bef55b453d560be865e187f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af8dcaa746f76c0abd7d20fc98fb0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fea5124d52abaac06aa34eb7c26da889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ab4f239720936e99dab5db1fd1e9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b690133f0db2708ead283dbbad19b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495606d3d03fb42ab2c57586d471939892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2548becb610ec06c018d685eae9a7d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e61304f873148978192eef7f27cf6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aa9dd2bad03bf917a3908f57f244f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274b1501467a33956c840abbc17955f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f0993fba61ae49ca6bafea6e7ade897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f54a5418d703a70b6db659d9e0eef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70b557453633f38b76923f59af0884899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eeba2a704f595bb906b59e2cd3db9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a67481581925c3ceff894a788d08901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756293cbe0f3fe551efa4f842aec3b0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99475b644635c683675679c788988b6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a1886702c46499215f6ece73a81a2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442dfe56aeb46ea6329fda71088d3cc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c3ca2fc54fac3e969683acd7f0f4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f368e461a6b2d3b523955c86f6e53907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea927b9ff539e32cc6ae37163d9db7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c49a97b8c2d28c2cb7970f6a939f1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d8e8bd3cdfa3e16d9e4be39479ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ee6c4276ae3d437a2003d66b6229911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5774405490e899c1a0b63fc487b4e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf26b3cfceb65c8bf9d6cace937b1e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b0375686e1f49237f5ab07459531914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a735e229b774f3cdc934c5b71a46e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a30819cc6875a2711436e70c37ba8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1dc34fa60c30697309b4f72d359b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cf32da28219549e46971227f31fd5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d70de1de00519f8a94a0994ab166919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00923f8348716e42efd69960da9d7fc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eed68045dfb4477187e26c0968e98921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39151f2e1b55acc78fad6dd6cf1e5d4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3211cba8e4885f6991146b184def923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54b04ff33b79647410a63ee64c157924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec0634e235896a5a2ece35693422c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea83db29499b76b7c868980e4e4596926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a93f0d820e60379fb08ba714952a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84badb2067d587aa004de6b4f101778e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f522b9f63fac7e3e4729690948e523929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165acef10459c5f2199208c2e4af5c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d256dc2e651aef760a617a62ab786931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6950e9bd179154fbc4210751ea20d63932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796e1ba3c112cfe04a5a3d4f6583c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d5353f1b7e53fad4960420ce32bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135b679ee020b5ad8a3c8a66d6fc5b3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a528ee7a6c993f9b5de6797a960a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1bdf449e55984dadad4e0cdf6bb5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb5e21865f50da73e9a17a46999e3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21665c787056196d704a787c0f4178939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be5eab08ba5224fcc438432222bcf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae59edc1a029644f8327f35b2a50df5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ec4d632a52aa5d6d974ab77a730f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b4bb6d2e7a96d525074dacec8c63943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5480e342adca2e9c8e7901e33d9c7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2ae84095d9b0a289348e8af651e9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cebc2f0af38ee2bc783c14d89f611b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d9ea3b0f9bf4ee61e3d275996e56947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682049549bfbbaf599e1abed74303e5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135520b4e61d9dc308160748302e8754949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728f7d3b8f1a3dced40b84d59c9fe1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727e898e90591930cf2d2efd5e8b3f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af616cfe8491c8005ebfbda6f5b4255952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec730b0a377e29733bf1de1345934e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53cd837e4157c91b024ca413cedec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9cd2071b25985e9979d4274c0b6ec955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ced7005183089dcb038e797faf0b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aed873dcd4053d8bae5624b8c7886957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340a887161a9d557f51f6303949f52958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b480dbe807a7a7a906d2af911d4a79959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded76dae7b07284696644b43e24923b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbca3d43098133df48e47ffdd925bc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f103c1abcd0e2853087a9ddd414026962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0662b5ae98d6f6f320333fb487338d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265b547254bf49400235cd9353cccc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec423d1cb43c4cfe7fc8d858611c68b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456572d18fec5912b414ae32d0ae68966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35b15e489c695eb6b0d6cbf9eed01967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768f9d13561650901e53b5b9a4ea0d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c0439872dfeaab519a2dcd5aacfb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882013c1ce5129e571286ecf8518c7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b6a9c482fc9fb524738e48248e12971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e994923cdad62e1947ceccd023b21972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad37bc9b5d3bbe0a66d1dc333bea2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c69bd37aa23716e588357c65798f44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975abdef379329c2115e21c17aee428975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb87de480a2c548178cb66a1bec95976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b93dac53282df13fd23398247d7da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eab81117c8c51b4ac51d0054e8bc49978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa0a794a20ce58480a882e763f3eeb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de859ca84b666e1385b0d709e9d9ef0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829c024cd70f90cd54b8fb1f949121981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd95730783e4b78b11350c95ae7c3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db8d4eadf46ef85b524b65183af02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ac8d6fe11267825d34edccdb8c29984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd269014f20ed85d0cd3ec6085704f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab39e76b07c03db8a26a23ae89c74986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125146a537342031f5814e288ca83cfa987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d1ec1453827be466518410379676a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f4b450ef114aeba7e2f79734346f7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee4cfcdbb0ae887bb856e456a54d7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9110f5cac420149524b003e7f8b21991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278e8b76e5a8e76fc4a4ece222c9ff992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16815fc4c0fffbcb8ec4788a8e380993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25b0eeababfd669de94d2641043f7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79258afeb91c23896862e6bde17a6a3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15e409f6dbc07d32dff71f0c8091c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec4339bbe748bb6c383dd114b67ac997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91f2ba0424184345817fb1f33c0401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc22dbabad12b199b218946a7ca167d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed544d24e73b7f9669d80da6ad4d5613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bac78a20c34e9b78039cd3fb093db24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ef0d564f3617467404eb7e128b50d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c6ec3d527b157c36b32f5ad4578a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89399a48eb44e29bdd926c7a1cddfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565b07b8497fdb5b6b1cd3e6518d6638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304291bc173861ea2442574dc590b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6b5ecfec080bac70fcc6e6ab0b0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb2cc9f7c805c3dc51d456c4edae0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8c541e80b381956835be991a93b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe726a5507a88798cba7fcddc19d45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa44359fca42cdb6c25a125a7e144714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642a240f675f6192620e175af5fc4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269295e89143f8333c5354a89d7d7a1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0eef4711f6d8e4a907cd869a7405a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998f35c4931c05cbb5e931d328f201e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883549e6c6bf6676674beac2d6b4a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac34566348817310975cbf6f404c3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1a2240e8bcd41a78ac324a9ec3add21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f1973b198412f74362471fea0e6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a8e416e2d2f5653f919d5a5fc83c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c57a9e6b9b0b1d8707510726b41324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac37c2a8401525002368efd4372f8b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f2eb083688fb64a3ccbb5e4eed4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f4a8d2e72953b89705468cbc858027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fdb4cbd52156b292cccc5c5c18b5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8ade40c0c92844e26dda6c17729829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4c258f5073a8f68998869e14a53530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33eead94a84dd56ff17becb6949f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d5d1133df41666b2ef1381241b72932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebd15d4f55eae393757227e860c4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8b8815f24db3361c9c7ea32cb2d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b6614e5f9c6676bba6ebd524fbfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f49e567f6f11f03dbb5ffc78c3e23b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a28cc17874fd9df4f1a93764e11737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c292d33123da8eb0805ec03980e98538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fec0d83dd2379fb3da9a9586b3af539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e73f9b2cd7b65fb836db31bf22e25540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f32f5d1a88e04f6efe0343aca301e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe69de43b978db683e22c55f0198f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2215c06decd449a2680a635008cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a43400abe69076b2373b118ec00744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0fc9197a766990084e5f3406390d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f73a1761ed94e603b00e689c4705846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e84c9e7468d313ffbb38af0f7fae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed0d892b4d45af9ecfad50a002301248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed0c2c153e4c460a9a1a3069cae4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b1ba54ba3ea83d09b9c1370b472e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598bc167d1884c7bbbbdb18d16791c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dfc3d77fba39780c05c1749f2999352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c21a256465479e26b32f3237645d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c6bc240562e783f89274d732fac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc997ad57dbc2e450c09acd4fd3b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93feffb5b5e687aab26cade2c5ab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38106331e5722f828db6d27d72fc088557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604085140f98caaaeed3f9484d589c0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188affd80346f126ba700394eb07af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae6931cd99508f6444e5035b2528d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d1b293551b1d575cef2735f3c4ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4395ec2f1e42506b7d024739f2bd4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700461bbf8ab8597584afc84d8c5dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f809ea3b5dfeb119a3f1d637779ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066def8fa923a5b958eefd23e0bb6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b660ba1f66fc8618ac2da82c9f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d1f619629e09e1fb384851c6a2e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf8569db46bf05deaf37076f1e397d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc76cef3af10c7fe03b8dd2adae7c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537804d864669356f505eec6b0fff20870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81432ca9b75885530b864665abc4764971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09545766ce18899ac70b4af4b96b1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99f70dc7c56be60a78a6633055d5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab99b61a53679e97c32d1e563d498d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8fc39c8a0f8d2f140902387c9f6d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa485fb04e7f8634f1a44bf66b51d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6435f30d18ba7a826923bb9d1f2d6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfeb766d5c08af094092bbd316976c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca3e3a0c4b203c28afa2d520a740d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a91bbdb1d376436ca57a91ad307a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b94bb73796ee1f3c252bcf1c042381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df5a313de32032a5fdd824bea8d6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1e919014521ecdbf9eb55d3126c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27932278e6efc163ccf4bb92f0a825884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f9b91e92381bd8fede882247921a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c7b65c2783391d711624c7c98e3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479f7682d63f13d2f5ee728b5eb6f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192a4bb2e4d2bc410db57caf99e6ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b481c56dc5f2d9f1c4535ac88c0a9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628974f838a89011f256a7aa632145390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ea6bd05cc5c97db921a6c025103391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c481567e5d41692b0a61d7664bc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e2ee165a4caf28d222173fd0004093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e6472423a957ada7c9c0fa1cea4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c465411a69a7c445854c37b71730195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d83edaeae125a9b94dc72ec0b335696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5eb967afdb79005db6e58fbd88fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbecb5bdcba270cb6d5611dbc725fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707997728df47b24a6f80517977ae4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b68b28943776dda782b212f75297100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c347840f3321f69266d5a4c0c642c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddff9d88589255a067ac176c3994c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2797eec94c3973bf122dfc977d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4741eaa7b78736195fc81e18f5914104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c383d9a3a0b1d9931d7298fc8379130105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ff3c9e66d1a26b1f19457db7cab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3c38b7a133e4361d63ceae3db7e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469c28a530d670a655b4b0e7cd9097108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c005f015e729d00ce324dd313a3de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7d6b33323620c85f0968efe4d30b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb297c98bcb9cc6d2699d11403702c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bff25288f49c97265e86fabd4e104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8fd83f2ef4c36f74efaeed5a8a378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae175569e385e7dbd19ad754b3835a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b941cecb4e2d30dc35c39343e570c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b671e53457a4900e22970fbf371574116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9423d9d05e1dfde1dae78176b18cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6950f31cd1b418662bfd9b53220eab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3e2145eeb2e16ad1f39599757f5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c35ebb573e0e98d36bf31249d11a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae19a77695d352a49625f45e4f1098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942750b0605f675882944ca82eff3790122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ac6c6a965ca0ad300908a30baacf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d3f0dc17317ad6b77b8d4451bb5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6542471a88a0d5b5840d72632ad5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad2fc56cbcfed366d13d96ee22f749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367d42c5a94009f68554120328ecf64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d75989276729e950453577f0e24907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a3e002d0f1443c5c9e3efa8f34225129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7b4d6178f0e816dd2b4b74e374f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bddbaac5f3a7aaa0a4a5f947ffe65c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b19c93eff84fcc7c7af4001ea157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c0ea2dead0b03dda32b12c159b2e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170390f30258e38cc6ed478e010f3b6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d8ab0f32c86944b84d747a01bdef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd834083bb836d5cdbda46949b4b495136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a53678ff932f521c1a03c12dd138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127bf88bdd9fbfe9c847bfa8fcef6c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d39a5943a0b445b698111a34870e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b9fd86732dd9b768b9073338272d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aabda1d9fc7c96035a81e61e021f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dcd8eb3012edf4696cc5768fdc373142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a22a4afc0beb1e6fc657596e95815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d23fe4fa222679c37c3c5c4f120b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05308dfe08010eb64780a34a4c0cf958145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd42b1a898c96429279b9229b0876c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8bc3956b32652b030734c7b1098b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc24e72b8c3992321a4785e95d869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54a1dae1ffb855bab436777aee92a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115d00a99d31470b8b6d1df66286f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378492ccd4825a161ab6bfc952d8eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772733b2f90bc734f478e04e1b0f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc018f92d700b0b27d06fa791fdc49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e280e782e206d292cfeee85c70ff0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01c39e98de14610aef987f73b6b1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f55c170ae3d02a8bbafea1f672cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1a61ca27714964203fce3c0a5749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c186c37abade37481bfe029de9ce1cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6709190265c87eb856a853e4f028159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb1f21f9ed64510a2340b75ed2797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835fac476e743361e047af6d8f25dd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b018851762211ec92229e99eb9b8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4f9dc0bf082638c8fd3de955271b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c99e8d4019583a134a7c781d94caf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0d8a6d0f43dfe5810a15553c2b34d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307fe5c85fce4fa604f71f93ebad90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d41216a8d85971235008fb5f09cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1b65a0f7c6234efff45a1457be27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f454a59458e86af053917ee24cb98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9a4ef040415a854039a83d4f5815170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74f9e23393f235b75fdaefc42726e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c2b7a82ede35af0c5831109cf1e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3096c214a5eac690dd7d97ffa8971173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dda473ae4fbcb7ec63c45d21a45c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09517d54a704c0f35e8c5215010dae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4728deec151dde9698a6dc448b3c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76704e7bd1661402b3cd9ae833cb7a77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4acfd7490293534299b5576c99761178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cb4604374d1673ed0c671a72af61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108c7089455d06bd39b9e2902dd9e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de818342ef08e1146a8fbc45240855bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b4d4d7d7a2f39486936e05c60ddba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a97423e315963604201a718186c64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a096a84106abb5ea5054fe5624e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410ea3db234c12913e4eafd048f455185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a050f5df5d1bab80fa75d713c889a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7805e90c055dc094b3f28cce4967dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c480f1ff0ff0716569c400bd6593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aa435e1be73d7729157930ef9ffd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc488b29be88b7fa1d8631a62388edc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0603063b897afaa07421f259ec659191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a2814981b81837d49cdbe1d7dfd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7e5b3f1f1878f36a57fb92a3c9d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94046d46c66853c994142f0c4f91906194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d729aeb1c537eee49bb74b6920cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae5ee2ba48dc3b51eda68627878917196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eddca355accafa2827951795a038f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc0c3b1b7a11dfed29b15b4bbfd89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987732b5dd15654154f8a6e3d64e532a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e17688e3443bbf086c94d018585e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56e72c141d29b4af1bc2be7261e6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e869b991500d105e45c985bfa6dd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a146f9ee8724f8154036a728e18ba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905489bbf10ecdbf5d926a2aac440eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04856abde8c7c9d7778ebaee10427619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae197ac3d98875f2ccbed6cc3c49850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177376fc85a48ba433f6fb668df74c7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a1671af9ed5cb2f3000bef01ca2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dc492944a1a39b86ccb643a757747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb31adf4c6cd22a61b2e14ccbdcaac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd7c7c9f4b6e8a2ff3124e8621dfdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b32e2e63fb636fa92a4b660a8c958d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a279fa1c04935cb647cec8b8ac11a10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e30d62954af849a1166e0412f004214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2a9e5863892051682674b1f89317215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f207d890eff8f18d6b464c0fdcf06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19493e6cdfe959c40c30b22ee259ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d4480c91d4456d91faced6c4841b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7edf84a5f62e465a58b3fa3f8f3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1c3132f1b84cd5009e664916d5ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497baf54070bdb4e47fdc23253e3a5d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e1f9f095e3cc573c5083b9d1326f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dbf30481b04733baeb6bfefa28042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c3b13def4de1e939dc7e52923b53e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507724ae3a5edaca087a0af8af25698225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497ce0004cb05c223415219f2880544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195d4225ab3c99ce1b08384235c6f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca362fb2eec0da8648a6466a54a28f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb25e3c83d1fce39326f7e02f4d41f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b406ddc081a70f198fc978c4a8f376b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d6e3f94d21b17bea1bf3f5e5da332231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8da174985ae36d63c5c6fd2589d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeadc82a33729b19dfa7bc9efb0442233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb30cf3a46edd618472c1549cc1aca3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862b0dfefae8db2215abc428dbc905235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479927a16574757212318a67a8517d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343e430a3a7090ed6f29f6a9e082a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f83b23ef281fd3192f28d6315c30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c35a72cf5c27fccfb2a905e0d5a6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56559eea4d38b57f905c452ff8407359240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc2360d1653a2a3d23341d8baf5b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20906488448b113211a9aa5e413282a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f383cfa4be73b74a132f5cba37949243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0cd0e3af2e9d781d41e0a59292e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c4ff68b22d0f72b97d1baf3d9230f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecfe9c2ed65a28c9a0b816119b06f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081960482f0a9da461f9777729c0fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0e20e479baad5587fef8401c4b3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fca9038a4116b61c40a69e72d259f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c315138e2ea8f168d19adf0f482f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ee5bf6e27ea67fd4bfe25852721a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ce75ef52a1f689a8572891fafd09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894160ec2ad23520729695361cbf1d81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def200fa35088e87509841e7ab31d0ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8d4e361ec7574f5f3d13784e7859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feff5426dfecddc4d57222d1607c73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f11b0268f4239bed6922d42f83030f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccce2f68e4def0520102419d893174258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1576f5a6bb194f901f3330be1251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab18cab32483c7b9097bc2c507e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383daf53307c9ed629284451721b8a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e81bd88f2a1aa25e134520dde343262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7bf3e5b60d7593a5ec8912a44656263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dafeabe177fae9770e01c8d4073df1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f7ebee8c2c53b42a828e9090dc8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02699d3aa2f80da9fd55e2c202486468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede8b69f103ca20ded090b3ec92204267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6973e114ea452abec27d175878e4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93a4d7c2ef2300a97fad857cf4bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5794da131df60a7007d6c7f1315a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dea85b597d3c4d15a280a1d6c12fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442f394bb40cd6f738265d29896f3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d7452fe83f97fcf8b88ef87232b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823d9a30e940a900cf2a3f0e4276db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4a8112255c8454938716be2aab66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e9b50f2d39f222842c2d8fef809d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736c9dc33a4d478d3ede06a3ade974277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0529254f8813b50c2b07c11c1dc19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defd9dabe4e017c21daa6fb513ca24b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62688b8b447e5053c132b9eb52d258280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e427efae03bb4c886e91ad3d284e12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae96863fb20e46ff7123261913231c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185933e18fada5110f7dcf4d5f3953283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012f3680f958d0af1e3e42456b997c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b24ac5e242505899d01226e296d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb955a283b55d58dd41742e1c2a34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2985e7e8bfa9504731f44a7e7cba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d952b8733184df288390e0603b1935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32b877cd5dbfd37b695260f61ff2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f3b6b5aa0d7ff0fb1942de0b193a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8cd0d94ba5117c708a7607fa1de3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712755ce0530e812510379bce6b547292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41d16750d1e4bff6c38deb00cace33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71a49144b74036075ffcc2739e515e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9ac36808650d7c4a6b7ffb330b60b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8f55db57916acfa6022a9f734ca1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a265f36685577ebd64b9ce335d7840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3d10b160adf4aa3b86756fa33b57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2cd32b722f545e737f5b0d777eb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201517a6e350aa6e072d687849e45e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a9677668ec03c2aca4aef0c00e69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20a81f286fcd7fc5f2145f49de028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65131b78e9608423adf382d249257303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e18ad4fbf6a95dd20d84ab1d8781304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00a97607fcfca0f32f08d61a5c63b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9f89c11b69746311e7a23c45ddac4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604947369dbb1f798bf7b495004d9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a596f479ee55acbace919d1346706c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388e00563e17b8967c82337dd05160309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46f7320b2e7a4020659e8b7639a7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bac45930f238e94c64147ac2f313311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba2c4a40c19c4ba394b407dd761de1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c93963dcc87c21409b390cc2078e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9370cb9cb28528f9e43010c287966314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca56f55f6bb4de6f31a6cbe0aec01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be1528b6586f8ce069f8c67b6e6ee9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823654527ab4f94998d47a9d5c8108e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff588831b3ec2886453da0cbf925974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d81bba2489436711e560ab1cb6bf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f616051df24331eefa7cc1a864e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928599142bfaeb2a91ffdddcb99dc55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389177f781d954cdfc5058f8315829322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fa378fdb9895b1098c3e686e9615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825508e605d338216359682aade799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671abeb6afd5dfd3b1579bc333fe48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a3a82bbf150d34864e778e24583a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc5a29efb3c21046910e76f6b81f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14e795c549df7bf6ef7e4f809cbcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccaf9b09448364d2377a300b1f0ec6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e056d06df96fc398120e0df884c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a123b00105869df79212c29f8441ca1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12bfaf504329b157a255f6523c947d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e9b6c0736967fc729e85b047bcef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e647ec6c5f66a149af5a92c5757514a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d9ca9d1ccce0763e01cc1882b674335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b6cd87ee3ef41b82b25c5c2e6a232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dabfe455e59b879f034711aa8fdd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf98802cf711159abc4baa24aa343e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3cc957a39c141aef1b4eda38b3d3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504affa2a045276cd66972113629e8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819b8da37651c4b6e85455071f7d6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec41196105a37f6f6d7137f3e70ab0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d625f906ae9b91e8177006fce3382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba66dc8762f1ef2e8681746461173f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926b2c532b20534e6f36d83eb469db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f2b539a7af68273870c6dda5ec0f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767fc9b2502bde7a6e88d69c84e575f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09dbe1b3df93385bd33e557a2c0558348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785badc683991655d3761b5610406a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdbcb621bd1ce565da22565c33eb1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c13452f1bbc28041699217166d8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587b844628d1a994853b3b8a79301d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714760c3465e21857139c1321fa475353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075319d2f1be6bd086ab585d1baf25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e3e715f472d52b49b7879f2c0d207355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa304d6a6c3c5faf0a57cbd1cace1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ede6dbbe51ec761dd48c97a03b37d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457fda5acf7d7e84db65e7472fdc59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea509e95682752d891c1a7209df66f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf8d22d0915bc4323b84282bec36b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586b39e60af545abedad232773bc21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09045de12100a904768856a02da7c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f63334240523acbea04f53807175b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff00ca3bd961ff5a3423fbf9c8e1889364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b685992cf3696a0017cfffd8e3513f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb788f4031150f5ee8cd917ed2fe82a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce5ceef443c03f195cdf51f499072367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b6347aa60e3bee178ceadec8fb78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18117a2f65300f26cde7bcf821a4f50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6d9408a2d71aa64b1a944afe080c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c52802cd662fc2b4817103c27ccf9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9f909fc23bb64b1f71460ac2811b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd6b8f912998cd45e9968c7931c82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc758785731e7a3a1631884538bdd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db60cf8a429911194f2a48c3ad9b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4be3c2e0c09b7161a5733822a0860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b3e1bb93d7a5b00afa6b106225154377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35371b4800649db2894b102444ebd40d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba984edc1849ae2669cd133bdda12f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c398569be38a9f96142d861d77d2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ed95d421e3c9b0bd84e8ef8b4523381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464614d3d094c2139f34af3e72214fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905b7b04d539dcac23593c0991cac4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab59eae16d9aaaab2982a322174911384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7993b666c115cb5f6f1df202fe325ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defeed97853fa09059c732afa64bd46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6eb20a830a578d295b43f7c1c274387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bac6a823396eee4467f095001000a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7b23b1a2a0f63ce5a0fbe3d58dac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443428a4d67e08eee21d9ab88f814dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd62a4db45494da8a82a0a3fad821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25f063cbbebb4969a395ac0b71886392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00861fc062784069d39d19bc7bfe5784393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57850f4d3927daa4959f3cf5bb8089394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec140933be471d79a486ebe2426d4e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8eb4b87f663b5f503cc9d2d6e5ff3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0d477314dd08fccc7e30d1f040c95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc089564fc789bb219ee7db69e7f9c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e174eb1b9f00bbaa77f2c5f69bd2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d896e817ba808ab7c532a44bd1fa44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac7b9338e94d7f3634441027b4e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379ce63bfe897fc5a56117d77066276402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27465aeb2bec9988218cba572a8038de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92474c87f00455d0b86e55168cff6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e9c09e16d2bb269e93541e637ad9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f150c4d633cee51e95dafb09cb194a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b76fd232b21f87648f1ddaba73dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8703a361a9d783dc1bdae876745f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273fc5f3bc6f127c30106594bf2d389409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b6c63ed506580fe5f3d9cd0ac2141410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bdfce6be6eba6b63d4bf41eec8d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d861073431a31df5a8fa3e8f36a323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a8b27e8a6dc70558d217a6bcac624413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb51daa44ba2c4f72b4192ac81104414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094f741342a8ee59d6ac5f2e35423c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c14b048abacd102408d50f19357e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c953f5932809b7252a5d01aae546417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23501f15da558be9c7f5d2986a5a4b35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e523ff636a739ad77245f56b1f95f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25ea19b975621b62889d69714392b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e790271dfe93fa834cb12f71262b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7f412da79f95484fa12f671a1ef4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a1e40a03260bd3056a6525cfc9dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c430de8a4320efebcc2fa7ba0ae09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc294faea4d0d849157bf6a1f4b0786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f8739d902f5909c822385d4582ae2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a4070ba62c6a0d31a691e5da0670427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91509acc5bba3b769dfd8844f98bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be0ed0a9c4fd4cbf154fc83de0e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8194aa76ebef3f678669b2a4a0c892430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f0945ebc4e294d57ae6c777feac2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4bf23a8ebee922a74356a58b33c3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb27aa3ef513d62d4e54fa2c5da96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d26a482559c1ecac9138ed9636fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0265d837899b5e2cb0b582bede755435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a18f8a08ac34b83cb4dd048bf67fb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7187099ff9c61073fa8402e29e75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365c748d7087540704f2d0ab1fed92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521194b331bc3889e91f0cf152e7a59e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51931186eb539a31f9c2500f7c2f584440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5baa12fb9c14a7a220c197e55781441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952097ec99a0ca2d196178728b18c60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ced1b60acfb95a3e87ce37ac4b07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e8034529438be00f943a65d3c70b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ab370ad3a0e6d507ac644adc5d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114af11dfa7ae1ee3d1150aba711cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bea18949194df5a6a350acae14a6e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31d6ab69f78a938090810dac63b1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d09b79cb9ceafa44987f362d1768df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd205da45e260145eb5559804486d49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f0a9a8c28eaa088fef567a147b47e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d98f82effed370c671947fed3ab17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24a2a2680c4e1be61715f6dba1108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6841edb9dd71aff4e1805a3a945aea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a383a090918a0ebfd32309725d20e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9142a59562cfbff1136a6d2836023456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bef387e8586d9d09bd02d55dbcd71a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfebee871b41932ceed4b45d32c49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16760b2a06d1dc9b0e8c84c5342e01d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012337b69706ce1ce8e55d1fca5fefc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19716a39a9e73a2d2e271f5853b89e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c92a8aac33b4fbc880eb35c172219462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0b9a2e27712ca5367182ce534836463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565232465d8c469a62f9298fe8a48249464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39b097811088c6e6f46c97f7e8495465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8d65276607f9445d160c62a483197466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc4117655de8e25c4e9219c4b3de06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5c72954820123660f80da1c65cc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616bfc7abaa12241ad8c6cbc6970b3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b14a929f02496e0763db714cf1293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbc2835c2b6592d8d2a1ac0d34716e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87203d2b01528aaa5edcd24edd86e2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812cecaf1a2c33c0524e1fd57f4663473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50458abca7557fa5c68c9bf326a13c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab03c63b80c3670678a04251ccb28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501ac9614a58b090ad4662026d5260476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839beb9dcec0f25bfb1e4e8c39eed87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627542ffe1927db8214e6730d53c81cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cafec1c33af3cc72be1260138b24c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b34664394fcb6982e6dfa901ca9a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab448f8f69678bc11ea0c80919b397481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e51ded5027758bf70e0a3270cdf75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e714537297795b2719d9c41b428c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce96b1c8c9ecb6ba3e9b352af7a67e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8a7d11a8c158470d17d91bad0213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc571be36dc02242e7f244b959ed6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e94c278c5aee1b0e4ed11b59b9995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077b14a5261310a9f3c9310e7a86f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e479711f1fda4aa5c9031981d2edb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bad4d63168ee4b052fa56594c9766490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47092c527b466cc80563de013323aa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9494e088ae4698ddede90e85056cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a328b051f3db5903b9c82314cc51e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3187f1a1fde2b14a31f16c375c687a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef11dab21a65cc51882c166a47a2eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d76236c49650d7c57dcb151e881a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e408e71bb030ecdeeb080541e69c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ede4cb2856e257a8c4f2d53b0a40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df641b54707474dd78d66392dee762c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae8f9241e995d44c155aa9486c345500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2ee9b443fc8b58284a9d9996c5c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24158ada1ef349de546d3efeba52b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684439c2c674576be871679c42d7f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7425d9a240cf38b874be00feb4ccb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd90e289fc0f5b6921856c6a6142b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a018026dd6becbe0601bbe307e5d8b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d18597bad4c105660e9c7374a1b0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c848576ba0f1520c77d9c90aa65bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83759c3ff2b082a37847ddfba82667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f2d3e21a31522fb0d3bee536a901d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e1fe4fbb810be7c21a0be714d2cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd6ff91a135853443abccc2c575d77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30ab7e9c1585f4b34f15ecdbe9b698513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b22e9ca38fa2c5f717568bc0caf8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981c08bc5cfee8e73cd7eec57072a2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf426adbb013dea0b45ba952573da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7e23ffa1cf6b3ee3146f6eb36a40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d59bcbec5054e5c4f3dab7d8b3f522518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922721e48b61d1478822b29061b54b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1d25aa0a0576c6eaf668180d6d3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f155f3d59011a547501b18d8f636a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead01fcbd1a35dceb81f4830e23f84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949583be5aee7d8e8523d81975bbffc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6273225632c9bbed738bd9b99c695524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6aa5410aa32ff5da2c7173ecb1e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11d0644c4e92f89dbb8dba14396ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270abbd392dd22d1696d663d2722f4fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733b4fa02bd063e332e8226825457c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c2fed94c979894cfbd97033501cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5482d4d163a80710612ae7cd5d91a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdfe52d041cfe6012d98c128253ea4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2b49a42869eed1792eeab5b3d508532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758880ef4502e8fd78a25bc4f78761f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb0cc4c388ea72d17feaba3fcbb4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c98aba7458a1a09ed0c1b8d6bddaca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308e4c3d4550b3a722446c288e7da8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0d2c85e1e3c60f1a64501fffed29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9f797bd73325d405ab2f5e6e4576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46a41e74027415484f92c318a0d98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2133b82ea723a0428d860b2bd22ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64514220d3214487285dcedc0cf1d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847eddcf24857c5fe13857f794fbc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653630d2c3e9503c6c9b7cccee0f81a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9b1bd23ab0fde424ac605b9860f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286396855f990024c77169b4d2144a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a21e517410313f3ee4364b8a47350546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f659c47de59713311f8f3560ef33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104a00e1a87b7936f6f9a63217f9cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6944f31cc5f04f8776aeb37c6bf61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5b47b94c8e15c7b58f9743036bb9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2782661c08aec61fd609243fc1dcd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfdcdb6857e6b47a28db90912db559552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fdb8eee0e8d2057515ce13dd4ff26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914ef74941c04fd07bb7011d379d08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a76fdcf7fea401e3a6f5464a68b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900cab8572046574225494ac8eab1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39552699ebb40e53e5002cd9ed83bb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e6f1f36afd03454ebc7e902e67c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f64764ee9068b408bd2416d6a86e15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d825542fca4e38313e85884b0eeb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b1f653017100b0bea3a37484d84c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34274a2852139f7c8572af463d0c6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91212c55804fb7b83768f592f5021ae4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e491f4b553d5f9de2de3b450f019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef961ad3c297f7985cdca05e7b20e10a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c5b15a7b0715a278e5bbd4cc69d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b5854ca8628bb7741efc8cd9c271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca6df658b9a250b480ed9d5d6df6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cab597c1032fbe77a0deb61162bbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fc3ab47821f75fd211e9c8e7656b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf223235379f594f0a0eb119a3208fe0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070bf73aa22e1e6f16d3d7fb48b95eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691bf53084f0dcab6e340756b090bd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89134eafd91df4f484e7cebf8609a4c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e32139aa8a45d50c71a251a403c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea2cfe2987925e71d659e0124af00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f34adc369040abb996d3f52323b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f39430e4313d18dcc94f3cc6d7ba5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6199be9569d20c732668d20e5b51b50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1e7bca30bf8dc1081365ab0ffc57d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8f1e7201b168d8ec38cf3bd21e07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d021791ce65137785de68d7316e9412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e95d5a3ff59939bad7c4f06e727eb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078dfeeac4eaff52aeca5a5b4117fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e49b5565d682d0a686a062d9b287e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923631f241a0b439dea1b1c513d6214586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce9e1c48bc599f8dfe427f11213d53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616a5ae64e13fdc537090c0ea199d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece7f1fc5184ba538c7041b581c511c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2628aa441af71dd59795768ea97c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e291299610131b87960f5bcd56b320591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58003eea0cc35bd196159fc41cd4984592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d5b73825ff2aef8ac53a5a4040c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80f5dc618500061db06f87ab68d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f073a9157ee2bc7fa1a47a79ad7dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63d78346707e937d9b90522b1f71f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb0a693b6902691da426d9bb55956d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb46843c6fa7ebdcc7d854052e78db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97e2847a120ee00d59b0cb6c73378599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19754f2eb0c63af9adb78f264590d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727decb548ce1069fc7c268a0b6699601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa514216dba7e103ad1180f745a40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7212f1d4a9e28e44b9a8eb3fd16040603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48f5b08f4a23a9d489cb3bf2ee9a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf47cdb9fca32a17aee225cf398db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b0939a0246114fbcf90a41519e4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278fec1ff159f3b7c8c97e5bdcb4e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d128981c037b6871d954ba41943b02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a97751bab3df77cad1dc8fee71de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dafaa3e04abd99f1733856807e822610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20767ba64a9cf8c372fb3fb24a00623a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a1b66fbeab74be6f9cc3de439f38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060c9b412acdbb58b78d49cd93b44c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b08afd9301dcf5c44eb16a5898359e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ff16220add1d40486eb699157bd5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ba78e7cb990479f7ddda67bcec8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6bccb03e01b407181728f923aac72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d954da245954899162c2af63c652618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af67144641b7d566c2b8b1787779d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787289e31572b02982e12afaedd2beb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ce94c2e2fdceeae932281cba5ac1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b04f25cfa6821ace3cdc34dabc29c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce469a980e19b7bd5612b9efc2243623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6724432643879a9609455314e6fef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951a1b2851d70dd8c9173bf448a6482625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8eb284653d27e6631e6e1761df759626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad380be49ade7bedd08654622e2510627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966e89c85839d51783ce87e07c9fc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7f4ae58f7bbd47fba366c75bb15b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e2cf751eebb2d6fb9b1ef80d2082630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d5b6a38bfdebc6c39ff146d9f43f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d743f8ae45f23123a53ddd7702d0ed8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e8f556560506d46cf802ea9f87874633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ce56a423010fac3ec997c5295b72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ff0d0502310da327240b194c2f36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc929199fd3e3142917d2f0acc0e9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c62f127791248d6f3970d35bd4678e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5035c6f7c01ff6c54eb6aa82eb81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185900d7d69871e713f587d47f2c7fa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b8028001b74a8d864edb9bc428fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cefb0493564c793ced69aa5abf6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75b4bbba92692e9751cca700a55d8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e20f1add72bf23567aa58de936be3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb98bbb24075582fb8803d9b0616d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb118eabf248442757653ae5ab2517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a8397c3ce9a2354647b4cb3d6f3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f30b75a6193d091fbe6d3545e36b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a697e53b600c7b0cab08d76f5bc5857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dbe0a0c53553201cdbc4b99d574a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401ed65c0e81ba12b513b601a0f1ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a3a4a096dc2df41dad4205208ddd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15081780ec9b20f47c61b14936b3dc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d60641ec63f1d52ccc55e1470279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e137d38d5ff2ee0c05fe6e3c3c404654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d993a44ebb8f9310abc793414a5581655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8963d92b7f4a14d06315e7067c1eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc83e5c7c04f095b7a0f6701ebe19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f610680e99af0f37693919b755400658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8436a32a247a479ffb56f9a22a669659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bae46ef12bd5bf0fdf05945db597a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd2b7761c39961f1acf18370eed63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b45303b731b3bba2618d070ad5f4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de6f0038d9754434913b1dff838a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b36c4d3bc9eb0116b929d84b6d53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6123c671730344af53a97d422f23152665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f17545c708f0de2c0a32cba3c1e4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0506446e44f7979ebb60fa9c55ef4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d367e3086a82efe7c06e7f0b619635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b206344b076bc91dd50ae13dde873669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eff522929bb0361d519318c95edc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e43f5fa15e1b05025e15253ad9dfff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54626b213dae2389a75094be3b949546672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da560bd003ce2c8570633861251da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9552287c0834a63874a0883fd3c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf944707f8a0f1787970981da3a0565675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f5dfbc1ceaec42e2db61c8171ef09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f4283f95c51b042eecb4f4b2ef095677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07351d76cd7937682ca4e67ffbd75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3dc8d25e83f060195eed3809cc7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901eff3b05f698f6e34f4e19e8ee365680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb71150a18944fb7cbfa36ba252fc29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a323fa96f4c7bf9a8e015dac6198e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439f74d8ce4bb261fc21d5bef16050683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f69fb27f5aa264341544b436afddf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638ce05f7a53a97ff5c455e41ab4fea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04713d0998c146fa7c201704078ae7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d2d90259b21a0abf87b939d45aeb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fee41a955b2e12b4cd8edafffdc88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c49675f672f4c4c48a7da2f8be30e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb869e475ed6e78de2513faf974ca1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944168d5b5368771679512880e060ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410d226143ddafd5b14ead3d42e3e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cbe87f6cdc23288f7a25a2176b92f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b7e89f5d7362ddfb68f5700b6985694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42882b057d96274cf54b278de8113fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940de6e3a7f2015c0284917b3c6eaac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a60d75c4258ec8c0cfc8f885b1c0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52d6d78f62bbdc418d1f5961ff5b1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb9654a74fde4e77c2271a09b2414699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b72c564a9dd071820e4d48195cd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f905c5e614b559d831f2e23b9f952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688f3fe93ecf2f6b3cfc10c39cedbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467daf51aee00e61da04acbaa1f9e2d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d2fc96e4df4482e842ea44d3f719704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd35dfe56e2e8447e8ea94ce43adf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da945cc63c8a7df9c8ba203a03c061f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a069976b69ba864d40b345a146e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019caac0cb670e3ad2b8af6adfa4ac2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7543dd0e295d994e974eca54f837d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c42f3507c4b576066b0ff4a1ec417710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8d9fba37a7c57cef12eb53350f60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383920867f0e3ea1193de7d6ea1f162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306203576f642188c583ad2acf40e16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a59b83d9d8475558461e45ae5514714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68882bbe88ec20c8e13820bd375bc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e184173958059dc5d55749a2492484716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b81e6c7079e194d2b7a9b49ec8db2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83da3a1c4dee05fa29d086786050e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59269e2fe482455ad31b6e6c21306a14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4d2e5d4526c910be306fc398de98e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb95a3257373f3df32e4e38847714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34c7daaf836e1c54b8a379bb4de97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade176789d514f409d8d7ea47bca98b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67115ff6483d2658cd1cdead4fcc5677724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad20351407973e33c3ad0040dd00b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73463dcff01f5233f1a0fd1a8b5eb9d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43c31aa0cdad30c16acb1fd3d3f77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76149d3a4e160586c48a55173dd81abf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d401abe655c2ce546b3b435752807729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393af7e4b2f6db808fbb0b8a2ade70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b52b445ecf9b2183727d2771a9c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e429809ef64501515021ca0c5b50b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094aa0f35edbfce4fca7533324d7cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3d9723c679bedb41459e307393b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce686d56a945ab08e445af4470bb170735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16cfca37c1274b21b6352d21ddb99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb1b1f8dc5150f7f8ba0c2c23b621c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fcea77eb996fe62b95934e9d43dfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078383013c8167ee72fab20fc724a5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a51ca8121460ab7017a4e9726171740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b398bfe3baff78b82c5234d16c623741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c72f4d1b3c630713c8ff80d8ed552742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b8dfdce33007d193cb25c0d994d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2312e20f5b929873df461aafd221a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a97368dacf7d3faa6bb07c578352745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638feab5207ab8765d9835f39a81bcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa3279c252bd56d8293f3369321e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe4af6b8e101c1b1dde533fbda452e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d6cd7aac9e9388d93ec0bb0e52546749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660177d5059882c845d95ad26aefe87e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ba98c0dcccc8cc10ce8b437dc1d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb5f9d483e2175a317f4bce82c135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfab3b12ea893676552760a00d5bf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a7c3b44846ba21e316eda37f86d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2040542ea43160eeb6df31952b6424755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3acb9ae1bfd6ccfe767fb2b700e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d55123b07d5e2b8e2752f889becb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ca54bdae9d33152aea9a8b798259758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cc38665b05520e98d2c7d52dbc32759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374bb80ad2ed34bfcdafa82157c861760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d489cb915e5cffd1e0d2980c31da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aa065bae031084d13ac9d93f2c643762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476974d7608955e1b8b814ed8bb3e296763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37e2b17b26f3b047b2ac8350264e1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80599f4f0570942849b905f7fa3f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78f45d70c4e50d83d0e7627fcb465766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59d2896e9296c52c3cb06338c9d92767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69446d920e2914638b7850cc2ba9af9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a64b09634c5c846f9843b1533e956769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d1dd7a9709b09b1fafa4b5065d9b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526461c5818d72076b60eb90366e228771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ea074619889a5563fcc8dcd771ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc5532d2035e38d4f2bcf18179367773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319023ff3a8434abd11be8752b2656774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8607fd84a9bdf6ba072e0e4ce1a62c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf55cd9ca6afc7a4998fdd8b7384c6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d0d69d56eae88da3454ef55dae4e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a972bf87bd833b069bbd335bf5cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30d85b97cb76c1b9b55e111213e1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5434c4b7bfc2f249227f1e465a40780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d2c705fe8f4544326658a4d834246781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af753c310fcde8ba00f14cfb65f3ee0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2adc79cb419f94669057ada4ed4de8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9c56a3107d0d8256e536b44fbf5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcf6c209ff2dd41292c758fc8552ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a282008ef91d3adc2d30cb56eca9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa669b93306dd3088e5d46368eef161787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea4f491894bd0fa521edaa8a02407788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666e8500450b63f63e46b73ab42bfba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520afe78d398581b280826fe46e1b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913885665ae94e8dcf4bdbbcf91ae919791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d812352412e75b5c0af652f4a4817792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e7345ce43aa86a99cd5c76649bf6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bbc7d6c99bd08ea4251078be07a60794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9bb402d813077d19f92475774e83795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d5e2783cc396a31d58d4c949e661e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03901150bf221fdbf2ca78345c5cec52797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a979554891bd6784e64400d54c5c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce7fb725aa763da8d2295aeeb6cb8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce520bf3670c3d3cddae78bfeeab80fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f0db46bb4e89aa832fcc54d5df3b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fb3ccfe90de9cad69b8aa6903bdd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f1f390c709d656887c8284139b76803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca43452810666af40221d42920354804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a610430f3671a058dcdf83a9f8bf2e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde3eec25abef9a7fb148b0287c797806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551f910a9444d61b797e10b7ffbca6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82621398b7614683d75d6e1f454bcb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c350bce7e1ab8f53345298241b5d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33583bf456e9940592c634a894895d33810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11d95ecf20b9ba3b0505807db6fe3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243761a350a3d0dc4c6ea13c437139fd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433258cf7594fec25cfbf21a6f35474813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50564bc05ed8de0e9f909546c52e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeb098a737ae29f675fd991e114f96815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86ffd5dcfbe31c263d3b7d56b4eff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46095908db9df78be37f8abb236aae1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a0beb3ea3a0146176efee86e5f48d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80466ade86111b4967d173cc4a72fce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464d5b61bf7e233b629bd3454534b7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93d5cacd6041ed0a157233422bd22821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90af22a2cb2cbef67bce074926247c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719398b758d43b61d5c9d00cc7914d1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e22b65b5da4fc30dae43ef761efd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af8c8e2bb39619470c6e942e562bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847b2858a3ab26a0d82a802420b893826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48037e5ca488a545bc88f2767450d885827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68560d2bb70bf1e854ca1d677f3fd6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c10ee48489b9097247d83a7ac97d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34443c81aaebee87f0a322b6b9c57bc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9617bbfc88a3f2661449f020a1d3d0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3387ddb025a64c0839dbb917f1c94832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f68f2d775aa59165c9a0c4b42c42833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9c32a829759adde2801aa8ec7936834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529741aaeb97742e9b6901afd5d91e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8235ce1f490a515f3f7fdf2ff2cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9026c027bcaafa025456eb1f88a237e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3673e09d297a2763398ca9b67f4948838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b09408209b319e763c9ef7fbb32f77839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c3a019bc4ca9e647adeda4164c1ae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d864771cf4dcea6a0c17465f7e0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f70a156b424dd28d57d1c3156d939842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7447df41cebfae020617c86bb34e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa339ebafd895ddb56dce4b3fbef9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa84e2127df9bb42173fb7ac553cf3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceadf9bf33cb7b37bb3f510a4f7746c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e0110b0da231d74c1aa162c533fd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731ecb32aaa93365b2a49ac7d8c897848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7589077d617c8042f1f5de74597f5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ff5b3ebb0978a99e7338ad0d2478850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493cd57afe86c0415cde09efa1d0ac7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f3877c70dfa27ddb87b38e69a0862852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919902d10f7d537d639504b5f052e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ffdf289542d3cf7a62b345919dfda854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241190cc3ea2b5773fcdc030267d1d70855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32da54edbd9e9459f93866e9bf8ee9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197018cf17479deedfee1dfe44500603857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085238df26208aef2f0db65fc4877d6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f933be4f090cc5a02ca5eb9c5f58f2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1eab89335f79d52f98581c9c6b3e8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bdecc2ba10bf0a91514c382c6d6a6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978290efcffa0fac809fdf2fa83b142862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5516aa99cfa310573953f714056c74863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236bbfcaa1309643627191d506669bf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc886b81b598b296a9ed4d8637ec12865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393c9d8427e8266893744b54804b46b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1108a3ae415fe7b320d4effecaba5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d48d2df1ba63d4277fcd3802242f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06748441b8c411ec257b8d56f6d8a70869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691e320a6caa7cfbe68ff9a1632a03870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6439d2fc87b1d63fae4aa12adb19871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aafedbf17ae00c43f6086bac867f9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe053a1f10d60c67dacf940fcf50c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b56605f66d96c053ad55c438727a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2452039a9b7aedbb08cacd3ddd038875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a1dc7758c47b81f836711e73917fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae2b491e32ccd120549c76c5c634d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3bf47c50b87785128f51046d8aa3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a83618f5d705696c3708456abaa8a8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c869fe8cb1db554fa7e13c111eb1c7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427044b294cb397bd33924ad0fd039a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8287e00e7e74117c67c012a29490a9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e64268652253a3dde58a8eea0abc0e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4372fa411d6af5156da8306abe3de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead15223e3818cd32304647efe6e7ee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8d23d083e7a8e83031f247a3d39c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c60f16b316359264da6513ff3dba887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10f7973193dcb724e9e89528eedd2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18a3d5ccd4307931490d96f70bafd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249dcc58d08db0f95dc444abc393043890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f53817e5630f94e88b80c4f1ff13891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449ac91f52f08f3ed90988b59b4890892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3460e6125046d12907dad21c42be77893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5b56336dd626340d3501fc294b73894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4695bcfcf3fce1cd7c32486f8f71613895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9a56d5017520736c92d7bcfa582b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5aa84008d20e36e870c1a85172187897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df03285c9c2b5767b3700efa49fdb20898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b04563189b83690edf4adc7b081f5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87aee6793bc5d5f0765ff621715794900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100a2a7eddb52d463158d16611b3fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e514bc80d9b0c44dd96a1035b9ec6b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0b3d639a8ab84d5292a851d4f679903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da097720ff3375cc0925f8ba77e448c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfe404b73b4fe6df8eae860308ece905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947a1aa16d3ce987ce03f242353abd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7703fcd7688b539631022086e81624907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0fb3337c012c7d373be6a2580f6fb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d0f621c970321c42523ff8fdd8a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f142984ca4ccf33fe25f41ea7d521910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff81fdc5c8e3b177205af8036d2529911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6010a5fe0c276a3aaaca509fe561912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ed7a521bf0a29819f25b4531c7e7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05550c148f2183fdf064715d4236d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2304990c06ed83798c36880804ced915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dcb6b198d91ba5735c8b48e06cd56916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffbf7c7050e3e4887d0a053ac76117917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff3684b2bf3eca87ceea95e7c301a1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc79643778e83b319685efc777615d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36ab5bbe25c7db7685e0901e7cf82920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef6feb3f2fb5a71c8afc27b0b005f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68e6d4d0032707342e3f0da73b45ef922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528593745a3636acd8dfcd7f5d9ecc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15c5cd52a75e10136f48106aacf5c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed0e2eb5c5b3e96df84999f041684925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875dad32299e7dcf784b7e252c0451926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12ce5c2edd879dd431d509ba8f723927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36637996a60eac7b6a3c43e413f85928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f1852a775da0b67db7e139bd5688929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d03be929de02abf608025661bdae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03f0fc5a6cc36babc5c01c62889a8b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137221114837e66c5e511b6c30d0c2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a203dafd8c85809e50a4740118963933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5efcbd4480a031cf120652714ea7c5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41dd621c8b8feff6d36f42191d9e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f313afbef92e4456d8f287a0549fdc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba68a413d00f568f0127f8583431f8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec73efbfe56ce28df6f9037916d72a1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185a7e82ef8499bfb26657c94756aa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa91139217273f7ae004c043ffa2aa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2c5dc77f7510989f0c2e9a970ec1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec4b60f3bbfe1d31ba539dc7a3cd0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f79fbdbc679ca8609d76fff5e3626943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb259ef6b713477de4e20e5013216944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721b502d8d333ac83904ca442043271945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5b75bad44daa7679520560046eb5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e381db68a6968038b1b813a66cdf328947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e39cfc446fbc0d8bae800d4ce994948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163194ab0e2d8f8649999bbf5f31051d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a9831269387a0b0c47922d4198c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b607e40c3c8588a77f251132011c8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fc392a87b4e2999315cba781f86c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dac6e578c4ba7226d2d2c35869f59953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cfc54e95efaccba7c0f4095f326f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d0da4769748cd10b0c1b64a3a796955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456ed48ed38a21ee6c7d814aee4a2c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b68118be5c552db81d0ac4e42f1db957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af5f3ab0c37aa282c757f5809f74b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec366c22745c7cd4f4770cb570ba36f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea486b7af8a1fc509cb0c64bab9a4c4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce955e879881fdd48634a5153a37c7a9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad5f7a3f2101e7c7d4d60c95c9838962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451004a09d4f6bb94496ff6eae74ae963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9714a666558da5b2a18293ce0b6115d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35eba3fbe981236af8b6c98de83240965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf789c42cd98c3cf766876f7394e08966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614c3f4493f8b40d1e2955f5e75bf3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92ccc8e084226be9f14402bc874cb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002da8b0d8bf713d2013de801a1664969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f9e3b294b3cf2cae128085f06929970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a0b3b1e30ecd639a9b6271f229e5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab55814d003f3e94c39b8f325e5714972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521681c6d5744420a0e9717f9d68273973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c267220bf6c2b67c6835c844fe88a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add916ced79bcaafa8d581399f4ac48975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddff0937a72edf185858e67395a47a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb55b5a8fdab8247188ce914ca72d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65955c2d719a03edfed9b963172f27978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60f00e23a856972a42ad110ecc4f1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cedda45b0872b7e791007f05b47720980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524e7b9fe7e7cd19e3e65cc1475a2b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0adda1f1903a0decb3437e08e0b5d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb802c4e1c632ffc323139d2f457178983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e228ba1cf67e2b9cc407d695332962984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c74aa86bcd9dd1fdb7df6fa08a9a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fbc42023060bd4b910cc5f222de12986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87725c5840bd285542ca87a47d327be9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a1ecb1597a78b201707e8256afcf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086262358eaa14b002c7a9f6d0fde4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a4d7f3d34216fdd37683a4c49a080990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6472eab57f8bf070e8eb74214ce2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101c0f49e3e0596542f7cbce99da54992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3c9117818ecb4521812e4a9dadc04993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af8034dc804f961e6eac12f059247994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22169815ab74d764d834a0b7086b2b6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4baadd63fe597bd555e1094ce895fb996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a91853b0392f99afcf9e77032d04b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>