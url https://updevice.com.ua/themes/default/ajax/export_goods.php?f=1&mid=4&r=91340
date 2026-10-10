--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c3c9092878c7cdea58b13a2dcda21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cc30feb4c82705699e55c7c7dc3cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2081bc68b3ea0689ae8ecfdfd2f8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be879d0b62fb0fb5c83fc623099cbb6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb87a388a43710adf9cbe87979db15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e1e1ef8e2e512189ab8ea33b025c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333a2e1ec08b569d6b7c067a81556d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68987480651e5f87d9f9a93b8d4e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de548e39c9d9ebbdfec01adf021599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473707e3edf649ebcef914663d3b5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630b0efa43fcec77fb03ed62838e63811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f205035a3cfb5a734d59765c7a5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c1da8c3a6d0db447d2a1d57ef29513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079184ab320c6e3f5918061f28f64214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a375c95056f333fd8ed841c64291015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6dcf5e9102e9aa6f8536a36a5a38216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9049fe6a78536a1c98f4c676f70d4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09758408d8a951f18fea30792a9a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb5dad599b071e8ecb3082230723c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ae5bacd552588f0f90fe93808b2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45470937ad50549b5899c83b03d424e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca902965ae231b4f699d57a3b28d6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a535dc5b2f13bcd94545823bc4a8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb55161a3493ed64b4adafadc444f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8da2984d04b7ae897e562f630db0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff555f0f97883bcb1a77ed8ce766343726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c0f59deccae362adb97300428b1a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8a947741f14a1c543dacb77ec66b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4613510cbcb995eac094cd433997af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c1a373204297a833727e653ade45030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad361caf8a127a0389c3da56631e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9c4e1f7f3d68c7020f550c712b6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9dc12f6a697df6bd059fc528729733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48447fec3576cb254d948b72fd8f3ce734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82f16140a27e0f6fa1e4dc329be1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d682d9fda3e5a92448afdf8417cf6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5479b4170b21d3de8ecb0745208937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556483b4295eecebe2c7e5c1be60ee9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7561a87ec86e0ed7abf5eb11f3ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870893c948fe3f4b133fb2b1b0dba7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7786071a82242a7e92fbb3c62f6ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9e3df89f525535ca25725f7cdf5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53065b3c0bf412e0637e98534434e38443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c214e817a156117e39f9b421deb8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e3ea34cb69468762240e673cc9f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f38b553542c72ac2544adda271c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0b4ac8f6e2f1ffa000f39f498e2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed359abdcbcf3cda7e36170bc3aa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db06415517d70f5791834da11ade7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf958a501df1bd06f72273f090da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d101cc529d673614e1f85f722440b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da46426d0459771aaa24e3c8b887952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda771c9af6e2f63c1320b73b7a50d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dc6b377bf91323db32d6f262fb79854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75132bfc48c230ce245c8a73e26deb3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a627e6399cd29ca4eed9eb6e28fb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c4ab769852cf299a11d0e892beb6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a9d146a92bb1a0fe8a5da67400e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e48693ee5b2893050935a58bedb19059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdeb6849787f42dd8dc0991f951e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c78926e43db5de999ffd842274c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f531ad944089b29667414bb8f78862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a73d47b0ceb224ed2760d0f4807b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24f76c06c3f5712059b5e27522ba5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298ca600d9bc4fbb6f926e1da371af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45002e6b7bf84789b387ff66f7b40a1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ff8e2eedec243a8a8c3d802c4621167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f480ad4a9715538e39035203b476e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6014814f3871ac0e5bc340ed1c5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ab3a934efd8ab2ed5a3e2c7a79af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ca4e406b5bb9e54ce5f0d43244c5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216656b1b3c0c3c2f106b7fe8f2eb7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa671ffac1d89d56664ec880af1b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ebfdcfcfdeff42d068ba1ac8067ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceefd04cfb8022b005d0e6e28df60575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22913bebe7f71f1822866ef74b547376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8cf787fdeae84c9aa8b187eb731e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feeeac6fd43946cd50d1175e9f335b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f6969a3d8dc3a64d5f5755b8e998d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e1fb4123c0a4f9f8d3a040e01c4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc62090f0327a59ddf59f4d8647d7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff6a82cc5d51fa009671f8bff307f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7ddbab7be243fc5fefbd40572a9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0723c841b28306a3064386575be284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40cd8bd286c4b930688ebf6d7a828f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51e0e25cc374c67100e850bfc361c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329d61b49e369a6394f7fd641972f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780044d1195f74ce801d01866e1355788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db8264f71b82b218b7a12bd875e04a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418571d25c6d741d8005da5e8d4ef390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963959c545fe3ecc68b49985a880ba7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c5ac9a3d58a3b5b6f42e05abe8a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907ede85cbd3a4387df8e16678afa0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088165447f8e7e52cdfb1a62f1a5f4b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad48783698dc6e98bf825f2e5a3fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d13dd94a133e3ae53c702793fb30996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9b77db5ed759a23587fd68e8e5f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0ee1347728b4984f9efe6ab9295e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d7ef3a9fe192ad9c9a48b043760e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f859ae2c81e41b5f0bf7ed73da44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a14e592bdd496859609d99777fd93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e7eceabbd69fefdef86de7839deca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725388d41094201e59f672bb22be01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18977b177ba2afe02dab5dbf2afba8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb9ea331d4f89f04389eaa7432abc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcab3d53e1cf411785d2bf96cf15d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe7edfb825e6c4d3fa83ab92983185107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5287411af6c37ca487a49495794e1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550025043abe56cd631c0cfb2832f7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386a12ee32bd1958c5b7b2bdd003d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938e8cd5fc783abbd281b82f6bf1666111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf318ab827cfcd2774f3df5a3e39ed8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dbbf83847c9a4991ee69d1fb11e9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf888b0902f1d5a784c98e97fe1f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cfafcfa0ae9d673600105b1c4f2c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef99a6deabad1b610cc4131df7117fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a17f4e6eedc348d8358d4f33d052e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a45e2193877336e136e3c498a62f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5bb5e064bcd74d74df99a6030f90a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1589efa2452ce1bd3faf92f4ead12d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e36c0934fd44ade3c28c33824b626121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308aeecbc36e83929006a3cc7a243bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984688159cb9e2d1a74210e601e7d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97398f91178437026944672b38d183e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021227c705c483d0063f040746c66479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370e99b1551f4ed4c9205dc60f799c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570df8a22f4c72642734c7a504d7930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3478d00f45f46a2bd98856c6cb404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109703a484f306a08397a0a9ed2bd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c448e8b89bdb0003c7150a9a919a00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536624d3eeb876ae9922c1ca2ab8f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f9e3e3fd7da576c465ca67f5fafb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e51fbf1a95e5efff16aa708210244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0c2d34748a3df7964515dcf6c9ac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453df3541aea557a464b301995128d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b3b1b948ad18fc860e9bd89fd6102136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b260cb3c146a222147bcb84571498137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67243489c023f849a8de74a10e7c0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2cc0bc7f064cf30d83a1ae64355e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e473fac7e79870d149c3fb3f2c7eed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392a1a12592c1892f08aa02a2e3942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c419c7e2ba5a22fb66f0104dd2880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accfe835ef95cb27c9d44fca8a9263143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9539e42efe298e15065d498a269ea6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d430fde3ed7ad236e76da3ebc270c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473690031270b39c09ea2f4bb4ab14dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79550bb0ad8ce745aa4022d22bdf3d14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578ec5ad1b9d866b2371c49a1736c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692695f4bfbe18dbe8763cc36c42f34e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3128213a25ddf78a0d794a4ccfc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f867e000174633b8b250b3d859ce28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e50ca2b4c2feec70987fb7e4a1b9a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a940fbe6217754509a69955a1900a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7c8784ddc7b91b390695687f41bc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77788997d5d56abacd8b41f7fc9b00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae424c9f64e6ed2579358a02b4613c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83c92f568811e309f0ecbdcce112c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a1cb386a15c495ab7210a20a0e2dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381ceaa1e194ec7c3e89f186f6c110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf217e49076c4eb8f315f99ac47d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cca8ed9011390193b4267b663d75d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2223d45efb884f146f35f24033ef7da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd59e60cfb75f77adf50effd5910ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828068331d85e723f0847af7dadd9e36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27d2a138ac14d408327562a0eec4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed56965a1a41aed220eea87a30b801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a29f93e140993b6c9b769485a7128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d00004dbe8f88e3d7c7954c22c81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd0019094acaa5428e92d150b4c629169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b806d3b978abe95e242b10854b73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b70410cb1278458379e7bce987656171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9885382d8ace29a863a5e6955d02273172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592f0cdb83a13e2f9ba53ddb97b0f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100617c175c84ac75ee4191cfc6cd433174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9cfb62a9bd93e78c1b8fa594630c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6115b917f016cee96c959572ad0b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f46f9d92d046a5133a39bc4c97c60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ec4bfe933a15a4f186baf1dd3141178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2102045ac8ced8636179b4414fb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5719154d240d8f5b29bbccd45d459180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86768158f313ba272b415f6ceed5de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63ddfbddab092735734afb69cf5db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f2d271a324f89a3124b66a3789cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7ee2989299035a61b7f0f6405d54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b620194c71ce27c8b8dd3ec6381d99a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c323c0d5374c7ab3fd4d3100834d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0b03ed46b38581d18b28f107480d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c81a95814071fdeb44f68ad3a9ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabe9bfdf1108959f0940e7ddfa8c1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f48f18ceee92f13a030d7129b361c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a8641778daa9c61d1d12ea2e4bc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3664198022d1242d90c2c4a4a241f01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ed7f484cbccc43112ac7b9c532c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156274b5c7bdef246c6f563fb3e97f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed5e6310c5aa09088f6a8cd916783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff2a568424356c1120d6bbd949773196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0fee3a3d81d6a905f7fb7db4ea89f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8659e9fc39f26ff52b80da6c0fa85f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216dbbccf9600ab98232f8c6e464958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b339f570868fab1bebe10fc0d61cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649f4a777aebab566ddf160c45dd1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73e14385bb9c430c0f324740ea8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541406efcac1c7b782ad9d41f7d0819203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3481ae7f73c1ac42314476f43aeb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58a2bf9814e45ae2ccd1aa148da99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239de276b67c20be899cff47ea84536e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f8304e6fc6f724768721b92e3893a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6084fc66a50a45aa42db4b4f84ee801208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaabc7d03db9f660f688396bc87314209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfde168219ddb873f07c4218c4688e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365c47d8d58fe8e6069f820f1ed957211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c03e2cbebfdab19902d736991b0e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0619bd751a7d04619864e1a5f015213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696beefe7a9f84aed056fc870c2ab70b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83df846970ed12f16da5933a16f9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67225b5f7638e38b614e1cdac48d2a82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35b77e1006cf54a564020941f7c23c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf53b82e9912b390f736e3bf04d8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df10f9ad5c01a509e6ec5de2472621219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca7def204df97ba73c6f70515153ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b382b07c509ce20e90144ccef82f22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70abe2053ecc0b801fa3035253354222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc22a6f7cc9178d264d770e652d0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae4c84fa702e3aaf516c8f6402cfe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace72f58571c8189745531103d162fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d27f104d2ccfe3b73c08eb607c93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19a1e3868a7bc2983d242bbc6fad7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eba4238a00ef08ce88dbb69e7ab52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3625ef44d844a33a0360160c03bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf56feb96e414c133704a0d6897a3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d713d18fdb89b7e58ae7ab62da3506231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b830f87dd4a91d829a7262ff46c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a21aa1335b1228c2a32ead4edaa99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd4e98b09def8822f535d10707eada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a55e72f4beb98578bb1f8647b77d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa3d7c595879138cba2fc5fbdc352236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038f049595d59fcad99a2dc22fcc7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845d712299e485c528a7b9fd7523eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c7af08b0977af2ab3dd6ecc56b6e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03780b9f7d0769804d7f2e67ed61b5ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd3cb268424e7b917957b7d56c1f8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c218446db3fde8ffe6218486481af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa5b1254b370a66036fa14376effd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78054c3888676b6b3acea4b444f4bf17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947e51d1fa76db30afb8e0c0bc8505245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b431e4b201a01c99545362641732c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb0a650db8023c42f3db2e79cc951247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4cb858813e90966b31c2c4fcf8551248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d29bad36a6b81f0a5881a60c4558f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3f4efab70465dca9f0546b9f1e381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a07dcce58292b82c6346f2e9b09a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc3b6260372df086149f7e6671db6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0613e7d69d45d3f0d3bf42e1392df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e9ff24592918dbd329a45b236b308254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57acfec0e06a4a08e61bde5255ea0d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59399a0a2ec6de1eed70141b00a88b33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921cb4c03952e735379e0b5649c26c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6876a504facdea0d65997881b1e4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f37c59d3f6a156ab71d611fb7ea7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b5def4f25432eed72d6cad3b5bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55204dc9514fce8b3ec4fcbe60b5b522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c40ce0608ca063541c83da60579e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112774907185e1eab512b150d70d0ee2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306a5b56e118559ff58fff7798626d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eadc36e196b4d3cedb9f530abce30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104734e3ba527e969e9374bb173d8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e06f9e660efc78ed7e68d2fce4932f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c503d5a4eb0f84662b385e8c6e5b6a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa32b5735e4b7348a13df12fe66c97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68eff7016e5e848c5dff2f5ed3d5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a32ab6111f05f5515e04d0e835dd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e227371cbdbe6e538ec4458505a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fac87d5b04e9c723f36e50b34f18d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005ee4c94e45c55d09ff3ecdffe587274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034325c6220df1ee28bd12a6b9c1a0c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ccc8f110db096024be818183d165276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066fbd916628a3191401a43c574ec71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f84a099ccf197bab518bdd2ab4f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3b8f0a87a3012dac373883b80ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c6c727eb1286b47df35cac807de40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116068dc15bfc8760845668c8204740f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196471e98707f978754b78e036223a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c997d27c95943daca42f9a6dcdb06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223da14e8ba1ad97b4ac0ce19a22183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a2b6b6b16a2b45c690e328708021285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146d2a22d2f02e8a27d85f3b5d5254286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb0a9ee80bff3e7391f20286257d09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cfc304007576f57ddaf7806d963c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a0d00ebd19a73a27d9a7e092511b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16c592f5890356febe68a2e8c266e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29966d8bfb2693d6781513a764e28f44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f32180d242093f3c7a1b61387ef0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9274dab6a55c7bb42b25b4a97370d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72243f429fc4be18c3c83c62fd91e51b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faaf862bd62ee1a8f2f0b0e101fbcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5fe333fdf566b84f1b32bdad47491296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeec78398c0ae9682c48b65dc4ee46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f057cac0b320ec6fccc85fe06e72c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6c8b4c73d45876b9eb9d3d51ebc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d465362d39fd12bbc687bdf05a200300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17975a2f21f387ec5841297e00f77681301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029033b7738bb4fc27bf330818ef65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21f8b0f4a31848668b2834b7949de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91cef6455c8fe626532bff16887d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003406addd489bd1bd474ab9c7fc66d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852fe121bc1507db548422b135925d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e8aa5c95a888eb2baf9457b682ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc5cdf980114079ae2e6e1bb3033a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359c96dc0ef740f400ba173ed60016309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be4f795e1392508d8099ae5a2a72ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e57564b4e25492cccd40708c732a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed7c425c926b23deeba179bd32e56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d59662c40f5ac28a4d9b8a63f948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b7b7f5d5993b71748939382862ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef13f289d4f4c7333037004925b03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612307526f5d467868943198d015cbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d735fbaa3ad9625af750acb3ba76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da7dc05509527be60eed0a61364bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc58a9856250a8d657522eb524988bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea51f1b73020601a031622004fc024320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c31b736cfc990cce9465b49685e43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f8c4cec84a33a9c2f4cb058bd0bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae948923a379a385b467ed88d166ea8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac304c61a3302ebed3ea0a9ecb83ca3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e85df7861b0b5d39feb3bbd104151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05250bf9f9ec5b41066b7bb03b52ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996df82be6419975fc7f6164871a5ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f519aa1e4ab5762a091048a7c50f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc5cba486e0760ec49d330572ed8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104f90a9e9e6380219a003cdddaa87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4169b5155e7ba7c47c61880718b1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84385e1452012ebfe9fb4130d49737f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d71bbeb9de74619bf0ef06c2b6f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3af3cf589ce2a766f7c4b1fb327a5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd5365a266c40f6953c23c72e9622335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41307b688bb7e848cfcd31fc59ea4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0cc0a0bb5a86c8925bf07561ac64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b1032f0bf297e3e8632d1eac1c00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebdf293e6932453c012370fa55fafd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34853c5ba666d0a07f0cfb3819296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb9a793b5dc091ca50605725b74a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c08a884985e1a698c177cde3921c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dba0329e83950d6ce2102cdd1480c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b80f61817383c82380054eaf77fc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425209383d20f45c5994d294725b7b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e528f868204d9108575590aac623a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0c49903b93a92f1c9c374192b67c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9d59d4e97988b851c34b0a86363e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fcba2ff0060df548daaa763afd42b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b39d37b2189322df1f1e320f1506350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a89d27257b8b5d0bb02069de4c85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ac0207dfa814a0131861db4698dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2bbe1481e7ad33257da9329dbdbd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3854a02796a2178e1283a0c6cab4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd1c9fa72dc106a9189f302fa1f9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c32a7738cb6569bc8a7d237eac1a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7244d7878fbfc434f59109df89c26b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a603a8b8f94b3b478d27dd91a3864c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85e88a637a2bb2b373a21d20adf6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86d8ee9cc85d4268290c3a2a220b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2870844378992fda2cd295aefdfedd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7770468428d90a07ce424c5781f005362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c3adf57f5a32b92b0a2c91835446c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e333cdb65441ba78cb582653b964de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3e0cc2d5574304c8da45f2c6526c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10271512598dd04e109a915762948380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d7dd14d287185671fa71a84e828b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785609f1bbe47d6758540b7b57a26cc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2ea9736170c807d04bc30e0f1593369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bafa42b105c888efe71947a793337370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f12749c34ae5326dbb4ebced3eef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a90e8285b64a13819e1c615085255372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f3145e996d6c4798609a9fd502805373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a467819422b7480e77ed3eee1993632374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f449184c6fd3c51a151e83add99518b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52fab5e96a2a41ee7c657e4d636ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b72a35d22544ab170f74344d58e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda215a572eda94874649550eb11f838378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7359dc3b1b71a2858c18fbbaa79a74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959fa54568025b36ea628618215f328380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e39b2b937d5b8174262eb2b1c141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca56d847c32fdc81717446aa4e09d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9427f7a7f594fd5d0a993586bd18e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ead4744f32b8028ed18b8d349313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd35ab26aac65fb8e63437717f2232385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84efc73d64b6ed74cfeaec79c930df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c8469c23586d5427616065c4c17e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a652ed8561113997612008e9e44b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318de9f43be7ff4405d805608a89fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de409ebae1ed3d24be1ba963c7df4dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544878fa40299c58298c04318e86a7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed546691162acd9ff808a40a9acec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58282eebe2f10b1d8ce96a5ddcbf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae9c73f7f8c93fa69c8ae919ccc6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51140908c1ad210c9b14b330ce81e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793dc91b6a5c188b377b5a44d8e9b8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e91225668438954814a80d222ef0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8a74895db27525d22f620fff22e0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9dd8204f7772f536c08d53ccbc80c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54d6d7b410db1b2650c91d0542a839400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0fadc8ef055cc509ea28d2020f8ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427c2bd29b3c6984bd76c91d7fafd03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391709f4df74533f596bb95a35a7850403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679605bcb8f27f9da2e3475830979b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873cf55617d37e257a01f563894897405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b29f0fa8964ee273713cd5943130e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852bd6bd28a4098fc2ec86d7d019aa7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c96047029735827da578199f6e12e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58c1a5a587a62546199687282cfce6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713f8197602a54d1e238a3d87640a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcf6f11421bcf84196f09192b45460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db99bea247efad2d4ec65539e667f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba11f9b83068cce40a9aa61a0e643c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570417d704cb77e8fe7441e566a247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7eed4e55a6bb4d755c2c465db3d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a66cdf3d060f7677ee79103698fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98a154689220fe5670e0a6e29c913417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688f3ae4097b30ffa2da498d31d7a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc755dfda5f96018a95b67aa51df737419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa969f47c11086a972fda8dc35398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d06365140aa621be121f33f8c2d0c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a22d67abd2f638658fc2f1864742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b11f3ce3d71a3734c60a4cfc06d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e96d37bd692f5db9eaf05cd76074d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8b0a7f20964366d5f7e770ec64bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e4ac3eac07efa5b795458606c9a46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a53f26fa2e096c676e017aa061963427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8c0036ca92be3e92e95af8c7373a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a45f511778a7209fcf51f86cda27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d639499ac7b7f28b38ca2ccc377b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4566a494b637307605a48b382726431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd315dffcd6fd79c5203dc1909b76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167173749154e8bf95a63962630806a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501eadff050f0570f088ff2e98df57b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6bfc265935186bc1460d669951b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7faf68701e48bf88e5fc03c7730235436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22596ca28873b4998f6e8728e61b5cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ff970655fa5a9b10ec507c3a633e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585c1d5f79edc8093d19f29b9273cd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16822085daa516d33403326fb240ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b450508ef2f6f8eb616e193862fa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a643e51f70eb0535327d72f3c764c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffa8bc2363d0f96fce717b2b65f631443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f9f7117593b44bc780e02f94e891444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a389c6bb908afcbd67f24147f691445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950a619c7aa057b664bffee11d121f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e7db59e303c262f62854d57963c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de19c892ceceeaf6ad4c3cae778623448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c72922d3bbf5e95f6cce85138371449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c2cb75e370fb323d02976eb89110d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5edc710a398b7f3917b7ca6648fe4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff5288f48ac3199aa7f198f268305e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f88825f7cc4e59fc86bf64e7152e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976012e0bfa39d9351ff7826ad05a071454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5c2a584c3f2e12f2ae89a7e33c00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b608b18e326046bb02f5763d3d6c5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e31965faa806bd2afe07fdb10062b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cafc0dc2a0721b11ce28b46f6837d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f48cb2db1ca6cd95ceb7e61a9cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4a69e4ab795174fb3dc89bceda11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb14954e117ef326054a24160f50b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192746499e0a453c492da054106ec66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427302ffcf91ae3edb5d58884ba8e2f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98139a2eacb50ba1a8f80e8d9f8580f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c5607c714a3975217e3dbe0ab490465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8896276975b00cdc4c267b356ea41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7caee28cd42157862c299a9908f477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f250927c23ca2a206491bf58dc7c5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc012cf584d2cb940a41341255d479e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c592ecc9dd817c85cb05452feb34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c44ee5c5272fd76b3ea19f9ccaa53c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200289805e2476df202ee97795b9a131472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb8949e0439a60f72255e4964f8ced473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e8ed0cd83e344cb9876215825f3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0fb14751780aa4729cfd258b5fe72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846ae55bc1b9bee2f5f999531ea808476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c696cebd1436ff32234f0f4154332b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098b59f83e9e09af8162be706be4df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dde986e65697a428c6eaef56158bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7499559c67dc3706d88ccdcb6f0bc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800aab742bdec8e0ce2d2a8168935fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28997c6fbc3926a62f39d43ecd4563be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1647034d5df2b3bf87e6559c9c5af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5468fd034bb23259e4f11d9d2fe18c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6aeec3020abee042c37ea7666ccd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a32826ed0caddcf28966ffee7123486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ecd2412cd7c8f23a7eabe1f88545c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f81f13cf513ca66acb04696fa3cff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2feddc706a76e9ee67c59f5a656f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd3b07c296d79c978d502c7fbb852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb015e76abd6ae65b04f33a8a03759491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e965d9aeee2c6be68263e4309b44a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8774a1a5c3e02e81a812ab5260817493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fda97510eca162e82adf718cc8c55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d1c4b352a33f7a28dd736366beedb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b95e764d8dc532a8a856c499fc9728496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d42b32846ae23fbfb20d2505347584497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0968f5267f0d2778f9b3f262c667ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ba61a92dcbdb160e01fae5128c52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05524343956b8d269970a11e052f12e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584cd7dbdf63f04997fda12c75da5c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3e17d19b68a50453b02b4321d87dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd5237dbcdb6cef519dcc4d81ab98a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f43e119868c49b8ef7a9ce57d45a6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4452924612e6627dfceb89d4f6fff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dff145f37fb69cc0b22c26273e3cd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d51b4f49f377cbe0dcbbc658b213f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed88aa152b3b9ac9c642b305ef96c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce8d788957b83fd2ec179c039bb2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaa4baa54d1ffd353b8514240abc2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817afd4aea6aea7ed74b9085ec5d9a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10490b4da7060861630d8aa4ff168512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493db09f442a2dd99d2ef6337f96612513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94ac79742e80262c5056e07ade34ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969dadff1ff1369b380be61031e58c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8251f1f5507487aa6b1495086e40b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebd0bfad511d2fa062ff8db0bf0fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99caee20b27d368ca01833d0999080518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb160c625c62537cde489e1f01f5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8106099f3fc5c9640ef6e39661d70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76961fddaf02aa28c1f62091e76c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd6e60751fb9b73af027ee874ece96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627375ba501f03286ebde571b647dec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287eb24fce9a2767e8c52664c090c66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ba0765762f79fe9ea2b1995ad0169525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246bb57997eff7729b6fba36f21be9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0684b8dfaa59a5cec03ed0599abea56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91d7a7d1eecf8923b99f0fcb05a1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133bf2b7791715f8ab10809e590c81a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639038cfbc72b6266a3ad2123cbd32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bdd3432867eb43eacf5a318bfbec2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d049100ef9c5301d96d2427caa47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d522b7340f231dc1e0288c7b57502e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f9cefcc492d66a010cfcac22aac7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf18d3eb40e2d8cafcfac47acfadb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be199ffb008dbca22469bf4f3cd37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9117ef13333273e39fb7c3b0707d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48050da99abb4757ffc7b85bb04dbc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291e7caecf41f0682ada979d05cc880539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3172b9dba198a12605827472b38004e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81bae052a507588ce8228cfc8cacc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6ea2f763069820ecb5dc20d06ad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9155fe0cf8ec29496f577505fb6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffcc2da617c46df8f3ea1aad61757f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e70f08a69932921e7e459832a513545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87205a7dcf812bd39e3381fc24c75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead7fd1306b465c7db45401a141b280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a1fb2e20b2ece3685c4a1fbace775548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0395d0592eb5553e4eac11f978c78e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155374b1cefa1af83635eae6fef0f18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a47160b4acdf7d64d30129d032fde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2cb722fc91aadd45a506b9af003bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5014fe38ae39ca8c16ec88224a7ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93ddd16bc9cb6929d4968582b607e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96e9027c6a8db1de0f26b26448c5d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107647f22f93e3694616af22f4a903a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fe67b81f0d8c8bcd23e436588cd2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1bad724405d469eef1c1d914cd6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485954cc25c0350d9056121ccc48de2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaea5d6e12fa83ecf10fa2dbf80785d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a36a747e92efd2ccdbd2f60b9a9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b0479ca7206a98a6d824e25f1c598562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded735a7c0be3c1f4dd65db7814685e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97450276995c057eb6ae8bf19d965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856562905c39137d2f636baf76be59a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21161d0f2b8a08b8f60b36424c3ec04c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d706c37492350b5095f2bc7c63ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188568d259b75317758a1246b492d44e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138ce3e35f5c9b89628f0f70015986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a968dacc358ac1b67775eaee6d6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220348fc01d2d95fa9529b6948dc35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c5ab25685978a22760b6c9779ec2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a360505c7d0b767c92bb123cb77d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67f46c00bf2bff0bb3efdf857df8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1662c1fee435646a5f0c2d0c514d5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad3511977b9727d4c997239e8ad98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb652b82173474ad045788bc123a65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447345e533ca08c59b642398463212f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b79852d03e8807532a5c5d4e3607579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337052bd5223958c2ced5e3ce01d9905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f89c129bb7519fe7f7d07eb42370c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8e2ce8869b24bd12dc0aa540b076b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fb2d86f93e6d7872534bc68bec61c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09545fe109b2bd825af4fbc0051d94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6d33dc59e71ff4fee70eaf83c009585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d67e1ff7ed90af2b9a3d777f1d22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e985e24210208662f6c6b78f3753587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf694da6125b15497eb5ee10fe955afa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda90a563e9cafcc919fcbf95223205589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5174a5a2509da9582148f51d37f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7ac73dab1e8bb9d173ad060ccf7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d532362f3cb12d26315463f9a905592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c708851671af2acb1d4d3ecb7fd88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0701ceb8e467b79faddc339ea9c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a3c7208c21d1034f2cb629700dc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4fed667f9845c350135fa98f01d71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ae4727bc3f1169b14f31bbad3500597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e327e2ac89e0e67853b4f55ecf01d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c6eacc5de25eaf3c4ebc157cd5537599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed436a25b708a37d0197f9297c178600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7da583f2d5a746901211d2c54cbf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b604ec4e71b567d8a01833ed52fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab6e32abc0d2c7492fc0e5dbadd4bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa1623789bf5ccec7301f9970bd19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868837ab18d68441bd7ea6d42ef2fcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefa853eb08e5486c056f48a841c6fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60927e7007ab236dc51ea45bd5fd511607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a7d7e5ad127241fe75bc979ebe076608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e1564f082a22e3704a9a81140ab3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd5c643cb2fa6134e39b96d3c7833610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54dbab3fa3f6f3a691f9a9ed585c65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd996fa2d32554cff22d22ccad6f78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a689420acc205e1928c23b1d61b28a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eef8d6bda621ef261ab0e179e97d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e0bbd516be039ed9cb765598038f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d668ef1a96476d64ed33bba23a445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8dc2cb258c4b5de8ed700fa34928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb157188cd8b3f9c9f280fd0779faf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebf9fc29e33d43b720d136dafc9253619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac73f099271ce1fb6c73082b01565620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb410917bc9cf87835f9d9f935289fc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b0d162626431dbef5d1a69fc9c92d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff49019a461ed5ff791f2655b5fb8ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c5de67a4aba62f4469ba4f81d2e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4cb22dfef391d2d2f7e2ba49970b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a70149d65efa15a570736c51fccc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288026d729b03a3136baf261c8e9b50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8dafaed5f0ce303eb1902d9d2e911628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508d65102a735b8d1f598a257f6b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea27a0412db1738a618ea9784e188630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12782084f0cbcbc6865e28c3f5f643d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8751d415a746bac7fe5d10e65c87bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93c8012be71f4975e19aed47bd299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ec3aac9dc8a52660cd55b41c2129634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e54177c272a4b0bbf19d84c854d2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c34c72d8cf94e7876d525db5a40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307afe4fcfa658e28990debcd2c7181d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be42fc883cec198206a57cf7a639b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc7cd66dd4736fe5b8f0b4d8202d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb2fc73427c05e88224b13c58b263640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316f33cca2e8bef854dc4f34f2c123641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae1264ac64e0193d539fba6db8b91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c475690ef56777bc33aa1f963c925643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a10f38224ce0135085908fcb34828644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dda73f3057f1212951504bc62878645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baef92eb9911e88feaf1309eda70c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d96dc7e5d8873dcb0b266e7a0b5963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151dd4150e114b72a23389ac2be492648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265f1245a4e88be082d3dc9809030d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513c226b1288b21b9cd1b83156bdd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1bb9ac5bc01914af1249954c565a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd0e63960e9291aa4a13fbdedc267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3db88fdc9af91896681ffd4953bdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4ccf969dcf91dc493db807d3c86a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886885a7fb80092daa23bc89f08516fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf441c803b1a7f325bc66d57e59dae9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3448767496e21127e847925e7f8db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d87810399bb02485d85381db1194658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130575bd03694f7b1a1c0bbea2ff18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8f711152e0a96fdf656c0fb75f2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb027c5e2405da7b7d15e61f45500661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f955ae0da284cec4903666a40191d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ad27d270dd8e67e1f6a5930c3e412663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993251dc1ebf431d24a71c40bcb7afe4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf291c8a6eee46d2d73368909daebbde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859228f39d1108014bd3f44eaa0926cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182336cd2a33c8bb3b487c03fea330c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257bf549b45651e84b196e38a0699d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030b469110b337f44222ccbaa15d80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42e3559f1985ac4b1018413956009670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283e046d829fd5746a05b6e1fba621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874009e183feec7656cffbb694d1eb5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b9aa1035fc1d5347bd731a8190c60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d13d214b7f42af0bc6bc90223f8750674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb2ecf42cbedaf71cd41bef53bca53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64c55df84fa451147d2fd3a713181676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f585b340a032f3e191da0c300b9be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82d2dc0638c57efe0e562690bc165678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde275554a46294ae1f1505fd495ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ee40fa6ada6b0828e1ebdf88a6af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d579e90d49959f82474b41f2b05fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ee553e40ba8ccd00529c31255ce1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49783e0b49cb712f1db7eb6c6504fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529172883c67c857f76538627c1f718684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d02aa7ceb4e05de480d20b918b535685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7e9f13a3a44e65483eeffdc01dd48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c0715c9838ca91045dafb6e20044687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab3df20cf556e9dfad1109830dc32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2f3fe870b31c17909201d28e5126689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5ba398b412e6f75b9664e7f328b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f710053c1fc13ab2a926874138d93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9f8adb8209a77feb83ec427758ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee3de24464ca49e73ea28aaf46f8ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83731af738d22d40d8f3e529965e257694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd63d478b39247bbd69ef8bb9b5e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650720881aa5eb8b63889ce12ccc39ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c015d48e44b04e824a6cf6ac93083d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541355e9cf0ad9a7860b2a63fd7728698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17718ce3b17c55046f1916cc43d2ac53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87354a0fe133817bbe1d8cae2ef3b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5665d5c1be3c222e83bddc38d54df0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d6a629be0bfed3305ff476d6485a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717629fc3ac7e8c212df7b376873bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db77135ceb4f40ecdb54180adaa90a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665a0bb72049f3d5ef6c6a58286a66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a68cba1f6a503616ea3ecb7aca38d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7edbcf053519145c0d93c025b7fb21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33870410ed8abb89321c6077759162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d66134e50eba67ef546e655c2265a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edcadead2d39f72e4020b207842b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ce4ce8f1728572fde42180016170711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb18cac692e07171a9b8a66cc08ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad116a88e9e1c75f829841685513bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf972317463d5170df7bf9f2dbf5cc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037f9f834dfc1aaafd0b2e5f504df8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a3d64bec1dee6b9baab1454f3db9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c107c802d162da7302806a611d9f56b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608418026faa779e59f200ddce3467718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc2fa0339e29e05ba7feef6a4dc18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fbb18df8a51027ccc5656ca3ddedd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f99974a33d79042941934b0e6f3b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecebe198b6ff821d9ebfb8b75e5194722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94223b9583cc4f3ba735b3a8af6ddbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3344f476cde04e5dc6c00fe739abd92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4efb911ccc7498d2acb3eee2be7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d654a7515f3f4c5998bf54c91de75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959e64b705197e324e7dfbafa6f769727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c458524fb2a4a6b4d73cb65064a0831728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6d2d74d35f280e6ab3ab6bb09a17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2230b97f4f36231b12a40d12017db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd99e750428c543bb7cd8e6c309ae8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4017ff167325f97fa542dad839457732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f268575efaa4eb943ff69fb097a6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7e10efa925402c2bef63829ba968734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a2f0b24ff8e49de6059ce8c01d69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374545cb4d7a896058222291ed62fde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75985b00b558127e3be1b2936e13289737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765d12aa6cd994663d16cff4413b2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187193289584a7277e983b625899b931739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e808908ed6867fec4dbd72eb26841a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b5b0e7e789d1c1a4a22e1b73f560741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d7ad983b8b2764cab6443a670e4d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e922b42ec4781484f50153f9e3676743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b0b4b1760357bbaef66b34545839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476280850b8edcf8c8cff14cc104cb15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f872f8da0eeb46aa0ba71313eac1664746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55cee87c434e108b22dfad4e267f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564009740963de32098069d5ba8da48a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d533dd3d9c8f41b1ffaefa188ad61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b2c6987aceb40656aceb55d70f16c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc3e8cedfb2d1ef456926099e8f62d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6cd5d2142589788dc19de680c7f42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90216dd3dfb83f3ff005c64d37b49229753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767c23ccf23f1df6966b62a59e9605754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde6c1b63f86cffcf5edb80cc24ea87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e867472d8e0b1c87647d0173886c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dabcd0eae4725e1029c07b5389e35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e035d02c5f01455f8b1ea72e11a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec319c1188155e4e02f92f1a9a9669759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc094f8bf0df4acea05036c39f7a138760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beecf087cb81a58f971ba549cd1499f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773e081044e37d555a3338fafa222d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae367b2039a93101d9b399e593912b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c15d124877451b1ac2ed562122f34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2bc941c82f7098c38b53462f8803765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefec93ae6ac2bbd42047b7df83d8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6322fa4ac31b2e677afe12100c7a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf37d29e04d4de56b526e1a0e02d14768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4056a8c908bc1288eb4fd1e9030ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54c1e9aa4fbcb2cb6be3cb05d851f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa874cbc23cc7cadec4cf2c1ec6a784b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767121419d0b100dd05cbe353b1d29772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237223b8589602159ba17c98392da8a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b53cfec8bffb58d175c124000bba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c22e8a0232ec01c00b27245413c1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef42242c547b86eb48b749f41ca0a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f36bca4900d68a886ac0df756f71f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7067d376a9b3d5a8ee232ac3b87d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7cdb632e692ce44474888d7dbca6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517bc52f79b37b218cdb50f96b0ec8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4aa82022b8b75c0f78238c784d02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708666529a6da16f385062ae234a1226782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a9478b39d04795b45d5b42d866a20783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbeca2f7e14d7a4c95b72d4c42b501784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a43ee261869bfc0e78a14495e82ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895253f2423e1a9ba49622953971e0b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52b1413cf75210076bcfa2eb5ba233787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321639fecf89f4b9a17aede567660e9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d69132767a08b2c7c7e734bb9ab83789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cbf0a33907a9a2591199d7cba748f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100c33370b873b99a1eacb5a08ca22791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64ca5169a9a7054076271b7ae86067792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad6baed0cdefd0878203afd754dc17793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948294dc166f4c441281023cb5b4834794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1f5bac2c73504916f455b7be9ab8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14bde915ae187983a5b1f73875504796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c7ffb96d53bc5c654e88f05dd92c2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88dfb33283c346d886424a4a94b9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21478127680f5ca05c8c37ef49464799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80a31a70f5c40a1c242531ef199f53800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eae74019858e6b18ee0743ebc1d4e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276144bcf428fe7ebac5cf1ffbf70a8d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126019f427f23638a2736c5491feab2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df76c967c46c53752047928f0a567804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f20e45d6397c7dfcf2459dfa4ff542805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c829899021639f46228c31704099806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c9b0b949e7fe67a9b58ce14a9d7e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d06a651546936c2289bab8a86915a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b6c0f4d89b3f5738f150d6fe5b1a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416a413615daa55bfeeaf39898fa3b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc89ce51a5d66e1e2bf0569614b3b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9355c49b80ed28434dd526401bdec1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9508838bad1320b4d0954649e4601813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ec9dc3e579875c54315624d109fb3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef6ab558c5b0bbd68fec696a0147a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559ddb76f0dc2a0b589f8841a1d7ea8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fd0955acb591e22e2fb1bfb330c20817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f0f026c897a4c06b065892e16d612818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acba6368d96c73ac08a3298cd8b8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017cc07fbcf3f131dc9fdab4186f6d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0621a0f2dee0ccb6c8093b267900821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6315664f31c855d54a308a8394f6cb6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a631f222f4d403f3f65172a8ca70c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca51073e7645244eacf16010e320d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cb1f7248aa5239a411ca9681ab450825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdfd246aa467ae45cc241e3bc72afe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b96114e0abe09ec6ad1ef0aa0fd60827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876608e54a3571f2c9332002a6cd3a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9a77b63c991ee2e653f6454ee365829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb137db3b5d04832d611ac6122db81830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f016d86e3da569ce864da8bb1583831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d006be3b0303b24b118083d21209dc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df474b41cee77537eda98bac4f3fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937e3f186a2084d69320c92066c870834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b51c941e0febb99b1292bfc3ada20835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b45be7a97b9864a90e7e27b1649f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df25b4fe0899c3ad751bc71ef7f58837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f756fa6f396df8485a0ef997346fb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb84c4ac98e301a4e2b85ac04ff76839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488fa78176f994d646cba5e4e4edb2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32183be5096943b14f65eb05a056c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b194616a27070bedf0bb63b33d01fc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64da0411d4c2bf82774b559d9d88ec843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3091ee5d2014a930a63ff5de86c0b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ee76dec2617457154e0aedf693f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508b8b3a8aec433605a02dcd9361d5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffda6158ca72b2cd0bfb8fd8cc23d9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce417e6159be9542c9a3307aa37b93a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae0bed5d06c7cc5a5646f230353b1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61d236faa0f4990fa5460364c73f3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399827aee6e79ceab04fc8ca304eab84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8518ed86bca5029202a447008f45852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493957a1611f5da14835557ccd8b9a7d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3f7d1c1d97018f178b07552777e1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac17e93a10cadd1ce10a0424f41d3b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c5bbc2b41b9c31499884663e7de4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098daba3071e6fea4a7dcde8e6b81a5c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4724358425bafe846d7b0024c3492858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8af4dbba2af26794138c5e297dbd5d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c2689029ce761214816307738df0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e066eef593876581d14386ef347dc7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2da80e7a57fc2f759b71aec15bc6b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da922b0e3f7183498ed9e5b8d383f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb68fcc5b04efff8b332889a9fe823864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978441c3f4c6d1136399b7cbc0b2c764865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860a417192b4e362cef7a6f7275a75866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94117b42f46ee7104c25e378a7e9f0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cb7be47855e72ac431c4a15bf073868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169f292cfed71be504b99a2f662d6f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8feac8b9b523106e51bae5b994af3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c38031107f8f59c105255f12277a81871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1defbed52106d82df8dd5c63c730a9c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e24dae53a67270a3b41631b7a8c6d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcfa4b5e42dcf032311ff55e414fde874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660925f04558912f03cdee60c69842875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5504a3c6ce4a8cc4f7721eef77a7b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa1b584cdd55ba82a77a7a835caf0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dcf4bccfaa79bc48e13051c0608d3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f406c5b6417e8f8ce7fecef541a9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88498ac1b07e5074e4e8ae3d4099b4f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df8cf96200fe4a97e15669eb478e37881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bebabb729cb1dcfdab133d12914190882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466ef4064cbe6e850670df5fed4c21883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8964f92af259ffe0633b43d88300fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5123fbdd857e5c8bfd5f897b0abbb25885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d4a22a9fe94dfcd794a5e7df429aa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeef7302adae8025cef350b4b8abd4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daea8179c576c530acf696787aaaa4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87d51a896f028c0e5ae4ee40bf703889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36bfa512d0f3729c1510de918bb782890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041bcce1dd04982ab664790f62ef438891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739860bd46465e28a47e846124ce2c08892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693e4f5b0a0becae27a3ca33475d36893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53c4c41bff1559ac4ec8a804430af894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff90e6b07fd7fc24c0d3ae246dec91895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f745158d13ce9f0a092e9d053b9423c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75606062f8eed50afd1341b66cb598b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd074a23a69b57ea4d4aac859389a8f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab35202ff3414dbcedaf79a60e37d9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c4beba2407a97af5a4392020b450900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c0c2b92ba3ef8e834d4792745804901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b678b0cc3c8ecf36faaae7f5ebfeb5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d0a1e6ec6ff417eced339be914c7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558e7dec3476dac4d7d0b8066948ed904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45a8027eba0b88f8bf187a2ab4e17905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c576d4505a683da89605a8dc7b17ed906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7449b525e9e4a9e0bc23dd17ca78907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd114edd98a32190bd9fdf452cc491c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac998dd375aa6b1677d93b5e79386a8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26d48e486b7e11c9093a72b2343c9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8843681542e18bceb5d607aaf580e5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba106227557cb5175467ae0ca26562a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a4675193689a37ea6832458f8081913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a911f97101a021562b2a371987754914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19eca3e73d4150bd5a0d4ca952abab915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b694ce048581b6bffb0f0a13f5c83916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554b072ccf2db6f61e804eeff7798f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac9cd57d249e12a610760825f6280918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1827e63257e06399f9213fa2f22f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b766f62d472e30702fee26fe2a44920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51755e99dc637fc57e4855ef103ee921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38d5bd8fd8ed6157e0958ffaa97b9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da55ac1910f306f94a7f3da5a8b54923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a94469908e1ca91b241220876ae0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d04b492fa06052e7e6d4b92d3e05925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5efe7de4609d82b73ddbb68de1f8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c55099a85b3ccda24bd4b0d2de23927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af12b4d909557480a15b60cf6d9ba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d91b59709f8dbd283815176764d4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747fa75a0ae4035a74c871f387cf7c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bd508bb517408fbc912efcbd2f7e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d730d9acc54d6df6eca53896a135f5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def325ee24acd7f4ab77b090430525b9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee87990a1614ff2299f82d8cd6b48934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705bcda4908d6f36378c3af5b738b01935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5b019e7457cbd37e68f961782de5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbeb5b524275ca3dde88547cdfe5d0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80777520022c593faea6446bbf176ec3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18446079b974c80e8d30ca38cbc13939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbfa955b6917ddee3c461e5d29375940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013cb5747e0e9f3fb5984cda3278273941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb2fd121b81f24f12a425fc9d3d17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1adc52bc859a3d012d1e1b65b63c4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036dee2d0f5d5dab81ee78f3f5b28a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699eb0863c5c8b477d56fb4960fe34945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91656517cba14cb35aeb6b2efe8f648946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d8dbccbadef6e162ed5d54fe7d8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26e0b6b226395a956607c5b666505948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb5f186bc2ae5b129db6c5afa6d76949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec32fcd9a435714b371c4828cea8b7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad297d3ab9d41f8def23f2c54db01951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c7868782f90421629b752f037550952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a1693405385349e88e43a4cc971d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee809e082a0599018316262cc6a2856954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2931ad668cb8a05c99755f85b70c79d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f42c3a0efb4900e1e291832c3bb66956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a894ae2e28552f0e5ccae0a6af2b9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb331ff83d107fc72ba23058a4225f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986758f7e0615afd03d33789af1faa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096674031e00e3d02c497962dcaa31960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ae3d97b6fe56004fb5c551be67fb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2fd8cf4327a028b21643d674971f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d01f453add01c0d0ebebcdf8fc29d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3ddd7e0eeaafab3bcf8c4bc462cc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d88e64e027128be0e401cdfabdf21965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04950d7ee34669a184d2860ff13776b7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6413ffe837a875615d0ec884eb5789967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959dcb4367cb8c26499dbe951648463968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb293e4c29b2f7b86e619d4c11afef6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70a129d203291d4e86b1df7caa2a1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a1302cd6ea6ef6923c79c2fc31d4e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fecae0068f573675923468324bc3d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70775a02d0316bf6543f2b969155828b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4ebe643d2a2fb4506dc63dda4d8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f0686db59b6720c0478cf3140ced975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88d54fc683cc383cedd6c745d96847976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030557d74b37b089279dc338fe4a5b7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add31ce2db25babad84000084c2101978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409cd3e573e7894d10b212b3fbb90f7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a97938170158ebe48db05cb752c8c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bebc07e6ba5b234062b6dabfaaaa0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed1f7bc92ef49e6a571c0044cd6af982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361847b0f3cdb90f0dc2a530102b95c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7ba8881ce0ee4ae2d1f2f7ecc34f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8c31fe62adb0a5cccb4d8f722c694985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a4ebef7df9ec6e6d313dd290ce28986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecab8120bc4f3482d587b48a9c308987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b8d098262aff6341471a9dc298f0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541b42360768b30b3001f0820a659e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00fabd1d3019c8e528a819abaca94a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518cfe72a2b235c0d10537e1721f1be991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606833f803587d5a16bab9001e7f894992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63e277c57270df1407a7347ea0fba993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20608ce2fc0688f92d111d970d41f6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b86a61b6a8421cf1cba73b818069a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eae76d635abd9596eed0f5cfd1078996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993df43d4e718ea234b5ddd1c4119a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecac1217f73325b73b9beb3870cf5f998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f17806daf4d539d27785ca3074ce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770eef883c0fe26659cabf53bd4c2002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e088b11d3beb024c0b76232ee19c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907bbc0898e91f1ced5c5c9bcfc97074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f256397ed836f4ebcc8b47a234f235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9d84dc9f300eca8ccbc3c3d58ca76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727747b4da1b747f838f0806e8dccaba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf024e09a615839f160e43fc3e49d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65abd8216307d11d51ce91d2247ca99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6dfbe761abcd832ae0396002744f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53fa4b8520763b48b0e0c5c7eab49b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625824139cba38cc80dfceae5491b58112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1c56474b26775ff02c2546ba5c8c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e393481cc58b842e0cd2bf1d6acc2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c3f183ee8182e79d92f1dd005b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7f6a571a30986c9a0aea2ce6db9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f42673f815ff7d7f8ed30cf51d9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330faa7b41d2b9019a418af860f19a1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2d38e76a91861b35c210cfda3b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2e9ce8f3814e8c9a2a113dd12d4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fde7b10a816477f5ab282db02043021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77180abecaaa7924e7ddc7980cfc86aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26221e1240aea43d86b723c96f2aac9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e29c34584d435f9f0c6758446e42a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eac102e15a6402608b1a82644b12225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b622ff9fa4e97111c586905691c5a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7373256101ad65e932fecbb97dac88927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828541847fcecbb76dade502e1755d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c059198052f5a2f806644a58847b7e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c8b7dcbfc652a5d2b943168d307ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8c4b3bc2b2fb6b80d94f767cd76731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074a1291d2f157daf10f17cb1d6b6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526bfe630b664c50385985fac6fc9d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e599eff75474ff6c4f43f23385f89134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a4c1fe603ab7d05ae147660d29b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2349bdf232a743f651abd903df80036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f27cc0c99989f34c0b5ecf0fb523337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a17a31c78db17021cb697376abef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b439f6f0981ae0079a2ecae9754602839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469bdbeda326e15a3613ce45efa96c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912dc4958bca56e3411141fa79ec4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbec6a3dac2ed85eee151dd06c352b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb11124b94210b2b4c968422e55cb4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f86be8a3717286b8a5f0c56c7bf6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029f84725440478b6ce90dd45af101245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2e03bb56b90a6298a0d4991de71b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e958ac5c2e206154b6a9788effdc1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806a90d48358ddf86d56559d865a71448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7467f67dd0c8f353b5657de35e004249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144306bb28bab1b3b809943892844f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42961e5457a60f88a900dc201a43fbfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feacdb3ec18965740b733b72bac1ccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e53144e284b0f6a380af8516093f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f25d4a7275c8e0c3c2e1abaf30b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e8a5245279fb41523ee774d85e8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d73390b29502b506f8b4a4f88052956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e60276c5e48ef080225f3dc7f9cd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1cb31adfc59e984e8155c7faf281158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013349b522d0bc77b9bd39a93af0d2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b62a1fe29a592b6e1490a60e921fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b5d323626c13143a5745d8ddb05661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2de9c679cddba80d93b99e69b413462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e00f2d4406ff4ca1e377d331b0c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c2069276178f396ecb542afedd3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a000f57ac302d598ccac7facd52365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442b3e7e8a0642cd14823435975c4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee38fc7b50f23e7736874bbed3495e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf8feaccabd5c7ef590ce3757071b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0fc83a4f98fb3dda98fb34c4cd2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e80d50c0232eb47a07372722907b1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380e59614e3f3a4e1bea6f848edd6a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f27a64da769d465052b0b938f798772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d559205c1f419cac7b3cbef5ef4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae57f0131fd61eb08be1d646d6adc6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5213272ce7a1813b7d96be346fe73c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba184f9e9e6d46f05739eb4c05d7cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc65991a02f6340a784a2eba668cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a84332f7f22629d3fc46166da8158e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713fae825c16a4007b13d4eb37a104379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223878d1620c6f72f7ebfdeb6665d61880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743849321246a92d8095901de43d7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5df8f67da512ac306f4de9eae5a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5a9baec29bef0fab1476e4ba058483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b67fe651d4fdaf8b218e8500bbd7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd176b092492b538deabafa6a097b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353c04ed0111d6796c81d7539ab709d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90acd2049744330484bfd75b32d485887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7101b2c006f4c937e518356018da088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ee3f8f366d96d4c51d7999c9ee9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50e268a6a7f994f31c80da295885490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fcf0583e085a6f11b3e5d7facd2e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b22f50745339bb14cf625401e417092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b313d1ff79d2ea5bfe19979535ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f528c8d0f1fd131590919a11d3490c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbadefb8c680c400d8d27ad2bd306995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7386105fe08bd8f353cd3d36e5d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddfe75ac08c5db40d7c229aa6f50af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff67ef819ffd29172f2bad4ee2fbb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e99e2a4b45255eca32f2c2a8ca8f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe67c4c3d66560825a6ce9365f3f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc97616628b41673a71abe74521dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e56cac55f922a7e8c91cf010d58e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80411bf578faa01fbd710517a1859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1923e60c380dfc4740a5e56f9b3f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929923d5ca881f3ab4192c78c5879222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ba1bfcdcfe2e15811ab812b1152f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed1baedbde4a82161d3a62ad2e53d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa8e9e5d0504987b884dff23e19f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf948e701dcd4ca579f570e19296e7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6be8947b637085cde7f015020b42b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc6044d12a4508be4cc43abbc5eae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119588162778ec5bafe5c0f113d6ee7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d6c136b000310b0421c3a41e24d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3e8ed1546f253d5e3a678686fe57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd4f9570fca442fc0f5c26a901e10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dff8b190e7df7a2738e37366c5319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098da285129b64d20f5caab5c41c9a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1fffb0f74e081151b3d7b6b3b57d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e022581dcb3acf16236ba31f38ecc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b736dd7a55b82f256430e245ff865a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed278cf02803c656c732262197a58ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a5b774f04156fd0da84d83c987fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e9170a65cbe9e1e8bd784110fb3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f43eb2529ed7217c003ac56d599d71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28370a6ad7471fe6e21eaf70d5b80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f50e63f0a56632820acd8f0e36abd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af8e2518ea692d3ae2b34030e5d98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada96c0fe1ae1cf3686d7cea256f095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d91403fbffc91ea355ddcbf53b302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60464190c3fc9a1814f70e2076010895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae91f9799c08a3adec4add07e49699131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e2518e0b15685799e9ad4b4ab941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b14bb6b11353de687be9d4e9e58d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f5692a8f8065391da60e39ebf61b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a2a30c0fd578a392a8200a540cea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465328e7e818d5f20f746c16804e24ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6213bcd94c4c2c0b60cddf808a949d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43613016b9ea7afcb087263742ab28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32fbd481f19fcdbbebdd3209ff5056139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf614b4fcf28f6248f530f9b56886140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d91f0df1207f2763a758b8b8051e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169576a7d03fbb8fca9afa4694f1c93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebcc21e98b46d8d87d12425cbf2489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693aac75556ecf47379569284a0b3a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e27c7f51691909386bb8aa46445b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b412c6269ab50e899b825c7dd120d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b241043865928f49db6e2f35332f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b33b6e093f14a74d42575fa31ac1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be179e338b93fc920b4baafcd9702c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e704db2e91126547dbf9a69e45774150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e4070b2235a7fa1f35296e705e47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd787193b0b361512b0b78f041ed449152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541369edf9951b100b800863590d2c3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d1d8da172bfbea248f4220e837afe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a2a48668fae7bd42340cf22f74775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8047dbd4193b629861469d23a416a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3b9042e204b313d5a8cd145eb321157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35db69ed3640d61b1ca36196974a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a3711dcd62d2a0653f14928f5c129159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bfafb962da7796a57a7068a5c5b7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953a7048e318597a32bbfc3dd3adc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ac884ce2fbf0dff748d4342e3eb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449a678c3998b316587bbc79cae3033163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54d2ba63f35deda4513cd3b971396164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97453794d9b55719d6fa90775bf7a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8546032c37926a71aa794f660ae0821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3f1bac17a20d985013000b7d0062167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23285775dfd0506d114bfb0ac35abcda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd950a8a8465bd282a3c8e2c2a6d4a3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521ab9de6ccbc83c4a53cbea6b9981170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f0b3017feee8a85d18962367fbe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb52f0c414db7c0d82d62c5de55d15c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a55f0c06303529232617c12541a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4659ff3cb230aa29b5221626279b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390eda8733bcdd1fe8ca451f1a31eff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb2558c9c11b7ea1f4ade1f47ca5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011f8c0a845b9eecdbf44e1b8a330a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b969c55e8c6fb62307a5ad3504d805178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597a18837d218067a70063cbadb0031179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2c56dfcb565a7fc23e04cab3581b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7df6cf1a3ca9a12bce2b2d0267494181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6422c07f50b8c53d9cacc7650c81e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade131e1615a83c4a667370d8114dfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65faed7f3d1cafb98e5ac46b965e5f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f53cac2b2f51ed78aa70c35902b4b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4073afc8f3e18ac9a831d2b6bce71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b73dfea7d9aa751bebb80b0f92c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e29445ea71b6ab5d203aa041977d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de8f89b08ddb31b8cfe69a9f6a9c2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc930a228c13e632eea7a1f9cbe63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175134b3ec92c3ed1a535c004f3261ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d30f75821eb9145a7137be86ba13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5cb4416dc5bc119a73b8bdf9699f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828c803ea7c7185f3a36fac72401f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b3784c2d1cca660a14ea596c7257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc804fba8d35af043bc677013bed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16cb63a674592ce38b7becf23ce4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847790446866a4eef4fe3fa641443f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a072d224199c267ba4921f5101845f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df24f03f6cdf6b024d4c7ae96d2905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629e339fb15eb212ccb4f61766e5a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44cd691c485e8dd1404c1861d02fe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781327def157202e020c5d60e42c3ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a82dd9c534112bb7a4b05a13a4296204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337ba5152d579ee01eb2600cff1c26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484fa707a8c23218fe62a7038441ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015728f3c09cba2b90563ffaf0aa4e54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ed060daeafb2c30b9580fd154dac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df53d170b1994cba465a2ec26a88a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24d900a1771ba3b5b99ddbe7e4797d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039b4851056ce33091f0dd3e1a15ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50cdfd5497b085e813188520e30095212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff679a96fc22cb4b382cc1c3e8275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff9d3d9e92ff5749078f0a355ed999214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d9a7454daf1bfb86631816e64964c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3fe9b7399d0435f0f0bca8be5cc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478836902ab7dc4dbc88fb51d958d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f8d3e1fc987682c845de8e9981193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2f25055f538767a0b3da1180d3ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4ff6cdce20764b7d0798d240bdc0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c690496742ddbbb80511fb3ef006221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cec250933c22707088f2d1c5fef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fbfd02f25a8940a9b5e7d1e8941a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825815ad513e7b3c925ca7d894206df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df6b8500c3776dd18b42d558efc2d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3427593f02f92f4662899d5d0badda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae23c2b05c439a2ee5a898b19b73011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de551593b1e2c657e86f786c07b938228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c67408954445ca861404fd1480789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a9ec9b8a962994a03e92449d1a7b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d8c0b0c3fe0e4c3870589555761b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c0474c1a68fcd64e7856e71181797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733691f1e1e42df974dfc3b82b48c69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473594e8b6a73318f37148365b1c9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd8daa854e679eab655ff6236f43e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24623de76ea13a57599e3f0947b86ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66aaccfd2f4ce81037aa3010bf765237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630846f297cc68c9f12026b25f36f16a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f263960467db050563af449ec06e269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416864c50de90b9a82f0108968ef5678240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d7bd940580a5b1c73effe9f474f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5bb8a412d1644c168654787a6eb1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313bc2fa58963c8f18a839c52340ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26480346b813f86214f2982a2f1109244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e285f16f6b2124d0458fbdf6bfc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d74a4305fdf94a159434da5cabbe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26401e2a1ab2b8b65f01f17dc5e29555247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfa22bd33bf878a919cd8d7bc7f2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988267d20a5a0e4ebcb687073973e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc761215e30b8478d856eb4647fbe04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df97f1ad74d3276e55252078ed720d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da53f14737e9c9172c7e4b3de6a3ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b9dac06dabd5dfcc837c5f0b2120253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c23d171a8f6ad64d3b8cbe4974429254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73100e516f38cd882d0e7f15d8ca94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0496533e867d83594f88519d52fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa12ea2ffed5d9e6c435a4f178ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2244bd01f35ec97020fb1514380dff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c696e7239e341dff9ad1e49acc0085b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbaf4deba825e81656fa274ef33fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab9b1d79056a0f2a8d3ee2c1ccae2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1128b42f752749af9c806c4dcd5ed9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e059d924bb2b045c9f2bb2db81e3f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4430f7fbd20d657b3e054050aaaaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5612d57b0baf75c2e1155b2d5eeb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00fc09b51065e01f3e5f23d24356b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315ae50c211899589ae490be4fce3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715b473b2a62ca46a4398c39aaea7a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cfcc805eda11cd6e395a44df1db39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974489f78cc27ad4595894da55528904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f926872bdd02c48d05fc60dca7587271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c631464dd12eeb1d61dd9cfd8998f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3db866076afefdef69b17152e443273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cdaed97184ebee942f36dea0375af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab5b3f0a8fb300ed94f1158b9573d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed47e861db262bc521d29aae846ed1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda7575b5c4bdec5569770430f7135e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a11d70cf435612ce9afae5737293278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91600677a310b52e73e419861c69a1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab23bbca5dd55b60172897890aa2d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15f545e4ecee6cf7e3f0bd7fd9acf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbefab2b29a8c2888fab28ab57331ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613dd97aef078721f023d1a5f1bfee0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ee1b0eb4d963ac389e5ff16427e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d735703dd6d7d4e8e227eeaf5524ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa5a6f0bcaf32a8932ea5781242040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aded19942f2eb96664e45d26c6560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be6c75f10af05df51648d2f6e3155288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2270b4a56e5008f9f9361cb05c6d37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606db6eec59192f8ad3251144a632b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9113a51b17501bf8ec113caf54d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e4711d2fd84bb6e581f55dcebbe7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca8efa3d8e78443d780b25a582a6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083f2f7dc324608201b750cda95a7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878e2395d4a7af727e1629c2b7030b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780ff85986af30b0e85876edac0cab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b9aac9071e292b93bc1bcb2939bbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62721fccbb9ca2d1078473ceb2e2652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701498dbaa9b38ef8fc31bb0b76ab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bc8ec273ab143746a826396eaa7ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466023b62306a3ad8b1f8f982e433a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e056498033bae8d9b6f7ec3465e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968df7c587573b39e76708e5ba7d76b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a79ad82fe110265981995619272968304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c22b0eb529edf3be09c7531e01391305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e947caad40ba4008937f79a2c56fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105e680bba1d950b46a62b2bad3538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfa80776bdb6ed34eccb6a47a7c05b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c68330818bd5291ecffdf824d6fd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606520b138353addb72813977c8693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7b3266bec2730a42d84f18dfa69b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347809da52630b6fd471b0c03b2ea84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c0a47ead04edc436592434a246d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c90c6f2fec0636340f1b96d69d087e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d20bcee9671564b74f9630216aac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d53506bce44a3dc0202335089329316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d00e2728ef8ce3ed77bc48e48c93f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3bbb26166281e89c9bd219d008816318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f9f56f2d004b483a3a611aebdbbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b488050b7a847729cd502cbbaa9eb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91265b153b7f1071b1136f6c96db5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28eda05e689705f56f065a895f25f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef70e69651035dfb6124c2b64708b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa5fc455ff591a5bbeaeb2e4505f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0184eb30b6a1b95e66bac90e286d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258aa54d341e5b9da1ea7f7718578c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f704098ebd2e9225da2d4a4cec6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd9df98942799854a631b493bc70a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085812f1364c45524a9a4407455609d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760c142834f65c91d4c32a23cbf395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69ab90cc8a64fcaab5230442ce8d6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06604b1a9e53e78d1ba6a5e076ab634c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ba0b709a78e7a68e89246dfbfc1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafca289326d72c2903a3fcc220267334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623075327668c7e387edeeb908057f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f1ceba088362bdc306312024c189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374ba2d84826b8986f92ba9dd7d8024337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c83e0c0987677a31e800ebf9b51243338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938f13edc56cb4feeaa81271263053339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf1570ebb5eb36490a3a1d4b4a836340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe7389189fc614595993ab0086fa77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be47c9a22666e10ca4b6b8b9a00b40e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf3cce7f288591b2dd848119c1bdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359cc1391e3c943b53e9cd877bf4c43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e0213c1fcc49c2db413a2063769e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a85ffe45ac198a9530377fe62256346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2298c72ebc045ff96dd6c7d011f11b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e94188f6a525e7bbeb4c4a6cb0e9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab7098032073b157b8a4cb2f0e50e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ffd5c271b41a89510d8adb1369079350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9f8856d49eb00d0ce70bf0be4490351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2788a7cd1056c4aa2ca7a6e3d1e913352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a91cfc64e8190873a7a7ab0af39b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6e55dbb0c0e989a71f108ea9dbd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbed156fd058828d53f167f174799e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea52b94aa51262c25e3f855a9e9f6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b83b1358a4f35e861821ab108f8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4baad82b75d0603f97bb5d00d5ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcbb3299d8547450dfc43dbb7d07c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cc17c2aa6e302c5956d70d00a937c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea203473f17ece63b335c2c66088ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9031d67478d33248ae3327f1173cf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191443afcba3718adfdbd3aafe95ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09143c532380c157a05741c29d03ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49e7f22a86345db432fbc336a2734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb96376d660afc26f52bd4a9ae790366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dde9e340698324031a7bbcacff48a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b46377e86a2a949973afb2ce13380368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74476eb83bb6c7ae6defc9d011abd707369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad16676a208b4291caced99113706370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6ccd74e053abd43924d3e0c8c67b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c2c4fac5c238c7acd0edf843c15f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698f5a1a9ac294ad2f8ed2e523b2ad2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef657b6e2aa71d231b7a8fec3de8a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa90578806531fbcb7d98ebc8acbb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91796f3fe9c3df46ac41330fb408b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc72db0467e499baf1faa4969980aad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a76d7c761eb0df4064a9413af5719378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f49bf58017d3b0db147fc0f440e95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4badba1d9a9d27540bd7f2ac428c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214078280c36141fbbe5663b6ab314ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c659d2efc41d6771d58f9ce974878382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0fcdf534e6683fff6fe0a993217ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c4a29d965f95f5a09cead824056d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c485180071d4a9f523f45f404380385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04a01d42577353059136fd3d1312b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643a449b3708635603c487e0569f60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785afe47742646dc11256bd08ce4624a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891c27784d5606d6b1a1c3a4f68b1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3bd4bcd821dbbf799b6c817360121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1159c539adc108d8a66b62508d2c4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf098a8d307bb370308f4f8b74f140c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af17df3207aad89186d03660bd1b5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977a9670258987126538e93a6ad654394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad02b945d2c28a9c5c4be71ed605c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc61cdf06bd60d16dc4f1a67cd78f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc068cc1919bf5297cc12f6a7658204f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f853e6f512ae4db16ffe5a62381df9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476dadf55eab8d0536f65017905abc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48dbb384805aecef5fe50ba8f8cbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d94ee15fdb5aede78f9f51fd8cadb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d8cc0f60355cc35a1d8897d79e702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d7de6c9640c53fe85515d4347d48e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485484511aac068fa87706f6a54a0b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ade451ede4d0e81463bd9e93960ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020b01f1b4b2354a1bde829567f4c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb5c8b17f80582705f9bb85ce8dd24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb454e563db0f4122af2bd454f7358f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff8d781bbb6c5bfac52a8f11cc458a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764c2f76501b8ae39dcdbf5d0ba7a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8fae95fb07854d01eddd9ee7de8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9a8e6b093e098e0a396ee0864cf38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332754d5d48d3ce2f6252e06d634b8f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66288d8e7f11e2d7077efebae12b00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c58d71e745579cf8dc8acf59528c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e38eed5d66bb705f9a869ba59e00f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802549ba7aa259e6c06a6b876ca5a79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e6a5ef3197d2c32752d9ef7b0fb46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72c3e1943ab6486475ac299026e8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec949a81070b3f0ef6826d3b5fd17035420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90e70086395804ff4fd8536eefa6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1adf57ea152e013303e261d725375422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a401c2ad3ce6cb3f5922b23bce70e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc73156a1a01614121d050d0863e3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dcec6962ee5ebdeeef5ce959a109a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099615e3cd4f42fece84a1bac97607426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82274760787717f16c46b0d7fd7a168427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72738bc49579893304ed0d829902a74e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbef4b7c2f6bf7bc6d5837a30e989c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cbe5cd932ed5c5bd0b9b6a56cb735430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ea5da7fb3adcce5a6f4a01a18c8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fefd250088793debff38877b7fec4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c6d71362ff1405c5e100853f2242d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1be728855b8693b854959395b014f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed632c372b589741ba112013a2114332435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b00f62e4efd0eb6b964c15a21eb2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a63183d3f4f94dbd2a325ef6cd33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882467d818d64df581b8dbf1fe56e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf0de1eb3a6be6cf6bc2fc8a20a70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c7aba73ae2fdd3eb3ba558ae06b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b930cbc2616b5a50d93ac1db14cfb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3757d8bfa4efca314e6f61608ef1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a335829d6f3d5d37dc841acec915443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e27ea81a78e85713bf430f687366444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0dc391f0c391a7003720d9951b73a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e83b66099ec71c3fd966b12d7d05ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f775c6ee489bc80024a6aa7147098447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2354f0eb37b1ef3c356acaa79c21e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d956111708d1aa6f567004ef63d8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c843ebf9c7149e9487dd3b29cdd68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9129b8eb58ee32df44d9220cb1eef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c21e8b846e79c42baf5da0cca959452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de9a18f03d567cb6a7443875c70dce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1a7cf71549efa715ce8428785aa52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6d9951e80633e5839e2e841be4d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b2bdc0db3592116f72bf5a2a0f375456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385625d937db3da2c2d1219424a5fdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54406c23d62645ab8166e0a96ddcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a98074bec361a67e487e1efac0871459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd9828b8eaa0eef24549161babfa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02107f1b3ce8a9647ea9ee69d7dd5430461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ed8ddc580c1f2a3ea37a7326a5c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e6a3452ff7ae905ed15802b01f2af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c308a7798a9774ee52897f9bc9638464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d05c4ba6c38fb16e7152954f39e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fc600c1de9e18fae5b9f9b2d340d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c69e38a3e24ba3b56db8fb10884d13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2306f2c9f65a039fa8ca2acb2d090468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add80831bb9997d3d235b08cc983abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a6074c69c834a944bb2b7abbf5641470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7c16bdb6fa609ddbee67a2316a28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93f4c8a18579ee5a47ac7c2bd30f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30b9348c2f61cda11c48e3687bffd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fe24010ddf09f3908c5c7286f382474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b9cb5624c056ede42b16e13e57f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296f0592b5d0e264d64a4b1e73600a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1589fa5135559c3f1ba646e42e9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3ff8ca41f1aa864c0d15db6cf173478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d5e433afcab534b8018fd64339581479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d63db2a24f1e6cb4f982fd957c2112480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247ca6d8a169281efe47348f27de683481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284656ca95fb67b6c1dc340841b2005482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f7a168f639c2c6d3b8bc7e9be19a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa47b3f81d4bb790bf32b769e7e6e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5347824f14ae51f27c0e57265559c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda41b136e16b6908acadddb376314486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c75c3455f3ddf16362aca7d75e2d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a01fcfe34c01a7d6971fcf29c9bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616eb01d6feb1ce16435d031890cdc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c1880f0025cf3013c91eb26b4d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a33230baeb46878030bd33305d76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18165b6e12f67563d9bcef526bfd0d7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fbe9e1325a75d15d32faef7bf7126493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64981828b6a0c5374e5a6a52ed883494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b01343ba98fc861a61e4a96a11da1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f8670ac3701e77edb7333b36d9fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980255939a3dae27123c84bb923023497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a22eb8980b278d5473dbe444025869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07206fcb3ad628c2ad28f84c92a69d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa12459679c1db56944e7f9dd42bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606aa40e4a3fc4bd39e7265522f33f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730fa6e8ed291c0967115b68bcdec02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee63473be0c06641d5dbaa55892e5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f528808f32728c9cd4a0508a493940504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed36011b4d6a4ab18714c74c1e902505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ce4ad6019a0c396759b2fbd19bcd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd328cbbcec23186ce41df6531156d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f654de10cf18eeffe613085222c66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e2ed447cca2cbbc82809d2c6c4b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381a51c17e10a81dd34999a2f65ba85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b158ff273e6a3797c466b10afbd60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6acc0bbd78724fb94c3d12842c0c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e516f7eea44cf7938b791cd8664b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1ac08875a884499b69b35d9caa9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0a8f57e29c54479436e0cb856fd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc8862debb4a4d10f986d3e251d198516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ea09fce84b37e016cc49e227e539517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf166c2c98d6cd72beacd550cf0c3863518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec75af8d8fb58b3d1944b326142f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e37a60adfab5c110388bb36a6fe1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d676d41643b09c0b373c552f040e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb886c7c5db00d2b94b3d260407bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0ece732936ddc43481e9ace3a60c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f277087960834956add57414e630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c953e6ee5e347b57178ce0af9e50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e657f7a9b2e4fc3433bbab2cfcd16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd3960bc043c951a85ede894f67b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3ef00c6a420f75c9ca09063452e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714668d697631fc501a67f2c94247cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1340b5d3a5e3598b69d9d9cf9b2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8ab29ada51b2625bd574eb7ae8b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f389a8da48fb7f95dd290b4896f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c9c126682dc36806b3d71b3df7ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb86887717947a88b314c2dd0a1a89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a7660dab9f407be5b81bd9043d9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85b39f62945bfc42e06256734f808536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e105fb99a1218cd740feb7eefa125537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08395b9671cdb49c0a1e4175590b9d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fa2ceffd181575798b9f0ff5490d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9079c453a61cf1f45fbd1f9c2256540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088556cf8fb9ed5793ce2b48b63608b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7649daf9ad93065c090013b6363cd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c2a07e642c41ce6bff2e5acdbec8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c4e8150f20c5395f327024bd2876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e26af2153e39b60b9b4d069c6f5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c836d9fd7cab4cb06e876107dfcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d36dcace4fbf787872f79e42086f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1ce26c4aeca022353310d83d4a414548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b69deb2dff81170b2275a7b6f3bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a831f9a2e48279333d39042d5533e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ad8222708c54bfba2b6bf7fa37be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c86f459e8d87c57ed4f6642b0be43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b703985d7a77803a19527ed68940553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec455792137dd339b9aa2158381165554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb7258b859b52674d356f3750c9011555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003a43e50819e0ebdb5e015ca15d31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36b77f503dafb1e5f006c899556de2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e21ac6a21bf388330749a224c60b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb653387f4282c5ad82475f15cac66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbc7d1e25bdcba44025069c2ce4847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c6697f4a17ff1027c32ef006aa05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabaaa154c406a1328da274dd3185f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6c235d836cef0cfe2243641eab4c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ac5b961f51bd239a6f50d6bae289564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645ba34d13b4bcdacedd51e95e8267565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0413f63942ee32b9d11299b0943c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81908c85984ec30499724fdd3c1f33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1700ffdd794e60a7c1813889c4fd03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28e5d9f68d95931f2eda6c677d0210569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d414c79ba844439c2cd15f479285b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8447e34b4039e7601c9156663d295571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e27a1928c9c8731a48584e88a266c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167069756ffd1502071c36d40aac0fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be13008393265a23c74bba2ef7680b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e14ad6884863d00f14fdcc9d0ba6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55a1f4b93c69403ab9802f2e99682a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb935a1e475f309b5e6cb51c5974ccc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3827b45dde6df6fa844ea4241dccf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36d4dceb325b0800215100c311098579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e66d7070cc25c2ce99f345fa19fd41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592d50b1448b66e7661bf446f6afd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c59dd929edd92de8b862166d2d42a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee8ece62277e919dde19a6b009283583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ea776c9759c5b55b7bc59e8d3bdc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba35408492dacff88822e4fba478bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e69ea38b8509b26064659d6b5313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb6613a3a9d6e8bb89500025d05d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683efcb622854d6620f8d6052131acb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5c2d833161db5ba3ce2fdee484052589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8fdcfda7b712cf79db42edd2a7320590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea39834d54135267246236d1ef5ace591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5bb1e8bdcf3b137adca1c819c0d96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c04f0ecda2f7e9658338cd01232f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe976759321be4f53a6da8aacfed2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f75f8ce4400e045583ee23ae4b41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6bcf91e7807064dd3346dd52e558596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde7ba74c357ca09ee028ec2c0b191e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b1627caf79ad35a8e8a6e26557ce8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776b4eb71084433497dd54ef7fbdc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa290aeba98637265655ed2ef0bbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85332d2045392f1288ef9be823616f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af81b610a77fb6b3297ae369e05a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770069c5fd632e7f3e83a9650fa85cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10786ed548658cb66f793acda3d77f8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25814d6e6d57738de6af1488f690726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701c2f231a995ca4f827b2e3fdaf00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb06da71605d3856d2bd5c02baf173607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234bf5d9536a0b16eaff6221e136b02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018a35efc20db87ce12bc1abfa91e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56184da4afd67c760e6c2f7fac71d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08a96196b47485c2e496bc7cef240611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9da66cfe52e4ddf50a6f93f214b20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd5237c08dbefc1ebf56778a9c730613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1548dab739a9da0b195ac10013857614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d130819b3e3b3800e2f0f7b6432b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143bdf4ab8fdec714ab303b97f89bc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0c20234120a3ca8e10d34f464d7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b710b0dff774f31b7fd4846a22a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773911fdedd19d9177a1710b8eff006c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de98150326406c45661cb4c11daf45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce845a41cea2bd5c18bff8523c7b492f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df31d6226e764c9bc38bc0cd606219622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063f4d12376f1035ef458b6fc71fdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c40fe141c06d42b69c2844a22d102624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e10fe55de86f50a394a5f41d3eafa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ade7194544cf1f786026bb0862b2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e262811c2de79b47f5a58477b3710627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1c5dc9589e8c27eb9f5a8ad8c1b28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b0586e4502ec3f8de92cd5357355629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac4046a11dae4e61a0484f4f1a135630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f4cbb80e0689c920849d34911560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f6732534d35d91f8d74d0ed0e6235632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4bacf7551414cd02985dbcbe7565633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895620b396dd7f0493860c6abc4668b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bc010bea6490bd7e62f646392f747635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff84ffcca06b9348fcf9b547a2c349636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba856a9eceff89a4d1a90ebcb30397637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106266bb3822dd914561c00d1f05d1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1282faad982da63756d5d1a65011f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816de4f46eae75b1ec99b3da3146f9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416247ac2520231354088c1fc7bb47f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a8f6c3a632fb12139d0fa8dc56a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1a22391fd21a8afed134d3a98c90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f7debe7437e24c9564b9096f497d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ab99bbe1e6a80834534ea046c6c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a99da4381350f3363809355adb75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403a601fe957cdc00db6a1bbc45802647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8bb440deab8e3dc7c449adbcc980a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad36e6af0fbb583934112a82eee810b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9ec99e9392297bfba58ac4ecec25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b356357a428a6c30df00e07291cab0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a699362c348806a92392083d72e59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4859f10364ffd335267adc70a7032d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839787b0ede15d6132b6a264b22e3dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019ea972b230428251d470a5c513dd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb01d56210c4beec1d2111a23ee17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963473d93805d5342b65bad25e916e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d51946d6553382b740a156d322d1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047da4fffe1193dc01795336d553485659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc3b7ce0e30e0a18cfce1daf9d5eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8729e93517f7ce54ae79a18733bac9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44753ebba07d3d65a2d25a3631d9e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8978e001ee3b8e4fce4f5aab6487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d0290a70f2805cd7aacefd6a1c1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad005df46f89b65cf5b1347dc7a781665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d224e4259e2c55e8ce51dfe7c1db5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646ad05c049262fdc2c2eee3d7d049667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f0413ea0cdaba789993838b9eaefe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1afc5db81bf0f5c9dd48558ae3a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456d53242ea4cbfab5ad2474d45f61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998e6acc75032c1f534aca27e0edd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a313339814f6ede1bf4a39ab5b8b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73013ff306d8d5053dd2abc69395522673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf44d29f646a4b174c9bc09bea9f92f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685ca26d8ccddd8df2bbc8b91e0c877675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d4f01d871d3e3683eadaf17e38b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95fe14b301f1a743558cf49b9a6fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e4a71f9da4b45f2202b90cbf1143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bf86e2895cf72a7fa13c70eb06f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34812bc7d6e384354e22de43dc6159a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c034135897fccb5c38f6fa873864681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1aa68cae4a391cec57b7f16fac8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393f5a9cc9fe67d1239283ebb99c970683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c51e5409da6843c1e3255c575601b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb306ff3640017406a4438ba8f2822685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cc0682919471a2a762b71a9ff48cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce350d396944a7e4785a34a5a8996d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d472348bf8b7b0cec6cbc782e042688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc2fae27a6d52309dd4d8fac43b395689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe47d9d0fc505bb85486dd794ac87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf3e4ac71a77ebbf0d749c35ec1a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1256b214a69d9600394d6ee67bda3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1eb8397c040755cee7339c7f25af3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe21818d7efeef88d3c39a0e8a391694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d333fc2dfb7d606866312de2d79db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b088c6ea043849f6145aca9a9cbe6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48024b6f5cff685fb3c973d5cd8c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456375a6e0625961cd11e1a8f28f5cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ac89975832de86dfc4f4752aa412e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0cbf09abd794677e57e0c03520e64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47f0f32cab991be2571e7f25fc24f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20ddc23d4859c48d89eb465970d13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce06ab582f3ea04eff6e8ac26a7666703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc068386ade8228882387e3c6476931704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1a32130a6e2e6326cb0411035e150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211c7dfdfc8343f8e7623312c8640d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e993bf11bd5c4c7ee14ea32ccd6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af145581b8c7c5ee507e8c8e7113c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616fc3a5d52aa8e97d0ada9cf8a1cdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bb5998a03b11e235aa55c98ac9079710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30e487ad243cb7a004fae98eaf08c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed4f86268dad25a4085300fe4b51e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df890f54117f9d704151b040fec070713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af34bad25ead1dc1df528a99d68c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92539f49ff08dec08520092a6d8f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b46433ba2d5508e3ee70515c348b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce7ebdb4014bb9f24753260c425a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e116464916537d96e5e1be27e626c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141b86015549a225075e5991d2a4a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84fdf4785b9d72ef84a5f4dc3e16c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec303110212c8005e9520cc14a7f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a47c5e6de780a6bbdc4b3ccf7689722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ac769ffa077b2db6f4292ed3f00c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47855356dcfb68ee8159a9eaf5bc0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e6eeff9492c2806b295031a807d89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b090ba24b3520c27e8820b9c1f564726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38eb992ad295ad85e4fffca05f2da3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec7833e1f74becf42281d38af1192728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd9247562b2e6b35da3909cc4ec2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac0be91665ee2c04a1dab92f98ea71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4511fcb9e0970a06c9890a4e2578a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f7b4bf222d41198010e4572d8b9fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474250d4f9a4bd925839b6f0b7c35cdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d19e203450bfe2f6e0f3be2bf6af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494b3fa8abacfe04e98fe103600e06e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c53ba5edd2d370ac069fd2afbdd7d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc05a8b29b08893f64075865c9b4eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf1bf9a51078c9e8c1f2844a3fb44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9307049b88eefa3ff8a19b785456e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4528c67c001e86853e72f942840e15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6076987c7a0461e7d0ecc32ef6951c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e31fa44912007417c0f83ee321ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971d75a42fc7471af09373e092cdff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325cf3d582cd2a03806c78998cd1e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0efa2647f48da398ba8c15732d5ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad92c3d8901044291b6b8563dbae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211ccdee5b4b1098f006b71bd438cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10061b85779614efe1f6e466cf0e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0357f23440f43001ff8edbb8d68d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aca730773bf8058f2516ef762b033750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0052b13f1f73fcf5f026ee199e160f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a479ab69478fddc08022e1bf953704752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932f429faa3f9ae6c131cb2e5a786b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ad439a8f24d10aa1a0b6a792af89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81094a9d9c77569cc598c9353e6f578755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7194c0543798bb6ba9dda5d967207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3f31db51e854a4631a14fc09bf528757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61c8d44df2660f4f24a6e70273aba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095982e1b4c271a97c77aba79ed13e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae857e7a1c89e6ecf403c21b2892b75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314ef402c937d98090ac6bb8785373761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c7d54086c930692549cca13714aad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f270cdcb3a6a9c703a28563ad4c2b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afd39b5a54d1fe9d3dd9e499cab1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e154a5606517223d3ac62bd789f3a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd3b3ef3a1ca52928bf6fb39d2bc7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7e7e46f91d760bbeb1a11672f114767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8d19bd093c57d5f59545dce40e93768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe17f679d99334b23257320e5c04bbb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472a2c97fff55f70946037e0d4e756770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090f419bb85c270ea7186a0afdb5f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8f45164f9241d519672fb4d6a758772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb656882946fa87898d4ce4ae77b7bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f52c32153737eb39854fc22b331e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb38944aebfa843a26654e75754d5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ed73d679145ae1e490145e62ce204776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d97452c51c4d9131d3ac5b08be18777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a3127f4c115bc6017dc9dad26d151778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01513b148e090cb65bbca2c830963674779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0f6506683d44f5aecce957f1f608780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae5faf8be36c15efb99142af2118fa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a04c400d60b96dcac14637d4f0f7ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0edbce0b5f533541ab9eefca1c75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235692d54104521d680f9e1f6481fc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411e7a7892727e2fc9f6382e996171785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aad26f93a173e4e71b36f90b8321e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e32d7a7f3a09c8e62bf94fb90d426787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2a314774c7db9dee52e131a5b85c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9aebe0d447886ae585ebab1136b95789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6ce05e642e2e8697e6470328dd2f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195b998dd52f7cfba53c204bd0ad853791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde1a6a7611d3e9d32c18a36b4cd8c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e846b6e79c2d3d89cdd284a2ef2fc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6945293c1af0f16ce0d2bba18116794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0f2e332be644f6b62019bcfa3cbd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2026e42f9eba503f48b10abdb48bb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76a01c2daa9fd326429c8a1dc4a056797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ac5b68ab9ba73fcd523fb0ca0ae44798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb128ef3dd3105e482f9ba1474136e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180744c749e3bd4b6f460260cd5eda48800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980052674f18720b376fcc2826e5c886801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db5e793fbf6b71aa58d0e0361b4ba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449dbcf759a793d9af2a2d88872919803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0399c86a45680289a8f365805962c4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47784e6a2297ecda58b1e1586085585805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f0d42ecd8b0fb3ea74bfef9309273806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397231fa12e1cbaed757d0684d03f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f873e5717458a18956d6faf1f92255808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a486e75763cbaf009b9361488dca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10707b8b82a61a9f6641408416979e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143cc14c34308402fcfc372f1674be811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87e48a4bee18cb3677d19e6655a34b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095e7bc4838dd82617b8388ac67fb8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd9f970be4a59758436ca45b3f894814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8acb4ad8bd238a65443b74b2f24db0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f81997c3697b4dbd1f9aae3602f95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a698e0fb3fc09de2704a05af3f3c5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab76797b7ea45ae8f46f671fd46c97818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005807f02dc53a6c1aaaf13ed3722cff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b670efb4091844c4d046ec51cce662820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1d8b67d6a5878ef30f66d26d9c90821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ad13e41130fb74a642fe8c05ee6e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8bc7c100ceb2d78c995be5363edab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1692b54231a03408867d13f4e8aec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154570e3215b598808237e79ec0fe3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79ff0f4899ca50e0d9ddf6af92dc9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae8b06c8f0255a92c5f8ab4d416872827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a293e38c19b04e2c94e023e7ba0c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1faf5522da9c01e3188c1c8ead65d6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf620b7c35f33e08c133f5d8ae1f0e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce9cd53319680bdfc61cf2fb214b1b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69ddfc6d7d34557f4008763dc958c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c60eda6f77b73f394ebdf7059788f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83640a8efc9fee3cfe394df5de382834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21328a7cf7865b0d7125107993db61835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ba2dcb2e01e786fbb47e78994c9e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c2ee908e0b792f2355745a60a3f43837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62769891042691a8b6b755a330915838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ec0acc8960609fd74444adfa607e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd6380c0303a59a1e085ab62446147840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b775682abffb9cd7e5e4d99563ad3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211123f9c6e82e62d55e1be2a6b7da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b94e343d8eff2bd162eee192b0d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c386847c70818fcf38c2a74ec3dc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17099432b7cb8cc7e84b3849e3693845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199bccc7fccc8369bdfe07015dbdce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d64eb32ad9b1b3729fce940add44fb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad40f162bf89e4112378fcae984a02848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199bdfe56b652112452c6e274b7e64849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10593649c79258804dcb0f8d28b107850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d52ec94f551a660d9017af76c2fc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a64f4878d32618c322498f72b2f5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f56fa8a843f4084cdc4eaa541191853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc590d8b487ed0c6a4ad26ed19b8fb2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30379ad1dc3b0261979eef5688624855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fcec758683038ab66dd1d50f52a16856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439f7410e33b99cc24476bd6e969f6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3da13557348d7dde34116c0e9fa56858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f1f1c34d13283a078aa04dc65fc46859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a985065290d0128bae278232167dd9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bea448e2937e816e049a631993bf7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df9f4113a16fee7cfb7044d9d28860862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731607281513c11b5b14d92739c1182863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec22371a7bcac24accb662cc7e1eed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c17eb5d0b268ee55ca6023f89e2a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19da13e507bfcc2f2b0d78d10b16d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62109a485bc438d94a2826e465e2910d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299394c18b8bc84291b55e6aa3244cb9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a145ff0e7091c08ad2daf7b708f712869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c977b9280c9eda65a524cc0a62641870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c29ab188c0f94b0a016fb7abd415871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a627e2e5811450533856d717a2b1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0360b744ba97b31dd70621c55300eac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470622b98ddbae5366a9bd66e899446c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483442a678b696ca58417cae0ed879875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66284704aeb940aeae6746ba1eb4d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3feaccb40a6549b7f343b3429a55877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b33c6801ddc1c80820dbd1f7e92b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bdca2c32f456aabf5a1be2ec539ff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3461bc61d3b59268ae6ab93d0e666f2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4292243cedf704f5f23228a71639631881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e5d9b5d25849fd3ecb1624feafa4b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a61483fcf4643b03f4bae82ee0b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f6df594249bc19afb6d1d6deaf0f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3812bd8b3756429ae934619941153885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c27ee7a7201bd4787884c67210a7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d378e6add14d9d9c1dc1f1336c102887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208657d8031d268acf74771679e3fa5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357e75252f63293e2bbe47e8860242889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bcdcc43199a563750ca8b4bedcdee890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94214436a291308a04dfb17eaaa0fa5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6caa7e3f41f4aa6c98a9949fbe6a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f967c8bf51b00a9c1262f3ceb36c49893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7d711736c75629c4f7a29aaa32d7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d91c207998423976f5eb55c37a22895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab53fcd6df6aeca48a45d32d2c914896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2bf827f6e577add2c6938d8e6c088897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a82be522aad8b82928eca059badb1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8cbf7a82bbcbc833bf7362820f03c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13abb4b6334898ab8581dfaa8b05b1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321917d8434a524ce22ef4b43699307901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9548bcd9f48172903020a326e3f93902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06417929cd4c4fcbb9fc0d125ec42e67903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2125dbca2ad5b039466934159fca4c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276bed946fd32bf7ab9e35f338602c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ab5930c551febca6607210bda2ee906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee494d3184268a111b0c2ad03dadbe3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f58af015381172ee9ef6d2fb99c6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f223278ce2da408826a1a29b7e6bbb7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927bb1387b775eeec7e8a75f493786910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c936038917029b5b4354f6a0507d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c23d2819a97c8ef1b41a2a283915d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c965f838798c8669d26f1950548a93913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c6d28e253be26e3915a37e3ded31914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f0a785cd066567e91ccdd7951c3d4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a26ad9bda523c385745b9e42c794916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b759adb43142a7ee12219f2a5ca2ec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25258d932abcac7d1b8d42b22226b3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f95746ea65a2a660ac6694dc479e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa32902198a5055a54f9a3007690d8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42a04e78b6719a02c58050833b7f6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3987f12bd88c2830af972ae5f878922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e73c0458e08bf0552deb3dc977d4d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec92fbb4f13d4520916df21e37989f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872ab51a9d1b97a08ba0d88ac6bc743925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9eea6bdfce2e038958e7e67e38f2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70edfa4712c8594070d3e44746a59927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc2369d6b6738399b18ea86e3ae9ee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7800debb1f57c3bfd79c981721b2d7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6161a649a13f3701289daae346de1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d00e0eb6a343b9d7c4a3c900d633931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb59d387921875072916fbe052b8e3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eab9f46012ee58a6ff62654c910ca933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ad878162d6212c4ca7d4284b61c6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaad951080e56082fec939d5a52843935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b275e2a8df8fa84258380095106507936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1671dac5862eff60f4196f9d8f2193937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba3d477d74fef363932704827c842938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef23e6527cc34608e7058fd1f1374ff939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfbeb3eae384e42ab43abffe16ac76940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc5bb1c60fc56eda52340c5dd1734941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee1cd0dd7cda71191e0a515416ed3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337535e22f54b8bc9852025b920fa67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857dd5f9d4501c7b59b073c7888862944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8be22827a541caf145dda4855cc5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac800b0431848df8972308a89948f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6872ab31cf3c15231faba21091ac8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34050adea8c44be5cf040e68ddde12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341d50773abace2c2a9bf26fec056e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b546b6a93b6c6e522408a79dc05d3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e69281185cae53f24e11f1c8b527f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d953f7bc6f9c3788fc8d822407e694952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753018f593be96ad522b57b1887cb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa864666b4682e88ce23d8388e04f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c6215b71451d78879173f8e2447a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08e0f42f8ea9a95ec4d5c80d7cc672956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c7bf3e3f161e233c9bd75a130cf5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515e6fe650fe3eea536720a36c3e8d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a6536dbab6152c9c08b302924fb7d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1df5d3a295f150fde8634f778300960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b25eea4d99b6ecd121f23d7ee030961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc4ed811710312c9a836f7b69e5fb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eb8e9301d10dc92cad8d8178ca7d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee21ac0752f4cc83a4f3f36fb5206964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411ec3bb5a223afe8d287f36a7ac29f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf0fc393bf037ba123fbe8c942ca6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627715be86532d72b9fb5cdb6b23fe7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8247d9d2277bb134475fb8fcd5c2a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b014cb93c04e2dfa318986373d3b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e586814936ac2c75002bb5abb10d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dcdcf9f06b1cc2e41389eddb367cd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b18beba0056f51e3fcc99fbb7d8c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f320538cf190a70fc2dab6327056c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd3f50fa580e3d87938df0a3aa6f8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b569615e8ae17b7729540f859b65975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40df4548474e8124e675d716e615aa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b4fed4b311f153dbd96c4c615f60977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018dea3ea913301da0aff1cf4c54f24978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27b082183411fd6a091db615aa959979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260429b2db45eeb56f06747e2e068a37980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5460c9adcc0afe913112f3403df6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa5adfa5a57945083bec51dcb95ed982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978028b581cd36539e024349f7ec4760983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7458c82f82253fff67e849c4b918f4a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebac541a8086c8ae8eb2298e9ca4a03985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5476f2e444817b61ac3dca29b8a9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f18e981074fe9c8b32fb33cdb390c3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd45e3ea63de2ade8419246728c5495988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2f0bf8e0a2ad6f527e49e46407f36989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbafdf5bb3e6a821713a5582c69af0c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f4b74b0e82118ef772bcafc83668991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6811277d3b68934aba86757acfd23992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba170b58de9475dbd41c452f2f8869993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce495b8fb5e3becebbba7d276f2ecf994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffbb2c26c02e212dab5f6aae91953f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7fd60b5bd7d2aa1e57ce5898cfbe6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fdd3e200eea3cbb9c992d18d29467997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>