--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9e706f9c17caa9378da2cf1c33a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371e1edb5ad193f78c0e12fc07ac032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773229996200b1f4cb37fe9466c3eb1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097246dfb8c28b56814f44c01e634f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e597db9f259668d26bb87274baef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba45e6465cb2fb73337e80640234376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f144a18be27243176c9e249eee517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a67522ad40b984ca382fea3cdb918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d811e4f3a72a2a4bf5da07b118c7c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0a912402925dbe2b082fd6189bcca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4b9a3821d5a3f0ab689b3c2240a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d24c9b64e456ce6ffaa7c7719974012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731d6708d79405829ab109e6ce2294313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3ceca63cc45647c5a704e148811f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ac2d9c8b36a4a2e8aba3b5df432915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e96bee07e1a59e6472c77842b9b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b897d397d209ced9c8f6fad34e8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f37a587fc926b01451b247800ffb5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afa4e6bd75c539aa80110ba94e34019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162851275350f15acfff0c85499884e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d81ae1d517ccfec088ace58bba8b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad8d091060a4d88f3fececf930229122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd615271d58244539498e30bfb7e26a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec618fb65e67d62e90b94743e4f8d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91181dec6b8c2caeb84af866f52348e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc5d9767a80b8dc6511cabd6b2f3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d469657e3ecb885104b6131f9f9f4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f790fdbfedde0d1ed820fbc98bd6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b1c1c9165404a40916193c5c7439329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888004caeef4f7ce19f4c3bac1d48430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fadb217ccf04053797063edf49c0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a465ec6a1f9860bcf67c7fc7875d9d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b7bd64ff5c366c9bda030354277833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b2d259e2fd565418a09141d28e5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fcc5211c1523a74c464ff41711e5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad020a5e5c8800d0af622626b541f38b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609aa24ec392e80ffafc478d79f4c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1514ac5cc75b5edaeccc9910a1ab6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e79f1baa4f12959f3449cd949db6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49428941d84b270091abcf31b8f8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c36910721af4521b3df3f96faea241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42a81a700cc3063e29333494e9b9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a79558a3bd34d7a3c2a371a1245643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d54741645f84ca870f1c14fb21bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175bb6df87846105d271334ca8c376645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f3d58a7f422739cb79377f9e6a5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a346fef164d0e9d0fcfb9ea1a7cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6619ead194fc7adab48a1a92fe47b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb7b3caccd996700ff82c96ca6830949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7907615e2e130647e68a97717fde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07aea939b71e329324cbf8b0f1adf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b605be77516c1d8adfd50c79c9d6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb17e8f0ec28db447cbb666408e06b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f530298bc6505903c05bbbac942654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf00bec2a2dba415ad33ab81729b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ba951cb2b839278474b585928f0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e618ab249a841592583f8564fd33b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34591e8a222e5aea02119f097f85ef1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097f2b46cabbdbf8c9a92dadae238f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f3d1818dd9fa8a767e06f5c77e54260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c626d3aed96aa9ec6633c796fdb8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a5e37acf3a1ffaa4b844c770b69f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281107aa04909374f5e8d622b3c76aa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430bb51e34e3fd44b486e3d7ecf53d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a8d15ef3306fabd191d986279b0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ae299e12a3e41dd7b2be0661d26f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e482bf65a3541d4569e03804db0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f96481003ae38b66d0c643ac92756168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6026630fdd20f3ca30ddd708d28f52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd038c1868f5d5be4907c9910c6c14270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865253a00d7c642ecc918869c5f8f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf74211201dabea0fce1fcc3f89994b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03b0df92d9d069c1634d2caf9feef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c122d661e14ed090dcf67a20e4522a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3c5361ae82756431931625fa9876575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7275806d655ee2ef59281f4b0c40a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619e0d882477518bd6bf7d68fb8b1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a403dc55038ccd406dcd9c9fa5eb1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d20ccd5e799fc24ac90668b6c44379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fda170d305d73aa2a370f9b4c178a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e4acd47a98d129d76b112016d59e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d21ecc2c1d51a47663ea49d54e353182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cf0d42b302b945a0c61a83fc13b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561786446577e79142a05900640c2a3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277283f54fab4b7fe4b01f32d2458d6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44a6baf4dd9e1e416dc97e5e359f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee1ac1cf972fb030adf8ab9f1ba3cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087f166e718c8b20d070ebbbec7c0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0324cd01d7df054e2b37b8b1f08c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d93ecb7dde10d18e1bacacf6320c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341f6af360f0b08b82296985920a19d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0a43b43806dacc95f16db5d82f6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb479dd298a7f6c2c5817621fd32f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406204c9bd356ee8a173f09e89254e6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd35e9316db0a888010a9638bb2c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd135dd2eb9a35d5c0fd1b773decc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73806e8b774b85ded71cbf4c883d7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aece20547a6a2e859dad6b1c35c1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7fca9b062a405172e4c690828d46999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf717b07b32625024f49973ebdf51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f3e93b14f6413bff9c70ab37524b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752547153ba8bb3eec0a99c171d3d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a81c590b6e8c2c353348387f883307103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055e85924ca6ffdc8637af7f4a96a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04fe521ded800efc09030118800c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ccda2730e38eb4bf94ef0c41d04ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3af0534cee581ba8065f08a655d94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74e0c9d015ad849793ce77a53198d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40d8ea7e28228cbc3ccc1697b7dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992c2b0f533d87c2c531f6b7f36552110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed67ca33879831ac840fb34179ccf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c3f1b49d0649056b347f8d718682112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a8aa43c7aaf4d806ab7213f9d802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84ccbf67d9d69e31e3f570d575fc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f324028652ed0da2ae9d690e69e07a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e65e4d33e753ec94a4d4a08679656116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce53ce295bdbc70722e3891d9099fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8338bb5520446cbdbb717824e6e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990da4cc5034663df0666c167285a57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b991c178bebd5ebf87811588ecc74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ea681be4e17de4b0921e2f5f3977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778284d1253859066d7eebf94161ba1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d48b72c16796f7fe9c67d667df1c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622a1e6760ceba2407d0f01d9b2f3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b677ae3bd718b4108281543e0bfaf70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db060e02fcf44d3b76d72c36e1eaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad841c3bec0a46bb66b8fde85ad1716127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48bfca3b1a4ea4c632feb286f57af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854159aad9e6536678a9fee0f24951cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d6cfd2f5db2b9eceb6c53a7bb7c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3910c5172c97463d79f6aeda667eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65526ec2d711590372f5823a73d813d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72f5522c6d21f50fff4b6e28c13af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ac8ce766929649ee4a78a1504a3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b35feceab1e54a2aa817fab1ee495135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40fb30850ed7acf63ee56dfc89c34a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41b6ae0cc0d5d03a9d9c036506f2d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2473610c1c3c1b6f7e4e09a2edd1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936419e69993683ee8d5ec1444a2443139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e24cb19e4fb5778cb5498c29f52f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c5b027adc4efc4ccf1d45d69503cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93662660a604b1baaadf8c1a7ed4174c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c0c347dfcbf3f2de9554b911274c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e73f8ebb081836a25529a3c8736b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d59e7ad033306b4b06eec635fa16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3a768c76d3aae0a8fd7c97018a75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed74eb6392e8496b7bf2f358b41a05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe0b92b52a73b38344f2078502923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd628c71033833daf12ddbfb0a6a5bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06ea5cf7c3d98d372a63f188a1cd8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef1f173b165e3e4baa42108f94216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf5a970d3cd608dfd986a80df1d17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37df43e923871110a8c783c05a4a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a46aa0cef67c3e9a8efa30e43eb4d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e508a3e39434dc5133b95e080e61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35376f47118c7d700db1d242ecb3ee62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8c422fac96d9e18facead900bb0d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb2f53459a55da6c8a3fd449021adc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169aa8611eadd0be2544cd349030caf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401220d9ddb062adec5876a8b451229160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c250bbd25404c6890e2e0e3a0b759161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce000184423efe1e3bbb93f01cdd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f6d51b08716a3cf4e82f9af20122163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71baa1761ec4736e5cfec587ce0f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328f8b9a7d7de099c870c53680f5ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b597fc1e387577e07addbc93eafc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ad1616febfab4d6b3d50343a7484167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ff1988d73c36035e00b1ba47553c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434657b33e77a9f32d2b4b77c1a6a77b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1522b4089b8267b4199aab1a579940a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c0e9ed3d53c4e19729664445340d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9eaf3d0b8b0856316735b64ea11e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb1b3f6662df9357e99769f92e8fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82a5253cf2adc9b3bf15a33c8ffc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a248dd011d7cae96e493ac05d3f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ade337e0fd93d8ff1c8a9845898a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a550c84878ba84cf9f37463d3a07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79740df99fe987758b364fd93bd56520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7498f74830ea8bab69217cb4b0380179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf4bb3c306079c1a21def0c8a4cf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81b2c485f8c4126d98c38a3600ead7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46e90c0959a18e32c464059a0874e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd8de6395769eaf0f49d997b1771e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e987fab0388b2da7b358d5f00e0edc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c8daf37be79e5f48d987fba59670e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa7f4c9e9a0e48cea64aa22b6fa173186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72d0978ad80dad7ebadb33cd73e1eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c114e0403b1c00253e9cd3fb87f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1108ea222d6841b5d3e4bc140c7ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114997d09f5647871301995c22ca0992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd3c5736080b847dce484d45e58aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd215745ad65659f597969b0b1cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0cc76c3bbc0b3a94a24d3ae83b9a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f726209dd808d58b0acb62a9a1dc98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9cd2eec356c054d2ea05df04d636b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961ea95487ea5d8884a5b9da8e83d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd441e0a06b545606de9d2a90efcc5fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f91f092527648bf9b66ded30bf484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053289a71df9936bde86a597452332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f35a872ceab6b25e206bb1d0bf65f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30edabd51e41d2f54d1120f91d5b81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1e1f4d0f2c464244e07d13ba59f72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ae8794b9692266ee16f3c42f5179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff98fc51e6fb75692d2323fae72480204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96931bb43dd9599cc32aefe91792c48c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9eb5c7ed0352c6f0990fcf9f910ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42695dfccf90c7cde8e171c7987ef0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcdf71304d3d7aa01938c737674313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9081f7db8359e0346418a21e945962209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6bf1b99d1fa2152f8f69f0bba8d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e662b7ae940e543ed2589538a90e95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523cdfd3e76cabeb541645bbf0463c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687779cfc0a242fc537f95806727381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97afdd47ad18e4c227716b093f4b04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285640415a08e6d5763530e08e90c8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0f0b2c21800e38d68870a55611c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc511b474472d2e732eafd04ff782217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9aed81de3f87bb45e7af0c079bc30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e46cfeadf408c03fcb116e3acd89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b54ca48d48da627e69c71d3566244220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77d5a8c97935139b5403a8d5d2a26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86924138fcd9a9705fc11674bfd0180222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852742d0b3263b66c5a9326806419da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421ece8852fd039c4c3912106685d41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670461fa40ffd21b22b720b724427767225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed157db2446115f204a790920cad3415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c399ee220b7fe719a02027a69da24a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71528fa6ef5c1265334ab5c14820d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb56500a69d58d12da8e576f20282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59c1feeb7316d93eecaf89a2c54b73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab3d2c8fad7102de41215d5ab47c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4591bd5ea2f9d4ed9c796b201df69a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d1f8e45061eae7a1e108ecb8bd5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbdb2b9b4e8bfdc6ae5a81f5aedcb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10486b09da1660136846c673c439c16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ce3e0f89c34efc78a6b6537f29b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90854554efb9dc7303801fa387f7059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048d98c4a98e921eb69b89b7f225a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca34856be96e217beff4a7ddfe0345239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d604cfdbffa3900068eec62e3b08e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe081454aa5ad032c02ebd1e719314f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf39a554d5e6d78f9e7bc7ab1c9561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554463b5872aa9adeee7290f4fed34d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098bd064665a3479d1ac7be4a97c361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795b9757f636258a726fe820b3f03d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffd3fcb1c562a7d4504cd1882a7ba3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793cd6aeeaa38fec87f6cc24272b63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fcd18e776fdb9c2a0b731adb36adc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ec6e8ee58f46e4eda0e4e25592a2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaeb13a8a1d9854fa67268af9489ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36d5f4d9f223f36980082baec3374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e75d1798c0a5cc8a7c12bcdd607a71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f48d564c5f128405492a777724ebd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d27e24c96ae35cbe40c670f3785ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ffac927598db6219ddbf584ac67e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0787ba4bd8dfdf4fb4a6d3e61b2295256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704996e985c122c951632589f1df5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860325287dfe84dbaa3d63174dd63f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135574a14cfb457ffb07afc517073f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f71796aea1dbdc820707b25ab100260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d7cc4f516db77b94ff1542301f4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd024f1370986ec5271f5584c0ba53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0133e7b76d6e98625aa60ed9bdd034a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af00881f41e8174d402ee6cdb9d9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b3d6ebcfce36db718aa39de5d3c36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a100fa0fcd2417939bb99280c8da6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a79f73267a593bb61c6690ff3d220267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66e57a1eec86b40ad726b09ddee84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb611d1d1f9fb89176795d2945a34b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65d84163564320538585ec71c5338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7924943f8fe52694ef29eab225d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1de53b996c37fb71952b934b50ef8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518891cbc43904a71ac586832d599672273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd131937e7eb502f916b075fc25533a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403303f7bbcae35cd30276ba2a038af6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa92ea7d2d07f406ed15b30386ae7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddcc99a60e9a7e35c66730d44fe55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4980503f17c516806b50af2018cfc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78628b39d946b7d2e8676c6f6ff327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8e4849941932f3e32d9595ef92ce7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb7ac2b15ebfdeed28d80b454316d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d37c165d7ed590395fb7ded6d19491282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeba30b06998fe8efd0c423b55a6a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325110915709fec6485e231aae505331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c3f1727d2b748cdebedbb389c9c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c431af8c61fa66a077af24511e9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f45a50253941aa1742770d69fd20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603981058fb5db62e62fca12506d812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea3603e08eb33812cf7a8555aee03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f283044764463a5baca55ae5c1b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73815f75006633f09a49e0652203a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82101a48d5a6f0454854a42406ea4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eff8482dc01c66691486b0eb3443c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e18eace22782ea0ebae9b0945afb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9a6f1e53bf9c67043c2e3fec2e5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9770578c0a7471d8732e4a821f5ee04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7e9fb67b672bc528ac4a1893855b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe49016a50daf71ed92d8fb71a3d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d18975977e7a76340bbe8083a3ea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638df1c1c61af9cc8125c2202b1da6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c631cfb383a3578aae52d40d3821eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecb45e41326cc97b2a7bb0686c67d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8223743f7a5a72c974c71db567b199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb03698ef66399bf784e8704ee5e1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352a99657d39f3b65bd1e447e401e54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df789b050707df7aa5b5dc9e4f578aa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bdfd67545358cfa4a00dd94db2d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930ac072dfa79a39a9bb7160069a49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8703e6eaaba68b8810a4291a6f4085309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe46549113a3badc720a9cb2be4a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a3e8f82e8da5bd6b01ba78a9ce43c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee0555dfba8e7c978edbb606c3cb5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90742070fb1040f9aaa44c784ef22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ed8443acd2602b9523662e874f52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427edfc1cdfd7d8c7a71b0ae98433efd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef87d27d1f09b528611074b925acb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14425780e612499f328b75b1e7592d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f9936c80652e44f57e360046ae567318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda8cc3d560e96681ebff00db004c15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f91e3b5da3b5890a23bfe0c088a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd8900e812620e40deb7b79c27b25d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa11837194db0a895248b19659997322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121c012c87b9555bae53899c329b16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb494fe95f8b6e1b6a66092c0960c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3fccdba9bf6876703103cef7b353a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2a89beab0800c58b1fedbd6b646c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d998ea5e5c05b6cc204121a53fa0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3d1b52aeb822428843675b6ab57f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbccd0f2baff9d6a9ede8d5565da1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e73c9b15b6285ec493297326fdf08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bce7e7f5106992207957a37154b48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f8cf0c7267e5d7ac9d5ca43455ee4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4f9f944ecc0af3b38aa181ae8263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955b3c65ae2740dceb4a083f3a02ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68955dbe9fbbb834d9ac16104323fe3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fcd3889f0629fcdb1f5ae69dee5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d4a8861aa328335d14279df23de59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4b9bfdffa990bdbfeb9868458d82d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a5eeb32659ffc7a23d9be9b31657339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e977ee084d7a01f614220951e7377340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcd06cae648f46c225cd65d7b6d4ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b476c14bdea0124eb367f1d151c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b90c6702002f990ae8aeeb02da0d63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b0d69518a26b9ee7d787c4cb39a72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e1f4e3536424209895621c30c6c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f5ca508a22ff6104fa254062fb81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b66f83fd4ac380959337456364f6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a475276e5c4748cbb7364172a390081348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8316e5ab2aab8e4e5713b8000bcdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e65932522f2bc086f87b4d0e4e1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec478f41a07ba4a254006a38bd2998351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fde5e23ebac93fa861d5b6afb7888352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f1c16ba86f9ab60667f6e5763bf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791325b59432daa22770edf536218e56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e87e38fba228619d095cbd1dced7e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebf8d49cc36cbedc43da0d425fb56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea287c98756e7d501d61c677712d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d486fc7c0d2a4d9306546b0211dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064af4853a4b7558967b55a0e621ffe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca157b34292ba121018b9e2ee4331e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b4ff88e829aeb652d42427c497ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1f704af19b6350e8adcbae2920517362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7acc92ef57b5feba8d8237bc50dcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b6a55c5b1fdaed1cc9d331beb386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad529bf9b2862b63eda8732269213365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd7dde202cd55965819ed057dbd4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00de38c48b5f44d6ee08f752a001f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263336f68665dcdb0bebf1cdffbbb11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f06985d622240c47affb01a355b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b24a8ca87096a46f247d5390aba59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7efce39b44ff3d5a506dab29b52c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa93ed4e3ccd0a791fb8b975aec54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430e10cc3285143678563206de6f5dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f353407e59ec687acc95b72c8aace374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0559dc03d7cc2749cdbfcc1eb4db87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ee394ded38cfcee389c50e603e3f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3af1b095b9b9f2d68a6320573e7ed8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bffd5bf59244c96b88b58014dc2b89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e23ba822383d808b6e84f81f5083d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ee3e0376d8789acacf8de32807d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616cf26b181a827518d79736f9de41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04249f9e2b771994d57cc24aacf9ce25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8554027ba85ed383abb39c0accf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375450193b00813bf79a168d67614f4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96516a76843b08ab8baf742ddad31c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e2b4c475a9dc83ad59995fcefb77c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d19417aac5fd42933b0877eb992d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727331dec50c4b789f9fe5683907e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcff741e270f75a44bc92b94c21f39b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4216ee3a0573a2e9045473f5f71218390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4688c1b70a4d0105e0fa71da26241391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb13c0ff501e296e1969b466c39a95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceccfb030bcb1c551e2a9c8df74567c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a91c6335902d97a73f242b5aefb40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe71acb6b937222c5e9f654e55f9490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bcd7153be4acdcb78e143794d871a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7f8b5d581ab3bd3bb3e77621b9059397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd608397211082827c52389ba69a63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d386b6e1d3b2c063a202110a63f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe7b8c1002adce2078e1dfaaa2f25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74c105f6d7b3c878e54a2d6b5d9424401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086794d3ede596c52a4f6223e57748402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad8101fd093b84c558cff59b0a4e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e367fb9cf5e0a35277fc7a514015c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1c51da102d7472e9b0a0c38ed2d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c2affda442ba43b22065b76fc0f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029d4f712a5fd29cc2b78465c15eef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f986ff7139f04bb499947e67b2c04b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5501dd16c21ae3fcfa36dd138dc3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456f5ba79d1bbc7296bb0036a187e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4dbca6a349d3f5b90fb254228fab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e5e3525bb14f14d5308cb93966463412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41136b65a21a4f4d0403164d9e7bde2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac82c01eeb245a6eff5898a194f94c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6e45b18d63d91937c2401106197da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df51ead381091660924d67f3c70b586416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be966299dc1fd275aab03fddd1f9929a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eab5052146c13dc89c59933737f10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c54532b4dd3aa56979604bb451c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b0d2ffb28bf3c07af097e2953ba2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eb97ae5c1fde905398c2406444d81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd9fb9ad67ef4ee3d7f88261efea56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b644f53eceebad8c485e52fc3bc7ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefebf9731206b04a6ffe7381aa26f3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac6ab12c241c24679f4346d01e16ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077707c184812bd93efc3a9a2acaf6cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee74ea4368d24cd3c1223a7631e90cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c6d5fbfa93940e8848228183e4fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712653d182fab742cfdb7d0bee7811b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e7d316bb5c183753b7545561342f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e35069cfa7186b049a29ed98d93d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8497469b389e3f4b1648aa8554e7b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d65734cf8ef339f3a45bbb2afce34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fd3f83f2948b9e354f3d30cf7fb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6d77d15c5321b370b030bb694cd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa43034d106427f3696a249b567c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d071553b39c65175c45773ee56e6977437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b2427e8d3bb8ee25caa53601729c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6900339996ee062e1e912613d9147439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98961fb16be67250ebf254b0b248dd56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f5da4946b566c02ed745abbc75c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee65038473aa304f17894b5890c201442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8909cdc0aaaf6038aafb2890683f52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1900f377b68edb6f54792cb53c55dff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4500a0a7d680ab4ee202b8385627445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c895d5f2a1d5e324d0e20525fa5bd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61d8c7018568636abceb7b99d82288447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e718f9c54d5d1525d9a91f013f8ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c7a03902676d377011d6e4fad3869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852d40b59117013735a8e7b4c15deb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6ad516aaf32004a5af41611a2c34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055e912c24fa690428d1189600e9ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cdbe01b39ff163477bb48494faa5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c710670ebbf463e7a0b7dfcfb772454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f94c7c0ba9b6d6bff6fad8a495445455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba92c19c4f8512fcfaa858eb785ede456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9fd84e5faef84a9556f01799a96ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccfa2d0b8369488f7d6ba07d1cd09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8029edaa01a0ad0c326acf729fb7ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa311650158dbd325ddd8a8d6c56087460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce0aaf0dbbe2674b5b70e0e2c5ee53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a466057e474b2dc119c0907b6e24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798607e8ad4d2974155e77f74c5c9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9c1f8be8d41f87089d0550f58a3a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c05e7b650f42734e6998ea9bfaa366465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8b665b1c94c524a6a82ba30e9a05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2701fb90cd674ab3a20be590a937467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da15fb04b2aa5fc7cafbe8e62cd3158468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a74bf05d282216e42949f14d5fc96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9483781489199c0fa3aae50692cec3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffd7fdfdca6851bd4219e164c106a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52f0a7c46969462d976d3e3867dae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435291031ff3c4c9ea691b25cc93212473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c15d38d7720ed63f078d0fe404d00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209febafb4327e607c50d19bb2822e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067f7ee9c270061a29740db21948d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0989edff137f7a73db269ba13817a49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4dfb3b2260bc37feebfa39fe302f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704d32de16e17a83ea025350c67ddf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134d8cabceabbcc32c4fe2b5c23956b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021c7b385dfa2100de7726d21505c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd37da315b7f61fd872bfe123b9ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a850eefd21aeb9188567bac32adea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57004864026a8816ad5da3a7f7e9770b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c47c4e8c18c4c58e82c19b06ae19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0c0985259c85bbdc19a0cc2b0c21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03998d8cf7c712b4190f77e76bd86d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1f1e984318b2e22c9a5c3c08541e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c243a4fe039f84a630ecb6d0a3b351489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce9bc824b24856afcfda64f5f33b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b135d01515010cb0e21de0e3216f9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605f38d65575746617c145eb3eb1ad7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccdbea6c883fd95c7b551736e10930493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d16028dde107174567d7216d17a9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473277355258db34ebc945145182263495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d51145369604cdfd3f978c4480f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603936c4f1d68c336a6ab4362ad53bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f88e387c9f516cc4e93266302f4a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515f48a5939010c66200af86e2cea1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afb21b92def1e0acf4806a04ba69f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af03a9e3fcf16301223bef95d73bf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf558ac9858c6f070f12f68163797bf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd885fafe1ea48bb6f7460d5e1be29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d98854473146888845f569085b981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9832c6a95423d7e207f6f085ba4f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb865969a1222daabde3bae47328638506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba945d41ea4737689d5c246065710507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ff2ae02335ea08f8d59666281f759508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b16bef2f3381572d119fdd2f2af12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2860dd868ad9a94d1f6dcb1e5f90fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e3648662217930ddb2db75b65081f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a9a85f5a07f25964812a5d082d44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9a7b10853386ed5968bd1ddd27cac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40d52b416850046fd5eaff45b0e7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892d89963f1234a07e3dfcf1485207515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a3c162e03b0d2305c887eb17f0a0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f559163715dbbec2b18ab443ff93394517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bde85d0edb0ef7751163c6ac785ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d14f2243fcca13244192cbacc5ea33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88c41953bb943c0b28061aa11c1c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445200d090099930adbb69f13a51896521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc576927d3d7ba73f114bc7555ad584522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268bbed3423c011222c59a085676f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504aa9e2a21456cf551c73dda2e30b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81be40c03fe7a36c8b4793f7eff016525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ca6e7625804b88458a2bfc99dc8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96861f9d9317bb714c87ab87d509f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e131c30b0ae97a12f1c17219c0e06a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e0bbcc10d0405ab5e56a9c51f54e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38782c174a4fbc0f0c34c5271cf99ee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc2388e88a7959b495f14680bab69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f83f1706539af2080beff95ac232532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27fa708d5ef92a9c70f406eaae78e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a1952fa59b5af4d613ca9ffdc4c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90d502c379cdf0e4484303565e1e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790d2ef5f783735becf62d70a43d69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f070255e1445336906492705c41c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4210db7fba573c2b0b916a7aa07a86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392877f76b69b00084a790d99660a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0a9e0a98c9a478c97d40a6c1c6ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add10a4895424d600d0b4a2b51ebb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d57c7e792d8fc09c986c209cb19a94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d9d0853f85a4a986cfb789926083543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afee87965f347090d43517edc304ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4baecb373451b80018aeccaf2b765545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7702a1d548adab0f350e251fe5eb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c954bdf59b4a318db6988b6c671a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23aafa0e98f192151031238f810c05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84139fdf0fece755c698ba907a9e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd54141858b8963bd34494856307b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ad91370977c19f1cfa48cba744df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c575f93575ae7ba1ed1b0cb8b9cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b429c6a1b7555be117130425c032279553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a264d44b9269515d23fd968e9f6260554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c647e2fe62adf3e4c6eae4c0547a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb429b509bde9b464c2dc6d508d086a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4155c12f515c9cac106e3399453100557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb9c4b7f714df2b842ca8c667e9e99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f7d3c3bb98dc2885a60f43a33623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828189f134f577c663a15e96ab89a21c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75cae8d7ea4738625ef19912a68329561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7bba498cd089c29876cf183458bab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c34d7560dad3f7f3e78f6931eb7d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df619bcd015ffeedf14fcdead39fbc1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0abf19be2864e699944d54468c5740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d5f694d55399aa59cbac1c779409a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e5cf6a81209775070b137a7f40bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359b5bbc36355d77baa09e9bb2a995b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08523ac7f5e632c08b43f498b0dc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e210b6ec74f9752e0a15f9eaf9467570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd6b5e689a79441d42331ad170a14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00360b28d6abd43d34251d136dc017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace947177b9c61b620c808f5a1b7c60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e5c81d11a6a237bf151e0ae2cd81c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505be1cd0f862b4723a33c85b1b43f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083ef604c961e58a269fec8d2f63399576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cea4fedbcef03a99fc66a1a25528f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d12d83170d4650fe0438500ca5f8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f8fb91ed6ef7e1f627d37a6408af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48936b70bda0ab176884769bad42223b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfd0157cfda5e6ddf1388c8bc8f2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a15fcbc2e22b1f89878377083b1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7f3ac73281934d818a158d443b73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf2499a6cf26eacc9b3fc727accc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432af77b1af0ca6f30eb07782bd9e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714323bb1ae04f5a2749a7c65e9fe5fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90b94568eceaac8e072d1b8995b4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a66d2baf7c042001ccffc234df0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e05900b9d2773759dfe471cb4ae26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b6de9e224d0a136a417df274ac83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f970adebc8a7c3d7c0f4523beee06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60bf90d056518d84694869a3baa6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a2a6261241047fa1308185c175527593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c11f70316f037e766439bde96ead594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d75102b82282d1e9fbcbaa69a67b2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592929c6f573f01328cdf161b0adfc0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584cb7298e123ed56b90be6723da3ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34812a18f6fb1aa3e2886756d4e0da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f400fe8c917742c4aef57490cbbad4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d95b419b434244feb082ea6acb1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe655d3707e3c9625edcb8dad5f91d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace51227a708d90c2a13645bfb27b04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604ecb089b7cdc58e223bb72e21487603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2839010e8f2760703c3eb17f008b0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a6a5f59f4fca2fe208860d340bb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad5d8430c9519d12a86f5bf8219f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c6a0830aa96403a6b6d8136d0d55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce269ef132add7806ff60434fa2cd4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0012f116f7105334a4284f76a33e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a83ad641d52d5295d5570b0ed1a4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873177dc7b229a14c443ffc2ebd97ac9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345bbc10754fbd6a01d7d15286cba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd06722c1f85cb9d79612ada70c3bc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc31d02f7feacef3c27aa09ca2685614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2792501424c411ebae93b4e1f05d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8fdbb869d794165724532fef478b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f9a388dcda317b7a4a43da03f803617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a62e283737b9e87ef42b389527e15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034b411401ec845254c65b243b450d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d90fa2eeeb64ee7eaa416121cef8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e781942ca520f023cf4834a20601d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1e4223a8b011d9c6cfdd8cb2dc1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785c4f764b9983759ee24b48f5b9e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ad4865418423b69e6d098fe56a22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2312b0b59b3f377f9e6bed51edb2d26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3e3dd44f5849811c1a23b957aea5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139fac143ff866db3c17992b1c86a03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086a76781de8f57ebdc9e3b919b5cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ea012802ab0d2e3e427b0537232d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de924460cd423484c3aec45476bdba7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c3262dc0c8be549113e50e9618f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65f637b379fcb26979a71f2f856dd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b4d7649d9880a18564073c34c649633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c71e01e6ce97c124c342926ea456634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577c3780126cf1a2a9197a57f92330635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e771f9478b6367109d52c94ab4ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3549fc409d6cac932d367b26a51eabb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40e624f3caaf82393409a98550d2d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f289d261cda465379b693eabfb8c1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e289e23ad9cd0a9606fdc39daa418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db0ca86a48ea137c4100878529da8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c58addf2e8bc3e1010ea4d2f6080b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab115d8db28eeb5d678a90a1b1c42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4db8d64faf6ec184a976ab081020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bfe0b6a44894f3487f35850cfe2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ef433a5f0b047470ede4ec96bbc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ec78ed5e9ab2a6345769246e3291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6f835515983497688199839bfc65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f6423da7277fc6779baeac3512de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c06cf007421c968e34fcd137fe979650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a58461e115f5fda4fb09913de2615651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b6001ccbf4ffa2e5325b91994505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb168af35dca553bccb9555cc945b51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b396fda75353759d4a042cddc8f2650654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49026a8128e129e2286a68ffe9396655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e2351e9f75c0e2cc718cfbe2fcc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc48926d600a3c04797fcf24f9c830657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df6074e31c238d47ce8ed5133ea9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ac6b30ec0b3b4b83090c6d6cbb12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab35fe9b8333f245e82fc4f0f0f27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a61ec2f5bd1fab8252c5d85b836b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c722b388bbd6d06635bfcede0b87b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665075e16b4ffc7162cd982fa216f84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916252e2be50b0fca69158461aab0e79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1797e99bb3c0026b1b8013029b54b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4763224f23db6e942018b83cdbcc04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422088fffef2c36201ab6f6c2a79da11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e07337e8efe93480d2c94df9cf3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dbc0553248e1ebfcbb594b2f2ff05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d2194b5d3fa3e221296e73fc06f5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf769dcb51309ff4204857959a5b9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176091f907a693298999ddbae1dc4611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f0f58a3f25524bf781b1c858e7b96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91625d142810d2f800cf95eb8f1b9969674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364675bc899caaa5b9e9dd0da8dd6526675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a979d66b9751c1072939ed6c5b1aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e61c84e18ae23b84bde15bbfb8bf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180f6c7ac3eeb83370dffc5e62fc6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e29d73b416686b60e57595b0bf3c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a26139f3e928b0177179f3ac70d4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaeb0e3161407ee3802bc6a5e9b2f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc176793155212d4ae7a88eb14478c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042f1368dd06e8d0282701240f5eb1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b54bf4bc05908e2b968e831abdb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4db5253b2293d9e2c9a1cffcf579685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8703a0e75017a8b86b18a9861c3694686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af176acc3e3824afb350ce2fddca40f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632871ecec5041eff8897f27588286c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074ec14b55490676f39bad67d415a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ced60989309bdc174fd34f873ffc78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae5e97b947d6526e456cc0e916996691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d7f4314d0ff5c34f4d456071f1846692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c647c5a7e2e340538a71ea49863c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce7557decceabf6bf388fdd6e9429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83826637d90d49d33f435322b7b540a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02e42f82b964f9e00e27a73ca2948d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565897d3972291a5cf12d11bc11ffc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9590d74990e0e2bb667067ad1dc0f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b08ca0c4721d3cdd748ec92a8ca49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87bc0189c335255f1d8e0802de9329700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234af447c33370f54527e8199f7f3d9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c2931b06f285c39661e65652c9b1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd17c81881dd1f2aa3690c05d27c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3ff32e7ffed819ccb399c9db0d66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd2534e9683f51b75b20ed596b186a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f89401b16fec25cec8ac4e48347a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c80073ceefcac79790606768ca8cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1cce421caee94a0b2aea362b559f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf2fd63b31cc63421012ba3a4e2ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883178643c6585a278147e244d34c5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5efe54483cd3a1e407df1d74cd8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe3317e647440971c10d8cf1ce483a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744ae92ace06be5a864cb474dee045713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca1aa2a19fa6f6fe4c969d0795f25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d1fd5f295ef096dc4f92f3fb1de2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155fd6d0f398eea1245c6c883fa52be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de373e59256f37b1db7e7b593ada7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f19628a81b17806497d73fded17c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dddd9199004584825c46c89031600719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5a17f9172de245d5e605d24a3d3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86fa34ac1214b68e2abad0790fdcec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02672979c9a7d0b242e9e69d08a9b28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c72c39a5eb05e01112b387e2ff94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74798d2bcffd1e326a79eb5461fa6f5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773595335fcdeb96a26bc3d1c0a5c2d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6cad85ef26ac51fe6fbfe9c28a230726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeea1fe5cf77665574d99daecd3c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b1bc11aca79f84574c03e263e6148728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe656fa07b1529e393e8b7afee8484a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d3d6cc3abb4f831c9e4f03f45113730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea6ece67b9bdc9f91a563506bf305731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393343a6468f2ba2cf31d9fbfab2defb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05dd1879d357087e733e8d9d13e95b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4800e904da572e942a58fadc2bbb14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc9c7ac5e01e4fcedcdb1d00f98c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d97d4ee7206dd26ec367f1a5a376736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672a6ac31036b44a03b5628cfd40449737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62317352904711106a03a69163e7ba9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd97a3c587bc507d8a42268fdf3cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d606237b1e284103d1ac6d768ad03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f768a191028b8c7d58f3fa15de04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d773feb320d5e3119f1df866051c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f31d55370309349c42fc064b69d4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858840b1e93f620fa03ac8ed389b9d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34cf7ea19218ee50f88b020b70e91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b83c23af227b9765397931774ad88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf980925112169386aa90f2b5b8af559747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4416b056dfa195b1a779d68340faf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd073c516f270c6da3fb198f4da0b5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1aedcc2485b0763debaed7888718f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e1202a716d4042a9254aec7faa22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a50025ffbf36a7f24ffe4f30f600752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbca2fa45d0fdc5294a61212822a8e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d38bd086b5c1c8c538102fcd0c8f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598113febaced9f319330566cdb3d8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b395b3c03336834b5a3fabb7050b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5f8ae886127878f40b40f5ea0ee3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fdb92845ef269969fffc0d5c6281b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61791e5d1108de84aecf1efbfc0daf1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043ede1ffbceb33999faf7ebdaea42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a895808b61635290ac9c6ca1f701b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ba06989002d0534a206b6e1839fe0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b4df6debcb5114cf46722b72f5f32763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4205bf8a2bdf8e0fa103bae732c496764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2e71d2b60df0fa2c87c4c41e64383765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659a940558681dab33817be12e3733766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e43451e044a311de9a44b5cdfa20767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d802f7327b8b4a5157e7188d1690f3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdbcee7a4229ea0e46d622e1f6bc30769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cc771aa4f1b0ca931fd01787e5aa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bbbfe3df8c631508f4cde7e022969771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324a6d9e3982191d4909e31d5b927b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b888fea34726069f4659bd7b8dd37a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255b123d46b3a4d5804c6b364d3713774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae080c5d8cb366b8381ffb92e4efe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd9212611601f9bdfbcb86d0d73bb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32b854054061f04ec2844720ca15a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c7a8b9640c2eccc8397555ab04a6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3897bd332005f2e734534422f8ed0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af438a2a25cb91e50c2efae8ce9ee6e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5860bec54a1c06b8a47843d9dc7f77781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bba3e2f6296b711b9823d6738e43782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d633147d459c7514bf123eb9ca86bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd090474e12cbbe006229c93e57081784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc93b4cb85606a2e776d76437c493c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15eb43630059f2a796f0c1e4d4a24786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ad7413cbfd643fc4dcd6aadc03ad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff602a0c4e78002f69fab75ca5e06c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c4970d580ba58cbcf4d11f1d9522789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b65340959671d8932fec6c6da8df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb68a7fc602e9625524d8c968e5cae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2e379832c77fe758b69766ae1273792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e41c6b75085f371bdfbd132cd594793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f4f7b9d21ebf0904bf1fa8bfda025794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fa2ce17cb357a8bf075b82f28e74f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa80ad0aa47ec01e72d7bfbcd332857796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b409da18eca1a44689c77506ef3232797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e932cce9e975563aebdc897dfc089798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b430130ddc48ca3daf712e25bed25799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed643a7078b0976b638dba92f7b05b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f012baac8749f71f53e14fd808bd45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461eb091d83bb2df745c939bdb9b307802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648c035ab91c14d32700a9867eabd9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dda8cd1e02370ac3e8db99650a671804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb80c6759461a1e260acacf3878bb2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b8e798a53369c3bf778dff81c90d3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3d67dfc2ac44f2477caf28e8e436807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8953b658666d47a27ce51878edef1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6a32a52629f4356b3d85669a5af3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284fe3099c27d96a5d9e858270fc58810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd96a6b16991176ba4a89386a01d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68931639b220c64a2bc016432e816812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517142467a40216909a197afc3f4471e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198805327937534f14be29abb751946b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c9b1a0b7ec7a9e6f29154d1e831a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a232c96a79288cfacf839f44ca26a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ac3047c8e8036bcb1cccf7e15ca5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b60b58119b25d0f4a6f440cecaaff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b9bcc3a97b9885e6aaa9ed321772819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5a5d94068caef01deac8e8a46be9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83876062a2aa39f42ae2f0c6ebc40821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ccd7e04a15ed82182e4bc47ac1f1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e24850e7e1ce2df82920d4c832d47823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c4c7c240e4f524ebe7a92eeb8abf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422995f67b71617f2dfbb0067500e369825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c66e7606c79c8e1dbbd9e5df5097826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3767ba64c51b118644c812b3c92a579827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ff175678864f93a7540efe16042b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96733628511bedf3e9031a7e955436f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7221bcf7c56d693723f430a6bb01631830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376856b48f7483cfe77bdcab1cc9625e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451003cdbea469afa5506ad4327b3c9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63047e7b7b99e0958d84575c28a3a2a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a663cc0fc5ce18ba499218d73a2606834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567577dcc051b7f9a534c1091905f060835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18930c711cf077b2c9b4b98e3ca768836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9035021819041062c3fcde96ec87d92837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf959f06cab53e0517702b7465dbe838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363f3933246cbd980725e1ba777f8a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cefe66d1aa2a6d30bf3419a804b9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a6897e36d3f44f22d502f094fdc43841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ddc9f493ed6e8f07c2ad88eb78880842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13976165b4a4d7b3c67fb991c17642843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41de9bab4fde82545c50a3fe76c7ed844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5bee21f8c134126ad35c17ad7ca12845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e0bfcbb1fa5b89646d188c59b1c5d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2998c9af2823727db327a1ccb6d47a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962c0771fa71246cc515bf0ac18784b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69db1dc51827fe0611a2e07c0b5eb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b549e7043b66a401f22ab9318b9574a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd46b8159543b304955002a994df6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ab97576324532715aa3a894c801c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892828a4fae17a3090416f0fba4a6ff6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23b81babfa0fe9beac006d7faa398854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc8bd56e2e67119b0716783e67c58855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67892916110f056d96f0b78fe9cf275856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1a771b779b06c2faf890772e0d86857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563cc923c3d2a2155cad63dbbbe3ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf29426cacdbc9e42898ff6f8ebd0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25762e12b1b172bdeae306e450c45860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17bc7ae6a320129579c5711c071d85861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e748c35e96f95cc730d89314c17b93862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe93e6dda38e89cafea56ae869baa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf469d9e96208bd6d203192001298d5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9adfcc47b06f1e3e51333c41801dd6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b437fc339f769a228979a13c1629bb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318e873bc99bb66f7043ac2f3a8c65867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af09dfd8feeffee9a06050737e901868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafa0b86eafcbed1fea5c7b19026392869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962655b32c50d8956d49d7078f987c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efb6e0e291d7deddfc51cdcf96c4bb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18bd91a1171a4f42cddea6eeaf71b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce7e0cb408a20b8a78f3ab630ab64873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c67ecd02e2f922eea324817f306f8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522f475010168598659225b96163ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1c3d3448b2e014b34d92c0c281e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc736af02e53b9117775f458ababb0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1142fc518a1ab5718982dcbd04c669878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bd7db89ffa0e5fe8d3df6c903a2d5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bfe0eebb46be05c7ecfbf32560217880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d83003b9310769166c3c178b9b0a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525327c519d7af8819dc3a45b53d30882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4a441880e210c239b9d59370e1b42883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e722556ef0256c7ca10e37866e61884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9a0173a9bbd3d17392c3152bb13c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aff1ccc4b77d801ba49b20a7e267f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f1c2c3a66c7b7297fd3f707a56a8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacab24834ecd0e5ae1045ddbebc3f6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75847f8ae875a8dc6057a6c06c8ae5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8ff7f2ed8ca9bd13358d18822b90a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8be288b68c64eab4de2df4ca230d0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7abd0ddc024e9cc8c51241addb35892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c650862761d7295bca39d2a08774f92893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a8f89082629b5caf97d93df544956894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b914d4d10f225c7afc5fc99ffa9b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2fe22867e88350ee71d8fe337f052896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951e5c368c829e13b2b398e3ce6d20897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650913de7f72d05ba534782931817d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a5d3fb93df47bb52eb33bac5bc3ac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d036437f75977c3288df31ab6af0ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac786d3b90e435e673a9d0539baff9d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c5ccc7fcadd9c76fe4ce3d9a4d19c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bf12385840d9039fe4c554202ba6f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d392176895a39cd6e19f1b4e39f5ad904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57331a84ab694058cd809700b0afa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047cac28485ef88b0a64ce0754ba53f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb55e6c28381b2d307ff96149bccc1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3fcadc239faef4a7f8b921d0df686908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c24b3fbff584d3b6c3e1071f5e51909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078604cf4fe49586526a652c9047d7d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47e3f3c4016bbaf60c7514b692d294911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e0756507a2807db3e7833e90b201912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf2182750dd824d0344dbe3a9f02e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416fa882cce4da313de061e4ada8ff2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6b1932029038f38714a02031b0b7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b113428beb86b943738f72b2cf7771916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51432ab339b43b365ee3d09edea63f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922971d3f8663a926408da82e16b5a39918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955af3d7cafe665e5181280648b2b4e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210d7069f631d5e78c7fae5fed8c16920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0b1b5df0a758a67caa854c89e889921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a775c27cb9ce9fdad41fd21017f489922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2abf09e2c9ea2b4b323baf820df02923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7917d5b1698fd1099b6e9b90b2b75924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cfd52c475ceeba39f5f8505588db9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e6d5675d8eba9afc0b43b0d99ed9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a628d343e234ec9cc6db3788ab736d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb753af5402d20acf8350b2d002da51928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1f6e91f94007b506335eb9ca4c17929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6b80378c36b141b507c2078ebae6c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632bd40284be661a3ebe36635dd3139931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e24e75c99c4d5b796586434985265932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e79a829ce77a3ee2aef8d6537f5d7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7089a9691dbc06402754d0c663cbdca934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aed319f2afa7f3ac51b8f4a89ed45935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d32584663613fbff382822968f8a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d37d19d64335acd4b975479a7059937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb305815411e4a2d39b31fecb4fae8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5752c13565d650cc7626ae5da51f27939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d20bc56d9b86f4761d0e97ebf1366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6337f19af402fee9d6da2ca00edad4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b463383db5a651e371f992b5d4d17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9db40b975d33585ba515b1cf1617c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e3675dd368db5fdab7967e296663944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3318f775925a921248c41c001466e6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a34b359add175693c9b585f41d44946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832f93cb87db83f9a613abeca9ae68947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412b0f75d5c73cdc3e0720e3d6014e0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dbad9c9a314bcbf3863d614bce4f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560357a6fe013645fcb07466d18f0f2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ab1096ad92b94e08b54d45ba6daf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dcf7a203d90d7c89a0636003edcd0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d803e543c587841c09f4a8b232ba095953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4381706538dc11fb6ed0991660d637954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f36b2547defd72fca98549a89da0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86507eb4612dd0946a482b0f9ce6fcbb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13637333cdc4b6990105e1731ef285d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b761a36910c57822d53b27e854a91a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64d00093e3a352286988ca05bc311959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48826ead7561ec5f9a9d7552144d453f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f62e19265ab77abde7da8e48a933961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb38f2c87952162237b712b70aece962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fa02129d8f42b59d36cf4455f9da0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623b7d8b19801e9be69576b9b7b409964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a213aea637db4d27ff9f70568ded8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26550daea2b87af2d690948f256cba98966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd916fe7fd61ffa56113cf1f9db488967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348965ac70b77911686049b878aa44a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8beaae639dd33c2ea835c501564cb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1cffc911959ccc06b329c4a5880df970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a79cce2e0a4478924927da110499971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e134fbca74427dc907ed9ea3e25e2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cdcfccf67288933b3b484d0477ceb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce4925aa55fda0d7f75ab664edd07974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f946cace5474b9ac196142b52752975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d898c50f9dcf408cbf1b4df2b990c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f2e27d9e578aee0bb849dab59d15977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c3505b469fe990b33d2d750d8296978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7152fb70ce57ebf711222af2796c2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6538d1be694fb74ebb6dee8ca27f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fbca82d066e05c8707212882e6f3a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96affca3f2dde0d6004bfe47a33679c4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9fca5ec7544f24c93df62cd950540983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a9566395ede3c87e2598ee910bc1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86a7fa58da17eb4cf64627ddf4211985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85152b9eb3763d29b299c76ec4c804c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e56f9f3793e4748b2dd3882984de23987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378825cebc886820ac33d2ef908d2b2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9481e26d9089af05e1d59ecb0c999989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5408ff88a5b7ea437a1b252bc79b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f8a42257e7857ecdd985051f5e366991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362673e744aaccfc9217f71627465c8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654103362f5ec5af666ebfd2082f7fac993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8f928b639049ad7291bbe01efeda994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72a9a251bdb82fc73ee5ec768914f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6febab82ec0549295b8b3c0d47e7150996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01b7e2e3e59ff75e77ed3a197ab19997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c710763474b864641dd8373b7876a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb4bc83101befcf3ff8cb77f177392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51266dc0185d80f661d1c74829ddcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f37fe194121a1f2a065d878346fb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099baa3fc92cddd1230b64d8db0a71c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939ecf3a1ba039178f053e9f788d6726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58dd3709262260ca9e26190464f557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948990a43c27b1b3e99c6ff93c0fce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf8a3cc0b38358d954e5bbcbce09c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530eb95e4562eff6b08aae69ceb985b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcc0a02e9e197ab5cdb2a677ca54611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14154fdae6d8b30168b2a084802cb37f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f70f4cf54676c7a54667b517b8d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2748db367ce5706f9ef3cbda2093514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6443005ad206a23d1185da4cf091b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116e4b944e66a99560a7e0bd570ace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf2d96d18be2fe0cf670a8455c73b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313add21e9c3fc4850a2e98bd1fb3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12dd8f2c638e4265fe9b07bcb557aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3873191b55bb2e40d55cc88e64761120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7ba4357685bca71a97096d9cd3c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4bb49ef62027e9d39a1ba6396db4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0541e846bd394a4c771f97c974cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e84d5f20b358e158484de2112f59c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544e192a6f675a19aaed496e2bac8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd79a7f5438ffddf2084f956099a3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63b4323101b2daf9b7abb1d888c8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04e1259cd68a746a7102067131a2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e2f4361f60264f53a110b63906c9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d37c43286c87e6a45ffd700b163830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a537bc3aaf371b0c5711c6ee973c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068e91759de18ed3efe41b74f266b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27dd93e5608182d0d41679c3b7a5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019542769e15af65be8b7f6116490f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a074f2c1d2be481ac053d7ee554c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0323fc4c91065fef5a2e4ebb891c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e749c58f3197c16c4a9e8e5a9d2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9a2f4bcdb1d7404c0dc4a65a71ef938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c27746e69a40c9b61949df954496239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b6cbd06e3139a2cffa5cebf0896040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45099b4d08b3378e7e7bcc5f0009841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b27be5dc27abf6c7a5c65497cca6c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2fa31e0d1d59c9576e900956f06d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df6e73552b196f6d0910a047c96c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527a5632ad18a35bb8a0418acd289445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6a70f2359069c9bcf5509c29e6f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d912dfeadd824afb9816d94cc96747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e206ce734f61100ddbcd118cc4c5c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194907a2458d71dac2904d4d34bf7e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbca3e8199db9ed25c3746bd082cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df76bd1ed94bf4340ff3567e5ec25051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700bd4bddbcc32db9fdd7aea17ebfb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a821ade47e0ecd40a5d7346ac0b1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73422741241cc385156316015f9ffd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd02430e5735fdd19f0e93491a90d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1316b663b44a551ad9f7825cdb4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389624fbecbfd5d69afae62bd80b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4096519f45f1d7e2507ba21d96a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863aae3936e23e7f7dd9951b1dd32159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89750efa073bc878142e60c947acc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d45a3611d53ecf65007f7c20b38fa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d4b76ba72464ff0224cda11105ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5655243d3ae86478dd9c39e40674463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68e53c6b1dffdc5a03d3aaf0eb6de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308557cc000b1d0f1bf20f52aa0fedd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3ddf90f17e1e79ea736d8adaed9e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12d45d8ca4f106328ee670c183e6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d3e34e18846458b405d313990b6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4b0a5bdef6446094dd55c6feff8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1867f7174cd01298eb9f37aa988270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d4252396f4854e91216edffc5bf4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f206ffed46a38b5f22d608e5564a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11b3e6bee18d3356130723f82e6cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be844c5a7c19a0c9f70e200352f75174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653af1f3e2f8512cca626c74b6bb4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96fd591974d7e77ad8d1c4b448c2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a72a7cee426e70d3705a910d53f0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883febc9db7abf252d146153f54d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd88f7f57151153fc60f75a226247e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e3138887c82a74d112344c6a935f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971bb1817d3f1744e8f6369f380ee781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae648056ddf9e8d06d1bdc3bddf8c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a07691c9389f7a4fe63b9a4b7b68c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2b1425288c96cb73a59a095e008cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea859f46a1fd90cf1f47789b525608a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff914f0cb53d4b17606d78ed1459e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7c8d3c61efdb912b16f23f09976687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750baaeb5bebb884f4fbe174c1e801688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee41c5d82b0f9a9a0ae157f241943189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d4a758bc544d93bb27343f9aaa73590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7265b9f9e1c804557bcd24f985e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3587a7461e1f4034e32be4047aa7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb0eead236e28a5a9e90becc00c22293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7f7b5b8b0a2f250caeb0f49b4dfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ec0ce60568d04561e8d9ea870469895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc91f347eaceb169e08822abeabc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a044ff624c27a58e3b24d92cbc24997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cf0193891534e7e1d28cc677ca34198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32583b631a2389b19be9325c9d9fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94fba8aaf1a424b12ae5fb6be00ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b353c4c0b0a2fa251a367f8cc85c8a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0115727a185aa92b8b830e637d970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478db95271614b40eccd71b79de23b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d120ece5fbcd92b65982d1f64d42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99db3a34dd76c3d8884f23c70d5250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59914e114b846129d69a439f1a3dbc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49635b7bf6e08c1f2a141b83a28cda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad31636bd79a0eca0d0bc72ecaf09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be8761ae3989f5b93949e94920880109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1502d6e932d67072f19ab7162b33b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aba575c4ac86f91c1d2d39c1ff29f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619518a48c3bb5b45ff001426ff3a1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aa21b0c8173203ab4d18c04d62451113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becba13f2a54e761b26b5d18ff22c23d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647e23f34c3c24fb876c16e8d4072b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dfa5d4314a8455d6928b4c3699b7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d4d0cc4bd9f598bcfd0b378ab68e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec16050e44139118c01b51e6198d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3229ed4a979b94c70663479db3e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c0f42ed3378d51f7879706fd5be82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3632d955c597b7152c8173c57f081c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9a2c3dded25aa22571ff23194f96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cedd09f8a59039da01114d00cf5af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc130ec79b2ca64834d98636f434a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a680f32515c163610be0c631bdbf83c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc581336b29f0f4c507c142e6ab4550126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb537919e7364a2344f3aea642eb2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371562185c40a46ae605c73be700fb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86941fadb3bbf234492ba9e141771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61fb3f4f37c8eb3d85658cf094d6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90672d5eda6d9d9b93b9817abdeee3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2b282b8872aa3cee9a9e485aefa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79a4bdd736d128ea7e6a3969e6cb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8457f5f226d4827aaeb2dc9d5d085b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc90828c47f751f297f83021df528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c399b0e5ee17b611d7ecfffb169e07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65697dbea398febadccbd8ae6587bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17990645cf0708587528cd381e6466138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c7203419a0b33eb4f1b9837dbd98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb46d69b6ffe70af0f480813c37a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ccd660dce1a86e6a773719bf0d3da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42ce3dc57b04df5f21660a409742f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c1ecbd984d263942e65f1aa52d32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9cd8b65549162d09f046752c3ad9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992eb1bcea0676df4bf89a73663f1c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a4eae1dc84b55578f018f83937ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a51978c398ad65733376d2d3451b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3616b2f3494b63d3723948f44bcec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e29e6e43d187fdd90476dd442302d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73711c43de128f072278bb3d5c96043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aedad91b3ee3ddecb4b4564982d447151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfccffeaec79ae540727cf05a7ab267152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accedd208a386d1b872f825be437352153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7685ecf2416c6a32d0a8ba2337028a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a81d1d7a8edf7135b920be27fc2958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93656fe1ab2ff827661846df0e3cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9a29b532415d8372b9239bc87f97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b58eb9bd1f8dd696bb183c20974982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a4be51753905807191d1ebe062e1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5220ebefab98b747f625b887e2383d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa2bf6fa3ff8ce592a81408e37a69d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d81475627be4b9c9e7ad0fa7e2eaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27b31f46bf3e3c9251190cbe13c26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6fc27a8b880e031d8bf0f523095bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16875c9ddcc678e51de725979868e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e445bd1697b6665f7c7b8523e6e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f292efed571e896f2f14012a2c4fbc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00680a311c6b5971b17a9a2071fcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1669eb5a7e3fc1b603a89ef41e5dab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e34261ec58933862ec55b08e1f143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037e69bd76db2c80e74a3a39f9d487171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04538f31d20b8fa5977ced064ed90b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7c15625d5c8d655b22c7088f84cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ac4c8481dc7f6bd0fa6cdcf02577174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b52e4487160e008805dca961644e6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832a693812b18e62d105e5bbaf7d62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2805757717a155b5d97ca4702d254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fbc5bac81a1d576c5e51767b267dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337768a0fc925420716433c2905d1646179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c7aedf914c410ec8619947b2a1c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2bc8f14b92d215cb54793b513b1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e0184492d5f8a963fa37e2ef54d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a30beb263da3e316b9693c3b73d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178a3572afc46a2f7e56ec9b153530184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dedf615391d444b83d8c5bf118ac5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d36815ca28955b029a12528ef18f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af85cebfe06896f842ee53dbfd6ef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91ef7250a71049d429c06fec363b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94107e5e6705beb6af7a301f5f939cee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbaa324fcc91a5a30df195283359ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e9b59e582f45bafb926b0f20e0a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef448148ad27b291dca49ffac0ef0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c5b6ec660e979b07605a4aeda3a76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f57e9bfb2db1de364d838acb5b9f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b50af0f23b142d787e615d0de826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e2bb798662641b8fc02999818c4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d27cf7f20fa7b78434cf9bc562e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45216348d591c1a4ffea1a80fff7e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5f247915ef8882285714009dbf56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c879130ffff14f7b0638cece5207d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e7238a0556a83aff876bc27cbebd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee2496f0e50656e455bb7f3a88ce9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f97c58cc7d40a84ff071101a72de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384ad9d0c32839143eddc720e946a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b59ad7be43c57ce30c1004c2b63586205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4cabca0ab934ac65318c0b0fd347e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d59b87838b808de4c15f0115cf362207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e1a4fdd9b59f379ee7d7c34abbbfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd51db5f2a410da2bc3253f108ae43e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4354203d577ddcb3a8f9094c3c404f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26d7edded283c17dac4bee2d81ca20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b34b41393bf34909195002e66ef4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb204ccb2e30d4f29c04a37a6184ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7bb73561de3c4af177b27ff8a90a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64875f8128c82ca6711e17c73074f164215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c36d2b86c22a9ef5be7620c66bfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828ecb72ccb9ee22fde4c1fb7d7dda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a453a0ce3a4af487236dfde07b98d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b481f3fdcb69ac865b7b90282004f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d859eb4181bb8c37d0888eed7b09f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70053e0adab7432d2f6065edac85cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc760a4ee085f53609a8a34187982d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197db95e6f5e33e8afa5549b8982b855223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c809be500d65e7fc15b74ad699b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304445cda205b32d651a7e32120d97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc74e0f52eb862b4e14c4bbf99b265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5552a0dc805e71d2b691534f7de20d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97acd2a690f8d148e99e7b22be9ad9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f61542e6eb1026cbc862c315f589a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525369e8199cc7f75aeec232707eda2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230658357c5806a9c639ae5063c17e65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ff298f0cdd9b5120f32472958e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e71d5f8e379184c617191c7f2af8d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4942a4ed759857c075766a1eca655bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338582ea3da43e16a811e80dfda91ab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256700d4fc5d0e7d3e2ca03665e15d4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114891f5fa3c1a83249488ffe8f5d13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ea6c16b173ab6d8c4541ee549065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74919969e43246d1864b1ebc92a31d1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547937e8d3296268886be9b7dc3b3f8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6f8e8f259c26a17acb1c8abd80e05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588928ea177526f4a3b8768fd52a29f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820144fa2d6bb7d28c543bfb4be78265243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f0b900bb724d23b071f9ecefa0b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c7d3fc00d938e43c0122f0268fda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7270f5185ef21912f94934fd9bda61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4197b2c6cef946b4fe009689d0029247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a547d327722f8314892858f5fdbef62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63e6167409600e1a5652a6730db06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6e1ea51f0066c68f4d7c025d55842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a601c54a4f2c637d458e26300f15b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73f3419e00a9994ff402f72b4cead252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd626bc1bf2c5c9ffeac194a68ff9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2905945e7cbf71fcdc86d641be603254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a1e55d9dc008293e02b4d187af2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ad84896c1f391141e1415f2435de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f36b9e18ad572ebdcedec8b43a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f08908ad18a4c753e3bee86e5649a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbf8dd102810fbf7f35ed243621576259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436cd7a148f8b0d4e18ddaf273e96f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d57558c628783b4e68c948b8de8c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddc5b29237e959bdbde0607e9fdd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366017409a96c49dd6ac6461377c81ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57aecd1806ae608dace69c921088ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcc5ef553f0a6cce0ce70080e678ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee79298fd760cdbcb223d1dff4ba53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5a1f4dfc6435e45f67f412167fcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efe4fd712627bfe97d77afccc270b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0ca3bc5a356e7e406ae264778aa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473caa7aec8588b9587e7be53eee8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1099fa75cfe68cc9751d353d7257271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce2b23489c987446949188fb8a6df1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eee1924b34fc0ea560d8063d9b3e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc840c06b56ce2e6fc1773b6638c20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299679257fb9ca52aa5b885de481688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b8d870891fb96e36e9b842293ce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e03b7750c0a09ee5574059f9e545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e80a59fe4b4e8c6816bd39a30705278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511bc23239588361992e2a5cef7d2aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b11a2c03eda8bebea7e3e7b6d84d5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7217e0209ac10e75097c0dde3a327281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cce4556b70136502c865e5b4e137282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76270b8b64074a2554a92cb14fdad424283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aafbc215109a5374417db8dc1d85a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccfae9b7cf55b87724dbdd103d060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e52189501546466a65273d7c6aeb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc59f1c48150038ed57ffb05f04e1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a82c399d3c70ffd2da3a67ecf6bcbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd84ae5f814219263df3524fffa28ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615a1593aceee2310a10781d90cfdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e413026a63dce501d63dc025761672291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba11389fed72526a6bc33f2f7fe7cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6f9cb82ce1f877ed3ad09c7fa2891293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf02a961afd70d5d9ad4245c5f7d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644639af4c9fb96f07f59fe5ea1c7e50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b346b0aba073eb9721343e844067f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb8dbfafaa0b25b4ca961ffd58f65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d758155e3e68000bfb71410760ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb375df5be465d406c659ef04229f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b3631b6470cb85278ffd6f17f01e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01d41aa4ea6ecdb624461d942804d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37507b488d7a3e1fcb46fa63fde43c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca0cf7951cf30be960061dcfc8452303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d24de79f69c77e64fb7c2719ad9b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc400f9d8b8515c9633b15740975a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53f7ab435735d2e2cc0e78305a101306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d546ea7ab27a6511bc1f1390313acf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5822992f00b820c9b16355800314b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e0a5825165bf9c8e8b5aa43ea0f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ee03d68e130161dc0347ddc54d90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17d86349bc7117074563a70a9f3f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1199facfbff4e491c9587df34d4c0c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc38147fc7fbc8f1f89defd21e28b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787523529363f5862ab70b79bfb69a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b80515f8dc26affe65d96881e876315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad0b586837c965fbb7f8c754b1941316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b49531eb4f64c78adcb98382981ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e61c7717a153b29cd3394c39d7c82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4a46a82e07eab5d3db00d3df1fc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c44d90109f92bc76ae2d1dd9d1bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c9e92b13dcdd5212748d176192f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe09b65aabcf72b1977173cfb215676322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795373b5b64358a14d2715c9466b2bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839fc1e482eb0f4bb0d5eabbac2d9dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea154ac9fd47ce57636204aa2ef678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102c83709a82f831aa5ceb831f4bdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326617ad2b02327dc3800e828281222a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c814a131e42e82fa127027b4b095328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00059689d0c651956a407837e05c35c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9386ed1d9379feec23d959e3c9983330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914457133fd58940587a992e0f5288e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5c294cd23e7e0a9a5ed7040c5978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd51c6aadd3b4949faffd323abb99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c366d8308b4c1edc1a5fcef524c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d1004ec3526586936e104f4236b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21800e4b78bd3d32463892b4b1725a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a046fd3546de8d7d5242519dd278e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb23cc9a1fd4d66deb12ef73d0931338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a9e4c8446e482039121799dcf208e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0eb056d629c961b2428d86ff7d7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6604654dd4b8b0af4d7475edd08b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b535175899e0f6f19d5d06167902ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb1c9209b238e51c4296c759de9ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75282362723a2023ce98b5b12ee5899b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed120c5aa9bbe32f35c17cec24550cf2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e35407be537d90da5a893c01cf810346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b84efafcc3dc768824886b0f5c69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0a8713644eeb36b7019c800512ee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd7e263eda8f135f8acb61a9635706349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b9fa436884dbba36407d1396aac0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaaab41762df507196bcdbd698d563351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943576f860012725ffd014ae1fa62a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1360efd9f1d8a0d41bbed3124f907353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec34cb0e9eb3264cd81d15886d7aafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88404d6668a9df1d49ec221121936574355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc752bd63b09c34d15bc60cb57d4db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83051a31902356931324d1d6e218f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ef1b42cf25d03e41713b6e9b93d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f248d9c1cb177c1186f52095b9f684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed80c2b6abf4969104235bad2871f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf3c5423905955d7f4e6bedcaea40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2feac98d0460099fe8244181de7d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47cdc6316d4329c1c656bc7e3045a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833a8653c1efe8edf480f2f779cb54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d1325d78648f2e314b0f68116cb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a519953613dfa45a8837b0e6c8c1d54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4033e6d6603dcae01ef31336cd07df5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8b7e79ca2c54cd3054a0e902f99de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19ff16283f0f466617f759ac0b56ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7f50f2fdd4a3f9f18c6175a85e63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546c18c5dad20eb6ff92347a0eed15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391d590cd8d7471392711305cb049a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ec8f074c098d78672c9331b58a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306691383f0c5fb406cba5632e89f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b055886166961bfb9e33416741699375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ff4f7e1cc849a9ef8fd7db5507a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c8d61c1e23b6453fa1c07747c611f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f7f07e69e361bcdd337338fd36ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcded2c87a28d925e35a9b79c6d1449379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc7e5417f55b707f5693af81a60df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe7926fab46c6ed8672c5d8c91d32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931fb6c6e2c9722c02d9c8e74d3c7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eec55402b5151af237d9c8f8e58ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac9e255a7800ed41398aac976e6b00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95646de2986eb58141f2dae677752b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c29b45735ac301dda1b623239f007386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83eb85668e5e86b90ba9d7c9730295387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b4609dd8af45d4c4873b58ce793c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a2af18f13564cc1088aadc4cf6e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f268a8dd8f84afd5365fc05bdddc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fb9716facbf167c7e4cee9300e71a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4e5eafea75ebf4263d90c2f5c923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3477d053549e56f7eee70fe5189916393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061ceee0dfb0f04ef413c07ab4eff4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e774e91b7e6f63885f612a1c6f6e85a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086156fdc2088f6929669b52036016396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d551e4dc4519ad206e03fc789a88a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402b00f564f300bd303b65ee71c858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6b8856d477e50d40f46d9b22105c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cbba31cd6f48133baa4a51b8c8ebe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8c7bbb31997b762de5e87740ed46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6eeabf79eb1a6fc1b4c4c8d38f89c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9070e11f7f7dc1c3066318824432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a15230309925a221330a766fd54e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94f066523060e3632581446d675304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd762e65155cff42008f3de3f19ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf55b5cabb15dc35d0ebb9652d8720407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec13184975bd2c467cd60156ed6ec38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf1fbbafa41ab35ecf7544caecd79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200da89f58179231603a87c7275a604410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ecb15a5ab867c588aada284bb095f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb55b894652ae9a55ba748e99d1b89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1198e01b344f2c9b7f4710aa5eeb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021af7e0374f039aaddd05e529d74f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9995af92b7bdc11869122748fd8dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face67d5ff81524107fa0813ea949e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392893b28f91d611b5fefc02803237417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f49bcbfc96b43f191345566bc1e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e00190657cb99223582f62b274db5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5c0dd3e49120e3e830856eed7840420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f936f9882160131284f1bb08abd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ac64aee56fe36c79a84b7a93b0f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56248534f09c9be6f7da4a02fa7f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c15eede8ca7f7f9c3a7f8ec2cc60a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c671ef7d2c996901e93c860f168dc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b7637e3cb9344af9ade71be8d16a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750edb2c93604f7aed82c2f59b5a63d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4388074e30729552c6ac19a9dde5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b741f2e743575189011c7fc045bfb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d178078224fa2dbb505c376e21d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af73170314dfad9b379465a05a309f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab970b7118df13cc260ef449faf9f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8074de333991bc70eeec3140eb79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ff45d5fdbe43eef7b7e2156f7eae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe29ed897e333fa9e0c9a9f2a1df02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf220c254a575460f9f2a43e3abb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714602f3b4b24cd3c5f466fd03581c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152b4ce4ea834b21accbcef5d14933b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff4dbdc70e7eca215b120d6ff197b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd38ffad4b43a9f3f372076ae45f91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac626f162a17c080038a81e67ebe09a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbfc9ecfe67c056d3b7c843fbc79b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c08a47d85d555a81f6d4270871edf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d692d9578b09b055784f83ff1d6314444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8e7c9007b7fafa678d36d4ab6ab2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236dd2ca1f5019fca0c831912c80639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e63317cb9ee0137c503f39d2d19da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95bd0f752606b37b9b50a447e03c67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b2a7da9b6afde7b9538e82a10c4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90de6a73ee7c4b4e98ac89fd3437f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b7659463c903c9c7642ba96d69785451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca9ee0c2f5040f0883377237ad95d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41290c57b0a45c2431c98014b3f922a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3becea55e350d8467c74631632ed5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced25fd8ffe037ce873a0b22e17763455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b5b44e085d565e8bba2b986a53a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500f973e5ce47e4e06de787a0ff54a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce719115763e9695313b6cd721a866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286a686499b71dc5e1b7b5f8454f8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651bafc0a6d996ad95b4a693f908172460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e6cb12c2d618359ef7624ca31501461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c46491da64bda82e5d3b940d98b07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516913a3bd9036521f52064a5d0d89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14b65c2e15bb4ef0e5795c72db7ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a5ecb0561e4edc12e0ae32a29f1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ebc79123d91d1bdf798e2d88a9fd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860205532260f66f0f4ec350a9ac37ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad77685426a30cbcdc02975ee51fab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484555c2aa9785ecae924780d53f9c30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df33bf03068cd7a61c9e8d440ac64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9881188b8ca057c97510df10281d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754344e2863d2aae7962f8bfc64b1002472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5b05efb47640e71ce91f86e2bf5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e88b12db239dd7869089030e64a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a666f418fa77ba5611e21bf88a79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011fe4994e7275873990a19d2042c45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfd51163f341b593da211a1c78a6d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc0a9c5ac1435123052e88583da12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa762d6d46c37de9723237520be0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d43bc03097fa55f8565f4d5a7276480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c4338177ca329604c8e3abd41122d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1c57c2cdeeaf313329fbcb5cbbec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162826b6a71400016e91df65d1eae3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867289a8835c047b2a7cf510a7e263f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270135100b061dd43d45bca39480a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6ba740f2277e25fcafad35ae939e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a293317ebf4e3e9ef8a726f3edf79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd65c398087e30254ebd7a90c60b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa69ca806bb306338e9dd685e9db327489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206fe7094c59ac6c475f5b41fff5384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9d5597deb8c7b0f3cb464b5c531d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2baf725691353c8019810eda4f7e3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8237771f4c99528712dba33d88dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef857d878cc137842b9e3aa003100d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8dbf08149d2289f23f85f7c4e3848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236f2661eb837c72d61378a56bac26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7501133d77e959825fc4d6e3d83517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec668f53ab81a67a09567ad77145483498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65df5bce84a96d160193b57baca9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd3456f29ae2c00b587e781e18382a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246933ceedee623a783d0f221dea19b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb02f3d6079adc55728b1f0e97676502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eed191e12fdf2bd5d116561ef43c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360211c4c55d708f7e01d5e4b13b221504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9b71fabd9fcaa56851e5614e7abc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6adb4819d7c6402b975d48a89cd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab01c666400b005ccfd4c5b4a9424507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd052696946750958520d3253b97ae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaefac31bc74a81e48f98fdfb42ee60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cbaa4d176ab5a5bbc95487821c3b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ff327a9bf1c12432adc7c27dc5ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078446c60a70ffc8aaed43a087ad56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31d596188d321875510858027398e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c72f418379d00c9657e9b318ed7154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01be81dcc6b24077a19a822193758515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e269c9b156916cd301d2ef72e45be21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25103974045ea485308137bac313cb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82149b94362f134636e041cbc6b03acf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d914dcf7bcb27dfc099085223b5fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f67b9e61474d39bc6f037e2b52b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8407c6c4bee5e592e9ca2c440f23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146bf1677e21517542babbf34284ae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700765c423a691dcc3659fe8dc43f2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45690b5f98194a3dcdf8cae2276561524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5199b6a27047c66ea90cfb1faee753525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772967e7067c4b8ad57a07a79433b2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac5f9cbb8c5ed62078686673e1a246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb421d8a656a4768e4993e3d547a9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bddd4dfe9ee1b4b74e56735255513a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4928a306e28815ee8a0969c48fa0cb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70182fe0f9f301f85ad4bb9890abd10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc90ce9d39b12a7079fb6c423e2056532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224dd6fc0295dbbb64c7d96122fb84c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a7a53da3b097f2a3c3b0f9bcebb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8bce6657123b07c33d454d8d08557535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832c6f50a130b9465ceff6fd38bf99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd466964fa6b51c8317859d30b1bef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269cc95d04e2bde099313f58a45119c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957451dd26dc1961c6c2738c670837539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df07e5b7be71b766dad28a9d90f529540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68965ad07eac4a8e6af4054b4b98c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc355e1ef788d338bd2e8f9cd4acdb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9a45538894257dbe59a633a37ea05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52b5236ca7e61e9c5768e2160f5fdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313726f78b5f895a327d8a345ff0c1cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f32325296dc1f1dc3ded6a18340d4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f3fd2f3f95dd4e4706b98d1328412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e5973d90846aa410e7ac8c4964aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201ed47cb15c2f95b6beb453fa4ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349fab5d5fc70e8e1af598e022f69c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d126cebd6f051fabded518961597a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a23970facb4f402c1f57ed11742790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c27889837bdb13ad1b0d71513c59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5177f015f23e8a5508ab64c294631a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f450082eed72584494f6737c0401555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae657cf9abcda81b679a655d6dc52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc753cd3d53038a32dc632cf8dcb50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0269ac94aa6f29eafbbef6b88bcf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597beb01ecff2fb795303b787c99f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b0dd92f35187b43bf539dcd692dce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402145e402be62364d01fd64f580c76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ef6389c983f2003b7574acb39f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5c97a8c4350e3ef4a3c9a7d957ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f39e4feffebf2c129fb32ecb7e1bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eef01645625cc226ddff522ee812b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f7e89cd4538918cf42e7deda45907566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c9611de9b3c0dada52dd962b4dde0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcdc0376d96476465783e1db88b8a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e096cae69898e10b0f2faa26c20d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1bbdcec2c2bf2350b6f343883231570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd7be799078258947f2f2bb19a664571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154292eee65b33fe8eea2ba33d9482572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f3a44af568c430d65295cd2383253573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfbfe9878fdf9948422218636ef1f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801241a84ab680fe6ab0a837628fc3aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162f30153604d796e95f67fcf8b697576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf0f2258e8cf630b91198aa6686cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965b5f2d394439718f9a78fb7dbe51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c8049af15237ec83f5ad9bf2ce8ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d846414dbb6f986f6215808573b8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a0df758bec558ca73ae40202d3ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f162b31356d03977a6cdcb197d118582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665489af77bbeeb9f83d8b8fc97f094583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895546e95cafaa4293eb2de5ff77a3eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145583b110aad694a62d47eace6071df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8f7952ccf9e27b937f0dbb0570fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d520da4eb56f603257125366bfbcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a0bbdd621fb6189213f0781fe54d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167426f605e7316fcc6ad1992d0b1dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7002fd43f04f59b84745b47ed623ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8193be0db54742b3c4c44ab2365b1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87366306d08719ff7df9b7a3528ec0a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa109e05de3667b7a5d4438d76f33f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f3d080e6396d68b4da9ab125e9be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401776ad306cd51b073756286564640b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8929ba5bf19673611c0f14d8aa37e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e527445e675e39a541d6e252d0ccdeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd6787aa1b1984a891a1083c645bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c03383c64af682232a006ded15296f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f07907462656a82f836cc930512b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf83f31f81352aaeb2f88f3bb6ff6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b52ba1e296c242472419b545dd391602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72fcc3f219ecc8dd31e5f0559e42f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9d820ce430d61c83f0ae4eb81570604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd07edddaf9a644a2fb1626c090b9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbfb7efd120d28572dcba4c9182a2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ffa9ffc7b4b823d3698f61974c0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f14059fa04bb2612477926d02ed31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544d0a84a1f2ff511ea4c2b8f613d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b0e4913e4453e76feafe8b3624f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7946641e95a36e1ded2929d6166871611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831ad5647c013ab466f084ea03a2d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cafefb9d632773de6a829289fed511613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5208e957cb4703f4773391a49b1257c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a6c96ca6280faf5248f3bdd5ee5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d79be9b353c8fdbc3aa0bdfd7be5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fdf941eae26f9c6fc01e7c465b740617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff62906b53af79f77a95e2857e27c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef1d8511a3eaac28be4ab93f7944b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96afd3aa6392413b84e851b7be0f2fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8e98877669a4b4ed992ea7287460621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a5ffa7a6302dd9d2d91ad4846b53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3386e6033636abbd5eef301a45022623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ba29a804d147386e3c239b677a86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3b8c0848f21c5943672f722019ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f63054df5cbe053ea07e003f16ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176216049d380258cf1e80b930ed0dd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25c6c5726220dc25d0d9f5ff9e001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c2bc796d7883edf0713774006078629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2204e44d9aa9db81f5a5b061426a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5dcb2749e51d8e0efb24b8edb106631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03289d22bc82fd2247bf029d833ae30c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f4e00ea1e3fb9807620c4c25465f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9fd78aaaa137efaaf9b1091a213a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0584f72f551c8136849d23dbe1e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8255f57df0c3924d9d36c36fb899208636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75a3166c4a5be94702caa5811d8c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeaf29a08397a8295249ad9d2ee790638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb826c004cdb4e60d757b00a8ee940e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c562fea9a0fe52a132c50fffb4d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f73777cb606ebaa4be941dd18345f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b2ba9be0bbd5bf14d14c731a22f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad9e85d5c3e7cec5330f833f018e77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea650a78fb761510549955539f75efa3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab4923ca4b708f8539501f77c4a082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01da23823ee9c16b54740386780955c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe09163e6d50fa8381dd2c3fa76b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0adc8c8b15310bc5759ec0d5dde3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018ac3e3fc605edbfc8498c0965b01c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e7f4d447fb8e532644161d7b5665650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb3cdd654f2833af9413321ddcbc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631a0fc88f98e021c22f2d4e55322a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c321ee908d80b8330db566003ed1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73353587dbba55606ebed1b2aa8d30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdbf3a8de7465661f48504a7456516655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d2242ba193bd58ce0a97a96e8e49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14162fcbae3d3886b16ec6b4f4b5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71d3635c27a495480fbd9e6ebb434658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e3d3f417e3916aaab0fe7c4347ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad5fa67358ae6cb6a6b312e11a0a49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a1a7c0d10fea39fec38c8a824066661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49214c6109bde3eec624b7c480f1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b985dc89c4d7fc1d161db9f593ee0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5284277fd643c07130b798b363b76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2fff792bc38645b4bf0c7d4d1b431665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e54328e663a0ad7b0440c3ac266e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899f7901cb8c6ae253538856769c224667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc881872dfdc28a0b593eb8f67df9d5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835d536428a24096f50ea24a32dc90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced248482940ca50487c2f3b60dd7b6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a7f6d27060ce070c6f828f06b8c40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9abefc25026ff1f2f0501d437ad94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fb190d92f12c20e7f47c2e648c88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd06069fa6ac500cf23a6c665b571e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c09dc667ec9097fc5cd2b3335bb4f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d37ee9af92ac21941c1ab35859a0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a630873ed9c64e2a958934702caf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9aba2fff5e7bb4aea439cd218c3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea499817607fdbeb1a8c0c84d5d15abd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b293061bda356f9a3c586ca696398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05a5d4d33282d62355d8b4af72327681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745136873942556749296eba425dc107682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beaf175ccb58fc3663da925c61cf30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28194a8af67501fb45939dab69994684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ab7205849428461c1b91c84199738685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb593dae14c9b9009f920893611cbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767cf62ae4ac7a9fd2b705681e534b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3b2098846427d6f2378d1fa3aade8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213933a8920e96bab737dcb06823f4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a6226e9ea13972b5e341eef632ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d18ea0288a9ceb613bd73713c75a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a30dace039785d0f864a5a7689546692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c105e1070374b020d1b9c0544af14e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fa7d7ec10922540a92bcd42c0d5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef329505c9bfa4863ebb3a2287456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0fcc39c017d16d728c3b2aababc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b033b0ebcedd2200cdec235376103697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f59eb951bfd68e8194ec34c99ea1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21032aced72f6db3598bc2ad5e6635699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626151f1c6bc8455759fde04b42344a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c61ea6fdfcd782e77397e2a7f12d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449e4fab416d1778a74a57659833eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54669db7b0588e9d3ae7e40b1934b9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711025f81c471f9ddc060411e7e8d11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d367a4dadefd9686340ccc939a3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed11346e0ae9c92af251bfd0482675706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2719d8b26f9367ea5d1be4feea15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d5757fe14ee6fc8c96f57fadb551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8bbe2006b9568676528e481c0cd3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca205dc196daf72aa6bb2328a20c64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872a87941e4fb60b8343aa7e48f745711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d62a90f3db95e79f4d3bf0a58d25a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcab7547d5207901b5e0a74614f50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727ad7a52bbdcbf782adb57ede6da4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f97f8d444dcab8016c0bdae88f869715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93b616ca1d33ddfc151fa4c48c18a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394b36ece9a7edab22ef67f84037c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0480799fc8c31c0cf39626fb9ee098b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd6e897d06890abe34e94f085258be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135716a931734e14d788ef96bdac30fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194639c5b407a53fb2e117cd6146cec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a244b1efb5f6908f238f14ff1493c4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089aa9c23c26204a43959192425719723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39296fb5f1e8ece6fbab179b13fc57fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8174cb75e70d156521786c7bf450328725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ceda7d8c1b43c1e7e4aa631217426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43e96ceeb0a1bf421d71e650b5c8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39cd65d7b8550635b2b11565b9eae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a661a07e68120ba5e6e40b249526729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e246ca41ff97ce2f00e485249e272e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c9c032e709dff3d5bfce65350bdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77f878eccf695265da57213d3aabf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d7414424f500c59d2cf557ff85c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc33974cad1412448ba068d5d2c8196734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb05ac4da4b8bf5d479188c8a068722735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326fa3d736f0fbbea32e54cfada16b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55867ea6984a4474f5ece32b73b83301737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da446e8158a1705dd1556ca190f7df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6ab58a6c478575d5e577f0f38c8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cf1da33c25d7fae812e865d3d9a92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099e6e08165ec67921d297578f7327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b4943888a026df8ad1e7943606f22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69225730948ef36c2eb7194bffe9b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886bb59456f5931f1474aa7ad77e63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf95b20f79af7dcaf26036683a3022745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603396f967392ccef1227addfc370f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d7153b29275df1880c692513cdc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea9a5474484c9a2f98cb9b0ae239a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115300f4ba54ad0b5fbb1e91c60aeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c57f684e0d0033b3dbb39968dedd9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f35a080a33019bd80e08ce765de30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e97aff29ebad6a4973912945beca5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d689562eb1c67a7c5b3f72e115b51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6974034bf44a09b1ec399020dd284754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c737176362ee613d813a828a75060e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725372ebc0dc6e1ac52b209f11d026756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15b7b3023ff39aa7989afe9c0e2a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e547ac9daac676bf2e3fa369b8ace758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000f19e9458fa98d387fddcbfa5916759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c095003743ba83cac74ef583acc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e096876815db5d58279611b108cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8453cffc6dd6a8589739365dbb0840762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28e237def23aae3612d063e51e181763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7192065b6c782b9c04b8036979ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759dc9203bf35ae7f6d0e76a7f602ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2c745d3d217fce21db966745c434766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4671406bf6b3422c34ee20ef3cff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609dbb5431eccb9dcca6d42c5ffc81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e1b8694f04d21a8b91fdab9050dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9617082a8ab9a8c3cc7414afeff912770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d63936b38a20c2b941efc2ad50aeff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1513510775302c0bd099fc49169c320772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3234c31e063ad9e49f56808968e7e4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c164fde3161b008adc53b87cb988774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107bc6c2625ad644d16800502359f81775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddbf81f44d1d8bc08199fb9317f09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc119bdce43e1ed93ed9f9d3f3f5a741777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0882beae7e914cd20129711779a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad36332b5e078fb2aa2035f265a67779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3417d5b33b6919a863ac2b29a156c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f9172714556dc8b61a70fa5d91fa3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cef39749d9cbea0f5a90236e1f79782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee221ddce62ecb7f3493ed2591001813783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494128173b8db328b1092c57e0f15671784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5deecbbbdecd713b1fc511b0f7f95b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f09633900b55345e6bbacbe1303a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0158ebcfd3027a217418328b8918d7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e905739b7a1d96638df95a3ebb6b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00e25ec437e631e35adf45b28a8a8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a76e3cc3bf022f713c64c329bc71b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bdc4a180cb2c6e5072f730ca0b612791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35241f08f1263cde04383419b0d834792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063dc4c5032e4462b11b9c00121a64793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d89a4453228964622498d6491c56794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424030aea0d99f1dc488ba0a2052ee0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5faad2bb913ba25f00d1607ea9836796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38de7da85e8e29e4175c0911e7bba5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b62c74837bcb85e9406bcbafcab6e9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2ecea5d8d1aaafe388f12c6962a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083c752d15e3f68b827561c6c885dae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a9caa9ffee6fa0ea2437ada1e9c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c7bab143812d6ba7aef51b905fd4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6ac452aaa3c771b49335ad4066b7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396d80708197552fd9ec20fccfb90d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e8375149093d35641e555d124df9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d8a8f5ae0b24debd347c8f6d5817806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6283ff6b27c0eb12c808985574e37807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21482e6804ee7520b23877e01853d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551b959e088641657435442a8e6d97809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344fe78cb643f24ed5ad49b17e790e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a227bb4df04eca86f21afe814a80811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19498dce9f4e3e01185ecf65bc71a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7c6841d0f73519004736f320628c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b91766ac4dd036488235fefa7266a8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026f2a0cac0773625b1aee2b2c2b2ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790fe340a4382a151af408af4b86dc0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36263db5aed5dd1b8a78b11ef057b1a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0290651818de3fe4929b7dc1f07d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03d6a00dd7ef19d8d3003d2404ca5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbadd434adcfe89b92b231fd2dda6f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8fc6fc0c72c031403d18b7a1aad7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cc6385ef69e55b30d7aaa4d8b21b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3bf2e49a38bb731d410ef874a8737823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a4d132e0be9a331cd6a75f00a886824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51299bf5ba48604ba84a3e019cf1ba3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac388fcbeed16d3e2625ccf9a5875a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e09b9e756e5f3632537350aa634e1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00f73a6d19812df2e04b2b01e6a20a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549296e8be57d58544ca4bd83d2f6fdf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7bdedebfe3292bf8bd6b93b6713a0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b13cae2675da687e733df0a68983a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334b924ade0b64269629619a6cf21ef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964aace434ee5707f989aa8b558f9a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ec48c9341521c7673544bbc07d6f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8924fad968dd326f17d8c5d6ca4187835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4adcb6061a1e431821780c8fd99920836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed427f801367615b128e13be74cbe3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df94824138e248b09484cb50f154a80838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4800b7783639b87b1338ca8cdf583839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9a9d02d9d5953fa4ae4fe0966b08840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab811cfa4f30688921b6ff387b8f8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10ae03a8e7e09ed18c08f93a62936842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36340b0c61e432744a852a55b4fc2f0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4e4a153c2accff2ef57f11becef9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b82a7accf044ee5243c22b585602845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeaa951b38067d10e9f5d4fb82495f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd1337bafa1d344577ada1a888c3f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746b782a594e2ed719f30e2dc504a9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2d9dc35351a6fe37a036d1954989849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b15f472b8cdb31e40999be86cf6276850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c8d273672463a2ee7328852b4d33851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b597dceb506c5f8972a066afe6255b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4048653309248d43471fc129175e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502383aac645fba9ed327d3f019c586e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc98893eeacbb7af4e80e38a26626855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbba43549a7d6ca274041f594c8676856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f0907c81cda7d980bf10ed34c6aa8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ad82f10aba4664e6a9604531877f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb53248c6cc24a6287293208925e6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483caa8132f01faad3b84e6c74bdbb75860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ce2b179ac2bac6c22b510fd23239861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976732c41c94763a2f14e26be27ad41862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce55aba5a48765dc733144385a1f15e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d68a76869bf4653c5d1843093e920864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd504eb013d2bafe01d3466eff6e25865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470445b5e92858563fc2dc860ea39a8a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600882f5081b4e41705cea4c6ae2e80867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db8b78503a3a4c4dabdbfdf907236868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a9d310d81fc1fcd56971462cfd5e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e0d1120a9f6c3ad903a964b59449870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc599d447065b756f4c33e3e2eaef4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb66da7ef77fa21f1c03c747dd36115872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f86796f014e4bf844b1c6b7a60683873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f6ae006e8d1d1c31ba4f2d3b2bd7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3edd2450e1154dfaae80265f663b50875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54161fc225f876037ac3866397c5784876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd62b87d5ed5b5d61270dccd93b5f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda809473f9909e5abc7c1521e7f5bc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d1d406d9b008356438c87fb6fb21879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e09e31a80067b3d53e0640df4fa09880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad327caa17a5099f5f9743fcf401f3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec350b14fca107b1a14bbc1c0258395882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1856ab10ec915e3b88ebeee259ee1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc2cb92f4e979e05d269d2d000e3bf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b382925fa67b2cae9ef58ffd1a54885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c5bd9a0d1c339d495e94cfe58428886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645802e146c666ad9d63cc8bc83d42f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b5b63bcb672a3bdeebe32101a685888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54029aefa0054000b3d1c3db9acfcdaf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ffe939aceac5bf9bf111d0f2a67a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e6cfdcf9d272f8fff0bf26fe663f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6078dc606e7ce4833f232ab7cd1a17892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b1d76dc11fe220b24351829afbbc6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa781237feb608b315b6dbc634688894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944e36bde8ea20fa3b6a7a51c012ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20418e6d225aacc682bccc23c52af896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354290e8bd8d6c78c87ac68eadd0f2f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260916dfa56508f7216ab157e053da9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47cb5904a87e7ff4e03e288069989a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57a7acbb9bd192358edcc5c96a6ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10c66b8da9ce4361d500442f7c6cc2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bee24c1fe362930f4488711395e4c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e984827854fb4d59a06bf9f641e692903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ab1c7c4f5e3fdf484c63bc12b545904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeff90d303dea8456507ef7c48f180905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd544fe7d4c3b6b520b4195d0e216906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644881642329d71502cd03504234ab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4fdb92b1abca64552b5606ecf18e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690f6a8e17a181fb34ba4253109a21a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb808cda85bb66a220f9abbbe13eef38910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884dbe880989bda4e82daa4760c029911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68cfc7c71bb3a5525549adf1bf16c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a8fcdd8c1c9ea1fa32ef765130fe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac09fbc2751f18e1bf7da05813b43914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc0e14cb3c08344ab77ce308125e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdfddffe4b3409f8f7c7b2a119595a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b323265f78a30de00ae46889f7a2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f204d5fd693eeadd21d2e09c73fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c83964fe98310b8d300fc9f1c2e82919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8f00019abf0c1e4f097d72e9c1c0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b77729c1aba287549412bfd6260e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329460b3f52c78b87e272e093e856f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83c6fedeb2add0c44886643f059d5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df592505dcb2fb15817bfb7d2adda2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c15a3629755307dc168f9e3398b69925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb861380df46bc1b24bcc58e56409926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99a861bb1a930c4e207c4432d37a9c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca33d5907c6e792f15cb45c3b20fb5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa191f3b1fe74554d373b0141fcca37929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d1c96c9411d10fbdc3d4e746fd10e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb1af46e8cab56d6e4c7ee8a084cb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4f1336aae0a1522db0202a89abc68932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25964c5750b2cf783ac724f37164cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1609b128d41ae0c9d827d88876f2e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dacb77fd0294baa0aea8fdc9fea93d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbbf633cd5a43b8b8e90c2ef51ed3e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118cb105a8f3ade7cb4139e59e1d88937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8083f6f03d2ebcab05899d66c4fcae938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ce6370b2bfdc1de689bad08dc072939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e8b403010d9f8aa01303de323879940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90997f9962a20a75511e70752eff14f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aea6d7be97087529e6c3a33be3af1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81d8056e32368e37c24480f612bf9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cf6b374061957d30b168e2785932944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e97a27f8e4833d82640da1f9aa0818945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f745d75457e3d4c7738f6feee9996e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afc076f466242187121b9e0621494947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6721de76b976dcf1dab53a8a519e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41db49b576ada0ba4e322efafa95cd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81391e8bf954b2df01250394247915950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc99c47a73b54c7ea083bbabe9ba0d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44a944817a7a7cf80ee3013c40042e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fdfa12f4274c1955f270671b472df953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1fc35a419f4048bd06676fad5d545954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcc0bde65fca8800879ed0e080dabf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1437d3034a853e0d38abe702458a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac70ea03aeeec4f157cb8dc67f6a4f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045a0355f40ef986b62f9c131382e87958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a4b9bf246b527947e2e786cf64e5c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaab9dd41e20b6a333c682cbb4919b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cefcca6528d48df34ecaa981e7f11961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c31440a2bd2e9af0c06973a40423d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff76e9bdd7cb5288e1bd684bc08ace963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42c3398d861fd2352750b8c25f84c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d402c361789ca409cf4bbc7d686af93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc395915ff5c43b93327f41953b12ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64acb74d9ab03a8c39665e55f3ee2e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c069159392019665af43612a881fc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dd3fed74eb44272498ff974925c9a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207ce0d3c1d2aaf7b12a602ef7312d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f7c785a42fc1f9ade06471fbf6579971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ec8caed0e60b4f7bcec541785cbd9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bbb9fef7243f65e542bdcf156a918973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b285dac9a58707be8ee890842724974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351b27d81e888dc3e79d9e8dd04451d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f6075ff5837f1d34fed7bd60b281976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dc9a583c6575aa7984dcf4816b180977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae92cd38870e8a0671bb31a5ea80e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5994f17e45ba4f690f8985b6a891979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc895b2ece2746c71150da24a4e1bb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1659f2d3ec196a4424e48b7d8ff08b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf036558346858b6adc9433e720b9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ca22685153c8c25c4e4d135e6e23983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a6783275a17c1668c2c128c0b6449984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0845dfab1944f5dec095e8704d6aa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c133f53deeaa5520efb9e21239196986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29439b06cf7e24bf471148ffae1fef02987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08c8ce01f83e037ce43918bc289af988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98453cb7b5a9a4a91e252d76104ad989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a63a64eec52e8b131fac481d716f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d51deb997353c26c9c0539a7844ef991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e338e4f13f3a1bffcc8a495d7ea58f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaf1bf636a8982e1a50b07c46d0542993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661fe15758d1725e0d087d4146bbdb8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ec270e35cff969f4bf8963cf5e10995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144ef171554fbefe40d2bb327eed2c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40836be1de6e419a31c0e3b69a911a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>