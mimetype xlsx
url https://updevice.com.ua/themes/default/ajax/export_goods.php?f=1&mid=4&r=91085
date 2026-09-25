--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5163a418bbe26c4875b3342cedb5db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da132b4273328c758bfa6cd26644a0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7402d94fd6edd610964702913e6b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e3fa244d3d448002f5d4ddd4b2c814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00910a7025fb9fd03d1b989fba3375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d3fc4c6145f6ac45c85d35732e2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5728a3d701b8038c675bc369ac6a917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259df8ea66a9fda484376b9722a1dc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c28e74d4c17cefce4cfd16d7bcf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159fbf93005b829a8936c9b218e54410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3844c1ccc68af9beeb49bab6f162711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e722f84d674d1cd8828d988125e3f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b75f40ff36cde91c23720e4b9608d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e17fe3d47db6e3f9910c7a8506bfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab900aec246f43f68c00be7c570ac8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7d94db955403296417b15df2469316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b9b24a18c65b8d6b2695db5de6c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f565640638e5ff4f60c5a92af60bab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaeb645e339b1c1a342a362556b77619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f155d83d3e317042c14403def23720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d0501a25e5c8519c26f0a032123f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113b26c7f18a82bbe51fba88b2c25c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be7121d054b25543597f31b1fa86e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706844d41acc9c8ac384125896981a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563c81404b8473e229dcceba02de7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686104daf46025f3fadff0ae8277a9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2092b0c2419baba0397d0e4d1d062227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea989987918d11894a6fa12e85b98eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79face1ade6073294b0dcd65bc061b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396167a8097ffe2373b69c551801b2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc8761dd4344a1875b84fdbf64c93431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31de61806b450379a27db668b1a5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f0558366ab45249c1af0c1cd698d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d9489d8317e1ba50f3396accb193434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee05a095f0adf1f7cf2dc4a1bdeaec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb82ea2d556ea4876b1da06ad7778736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84798a1b14141f864ab44e91dad3ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e960a64487089ae42c03f4929788c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f40cb15fce74d312acddae5b5eb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09397a85cdd7060a47a046e50030240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605661b347858e3a8a1a4fd0e9b4bcf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f63ed804bc0caa792380fed3eaa60f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1514d06e75eb5c71a31128ff4f846d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76b5b7a97632d89936523ad33c10744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd413be97b16673a863d8befc5f47a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4131e6e781761c9e3a7459c9a8e2cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bb3617a83c3d63633f4358e648c7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae68e4fba662ae77ac9eeda588f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4caa1454725569b3c2a3297a5454c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3107106c363477331788facd3f47ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755d87ab2fc6dce5e7c6b805276c9da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c874e680bada39dbcca1326baaec6ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af983593cc9633ebb6647cf62187c16953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e8e698b3ed81754fcae75939b31c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4333443c01f82854d6b45df755fc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f5bb09cdc34843c0f5928958375956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ff3b5522ddfde6f7351d90b90e7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617223e920417e7f85027194bb3846be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fdf3c60015da93b676b1e87e9580159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b63e2ee96b3b524e3e9080253c4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4770e46b884dd99eb1020f2b0fb35861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238795c6d441e7b466c34a4188e596b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e13a51a7f6e03526267fa89ac126363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be9c9b1a466e7d2feff9b17123921964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502476aac1e274db1c5bdf831fb0f3d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50af48725e9a76dcab8fa1bae67c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5416ca220a62f853a845503e1b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998deb4bc4a51afdef92d62e9b23fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87123d75b82899e46053fea8a0194c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287fc787c5b02acc8227b7d8b87f6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482781968ed5deec41c61963a6187371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8e05972bd90fc67079559f41d3cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d05b1900da79d136635929efaa37f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9dc1a0b9ee08507281e07979c46474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88574c6cce50dd46ab63cc5cd01c72675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91590767ce1b197d55f7245f1e5fe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864d5694e6c8c9eb6f994dcbc0cd2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc496176a3fdd123361cd6921de0f61e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6894f713be06834a0ff1f167874c39b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bfdf997fa7cade9cfe6d4b869c5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5d30307293aa8e7f5fe27726e78381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c14dfdd4b4fc242d06586b11c3efc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c991677089ec1c9e77ab8d8fe52a53283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0502dfb1b7137705b0d1a9598ef2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59decd4a2507709b249d543943cd8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6debe7dc7d172c03a2a2d802363cb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7685e853de62404993c63761559f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518765ee3bcf1cc997a3542560f501e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ee65388f00a7e3b4693c670dfba0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba90924c438ad0a9e66e9a9495fa2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea62efad3e8ca338f5f44dc28f6c6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174a177a4911e443b265467e51597592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ec9811129c34277e113e178a1fbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a90f846b0f10348dae210462baa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d72d19fea0e257381856a33cc663195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e4b604447ebe6d5f4cf250650641396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde77edd32981c9fe328a9b95f15e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913054aadcee397d4ecbf05b9fec3e7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0809ed7c98172bdd08787eec6265ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd38edaee332dc963e840ae3976f96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6464978c7d000b80873d09132d3827e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931eee2e37dc156429be60f48135ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2f75a5e0649aaf08aaaebb1ac139d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0d7e3081451561502a5699f18ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee04a3cd9dbe34c4243212385d4373e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7f1c96d6e45f59b6715d78954f6e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085d8f02d2d4169707c35b972121730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f78fd65bf508548e3c39474fd6730108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a35c238555534f34d17f5134ae0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0acd21ec625a933a67ece8ddde819e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008b5b68d2dbaf662d3e530964d881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b6b265291c7f5e492a3afe56031e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482084237ac62d3f9de31a88c68d5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ed0dd344a580502d5cb7897fd5aad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb24361c3b8234e8d3306da0633c3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3da7149a8c2d45aca1f0146d34b0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388282520d43e42b42f2d23888b58ad4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dcf5bb1985dc0c6f84c08fdb811a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45316f645bd36ff8904f4e78ddc59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b607657914650055671b2d459efe54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b8a6ca0442e454840ee8a1dcc401121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b10e807799f80e4fae07267958a93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c065749e10829c811268062c84cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fbe1397a41d2e51cbf4392a5391cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03860534ec91bcf411e05c410c8955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9da62e8578303c71e750286277a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd4e97e634eb85709477745b6b15c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531928dd39cc32b484ef74658d5296128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b10ce6d2f58a834e10f11916bb139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcf9e2e2cde9d15ca0ef595bbb6736130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a36e019511c79cc559382db4a3df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2d6115fa62485a752d5086a4e458132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8bc59301176e7cce284c9e2291e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763d6140e44a98b68f30ac22687c27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c919bdd393829ddadbf109530c67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c41df5820a725ae38952ac9d7e51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d455f4ed330ab9b0663c7d9aa3ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7669370cd29b07cf3c6100576820138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6c0e6b5e60fcd738b9ce71335a900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead3e1c589a887ec0a4f3c9d425e29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880001ee0f143337d59318611e523e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e2dc8233a41fd3821979cb3e5b7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82515cd950395897db9dbfd4abd8e07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120b3162fa807588c23a3510147ad5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06f6fb26c7e8b500771d71d68a72f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9940ca96c415d9333c70b38516374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d30de37e0f3d89560037338f14d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0bb090d0ab84fbaec471a64935ec8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2c2b32f247e0b8fb08c8c0555342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ba20afc8de614876a96f498b469d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ed703ec5a5da08ff54b17dd0208c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317157569e9b0057fb62dd22f9069e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbda54cd4ee225a297c4aa0002e76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f834f915f934ebb0e277904baf4c55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a613bf675fa0559401ec31765552b23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744a135603fad5b9e5e178c6f77c90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad1dd9c9984895049cf8151947ca99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c13e6f8bdf3951a04781768cc68f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de9f52a7965a51f6b14fd090637378159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e293bea655fbbc96d2392a4383a69c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19856e9311884aaf6598d77921f2674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa79cac5e2747c66c65b7c15f994aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841528dbc4858f565cf4a738ba8e31d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9791accbc4abae1cf8132205c12eda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e6b5962af909367a363ce73fab6fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1cb0eb3632f625e2bfbdc66913e0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e16f75ae2d2ac0aa098c70cb731e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c63f10a6b9e107a3f1a966cd0169b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b5f9feee26d87931eae787f6a87f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acf6b4b19bd4952f812cad150d676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354bf90527a04740b4af1616904b82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410cc9e2f0e9856fb43d3edb79361a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81927f9b3a5d494d2f382515298599173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f66c1657e32ae81f7b668d64e12e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a5ac76ffa79c36192e2db0a0e40a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d15e5a6371f6dfa19b24e6089356f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d056c861d79ca860c4c82ab45d77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d40861f6ab973b0b410bb73c2a57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be58450d78ed9ec82a57ad12e4c07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15371c3c28efc434bb51db4b18d60b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931009843308f669bc1be78f0f9f4bfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c835ce6ce347cdbaed36eae2ad8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce50e2618ee3e3867182f0d9cfdc5de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc5fb0588306e573c77ac68d6e8fb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986fd8bfc8d7935ed06afa051fd7b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed7fba1a0a227cad64a53f0451f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400dc00c70302045a8b4ca11aecd9e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c0bd303474921ab39205b4d24fa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66ea16d641fc5dea2445acdc2e078189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3f41a9dc6724d9d3839434af4341a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2345a423a129137a3f99c0fcfc573191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c034b7ae248682db5ec360ae3a72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8d9807266bf7deeb6593be54f171193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe276f0343a77923fe675014b1e21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad29e3c20b9220dc7ee3a972fb3fe7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d76b4f1c5712f5f146d2a69bbb907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec79d6a1adc987946cb549f4ee3bc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef37d69ab3ee020d143ed9ae68fa1d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c611b949623bdb2cd92ccb37efc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932532b9f82f912e8a85b24f7ba04806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d555fd7e19b9c89044d554334827d91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292c344b2d5d80480169e6535596ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c181a65468fc91fe20bb5fb94d5dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5debf1e520b2f90361b25df9fe7399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84990c610ba62aed10de2d2d5a36184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0030906db671be457c4a97d499a6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426dfdd370e8bb34017b84c31c1c629207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52eadb622f7c54424ae419b3bb59d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90815b2fa9feefc49f7b88e3bca2c442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8a7305bd900b817f9538a07ad4f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe07affccedb20074a258356d6ca53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2518bce3431162d3f891742ba291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b667560799eb2d76aabae7c23e807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600908507a3b65c219f1a1b097270c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d864ac20917689ad530ac89064dc41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad658151bf40075981c937d73ea4ea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84604c282ee3889c182d184297148a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d333eab3dfe87985f9a977416a1e1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd707bfcc251f2873e328de9fb2f7a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810be2ce6a505203cbb3f73715333b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455a09746b15383306ac1b2a4df726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92b48c3889d8627b69bee569d8c82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ccf4f12bf025359653c718f232621223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d648bfcb743b2e3f74ea7044f4082224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e6458a2f9321940122ae156bd0ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659a4293f7db4e82f420fe55b31166226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33374fee66f5524e2a9cdfac41af43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e1b4b1b1979a8c1ff062dae79f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2129e93e9606477e3d816d937f64d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2589c7a0e5ac19d2788cfe05cbba6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be7eca7343bd6a33e5dfcbd0d6901231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa00c03199c74aef6b87320e054ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38adc38a9fdfce54c507fec934c206233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7fcc276dabd53a9a742bcc6553d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d847472737129d5d8b2812452c07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205edd61c7d37151d3fc521f5cd8309c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bdb680e47ecef5f5699e478c0bba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf209b8465bd2203a460c99257364238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f5042d94324e17d586d5fd9b2a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692bde79b609d91e069c67d6e8fe7c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1bc5a53621a497822a572d6c1148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aeeb9312fc1d1aa00f3ef6187c47c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41853fdd58b867281d3baf3c87e146d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e2aa9d74f1a276b7b30c11b5e2f6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abeffaa64857c9701b103b0ddac29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f9b4862b81d09a2336194a29b474c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953867e8c7146c6c37adae3d6a3e7568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43cfb6fd0aee1ba2e97d3bb0b9f31a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6f065c475a821fbd42914d7b3e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab7be0c557efe3b8c0fea98d8d56ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27eedba960d1ffdbb27c488bdaf15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a8598eb1f2ce9ddcfd9b39d86c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc05a91e0287f3afdb06b50f59dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178459eab94d96c62d5e6011547fe1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240573d892d597a0df3d6ac1574e4ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451f324b262c823a37e31355ee43d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f793c4f6dcf45488519255b3efe11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e0d476ca4a1a510816dca0e67e48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270236fcd7f760e22677fd2d815aa21b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28aacd6c344f5c774b3ecc7c22f06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5025d49b22429cada22c300245c4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ba1efc158203a0943887f0f9ca8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c15e9092841c8e2040b0e7454465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c538372d2e2b179de3c6216105d2cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2f3cc8102170bc2e2bf9c1929efc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b8d3ef52b792d83492cb1d6501086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81db1133e96a10b89bf1d34bfaf88c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d624e9b518e79c9407678943da64a21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e68147a09e18179af4d2d0f3b6830269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb1712ce73ec63d6d0a19d1d10756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3689ca3f1610e9461a3212dfae76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f1832af866f3c79ecb58087b30c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae8762479c822cce90d00de9359d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d8e7b72d090ad9ca8a415ba7f4d72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed24ec572195a6c5f65cc40d1cf26d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce15da1a7e10cbe6bb81e56f32890276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1296b95920ef63d0dad6e86bbec494277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8e387d3f7401755422d49f7f160b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98173a969cd7e84fba4da64460e9ee9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310741ae949536f18266621a8d29c1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699d8e9bac77c0f90af995ae7dd1fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f33624e9c6c137d509c8c3863f075282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574ed829563959d7157859959aa874283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d546c2b43227a2794deef4087861e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59c3101747b2dad8b48073202220e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9cc64a900798ab7ea751291b6e1ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9d1d3091a76072f7f0981751ce5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff607707611494872dcf112d8ded84b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa52056e5ff871fd1e565fd7c6cb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7112e2752d403cbf8837e4f584909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb77024b54b1f8f62486bf71e1bc33f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c7e8db372341142c9ee94795bc0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65e0f70192ea69e9e1d7d52231996293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a8a7c1a4dd0bb11528a55a65b5234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72dc88984423aa32d6eb92197659db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba354ed85545f63c5651bd844dd37eb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7537a79dd113f8dc9214dc4934b13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101d021a70c3cde527b5eeb7848f33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10e6d7ff663529dafcb86d6d6de7fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53549bbf16c32579c7c6829cbc43f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234d578b41edc4e25a784fbd44af14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0071391cc52cc4d3facf8b62846da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145d4fadcdf676b60e19afb766272f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7addf3808de9fc1760b80efcad10a5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c8f4ca7f49a807237705648699df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023b4bb074f70d20aff29785af6333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb295e3d4f502d351086af8e8d5667307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637acab4e053693c1c35698f2730556308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b48d9c8c17e032ba53fcf4ee38ff6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa4356adbb92ee155b3d34244f83f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f98edc0fb015c873e37d8cfe2872311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f837c0d796f483e82ee473c7a17c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecbd1038cd4068b4c38c48fc9a173313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f038e00d89b7f774ff602777d0f90a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215ddea5ff54aa0e2a5cbe04d89a02d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb1348bdec40b730c589c288df31e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822cf8becccc4a75a1ee141c03f8574317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f0e97c184b9de3c9739201ad9652318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a1a34427ecf8d5997bc773cbbf78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d88abc2142300c0c0c5fa53fccef0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab33f61f57b77e99092bc928e174f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b2a24b38d4897ee0a8c985280e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618056d31a0db6936a0b4704f988e15c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55085054cf10c05394d94e2804859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d7cce63b78cebfcd321b02ca54ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000719be9a3209e83cad70c1b562b63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef938cd0ab13d69602f84ba1610d0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444093acaa3cfecd26fad26e508b81f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bee448993d29acd0d192f04713f81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e93dd4099eca8b390ddcf8b3fdb88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b7c186643f99d18b7f55803e647f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664155e0037349fb6663fe0054e548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d6227b3583ebbd5ef9d18f3db8eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b1705e926ed10ef5bb725ef2b772334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3fc97f5f135ec8b2473026794ce5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb39f649912419d3396a5b4117269f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758c56108f4bcecc897aec32f14632a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b5479209340aef8eb869c48bde719338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710795a2d518cdfddbdd9a7af2ba22e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edd4f30fd9e7894a2cdb957219436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11f52222764834f2f6c5441c4d21d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29965d2955d1ace42f4e38d32cf23500342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd5724bd7ec87f626e24ffeeaa0df2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409589a4c57ce5b40b12fb99fd1714a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650c98bd1ad772b920ff269f92c16ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90851b92adfcf048c71aee99e60963346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f58bf0a8c458a9afe7e375177f4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d653f4cb9ba9aec75b54e85d5124d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704bb8b40ad57cd636238848eb4fb86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a888064d96f297f8ac267b516ff598350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b2efba6f016edcce70b18c11d120351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930682dc4c46ba789e34c9750c9d47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd21e6b0335f466a5d638ccfdd95a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cc1d5909b0cd79be4db2dc2ef488354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758bf22d207bec40b62e858d8cfce74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd1b5ea4495c9a5a0357fc247dc855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723685e75c5ef93322327eeabf24e23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb782f67f7d73c9c3d40eec364ade31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13a58b7f80050e6497c6c638d2db5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6542adb734459f498a7fed9a428e60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a444bc34190ac01ea96e4d2b5e511361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504150665e51c46f5340ea29b01fa542362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870a58ae7192f21e80d69221c16863363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1accea8e3214bad071e95aca9ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbb6f74e02b3c6014e668e4e3714a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737561e4f55027997871a57e3decd65f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150c368c01d5246578c855c09ce881367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61789d96e57cb29ee49cc6a8f20f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330023e716b159c3f3b606f4d07beb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b38179e24f5d08bae7dd85cdf5fb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93897ec070e13cefc9165a34b91f064371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743179df3904e92d440b5578a8abef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb155ae681346c8327fe843549df80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd1266fcb231410de9e3e5852a67f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca320ed96cf04d2ff57948758de2884375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649660e8e95acf01d9aada652d374e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df831c2e7566b93627e7af6a4c96838377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90db9fc3b420688881ac57147ab00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707721857e3d981d9d4405c281745ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93f2026d3cc4cca8c61784b65f9b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583198ebd7b5b1c51dcbd1a6fb36f7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8217ba71f9da908bf3ca1f1f6d70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc83ed4264ecca9e49a17f1733527a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dde7617df1c5ad64ae7b2baabcbf6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff5ccfd3a7d4e1258f6664ccec9141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca284dd688b6e18db94c815b41440386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4279c8830f17c10238017d1084592eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e9b02780ead4404ae881160add99f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f148ab97d6d219a9d78194e5ed542389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5221a6607881049dbed727c7cea0121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a7aebe4fb2152192cab9087e52fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fd79759715b753ff751724c52220392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a64112fae02613060d300a2083127a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73513b3798ddf53102038a9d5304d236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce272107266e00f223df4d37c254029395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e99613f63ed2b4f9efa81fdfc27a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a8296dec6e7d66286a458580629b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a128431b23bcbd59b765c8dfd182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd55fec4d0407b3f56b7691019f71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25c3378257c9cfc3344fc6684362d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368ac58472f5dc1d584cc1b65ad046401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e8e36b86f44e3b4a63fad9cd953b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86f35609ec44063e103a6f2366572403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c117e83a17cab3316e8b252c87e5851404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967deee2bcd787bf920b86d7fc50a88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5027d4c90da43c83118100c4095c1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcab13ee803fa2f3abd6401b06b330407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a649ea40d2ea50daef73f5b4d9d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488648f703c10d0a9307bbad918c557409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529305d6ae6c85533da116233b2e144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d486de7c76e509dc70f154ac7aeee60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0e46f7b736a69c09de050de72d74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca5adcaa0759e99267d4a878171db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88978dda2bd130e0db7869e5da476ffb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563bb7351d64fa060059e39fbd7498415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd1e231e0c178f7e4407858fa4783416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de557470b7700c3719cfb577c1a3475417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b94e16e1b72c5890e65a617c2391418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8acbd01cc2de38dc83fee75f433c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a640030cd432a2db42407a731d7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe3b906ff63434b95dcb2bca1b056421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bbf59e4dd0bbbbf11cb8396400868422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda70b796da991b4185ea60dd54c22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e924ffb4e579fe61994f895c1d3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd0b283a6a5f72443aacc058e2b6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc67473ad38207449128554a1336fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d232d739b54558f17528673e9c1f891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe11d1ba51463c3f71e3b1b493f3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb647406e4b3d94441b188f8d7d9a4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175689171ba77fbce8187ad9e36a256430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc5c60385316ddc290e08d0eca3b2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ea4b8692d10cabe04368f5d58a4da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76317b77ec1cc6037d5e761199a5fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d787f66e61456522440fdcd42b52ee1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefceaec86e8eee3e354868b0b52513435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7148a346cbed02766af74239dc56b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5cf1c913b7f1e60650bcbde6c997437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88f31ee60be27647b1896309fc491438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48337dad10dcd1ae39a122c2d8b44545439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32dfe3b699ea0fe661a266ab198a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb479ad4da8ab30b2981e95b698d09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbd391b91a2830a69e94d2e764136442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53ecdae7935de61dc4dade5e95410f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc1034a8d1f0fb39666ae410e59680444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db642422e864d781a3f3f9dd598e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820a7195cda6a520cad17b22b5c189446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65c66f1ebbf8f085eb3521c03bfe1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525de6728ccbc9bf0faacf60b91945448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2bb85fd40ebf5cb35e4b80e56042449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9248802fc0001e721630e15824b035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f530be96dea5dc3c7cf16cb7f26eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f637d03ce7c278868e3d25a2e971452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909976c449aa5d3d94e8ae36b0b0d46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798588dd1ea05511d2056d7952735a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b53f221253e0d1102f29c2e5f116b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40fc61adb59e993512e20095ffacd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad06e099f5ecc9bccd766e4961d3c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef2ed02e695c49d91209b9090680b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce90f5dca277c17d3527484ba1f82d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f43ce1bcdca91080cb2154ac1750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549200c007cea2c63c5a9fb36cfaaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc15adccba237a2e3d3756d2a34a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdfb860d10a3d15f91d215b2bdb491463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734393c96e34b2240ca95e8af5e40c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5437ce589a09689c34c2303368c23f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac03b59ee946fa0ba49bf010ac6fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0bf9fe1c0403fade423b90d746101467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517aa5db3ee18c0d64e386fa120f6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff312d7876c56935cf562bb96e0c495469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68d552bbbf491e4f5d28c8a59e802470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166adadb271fc45b42dabbec90e6bb8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3387658381258102bd4bf80a97c5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f02d11104e24efcef87bf52dd0355473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a591404642f57df171517d30c227f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71162d4b373cc612f282cfa424aa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843d0f86e211b0e2dc2e1a7d2cb2a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a13140abb8764c3f15a27541477363477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5feba6aa438fefa4b5105f4e864f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732451b91d655ecf2f73b9716a436e84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc88797ac20ed65c22d28c6746c998480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436bdcfba3437883bad7a692ea197bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed93f383513d56970c2a0011e48da1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7be2b552c9ab4c8d2d2749088331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60bcaa90f74634a105a65ae6180601484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab931641d0cc209464d5ad1b0a4ce18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3a5320529e3a2a4470fdc473c632486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa8779bdb1c2032a5ac6afb482cdf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082e360fc3e028213efca7e5368e11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7719a09c083c7d7a704f4824787032489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5be5475226bdc9705807f16e26b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396b19cf2a4f1bc35787b65aa5380b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5fdf926a5a16bec408a0252408d8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7675bd72192b6ab52d8fa5c3b30eea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ef26a68c979696b8115563261ad3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb4b8a064558600e0f4eb6c686bd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b6588b53417fb7fbf009d2135f812496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c6a8aee85673d8771618d5742a23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302abbb502958e3fc68ac9aa8c11e8f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb713d609ba0e0416a573aeabf9cf71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89269ba724be7608357b5d86b01c05d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df5c0647493294db6e1ca27da776cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685978ec0f9bbaea307054125652ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af01ad6a7d30d3cc43fd30f270472503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ddf2fe2f21cae7bb277eb45557c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73eb8b8b14bdb8a16a2398ac4a565505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bebb159b16e083232eef62ce37647506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135973ac0334331552df0094a6f1fb74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e4c6abff51a1d9364e97d22687c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298f4918bfc8713458b8dc732c3e94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731b3ab85fe56ecfd3f2b5d9f1cff8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fc5de59db76d27a3cabc387d95fc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa360e15f8f555144e11d0841f9d49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba88955fed49df314fdeed2eb0859a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722c93239011b8798f6b76b2d7f1c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab49605879c0237ffc91b438c6da85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d6bae837dfd4b19037086570a6870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747519db1c7cb3a0f9f50dc630d6bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6146f9d506a9433cee0116511ad61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaaf559419209b1c86be775b85a5b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c2f2ba40f5a44b8ff4b5bfba59bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959afce4ac69b337708a5f54039e15e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840aca3da63106073cff14ad930a56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a74afe506fd09caf55b1882a3296b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf01aa13923d21a5f960bc906e303524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858030aa4ffcae8516d3c7a720fb861525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9e27dd47f325316b5cc9634962dd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb545c4c8911d0de6162414ec5aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c25e0587b30400ff1ad09dffbd8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966a494fa86d7955c9c040af385eb77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74352d689514a902e88ecfb014acaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2fe5ca8b8867d024c17a21fc5f616531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee522e31abeac0bd447ce7f604e2f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be45c9515896d6546891e00bc5424533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56175876ec8526335772793db280d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75f7f2aca29878cd76e94ecff9c48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd49a2655c8549c52e8a2e460e275536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f77c2942e1387156e79b98940985537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbe160643161158c1a5f6139ed1f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42a2c558faf4680c723fa35ff0f358539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db7b4b6716cd7e1b3c4993443f335540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7857349a3fe9d06b39ad2e1303656541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f91819b1f4cae95c691cd7a29948542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571560deeb61fbe70efdeb8358724d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc952633eb5339daa5bfe8406fd5edbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb96510b5194c6e8392b4cf38f19c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613b0fdd50678469206766f2727b8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b966784d5601c17596ccaee3d8068b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ebe0185a44ce90baf6a68ea802b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53273eaf7a6e52ea56e2797e48cb49d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fddff6e06d4935ff9075f022eb84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724f8c117985c43b4b082d82f9e07e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5686da746310cc64854dea1befd9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6424ea5294ac1fab406931c28af0e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae00dbda22d007e6f32cf4469a791554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185257b2ce9df638e0b2731b1dcefc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc378d003e3c1f8db11409682d5967556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e741ad084a10bdb065f145b8b961eab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf75883c667a0a0cdd0b4d3f3a007b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06bdd69dabb2eacd801488ec4c1fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7baba6dfc7c52ccb087de2ef21aef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038295e3b3494e48fb19c442975ad007561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263efd363de50560498415faf1a227562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99669b1dac0efbba9e8edde4449b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db6337aa5d78231978474ff2634a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c6fb575eba6505b0ee068cd9fd39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fe36cb163a69649000a8d8c142bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5aea3c3dece9f05c54ddc3c3017c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e801b4a75c82dbcd0327c5e7e103568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad8e3745775007efa96fd164805c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb17f5aaccd4142baaaf0f69095740570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f362d4d723feb171be0ad07ccbfa2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69174cf2bab8d1df20513ff585f899572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcdfbf0d71fd1d3bc156960b6bc645573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e3e8ba15d78e5f6ea651429f909fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892aaecea5dac9866f63f289a7c928575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c34ddfb063e62c87a61514fa25df4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc035e3074709a78f345576d3d778b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252c9e59cf34f553e4f254554f89db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4190b2ec3b48d1193de136c3957a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b97e4a7467b6b9b167c381624fecb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbbaa16c363c81fa56c75f7a2591d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce4230e9ee90599eb6b615456fc872582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f7a019de4b29d5c0fe7b74c940f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d83a757ac226cc17901169d4dd99c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ff4016fafe77671d901c04a02c27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c73f1a3ecd2b514b2588bc29ae3c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d8f647c7267386b659bf64fad0d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f456165265d48705eab1f97ac858588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d4821b7c69cb344c96e7d5cbfc3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5450f1844d7dbe9accb3ea59ad70e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bbf2eb64f1a24f88cd06c17737a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb8524993bf97f5e42a1bd1911bcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470236320b35de9fa47bf75bcf98ccc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8500ab102631cd385e09e6d17a39b66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ab231c123b3fccc753f80c7dcabd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5481aad871d07bfa745586cfecb4e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d1cad2bb02e188dab95620d1ef00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ab373bbf8514a106cacb1bd1bd85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b04b7afe467d93f40238e83b17f1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593fe89d94f01e4bb43a69fe0898e7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f5c2f63c75fc7e43fbbff024dcf4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330ad298cab034f5bf026e67e6698d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ff8a3acd65a7c1a3ed3413db244fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d3fbb3708531b2986bb0c52426f72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978821364aab7f63dd82f53423ec3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c62ab53e126a9df82dd40f1888ca93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdaf02557ca1c477229abc3d29b1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7681964bc1a51ed539f08fc50d5b381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b812d00be39b76fdba146db2ab945609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaed62a9b593efd64dec8454ac5aa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d687d92e4777ad8bd6b707e7fe33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3031ad26a11f27306cc0eab362359d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85165aac971a0e3eaf3465298ab4d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50facb032ace64b92399d9bdec0152f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9f3dc29c6decd6fb8896bce5e313615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915112b5be28ea0bb28dcdb5967920ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95812c52d8ab0c02061b8e967ae554617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144fe079a65a1f4c5195df4e0900c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ac3b6a12322bec3cb152e95e2768c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d294c924e16eab7c39e6d27d73ac5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce61798abbc1883293377165134949b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a389c767ca8d19f7f52b3df18509b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37fe6b764431ffe98ca44ecaea3fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee592c59d20692bc6aaca3148f813624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e9692fcc0516d014f8f977812419625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba06f8abef32caa60f9a2b4c8842ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aef4404d6f9dedfe99f89b12e7843a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37324f7ad6a0f79eb55f3cad6c4670628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3deff82fea6193433f788e066bf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff529b871ac4580feb63c16a3cf4ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a27c2dd69fec00bc3785d30bf82b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b73b5a181a62cb6f039ed33c537ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5bea278696e2e16d72bfaf3007a80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06d909b793ff6091f0950387823b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27d7f5ce5b2a79c5fec4e06e3f73a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e35ca8a69ab3c2e74736847b5f5be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ef924f543e9f909b8f4a2daa762a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e66467be1b4df520d6abdec70382638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf847cfc9305c1e135914b00059a8fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d0aa4fa7094cb0d1b0590a186b2bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aaaa386e2743f7ba6980e9dd63671641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a6cf52c66f757cc70973ce64141f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c0c32668fe2d25635509ca82399d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b45e3b74275e5175cf65bfcb7186644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc5b47b36ed217bc447f4ed49c4b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d7a353c474cbd987a92e6235c646646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33c8fce65c673f1f495045491fcf66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bc4dbf31da2f769a9e588ce025cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351e4caa175b76c9e856e23c6103a4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5854c57633ac7d2414e2f5c96648b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e5c3279451dc1de068bfd79b8dae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cbb5408bd97817fb160f24e07b321652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c428e140a551991912b8c9d23bd0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36542a0350af83a4c26e3ef2d26cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455dc59008fb01fc404a29d628d8b4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97353fab97c1020402fb2fb96beba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54423b5585bc1201b4d4ff1b9b8daebb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc033555470ed04d742bd7b3fd8eea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac0bca11e6298aba6183ba906ddcd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a0ee5ef56a8bd4e1facb6cccb98b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5558e9eeb052fdcb198b4a2ef5f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad63853948d89c1f2d5bec498eabf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22902f2fd01b183e2f209d47cbdc27d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ab827bd23192f9e985aacb95d1c73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246557cba6f7c954356d8871b73f7a08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd95a7ec27d23a693b99fa8a4767a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce036487d2093c6168b0194d0ff92775667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a0e4d08f91034e424a8610c0c26a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0712477ccbfae90d0dd9c70a574d5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed67bbf777fcb056b2e57e4f1b40b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ad4122eb3d90995e770648b30c00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204aed5b69fda97cbe44d1cee081a7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94126a9d8f242a06e19c3a6085b3e49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042c0ab5eb9e0b99549b4daea22768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a44ac04ff6dfc4ab0e6e54ee78c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6d104b801c06f6a618545f275ffa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea6cb41b49e7004513cb138675224677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51baac2db2933a379bf358796768ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20461d943fa0c2bc05b1300168516e23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce72225ed5a0f911b3eaf8dfba0b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740216bc9aada707d13be5e388dd7f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a757df09d498dc77a92152daeb592e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97150802aa1fb19a21a2c810dfe68ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bcca68044550d7aca8718a3d52d07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94380b68e128977fa1a9f9129b400e8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f95ee9bfc0bedcd0ba313aa917664686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c6bc7a96599cf827fc612cdb540d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572041df216efe2f8f0863b21965fd87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa9047cae5bce8790e1dc82374719689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad17ac7d62c46044256b3aa2a7926f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681d62999b194cad511bb8f0ab3deb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e7fc76fe107e449a7be50deb101fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1389eac60673837591c1e26cfb8a9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bdc69a417dc6259b5866484d886d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b051521480c5b8f5b18809f8f32bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b2b3ba2b4e9033bd2118fd7eb4ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b576669be454653a78aa9bb7dd8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39dae728b0d373993497cf96e5982d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e945516499dabf3d987488a667f636699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e8b1f954d758229e2a9cc00c35d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1137507480d52dad2940bc8c9da4e5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d670dc8e87c0c91465b849422959ba3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d519419387eb436082b33f680b36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1ed7c2f96e1bdf16206420e71850704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc98453c55a7c1b7d28f6b38ee23d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d734886f94021c2bce304df1b864159706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37abefd58ff10944187b00df425896707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a91b3d06b8d00800d04f375329ead8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a64bfee4abfa72bf2f12cbb08735709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153435c54bf0cfc1fc8ada7f8175c97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07e68b779084a55173db60df085055711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790e60b936d82b572ce3cc5b5980ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312211579aced3826f2a7062f6a0385713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e47c9b356b5c936269306f8ef6dff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4bb660764926e1650a822bbae00b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245f9dd3e2cfe122652d9b35a7e652f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa94eafe96d0b2f3d0e0912408717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ab07415f29f1c52bbbe07f6ea9cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552b8327bee6105f2ccf572b3ef4f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b104ea4b07f9dd40cf51e66e560c53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ffc933f2338774a4d5ecac832c4e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b752ccce7e7ff9c1f7cf0d48c1aaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700368b3832c7645a56095b73852515c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419dbe46f8f458b49d7a58f42e4e60b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b908b47c7426aca8f7f058a10a48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5824197779a4cc72969a7909455d4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373845ff8441adbcbba0726843ccd31f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560b8b13b1770ccd7116c36ce0c603728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bac10d58bbd10a6e616418c38cd5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243e3b30ba1b98c3eaf6bd092c818b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0162d6b3a08eaebb5e460f453db9eff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b5a164aa367d0fe3ff0875d175a23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69b96e233d2f6af193b3d96153e4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead6e6cecbc895b597893729b8e1ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f6745f33e647986d9d31f11154e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595fc4db35748f85ce33d751f4c33d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f570d51550faa1e81b0b3acbf4c42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92738e63def089222dd57818198b3b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375994e80cead4a91745e5deb9365a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361716f3de427c357f0a02d651e1ed6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201446383a59cafacaf72d6db82cc478741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64858621f69daac5ce0a80d8d5b4ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adadd58dc6ea55773f54d27ee1c90fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd3e205bff2e3383272f98715f0d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d328d489890776df5abfa1b658225745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574805c71ef8eb8b42fd5a51a5e7826746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6b66be9a4f43e5173000b62c8d38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952568f30a5b8ed6d5e0f4a52e0cc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6837a0ade13520c86937d44a0920fc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ef957932d1f9b24493ce3c3f6c83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf4d2b3e8d1094949aa4fe977f9d1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea82f9b5c67db8f95b2d88b21e89c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bffbadf1f9a17178bf48174632966753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6d68fc66c586c47bf60099921cfcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb68fb0f596a806a27f8662598a956755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9385b48064408146ee1b109ce2a90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638e71e2251c769e85f4f7fb60075c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2d13d2dab927b9a75aee3171fdc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68357fe4d03ddc8a929c50eb054615759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ffffe0dd492e8b957a94feffa5c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc747e55fa485bf7a93fc36cbecd3d0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b62d82db2967c6fe3d08cd7b67ccf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f77fea22632e89750c9896bf4e1a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f9513f82e85a01fe3c139c7c3f8e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4fa57009a071b8ec87b18a0cbcd56765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c362c429e214815956daeb21e807766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bae8233cf595f675c168ea147b305767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8af9d35de86d2686b0b3d1df8628768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcbac8122519057a65f20fadb8c87f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7827efcdc05deb6221b31b3b9c113d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce802ed78451302983a9ae398ecbed0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0faa83e44b720bf656065b015ae2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4188fceeace9793a9ce78f39cd0184f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f2d419b0e1762c47ca17898d8e9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c30ac54a859bd0a69dfd04478c6003775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618d4b099d0d90c562e1e7da68a4a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca690a0bebf35b0783b3d18e541c8c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d5c58710a6ce259132ec1c02923d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f637be72a73874624eb41e2b464af7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034cf93cc04833b9c75637607b1cf51780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115f296430ebdb1ecec2f900ccf406781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ae543dd1d0da48d41f2bfe3c16f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac5e3d6541c5b1e75c4788f26b5d7a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178630d42da63c07f33bab77f6fd14784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac7915ed8d5bea3f2238f071c796d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dde1ade6af6c4d110bb50dc71586e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc5784fa9ebe3c1bb0cc64ef2bfda787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24aae0e1ff413c01f6bf650c87a52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed2771debf6a7f691b18875df727d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418451d7159377c5aa526cc62f28f82c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f9e4c43e7f843b1b6ad742ef0be0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2d4cacb5c56e5cf60b9f2a2bc66d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202152e622a92ea4d110c3616a32f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a1cd7e7b70ee0622bc5adcc5966d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61f54b7b1028e01fbe50c5717b52d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55682da75ae7b6c624db83e5702a9b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b1ee8677db420aae0c4bb5ab4a25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e7441d6a08bad8ec425b967144f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c43f98f328b27904b3e85aa3eb76799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1899bb1db0fd92adb8cdd514db8fb5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d66bdd4cd5788448bf84d284f10828801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101cd6ede505a374a1b68fe41e82be802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533dfcfb3429d6c8d10f3ea2f973e3a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037deea2161f02895c23a3c17804ebbf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef16c5d25826623cca97ecb2a92ec5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01872499280e98df733569d474054a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60dca36d078d362890ac7180e736ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e687c3bae139575bb72e416b02a56808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509afd57d1dfbb7eba18d291a537aef7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc01090d5f7283bf8953bc5d90baf3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b27815926069c1c1341541953502811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997cca5ff2c42e999dedc4d87625355812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed53a85b88b6cd2ba938dec58ab38b9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b4b10fb4c4d3d6725d426893bbd02814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c43fab176b5c4d64a08a6ea4da60815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dd972c7226386398d16f96d2c72b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b532e2ddf1c8e59b192b219fc4d559c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e8753874ce7d8c151c6cbac4e388818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5acb34220ad7147b1cf288fad2b5b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e35d0ef15bbdc29bd1899575bc271820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f042506738a65b6999d53b22398c85821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f414ef42a48fb09f1e94ac2133246822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c744d3d10e45a42749cb3ca8eb847823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5df3d4b2187770e06774ed0dd718a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c864cf02fc8d6632188dcca2640b7b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38979cfdbb3f9d5a6a64e6dd38bea02a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ed886b4f656de16e3aacf71dc9b0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7fe2af7866dfbef4ba4eabc1309f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843714fcaa29f44c2040efc78270e1ea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38c73e49f9fea5011ca671f9ce15b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0034581c8ad1296a0cc0f7aa6a3d22831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d75e29e5e0e976d9866cc81630e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5143663033c461b22b9c260820daf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142866c50e63cb055395face9fd008834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc7c8d9fa892eb81b78015bca13c86835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04751a7f7234338bc2f7f20d91e6a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc422fa6cc793dda2c54a06514a677b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3eda817c454e874af4fee86c2be2f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fbc29f6fe54f11527ee263332399a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec6ec5f2cf98085b815b5bc3f08fed840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4623c305b87f010d36ae2589bc4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e192a692c675d3fff237253c389902842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d9d9761882769ecb7d7e2f7ddc2bf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8be0dda4c258e98f9d07d68b2d4e4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179e49a7baac10dc190854aaca2488845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859d50e3011956ac3354904689ef32846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b95329a869188cd17365a71a7a7f8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11827b2da19b736c3eb73615b5af3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9b8e689279d56897c9e51f7e3028849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0318a955a29ecb8ccfc5632209592850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e31f00928764704b15c703e3f20b84851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3a483d709349bba834671cfe3283852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202afbb147d681b7a526dd1580fe8fd3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6bfdc6026c9aff66517ea6b0f94d1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd1835712c15af6f650f8cfa6883b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b40f82c055a30d6e29864b7f46319856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494e93982608eed0034990ebdce7f0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a760f95f521cdabd925ceaedd5486858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee3fe2c0af359996d04bdab6a4d5b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c7dea55b0669456b85d69f5aa1ac860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baad11c71c18533bdb2ef0554efccd6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dde0b5c658f5a4d89e3a5a321a21b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599cc2f177bf6e5c68d87feaeaea9d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde43f0b039b06596dc5eb613b6071864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90dc6eb6580011ac87bfb9c2a3b55b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89bc9dd461938f6161782039dccf51866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6370b7ca2bd044cbb9ddb9479adc00867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e5c236f57b65ca6051e447335f3b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb57f8b30b893d1bb34bfe6422a548869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c74960143041a8944bd3f1003305870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f0adfe6d0bfc9aee2a9155a76dd7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67e1345164075c5717581109844ae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b69ca74f3c92c2c9acd23f42f276873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fbb6b22b1063f2ae72e3f0ddf5c5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e82b99f61ee0652b100167ae868496875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddfff2eaf277b78c7b1f4fd15aaf4a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec237bfffcf76f4359b7b0c3884a1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce278e957ee8ee712ba54d8cd61534d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be387e4f1416c07772c4e1398688613879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf53a0ad449f99a49aa7bed8dc12a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d42ad72f61b14d1d0b3e194b595b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab35d5ba9e28be6e68998ea1b8dab882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fba61c52d52601d196442f89b6b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a89eb9148c2c44256e4a98544c0b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e8aade018ea6113a6eabd9841193885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a51adc7231931a7eef83630099998886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533229b1e29884486a0b4f44aa8fb1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea53117612e36ee2b62fc39ee0f1676888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9b2dba5964576b36ab93d7527a7ad889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeaa5769ee6c23e6c1376dcdfba002890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb82021610f12237f2001c6703faaa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7f74797b4ae7e6ece1dae7ddfdde7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df4a21dce056f93e0cabe29dd3a14893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c122e8b2667cffcc25503df34e701894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91947a3d39288c51a7d2e4ca2b1012895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e518f447ba1269d67c1a41e204495896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da610a0ed7dda1be8aa79519b94d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c400a148e3b0ca675cf2e4a7fa60e5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98a7491859c83e0ca4135364f4950f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0f5b10bfa7e08bd8f61ea6704148900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdfc2e6340d63e85873ca80f1b41a6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0156663d98dee3a262fded97d5ccd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2aa88c6731f30a59c80abac664641903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59cd07633d54d8bde1e38d96401b5c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61077a8950ec49f8d4cd456fb2e5e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6deb7adb61b65a8fed61ae30ff8acf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520ae9d95c3e8ea71c1a36046ac293907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f7a227e22114e9316c58569c3cc84908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffaa8d87bce7f58fcea7e923708ba909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c69a93e3bd03490186ab2dc72ad2e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fcd4f27cc1ffefc1983faa225ab2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963ab556bb6161ba329583fb6fe167912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8dd15ae2ba6283a7aecbe52128d9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e7d63099341fbc95f4eb4ab388e6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996fd53963eec7417f04119c8e8bb4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55efd83eb4a3b359c5ed63960eabbb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ead1ba4835c7917c694e38e4750b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a72022455bf3e2ea959c6b21d406a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309355e09dcbc07c806e810836721ae919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0799a74508359a384a97957c3a08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254708b12695cd96c7e152c37734ab74921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8086861bd79d8f155b3932058b9d3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b736ddbd4a772b64e739cbca3fd8217923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff6037fd0b4b442928581aba8666c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59753ad659c8f19c8a632e835bab9e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fab42ea0fd2bdfb38035291ca66b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f5dafc4ed700155159ef828ba3da927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a69f3dfa640320deed9d342f8f4cb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e33ca6f1e79e12176cd07520e7d3a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a185879cead6c2814f5ce86e8d41d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b77ad9d1058fc1504fd21a08e5512931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1eb019c3bc3e076032d59225bc28a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af871a20f9caea54c7ec1cce1851b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869afd584ebe575f8deaf06099fe7e04934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd25655116a94cc4461b2f8119158cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58693ca7dabbcb703e831a7117df10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457687a6c4460f36bbdf16e3d1e3bac0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759a7a68e45981ce79714fa4a87a9b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc968b3e584e608d2fa2d10a90c35d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c450821f02a970a84491a2c3c5bcf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd507686934ba300d7368e05cb9c6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02898c46457e9f65073a4b600eeac7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2870d145deb754dee47dedd929533a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334638d3c2daaf268bfe591ef49f25944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2223236f6ad7e1fd217111794c082945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527563d661e3a80aff712187af491f80946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb334439642e0430c4d5e8acc1df1a77947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a44b8ebc28bd6c70ef007fa9dedc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41796a4be8cfa54184f6abcd0739f099949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e71ebb21adf547810d1d4e04b6c1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab875fb2d660ff249633fcd882d6aa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9bce7691c9cbf52562c7103118e5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1662bc669456b62eb8a51c7bee0d77953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b0d546db28edecfc71a9bd4ded0f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2906c0a6bd419094c4fe0895ae88955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f77be88c7e7baafd5f5521d27ea1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c585b07a43bd3f70b42a7b96ce43c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a6d4a0d21ea5baeb1b6080d55cdc9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88a55f5c10fde7a902c4dda381516959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011b6c5d741c4aaf7f532f96986b51960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b19e894a262f7f61a09d13f70e5b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af882a508c7accd34e74877252adb9b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d88201c54460f254f1b6effca239963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bc2a50561242cd2bf583a8942462e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41baa3d2a6d38b87faeeeffd221514965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ecc34655a94bcaf957a87be95a8f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33587499b03207b221a89ca244222c38967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb2a6dd4ce97f400dbdd2cf64df25968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caf830530d721b165601690a4fc616969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4b7787d60bcfcf9eb6970fe61e34970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c1b1fb6f4e07be53674a5bfec938971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9d15625bfc007718e142d4728eaa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3436dfaa80b7404a6bf9bf2947769b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce4abbac0b0207e2225b7ced07fea974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289dac62ad3d7e76c329d5e6565510c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9646fc5ffb5d8ea1f37780a48956d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b88eab8cf799fb185a3314cdc1fe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabceddb153f13e041a9a325839ae76978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d6199844ff7902c6dc4e0c5361f77979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993eb5b1f454c75a3d3bc04db40ddcb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868b0e2ed46f1e9b47777e2c7517b20981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a0e2cefd504c01c314568baf5601982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213fb1c959263494812bdc21032ece3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b3333132b7753fb4685daf89392a1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4116457baa84cc71d95f9a6c6af9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31162be99243cdbc1a4093c0c88d4f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c466328b935f996df70d51b170f8e9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29506091a8daf4cb5f8fe8fb5d8eba988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881580333cd6d092af7711a1fac777b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cdc501ab98e0803c4846d7754b049990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7757b3f1a4a2bad0583730c20b8e59991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccb7f56cac794fc3013ae456660b1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc0b919ebc1bdfc2fc467832aee3d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38baf8b352564627f664a53d75dc87e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab354f9854f6bf9d811d945b345a63995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403e063b74b32391a4171776cf538c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ca63bc526ff3ba7177f6b85fff35997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891922a13bb59a1a026a95444c121351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd744736eb43f56f7d3940464292ae92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107506f1e0a01cd5ece4c219b258ca363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fbe52378fe76c4865abc7571d7d914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709a60c3704d941d4d66e3ce9894b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e229d977f1f5c84fb82c3aac18a826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbf5089ce6515f00ba51bd78d34127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45b42503eaf33ca1daa928a2b6b40b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ce6d65f0947e702ec58a507b162c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ff6390b50b45f102eac22c2125e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b18612e06fcbb092b1d3175427104911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fbdb3c9ac45c99b7eacbe7107a0c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864fbb61152ac430f43374519cab1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf521648b1e912cb03d99733f4efdd4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb751205ab66e1be45969a3cb9137a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51778087b08d64e6296c3b93252e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee293137bf19442f34b8d4874680d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7503618bf7c0840bce1a63d7f600cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050a617d01e128d88a57824241c622c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdfdf9496997ed8b73f25003829fec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850919f6e86def195084d5872ea8cb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642e9916e0bd3bd9bf12aeafab0c3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af735d81aa92f63fd514e95cd4bbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f441a9e38e6b1af8918fd0208d7daaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887372587d3adfda356e9f36cd8b09725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6df5af007defedbf597596607944126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb1ed8daeafa5b2a2f68491fa06f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271f58000a8bc54693e802c456a9bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6d1a61f07bc29ae0a0301c8bb6d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace57626b49fca421c2ce1a84c96fe230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654589249777c820539ac5d7b63a5e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec8ade5e1cf25e0b59b5bc02f186d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4858cff4fecef20cf2a01b93d6e4ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff738f2781630adf5d589041ed907a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dfe8dc2162de8d5ceeff6b892f8cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3937ce187884be04b2809e61bf87336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6db5c7150d0c017b7c2701ccedd5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f9146323c04fb9f2b42af3e45189838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed67b59003de30d6ee9f6d1cd6a24c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ed56fb8fca4a3ae178672d1dc88c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316df23dcf98fd0f17f86b4aa0b37841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837cfa09b173ef08727d1cbc3cc253e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1776b55b2bc46b98622f0ac13c9f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76861aa60b8af1c2231749785f9e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a457d30ce816b0abf228951cdb8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb73f4481cc7d5a05daa30a2eed10946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410db79a4f8b729976cd9c021900fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc0ff4ddf97d3a07c77687aa0696b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b58816f433de6f77202c5b461b1ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d743d5b88f90177a996f5707762e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa77a121a9c8ba54163d9d32163019951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037353ed0cacdc30e4d17386ff7803552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67de2a500552576a684f7cdeb8cba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacf43a3ff077f6059ab2bf712aa2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e32a68eef79267ff97f421042421c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da4656f391d6ab091a6a74111d8e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160eee7527656734a929fcf45dd7fc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f77f91abebc66b750fafd8775c74658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5c2befd37aebbf6a76dd6258beaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6756e6b0e10ffd181f8e1721d72a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d5c8ac57ea9ea5a47035bc87b3a2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f6091abf41780590006c4aa79d56162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13444662e9a223c64940d978ffcd47463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e6653f88a6ec5736bf2454dadc76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469270c387297c36c9da4694908bab8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e47279e6263a990860b044e3689566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a29ec0e10323f0bb0d507464bc1e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b76bd9c2011da883a205dd3dfbe0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da154619cfaf7a012c2ca45390c3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed13dc853a011ad7e45a1c0b92a5dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d7613b2a1a0fc9416d288287dfec271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d0ab38d89c2c90c2afce958a7ad572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb0a6ad5a9161534b72b4c41ae99c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4aa702b64c97bd5fbc3e7f567e9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19277ccee0b69930a93d89c9c4c5dc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053dcab257343af29f7e61c7bdf5be976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7278efa1174617505c1cdfd66759477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784dcf87679789d2d07ddb30ccc9fb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3afa9d5ac2504a82b459ebe58ae3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1fe87de60c37a2f2b26b446b0588a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c23ea7d81fb85aac40f4f00897b4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d703957838566bdd266847870d4a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d2d4ca18d77e8a83e4bf43ec367b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143de12389e14864d87ba242b714908484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509694f0b7a0fce78e0cded54e5bcc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334eeca8b3e2b7d202b2c8fbf167ef286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e9753761982fa6d050215f4158dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc085199af4609eeb05c210f9ac342b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc8940d1ea520b001d47545f9194c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e208666b2cc79f05455abdcf500d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c365093eea3c6e4c8a10aa4e7adec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c115c8f348c83887b60bb0ffc1e8d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1380b0f81e3894054ba6d381a1d48693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ee8c2dbd58a354f81bc30301f5f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bf5365b51531ab56138ab2960658395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577457ad11b4e77d61dc68344343b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c079ab092e6052870de74ff56e3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258bdba2f1cf7e6234884e6006125df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8078408c47550b17d0c00daa7913e4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0dc36b4b910b13eda7853181005e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b33984eb1b8157db003f4ec8236f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ab4de49070f77e9a663dabc1a090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c0c12031b182538504657a611e2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b3b53e124e01a509ec39c29181e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856c0e2683456db0d338491887cba07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a4be43696c23f2debc1c5707418b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715e9e62e79a67af5f1d23f370ef5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1d9af021a9fc03224d0c668a6dda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1cb9063afed750d34a20d354134e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988a9c473c7a2976dafa170d322319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd9997b59291ec691f017ad5caba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b7f34e7465621c8a1428755c9eca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8128f21bceebd23c82ef37e12338f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77e62782dbbb883ae27fbe445a35ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e0f6638cf775cc7965c0531e0774115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad66ec6d58bab2562b0b66487d3360116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64eb0decc361572c187a33105b5583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fada9c9ef8b37d3d17747661cab2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc45c7c1627d077371843899c3ca90b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0160af60f0a9177975e3fc44fdaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffdfe6a6b2922fbb84518908e2ddf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25573af3d88d117c6dcc4149e7814d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607289a1597a985e1f34fb9ca78f649123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219763fc17c14068a84c07dad48868cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee506107365ba8fd0def30a477e8001125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfefc271b3188a49d325f3f1f94ec83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91dd596c616543731e611604112823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7ae13fb51eed4c83c34046aa4950128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6041c92990f66ebedc5830ccda371f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45538518baa575a40bce752c5a9f9c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec012581ce06d9690d1b0592e02b76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80079e10fd83dddee428e02f54630559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d1f8bd02b241078e5dc47e960713133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289c84070f4d2016c44955a81f790b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5516e920781ee0a006903052eac9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8d17a144cd9e036b712ae084be96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be484fd7bad81b625b1e909b3f0d4d6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e80f5a44e36784c7c4c3b9c4a3d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280362fa26acfc799287155b7c44577139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae81423cb83b24bf38d9b7a63b66b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ab26c77554bd67d05fb3db18c768141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cefc3ece266767537b847e7815af8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0382416286869581832942d564a2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1afaf59a91868a94e36ac002b8150144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e018a822bdbb4ac611ac607b9ae51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ab49a260e1c21d95772021a7ada32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ed137d5a2944a68ac5141407698d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf3f78b8b359fad169884f3476bfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2fea5712a79397b19563da518d77a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4f87aaef816cec01b2ac2d08b47b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030a8a3515c726fbf6b12173872a12d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bde0bac9f9561dbc3ca3aca953b7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bbb6c32589b256aeccf899699a29d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43b94a3c16587d515ebaf035feea2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e334757c448cef03e1e3bfc0a418a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd48b1638b79ab46d27dcb4c4133bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2cb48e6dea1c4c4916e4a760515f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b46eaca7b30585f704fbe88af35cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ac22fd465f046df220d20c7edfb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf5e6a88a0e1be83d5799e523ebcba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554323784b0044a91cecdc9a82d9e09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d799c30ac75ea97f9b100fa2915785162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d2467760e6193896efcc56f0bf7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4696b76d31660a8599535daf517ee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac14612a45b32ecee12c4797184836c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0e8899c83d8edaf11bab883a31ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4415b53ffc457470581363f00c38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e1846334f692bad62902281b83d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8599556049d1525f31f1bb0a0ac19a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438b586d69cbc9a43d05ebb8d2d56b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccfdb9e3c13a34b46110e7baca59ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612f2229c84f74d7907a747a7c7416d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e73e0a6ac2f204b1870fa1a76c8c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f584002136a39e1044b5485792487b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d77fbdd9745d4e3b26bff25f3ee34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29bac0c9fa038493d026438af2695176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa4ce54c8fed7627719ec0647fce9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125075af3cd1d03b5bfb0532185f3d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8cb224cf9fc4f76aec805351f54a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73681c95441e2a1bb7481eb7abe99e6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cb200a724ac7c1844a93d807e1ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd47318ef61a52864f9599172fe834182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b5d2b53ff335bd1bef02e54b03e07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb7dc32d8da5aabf1085d26c22c7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4103a359fb15e88f8a01fb1a83001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc96f4ffe5d891adf3e7d773e5334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705db6660ac2e1326c97b5899c1b5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfd17be3a184a4b429aefc763ed20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296897143976b59313d6639c0f61fe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b6a80113780fe4d418a0254b13f8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6542b7323e799ed468bd47db456d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e57e877a223cd610395c273ee176192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e190b16905decad65f775072cae20b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d8f9fd641dd55c1aee74ee4e16f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586fbb46fac7cc4b4e4777ba1794e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc8859f13616c99fe6ab817ef259d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d26e065b87db655df94578ce96f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb981a72f84fcbf99179dd9dff2b73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f726ea7e10b698d316fb049c691d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff3986f0c17b8e18b6581376837f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5103b986fdfc16839094c94b206bc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42a9073a773ffd9d9133b66f2efe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc686ba585b0a0153488cbc49e4d52f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4309c18100725c20272a3b869ac52de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a0ecc25f2e880550cc9c37c08a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d6e55237869036be7fc8a87ccd3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099088465202454dc0532d3526ea964207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c804c192075bc573ba5bad9f9d688208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8011e457b13e07a3e6aaf3d733ac1e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d29c03ac71a0f9f280b21826e040ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a263e927d3fb703e55d53fa2c1f8df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6ffce51a6a37e12eb12ecbbdf947212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feada9f1f578dff1d3f8939b7ceb83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9db33e5b09ccbcfd7a7883905f6b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3440b6dc0020e4bff6a5a1b80e80230215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbc549b28b20a4cbc0de6a128eb6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d2e89a2dfb97fe3dcc496cae4679217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcad38d399693715f2b2a600850f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5af0bd76ef5deb175fe22a18c01ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1ea409f4d0a30b1181d15949062f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c31e6ed9432e6064372ee57f82b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34286800460906803cd12697322521222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543e83ae8568bac372c2442ca953fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a18c56ecf0490da3cd3dac80aab299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc34ccfa0bbfd67d1c34f33db2f926225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8f06eb1f7d256e91c4bb9db60a8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb56a2923cf1e0f5f48032df807dcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987044312fa8879c2c780027b46c2d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109aab5c7f0738adc318db8c537af7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f16fde160a7f1d03996ab9ea2284b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820425c566d04068af10b18fc859dc58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfde5dc3a211e3f72d2247d0e0dd5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca118df10bf9d01376ee05e1c8c6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de8f6a702255c515a64ba9f2eea55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707eeb39dbd3819c455b51f3c2b0de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d07407e716a32032995fd4bc4d98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3757fb308b5d70e8140962842e59cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859a07c516430ed32f8dd3f972b1a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82473d69d7100d6943d60faebef6128c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4bea7f6af596c59d973928bf9acb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d7d2809254b921162b033a6be167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329da61557fde51d479eb4f832a6a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187737caf2423e45972d53de2ca870ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad2baa2fdca05675aaffc8db6a50b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c810c1a800770330fb04313cffa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4099da244bab585ced763cc8b9d92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb93972a09a3d5bd3517491bb271053247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64774d363fb428d93f16b393bac5a7b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0fb9ec8c970f60c45ccd814f2294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b275a725038b06c2eb924d1ac8f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e4d61de2e4a70f3ab7b40bbaaac8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40eb6ff454e5096eda462f0fac250a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97147409a8be95450a02f9c0831a3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9566ccd9796ba03c8afd1efbda96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf23d1fc65945e8576c178a5da2f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee236cc1f20193de81b3d9b477a4cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c7954375732777f0507b58000a1d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4ce064ea705bcbf7ff9add905d64a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e324e1dd0c12a8b361ce974e3e6382259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef03e3169d611cda6d954dc8947747260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabbcd5940c194d55dc62231896f702261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd171db65666c94b1429ee0b946f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab362c68c3f2accaae1e6472095d152c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb47727f715a3674697a4516587126264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c045460eaa929a1269d3dfeb7fb037265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae50abf6a758bee07382d6a408bd7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8031fe44a89afa08a3382281db8359267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb333c9b824ff1ecec9f9a523904f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a3582468e6075c0a64dcf082e2121269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aab20947eb99f5b48fa59adabdfcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7b10cb7ce854024aca5a5f269d87d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b9253bdc0e436e4e6bfc813e737a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4bf04c307351137dd76d453424db6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43567d847319dc239b57be83e44a9ffe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1324836779ec177945b9176d2d87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98597c629c2d4debef2b8bf2e8822a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787869928275219eab94514f497b23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe5fcb0fa1ff5a79b8bc978074114278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b75a69b35a6c656027801f782c915279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580373359a08d4b0e4bf4913a47d57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d61fe410f57916de96da42e9cbf5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329486306b45e1cbf4d2e13c5080684b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e952d70dcaabf09d56d3511c4b55d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6296f00c9671a61a02caef04d8b728284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453723f28c880461ee9c020e29e03e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87278e4b2a569fe660faa0e8a404a249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f4293a752188a0f2e171b5b1c27b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa514875000e6c456b88fca5a412f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7334efd5345af869d3611bd9ee8c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed662b6cfe3e904ae0e99d8dbccad6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ce2181b32650ad2865ebd61568a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c936920b61235f5c24ae4d8a950ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd2bdc6869857d2c042918cef21af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd958a5c75ef14d7244c303b0235ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b041526db54706026fc1d807618664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a6ac22e547c1d27bad06ed835d33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39dc7870410ca76f519e6efa9a984f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b430083b9104decdeb229e8731a1ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5993811a375bd4acda1a3e5eb9858299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239db72582126aa7f62be5451c4dc0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408433c0f7209f02c5ec10463453df4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167383269d244a96ecc85dc219711c26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b88018535e3d083d9d062e09b0076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7655a7537afd8a4ee49dd36a4f5ee9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ac51e147541f8a40bc93dbd085b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3201c7a2a9e7b0d36096c8e09f7c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b77c6b90ca82cdac3161292ea881307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ea6a306f8bcec2259a4968be8f17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea49e9e4e0e549cb60cbda768b659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b2128349e19bbd04eea45bf6ba6dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1b15192c746e298e9e24fac0ec7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369593a7a53e8a73c57281b83bd3a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae2fdcae56f291b1c2445ac0bc1200313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253895d5f07460f40f6da79f396ca56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01e12e9c0109b4ff0fa063896350a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648032db3b33336d526558f0bc44f6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c25f9d2b3a11ea59d0390071e2b1d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ff126677520ff719b44930daeac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9332b2c485617549278400612d5c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3e1b03c8c0cd4933c205c804bbd11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ddefe0abb3906194b8b7096a59bef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb0256211db4966b86cf7c0690eb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ab3ce56ee8964764780c62a792b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc13f1dd89907e7d9a61ec50e8515324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03c5696785a36b0eef1d1ca3d3977325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63950dbaa5ad0dff593eb2b7cd45d24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d78b6e641a2d091a04616a8d9d73c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd17207e14bd493cfd6aa2b287185ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf51044dbcd30c2f35b7269aaa6099329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8b05bfa9f021d3abcf871492f48e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c193eac30aa55d262a3b55ea7933331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d94530406a09861ff8d3d8a68f139332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450bc07c25ca7e0018df6d01f151fcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027f50b194b14822431e513d81606d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610269ad71515f74324f4db2559044d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eab4ff5feef3772f6572e27ea5291336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b09f93601df16806025661ee3164d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d4581593663aeba6a3e9a2f6202e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad676e685bc1f7c6799fd9aac7a14617339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9af6379c3217737b0e6b7210cf81f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22c070bcedb5e942ea6ea27b21328341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fc5e45dc3ee3ad456ca300852fc95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e1a8924f26668e835d86fd186a25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a57d150acf24eeffb3677bd6fb36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793a7a9ceed27fe9dc70d99dc68fed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fed0ba011fcc86fd6eb60def30a18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bcba8f2cb820e3c0720efac033fe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b4e513b1f6984404c108fdd93834348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646e4c2cb0261dd451b516b2b85dcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0dfa1da4924ca7bc87967435dd0e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b09383c694d95af7d66fede4aaf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd0c02e1e3e9d050c6c28e64739f30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21aac4476a77075349cc101831f6b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c837c4999d34e9a8f1c94e41a721d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb970a637f2cfe544b83b4e1eb462d2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229daf014b45dfa576e821ddf8eb1229356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc3b66ad150c438e8cb3c869a77bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90528ef93b11463a9fa30b7bf988e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7acd09f45ff794030b7738efd7e229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f90c6c51f53385d5313c02e89de629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48b68daeb7e6e78b11eb5a8c9c36fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4e1fd62edbb659e398e146c0835eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61035598043cb8df3675f601ddc4612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691ff46f52d9746990dd0d16da7696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed36775f17faaa7daded5c23ec353365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef1e93a0b8fa3033cd71258824cd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabc2258027df4566d6e3e3ca33b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4abaf84c618c53ba96823282128a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e0e2a65675c8215e20be86c7d35ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0e46255b777d0e221c5574a13606c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d9f66593ddb1cadf10f085f1cbda8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9142a1f274c55998467ae3307cd3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcb1962d7c0ac522a5fdb42c3c9a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6394c6bf6253eae7254f35414e2506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be31e38108daa47aeaed7c8de5b2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df0ade77df545f1d4d265ef9a18f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639de5da955496bd07f64951c624cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3581a4f5a4fc97e2caafd354e80ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ada403bf40a23a5953a755cc1929379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5750cf9a25aa7b5302e1a808aa314c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c4d17818ca55c854442f454b6986f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39e14bb20ea9f1520f874f6564f0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b89b25ef4786529753e4b1117c2fc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f92490306076b9c9d18dd1f8be55a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235506f4dcfb55e5c3b2d685d9b3739385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc916465486d5e9c91336629fbdb357386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9fbefb60b7a27ba44509fd0f57e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4682fcf56731a8ad9ff9b683cb7d90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6853581281f06a9fb1ae86758a74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d35125c74e4936cbee29654f91ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba198a07e92efe08f136e5081d6720e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3cab7b44e11c0da8cde3329bff4ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341a192e119cbb0185de34bed1df4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fc8f7da213853bc1f73d1de17d5a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9de6839f463cbbef550b381969525395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d357745357eecbaded92e34a94c13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f6e7ba7946c8a3af047a7b06e8de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c404e799b7a1a62c4b39a7283eb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f6fd856ed9944b42f100a80f8a73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762604d15b85664adaeb03e1169746400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd981444b1640f9050a951d3678262401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d32efc554d81b9dab2e1dd285894a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7588b7dfb7b609d49c0bb77a855127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73401f9cb6761ac9c206affe0fddd5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02f2778572c4565bc7c16f74efeff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a84f62d638a20cd77bcd8574eb8a76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f64938a38acc882e379744b152d4df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c255b637a0fc99d0feacd6a060b237408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c0bf0306439aa59abf75bbb4705c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d8a0a24cf4641c6d3eb3e8059817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd860e3df3e7ea66d432ed75201417411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b6935d444aca2fd04c783478f04a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404bfacfeeaa91d68b63a5fad662e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39cce38476389751c93973ae02e6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a3bc13f4be7b8eed17f0ae6b0482e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402e905ddc13d7afd301f7bb584a28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae8921b846ec1ee136faf08b291b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e50b51085586fbd2759e5004a5e822418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb70bb72f3987b39cdf4fd9dd1f836419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e7c0920525f3846fb63d6e1666d09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358d836467ed9cd4e32550e03c3955421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b70be2cb700b430141cf4e108ade422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db336d628dd89ce3dcaaf262d66ce2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea87856fef537e0ff310b06418600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859f80db84a378cc459c264096d61e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f8d0feace265a7ee8bad4634d4c2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b020d598c4c845f36aa666c4f00e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce2e09fced2ae4e3fb6fa25c75867428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e836ef0949f6cba7c65b2dd1f23920a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438cca7a6d0bf418c2750049b74e1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a36026223479d4264446f459e62a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e2ea9a0519cb0576b000a1238791d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85522cfbb32cd9ca7072a21eaee353e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0a87e8f88fe7f5d9ed6485862128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7856d5c1605f6e739e07ee93be932f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84700b85f09314b91ae53f66c20425c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2490760ec74048c4776a34c5701f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850bac1fde06de6f44bc7b819a8500438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ce15e1e1e203677ad44231ecd0d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7309cd15eb3d52335f979430f6c89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a9facc84d44f25339079bc9fecb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bd983c05f92acdb6cd6d7ad0a4ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f124b3f1497a234996e92e457ea85b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c72bd9f3e6a6f3e7f8d9f581b28a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427621138833f46a3350c4db9df932445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8a927399941808656794c815a834446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280bc7996818557f48942152eb3f4de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc2cad3e224282a443168f328aa7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bf811592d4f4ead64b4d10586c837449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ec1589667ecf924f3048e122ff197450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ad4ce3ba41a12ce19f82b8c40f86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53bb870eb48fb7e2a8b600a711c6d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a461e4ac20520d17781e31a14b3c525453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c18023050101db5fc6d5729ab5a9ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e9ffac0eef5b89a81878fb455e56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663adfd78cc930a1d047f041e2f22e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8926ad9f9f302d5a877e2f08061c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9552314e9404c3e22c5067a35ba0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1523fd18d25feb6d1e89b809e1d193459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974fa6f92fdd1b976969af18dba05a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b547a66c3eb8e2cea446e374a51b5a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa0b637c0ac6ca225257e205b9c97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e1eb0a218f2637fa9e3d1e4a94e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61122884d010c965a9bb240352ecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82a8360f95e48ee0b018dfbadb504465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e54dab7135664d49b84336f2e8447466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca6e1457d2599d1bef97c16ef9f44b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1191e744bfd44d84569c7e597f4be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14536b1faeb23aa777484c693b9bce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c5411cd52545d5aae58721aee5a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7def7c85458085ee2aeed4b00120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bafe7065ca599548a730ef912856b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90045578b450bdf555b9e7f5e40f88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886cf97a40e89e508146577b413e2d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7031fe7faeaa056d1d420a3f7dd13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8321a471a07fb837080e5e7cb352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7af6a01b54596d0f43ab513beadb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9390d70d2f8a92035adb503044e4f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5944e335446dc514604b0e3744ecfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7204324abac56f65ea33841e45205480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77828f729ea0a610edadc9d45b6606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418f97e7792dbf128df5320d3d2b22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25bfcaa61afa2cc95e8183ade2e059483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cede7a6ff0ede8fec3acb1797f493484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a33124ea6a93e6f14fa94548dce2a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cc3e16d4c512769e94602184f4a1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b4b616e82fdf78fe019a4ab8fe25d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f492d27bf9fa7e4fab4f979025b6075488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe61e2cbbf2f648d6b227aa666128489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997c3ff1230859c05e86d8b8122c22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42565d337671039fc41eca5cf753280491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd48567f91ca4b264fd498728b984c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef4ee9a829ee7f842db4add3a13c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138c0628c3dbab9773b3f1d7459794494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9a66297a23f868d01e4e9e1a152c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d727dbedc90466a71312c46769fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33df1194f8b285c04bab7e38be620ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d70e952b250d860b1126f7835c1956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2fcc3aceeb14516a83d9fadb980b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81affa5b8e796d6ea0a0f29a358b50b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a48cbfc971c896c3153c07d21c70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694aeeafe95c161507774caf81050f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b71d0aae496fb770ba390b27a61d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864014c9554d5391c6de5da6289fb11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da21a6678246745f15446981bc873505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dda601eeb1a946178d778b113cec0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a453634f4909499fcb13f3495c9d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5797eb238bf45316adc9df41a3792c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1432e420e7c2ef408203f1185542509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c74aaa28fd5e1da30b752fe06ec57c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5ac54a6e270564c47849b6d3f748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d8b3834f2c732c1fef02450a660f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e58f5eea1ff3a6907a0fe7f28ea83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c16289058ea18ad75da9e13be294d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf98c1e685a5f587a080f1e13a89a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18ce1f10f014c58c0eff455e718687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ba60aa5cf0180ca78f7b1ae01d907517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e475fcbfcbf0821c33166283b2dae98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278594263d0bfb52931332d4cc87901519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5454e7b324e8e86c2effc0cb8b1e6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511a600feb8f3c8668e9d73ed8bb71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050c78321d644810421efa61404fd8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7830799c6d4bbfef5b8abf9c4751f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046075e9aa7b3dcbbae3966c267b528e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14a9422e8169836edeead71ac86f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a5f6a3319b4a7d15e30e38d1eac9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc63d62c7cec8a5b9eb2e9cd9b95549527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b44d4b198079c59098e4670d879a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658e53f1c0a366745c2f2cd31fb41b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c48699a2b3945f5760abff9ce4c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b9741205e96558dbb514adf0cee5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e474c067b083df5c296df40fbd37b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3035e186cb1214a85f62dd8a8f31c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8095b85ed2414d6df487909d5ef01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8bc99f6085ec960df248bb88e2c16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d6d72985cf2e9adb80ecc2b9a8842536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a764c30909d65eada57f97b74795a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156786f308089ca65b993ce562df48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546924bbe38ae2f9efcf1d8a63c734539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ece9f76d6ee1ef14b075faf376a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacaf891f2c785076eb235791e9cc9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c60ed7ece1099151965654aa69435542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137f0ac90963a8599cddeab83ad4f6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b75b5c766add9ce6b119494946ff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3cc9dde61bdbe4d54c5c7c6b7e80e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f518683ffe23f17e73582d473f2e20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22eb9ee8cbd2a1c2aca288a7e0bbfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a556b726a0348fcc0c1720014720c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ac1a806cbd46147bada2b2bd9ee64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903901d4035d473df2c714b7b5b73a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e22a69d7cea0e54ab925605dd0a45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf86e3f0cb2304fa50b2c775b9667552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e1617a9807d207fe939278d39f72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b5344df06c46e665577ef059004ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7549c6bf7f7193306bc5e5bf04dad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bd271b745f5f60dd9d17725afe49b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecdfc05f9879faa0ddf936f124a28f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b774b2fdaf3c4b814dd05affeda408558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425b59b082341315bfc46083dca4b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236dd87f79b830caebf929b5f79c8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a985fb226f58fca992eb8736d4dc880561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196c49eda09a13cf518af98b5ca188562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb2d55f881271dd89203d12184aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94cb5c3e6a18d2e4dcc4e1c72437f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cbcde2e535d9d1f0b2a7328666953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1f184e70f3c450f52d68949f362e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91411e8fb10c1018730aba9ca45a406d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22112870e060d64979ddfae538546568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4d6158e269c1efadebb36169e8b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74bc5ad49a904a3ab2376a311cf34d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742751b60ec686c91fa7fcb78e0371c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5281b24705d926f64de7806c47016572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a98349e9790c2ccbfc7b06cb7950d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d5142fbbcd2f4c21e481b92b6c15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8f004cdcee4e28faa5ebea866b40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41720c102827c3effca0418e0c9a1c6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970720d4c27ab08373a9f25a7302650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed657205078972c83bfefbe00f202578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa40bcd5b9b16400bfba034942070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faee6715f4a3cc112619c3312701bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edeeac5d66e89753d50034b6006dce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197f0ca0334a7e0811dfd8fb016dca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3fd41a0f61638aa1c532800d59610583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65804320fd665a2787da8415640578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646deddb01e4ee4c8c762860d3fd277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc3a8a7709e0a3342e09ebf5b1a14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed15b47ccd1aa338184994d2d2179b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f50479cc6162c83c65d806b9a291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b60189cb8a26af6cb8280138758a73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f640935af7c6b6a538d811e451ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7064ca420722abbc30020c407c194591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011aa07b8f8dce6f6a1d2421daa257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d998b9aff5d7c16b509891c972e8c11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2cf832efb066256e94ab128bcfaa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1530a39f986c0b94f157a8376c5a63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72757e8acf4b83b4c784b762052116596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313adc860fae1995d424fbd30a0b354e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c4b2a975eee1571a9a89c597d95d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d67de4b64659ee4b3cf940fbcebf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1c56858ddf0b7a798d7cd98286b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17fafde5ee76c78d8c8356f759607c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b7ca7d05d129c202bb6001d6cb25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeab8125e01e4c041479f53d453b5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02af265391a6f4821f785df09c8dd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9574fa4f16c3f9b5c89b7b6d427b4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcf95ce954a37f8a93d6eb376193b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7c455a6b5224fcf2a1bb099af39e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed096d29cd607088180379f46509bcdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314069ba3220c8e5fcf67d6199e234ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4f1f0656492d63e59101c9f26e83b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf8983e92767e1097378413072eef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6bc412bb7cc5599c4a25ccc85adcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89275a07b45e55e3507f408be58fac0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87902dea7d37b0ce035644a8b760d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81cf72bf87db2dea6ee9cf2d4c0d8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae3503aa2dbdec45f65b97021c81b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ab0a8a473e53c53659bffd312f27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af608d6734dd4435d205574b674b3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed336ed3461dbb595121fc8b87ef9cbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee5d627c2ce07f8e443872be0df915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693813914b1bfee001bf4f24442a4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac255f26f9a879026f6ef9d421af85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215611f75b1f8a7ab646c03919ca9b45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de936799ce3c7b6d21add33a2e4b1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90e3ba44d2dd4e927ed79a73fa3df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055afeed2607840c13ba536f0fb29412626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a72bf8c377c7739ad1cc932d064ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cafb7eedf4c49be50a4c1d2a432047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66127085466172d6f983d38261cfb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f926cee07f3312ee51cc16ffd208e79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75631ab6351e5b4c89c8969713375c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9313fb43921b027aa8e68fb54df55a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d40095ffde000a103086a14d5657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f01f4ad8815e421e059dabef2d9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d12277bffbe79ea16ca8b8fa3cd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8883e9ba6c0e3bcb12bfaf332d05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bdfa9855718bd8f73155346a7d211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8469bc3fc8de527281030eb6c9fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3473615ce406a1ead154b01795783e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ec53b3cac4e351fbe29e992ce1f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44053d6abf0c384b8463628195a34413641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a819e7bec47fa4508ecb56497618e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a2a3ba58d1152eefa3945950ab4e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de31d0899c77903f28fe0129850e83c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8239fbf4238e64b06a887714a44be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5997b2c90f5434b2f6bd6ea26324b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5984f5a807f225a430fa4128240d64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b694cb9593d727283b4c2a8b7d51ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4db8b8ed703dacb4836efde5959c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837fa3dabd9c35e564429ca72cd6dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3071f33c9c76e07c15b5812d3b46c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858bb70df412895e4c150328ef02217652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814358760a14d57c30ebb4308993e2e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e54250477e636e205bb281ddb9a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa20600992d9a13002738a631d8088655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bd4f7d48b594bb969e3f8c43319f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302420d806d979db55b1d2d573ccf1a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc97166acd0d29c19415937735526658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c7301dc6efb793b4ecf77ad9f043659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f399d807d4160883ae6d01f818b48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420bce1f91d551da8055541757b079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4ccf6efd874c1757a98d26e2bba62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0aab5fd35a689cfd4b512d0d17d3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4633b18f065f81384a12f7fd56db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882785df126cf5c0fd09db86e370b6f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb77240963d1497a884a04b82fa5fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ab8cb8f395bc6ffdfdf7358ead3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f3fdef4fca2e9f78c4052a857f1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776985e2723112e8eaefd25fbf9e7029669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56d1298eb7bd91d320dbdecd0b701670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc55c8187d0ac1e7a0b632ee8dcbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7dadeb3c62157dd3482137bdb7a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eed5aaec76ccd8ee09590e7fc97ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9afe7e28746e5d06164837aaaa391674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d94d9c070659c5c612902c5ba309675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e2c70ad04d9fb2a0b1b54df8f867676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde7879f4fdc0a5254edc485311403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667708419ed9d5bb68598f70994f14ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44bc115ea02da8b650aa37518e46d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e4689e047600423f7d656b40dc4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e302754ec98b77b16d87a5dd96bc56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419791e833e6419e2ba56bc34dba8429682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d1b656166391b709eab2dd7d2e22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467862bac5fc2e2e5dff98792fecfef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580489a176c0ec6bf059afa03e8409685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b8097131fe90532c0a7e502d3a8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1640a9b7c65695a86b5b1992efa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d50a3969b9e2af3e630d6aaa53e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7bd5090d9c4acaa8db9bbefc2b22b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5e1a6282ae8ab2bddfee044d21d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97170be734b133328dced52794247c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd0715e1e657552d43832c227347d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa7d600db4c414dd45f18383a2d40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f170d88c807541124ef4f71969a9fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44f61c1a7996e480593400adbde2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c385c7da5aef0cba47541525e684e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8692635a385450d5250166ca1a25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d3f025dcdef00e1460a822b9873e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866be2001e340183dfe277ea6ce4abf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ccd991aac0e88d33e690ee64d86c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4beda932098e92b8f13b4fe2444375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b10a4a90a2e5f1eeab8ed860785ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86e588e06103e7ce4880caa5f5ccd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb756c4408142d9abe088e6abc67154704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40dda144dd0322579c57382f8cf198705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3fc887f846f0ab779a4b19740a01f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacef00092fbe2fcc5bdf1088f636fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb82d08815049dcfbb9ca3161582e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b551a4f1ee53bb39c80c73ecce6140709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cdf8f66e89bf52fa4869af784410b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9448c93e965d1a7bd101d22156cfc15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cc35bf8fae058e800667187c9fd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e48af113c6bebd04a4c1e2d54e3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f83938784a80a47e71799a5a6e569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35dd0d3316fd5740ba437da9e1a7df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40c6ab3ad8916910781f826036337716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff236050f8114cd2815f5304a426dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887203a4701be0d57cc43e1975e47fb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a328b6276f425ec09eb1eb330bb90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ccaa8a36a2b13342b95fbf7fd401b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08739678bf564f0d49604b7b36e796b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a29a871803823c01b27ed030ff99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ff07cfaca3935ef9c2c26c21ba2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3037de174e34ec46d593980264e784724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8739f6b49d8fbb0229221783dd6f9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719081e7ac72028b7ac88001708f3b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e68b21457e6d8922a272dff8b2228f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4addfc48a8703ca7ef6962300e16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626fef455e584f8a64fffd52998310729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6692cf8fbee3d3df2b9d2709dcd950730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f01d5f902a7e0b811e64acad85ab9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8ddd8fbc7720cd520f10466dab57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ad2b89b2593c6c1bbe0bd50634ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6224d37d6938f464fbd43216f66bfae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb7acf3b8a461ceae68437902980e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4f5ff18632262d65c84e70dd5107736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f67c108325fdba3d50c380db4c0d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a75927bd145e6d01efcae2c6dadfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da782fb006360592ca7c79acb3cfbc60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13adb4510a32f4828bf05980e8c56c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a4741278dc09f5e45c1611aac15e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9779aad569e7b929d948e862c70ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0790fb1d57b9a18ef43573e26819b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aac7bafec97efceed093ce670ce177744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22eb31e617085b3ac55ebb148ecca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac42493f3eba0887f37e8f26852d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf547835363dbe035d3ccb3965ac8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8567d30971a186af622a3cb9dfc77b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36f2c7e2028b5ac8f744c7f15c6f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d942b09b8c30dab8bc1637a090c0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f964b35485f1f185a8d6cedbb99ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1151bfd9c2e4b88437844dbef05e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44abad21fef3495eec3600fd668af98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b671f132f7aceedf3ad64354d8c602754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f022d08cca108dea0ead2af75fd529755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d983c772b3111a0967e89538339cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b474a9fa85755704272201e59ac4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06217bea231d13bc2000389e9dba46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d07e692993425957341cbe5ead40cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800609ac2fdd620fab913ed5db68e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790a98319eb70655768dc5445ba429761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fce68e950e8fb81c549e33c8fa819762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654663ec19a98a0e61ebad18f5b9cd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5cbe859edaeb8fc9889c002a11f6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c742079d1c3a672b1a05d9badeff96f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a578d8f4ad52d23d701191e9eb74e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bd07f4c89629909b4c2df7ba68f6e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b056a0aef82c8da47b4ddeeca6ed90768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfdb7192d1d0ffdfd4ccf823cad64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114b1daee9fe980f448878ce0e3546770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247a91d5925d6eacb9d2e398f73740a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5de938a51b0e035db90ce0221d4e2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a73833a9ebbbc1da380fe6728c8e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a6490fbc914c524041fa5aac852b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814dbae033c5e3c7ba3ba80080b35a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70a162e2bf5b6ac7ca8cccef5bc62776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252a7ac8dcf98b2be65453b809d7d8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3bf44c404c8ebd58c2e685a37f5e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf55605fce674d3fe5c971e9b751b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d740c440cf3adc6addebe9e752643780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd550b373de92e1520a47245355185781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f6fe6ec4e457eeddd29264b314de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7568ae719bc6c308a5576cdcd03d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9105bcd4bcc18789db986ff242f56784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad07b57aee24deffb491703c966538785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71fcdb78330bc1d543b9c2e3a97e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333aa33f4d08a252388cf301b7c1faa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908c52b1f6c6a1ad32db1d4e194df9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141a2cfca991aec915eca71f9b016ca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212c5646e142867ede9dea12f34be4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb49162bb8c968a2ceeaf427f5ae840791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8d37ad04593b5bfdd068f516d8de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e752e9a57b44b7504341553d5d7364793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a123659cade610768bff4532e75c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89eeaff8d2ef7aee8b7fd19e2591da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb59cda6c972aacdaf6d4af33420a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7349e1be93ddd16595d02fc2c52e093797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5021420825242e8f3f5e871d184af798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f722b6ec503ed7cfb52d1c0985a8d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa66a861154875e3eb7823e3ef8f3a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15746acef41e972183b22a8cab00030801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71bd32fe01ff7da48bfde9fb39c375802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f24b5d9c6502cd163c133a9b0891803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49201f83d01e732bc87463bb52733804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb37b66b81c0b09d26d20ff236a29805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d967be2218b9e49e050e7ad4678e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db8f91de3960b31596543a90a4b2e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5566f4d22771b961a136c5744df7b77808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c59d722fd3b35c16b7c5673622da4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02c853f96646e3621bbf4cc7161a97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c134c9251b60993cc78da3df98e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27775539037f9a68ed914c34f90083812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7663e9eea48442313aadbfba281f4d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1896dd243f52b5cfe47aae0a4031e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f927e41cdf852cffad652fa017b1c0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d704410f10b6c3c03092a4f38a747d2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0675c8d9b0464b773975d3ec782390817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f47896e0a892e0590a4f73a0cc21818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fbe6226691cc8034bbde7a32363fc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb322b9274d8c6cb37df7ca1ec576f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9782988cba8b8e15a4fc09f2c59d22821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dafce56dd159b6f04e78afc6f0176a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ec5d4e5f7c8f15a8c730a2fe1936823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6915d6dc3c961eaaee7cba82315e9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a180cbf2070ce9d517eacfb2d41a72825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca7041eee206bccfd02801aebfe8d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e7958a37e31e5bfb948a83578e87d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b9717e8b3cf7e419dceafa4569c8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c5dd31d11f488bfcbf63022bd74b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336ca422578a8a8e97ca4608b042c4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040496f7ac419ea689db4106aa5d2ab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99778c1bebf2016e77ab478d3c0d9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718db56bb62218d1652dbc57aece6862833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf32d27b47a7cf814f97bfc5f9917a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac67e2aa926e095f5946d865fdfafc4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaf9e1eb9ee64530982dc9b88fdfe6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc12d9ffa59147d1d2594c92b4fd73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b3f1b7354f45a4859cdf71f69b524838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329b494377ccb96cb9c97732c68765839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355144a66f5e6fc218f7cef871e3dd80840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208cd6e073f198992632a32f9776267841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96eb0d3c78351430d74d7cc00de1f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ffddb07380da7c2fe47886fe30abb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad2e0b0011e89e0cf45b39967aa53844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662d5224667a4ea7d749f2c24c8d1e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a8a17c9110e2fe0e6550f97953ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c7afaaaf16403297a79e1d97ad77e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631251decf2591c7e3ad0f0b0e394f6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c46dadc60426ca2a59c802f7880d8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260355608ef07217cc2258b506a6551b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fecdeee122c4cf8a7217151dd53de851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4c5f609ca01a80a15cd46a972bdb7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119567799d4cd5ccf39d15eeee6df0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb6f5a7649ebb126a42c1cc3ff0649854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ece28ff9c6e39f92f52b14e9bd4a7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44c9ebe45caaab726a18c44f1f110f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ef81e4f1b6f883db6bed22438d4c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d80834a151a3a06079e660a1f051858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb933295c2cafd009c5da173736cefe859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e588dfa431dafc210916a8ed2d1762860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52914d4a981e08848005a2c2dc9d87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d835dc4202604934286ecd0e35d66e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae70702bb630f87f2d6e71009741659863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06950cc8ef79153a29bd08e213af0e32864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4772ee8bc1fe3df6c4f0eed17e21865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7096422fa4533d53aa3853cc99a577e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9fae49be7e316a09441ce4709b27f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deb096992c82c0d37c2e57649df67b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27e22243d25b5ca6b8b9aed61ede01869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026ce1b9e014710da9a8456ee7347cd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9bfbf33b79cc904c8faeb1d82ec5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef7655f56687e797d9f16b2d07964872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e017e4f0f41ea12093af618909ea2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e395372da485463d1a28f3d9b6588d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fd0a6d27b6c4decffdbfd42768010875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcca42b5b329ec56067542597e242f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd2f32daf1f2551a8ef9c4f917bf8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5f7eba4a9a6ee6e47eebcc422e537878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42971146c0abfc8ea9d8a709ac8b8fe6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e787429e3a56e718bd817ab9463aea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d38af6c5eebfcd1488dd4015d7e91881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7c56717f9d39590da2b67ab71c3c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb16b65a9881b2917312030a7093ce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8553a0670f01cdc3c76cef16827f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e2b5c8e4e72ad87c6f284ec6fa67885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9431913631e75fc059aff8ac8ac865886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d0f13c96d816a7819e69ecde96200887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae4debae0601ac53cbab35eaf3666888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf61503abe814c0cd512be3d6f62dd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31583ced48d8f52aca77cf1d177c5e6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ec0def125a8bd529ec12d57cfa51891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222627ad8c2d95aaefb6f8e263f4a2a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e040c12844cb89a9aafcf13bf0384c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d9d7a22d104c1a5b5750e2b60dd9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0c8c56422fa34c6a1028e1798b764895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a9ab72c4af4256dc8f00f97c633c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b389a386b4e34d2b91e04e736d492897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405fac271fe8f783647e4d28aac10d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d8b5d1a3087e9b3e610d7a3f9f4e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1aa2d5b9ef5324cb47eed4e37c47900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16e430f2eb44c2c6c0db631a660bf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42039cbd25278b4bc3884f010ed0a70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d8bfec1358c68f45bab70f35fdf7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22857d723ec3d9f5d35f52305fbef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe6317a173faad1d971d304b3252c2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7785d93baf44d1300dfbd65255a8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c502387a99a23666503d6eba08cf2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9667bdbc2217a57b505366fc853ee4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca8d6b9f86583682b882ff9c1be93909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616311a6b3a64c93d4765f2d25243b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb24447bf06574cc1f6788db057a7c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded12ffa21868da0fbe152a973b391912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a472bc4a843db7576a92abd7ff29d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbd389e28a4565e2cda9d0b6a66e77914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4b6618d0838236e906e297c22834915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1da3506f8c8dcf4fc602ca22f3343916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134e8a1dec6336184e879185f33ad8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae14f6dc2ed2b2c9cdd0b9f986cf8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2dc73cf8404965c643b65788de0a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a38664b093e503c823fabb5912e6bb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85dd0cb4f0133e1eaf6733449cfb38921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cd2b5e7b8a7fb55d9f447f928270922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a92299da1fcf56fed3158b83631f69923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4df4739c29102e7c5d6b253aa1665924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce6aedb430016410c2e642d4ea855925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c207c24451524970d71dcb74bcf71926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b3bf638f13ab72c429071cbb924be927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88201e88b5fb3beec10036bd73a631928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cfc616486629283e9af5c15b4aed0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe47598bd4bc613ad8044e04928b9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3a07654021930c5a80e825ed6ea7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30471f0d9889aff51d3c4be945f8215e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dead8cfa0ff4b74703d164d2acf7bb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9ec488d246b7c5bf663f167f5289934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ebf1defb8d049f98f6de71b2ec14c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651126266b57e6e243f321cea6b5d578936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c504d38698fac24db8580bead360e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222125f7bdd188cedd7d4371078423b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e04e7bfc63f1a55dc39b46c76fa55939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c4c17aca9f48196fe1b6b213df37940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6251762ffc22a3c7cd27a45de465d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4f8046e34ac4b1906a26174ca07e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7eb74e26742ec96b8d2f955d4dcac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0ca41f85e4d399ebc18e68552a91944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782b3fec6626c4eea68359e8e95854e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f1a6ce86cdffd5b9a69afb37a90d6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd152927a68bf64462867e6a2e5f4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d7c3fda00390e21563f0789261ab948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149259b7a85f99006d53b2ecaa53dcf3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7bb2243e08efdb672d2e6f047d9f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceae7bb440e494c7ad8c078c8cd31f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3aea2a26dad0076f64f70e4c9ad4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d858fb684fe2509a26a9c119f78b3f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a2ba9ae70d855ed1df6edff37f2e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888e456a77e0fac632543bb1788597955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38e66158b2991c1610b7e29304ca4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476fb9d36fd746a3c6d99d4b50b73a8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa67fbb9470169355546b0f09360dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d0fc30ce7149606bce2bd33dd8bbf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c004b47c2ef4a43a9b35516abad9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac2add3416b63a0c3f30cefd7ebe4a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb88a76447cf8a84237482d8db6bc3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b935a0deb10f964dedeefdb531555ac963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c585e49a7fa5a122bb08bfbd6957964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daebcb6adcedb2c1c2d8b70cedbcd2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d682a3ab30ab983e22f2709c8eed32966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5ea5ce8f3cd8c9424de0616a9747967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f067b624f0bfa448f7e40365171b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68af2f07af2ce3f6a1e3949edd517969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc09179815a49b9eb6a79f23e1ed29970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8e6c887beb86a23a1fdf1e05a5ace971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637fa3b9472943c443061dddccbc168972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25287a35bfb6807a6b420acc698aed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d90bec9e975a1f13ba66e6df38bcd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfa78ab5c6143142527d818184a3b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513945abb0cb19381dec6d1fe66b4b9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c000fcd91351f70558c6c90f9e1026977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61ee4ea841db1742dcd36714fdc580978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db6e8bc96c525bf9eebad50143d8d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9b43e81918625c40b106dae320618980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbd7bdabfe5b1ccee39e0665a9756c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b0d6a2895f5ba048c3af9d093e060982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb138c9ebd95c6f927d6a83d44e65983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b99b7b9f65c279d32c00d698c95cc0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb6e24be20219ac943799b5c4f67a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a52c4f61ed5e7ef5427cd584a0234986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8df28563cc01db01dc4367beb239987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248c77fd0dd6e04052b4383eaf3c0e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1421cb2dcd856146cd178232ab330989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f96f5452fc4d7159fc6b9987ed9b5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbf95d9c050f09c1d0e2e0b808895991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bfa92dd4c0e71fbdaa3d245f7fc9c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf5897a51a9d985e3d2c4ab21d5e1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcdf700ed4c72862f6b93a283f45b8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa8f8d7d47706a81659ee6cee9b52995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487c4594fe258f1a6acfd3d8f1ba86996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346ace9ada4ff65456f69c73605732997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>