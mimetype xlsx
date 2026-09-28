--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3200cdea9285fe10d6340e95953e5811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8755d3ba1d6e0530806eebee8eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb373a2ca3f46dd799baad67fed17d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36010ca492ee002e5487add57cb154114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60385fe84e502f90287203552bbc055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345241c20a862179b7dacffbc4dafa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de3610090e9b957bfec21484244c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7a7e8f113b348b2bf55d3d76230418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a4db63b1959a1da137c1541eac8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f657db8c96faa9dac660444b2baec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5642fc13212865474ddff4171feb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645af0b43d7d7e090bfe3a78baaa1f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d201fb7654d00d844ee2ba147897b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74b75916328ca426ff8963e1f2f6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93088f8ea6c781b9e6aa1c555d5d0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2497649c9aa37c3ec56d55842bdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309623ea3ede2e3daebae80b6963fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc524b09b8a33cbcb067c94a1aeb8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91011c1d12f7c65cf1335a50f0c436b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771b32e0cbaaaa07822197b7274f53520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb386004f219d5cb0362df9a1d30f1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a755df16d2f5e5ebd2f325027dfaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810161f5280cec85262a54196b4a4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96fb3fc39894e5ba89dd5e5f6de57824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9d44e78a12c90ba22f453dca952025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf405fc7ae3b6d801a662741a9fb5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94e356fa3f37bee7fd20d3f797a43f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b909d39d4a256124c3c8400b2c557d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248bdc14a82e635127088174f8019929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baffbc454870d414c80f8cc30ba501430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912bce6e7586e8a9a7021fcce0d84a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64e8082714afa86c8fe81b0b6e37132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7eefe0de3e72692d3bd78ecba88fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744f23da1ca0b6d09d69b67284229434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba9c1918066ad5b15b1c7b771c06d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9cc9a9e7a4853d93a71ab2fb649336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6d636597622701806c241502cf5a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb358442cdbc6aa2aa071f47e9d712938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cade29d47de2a7492c08aa9f5a0dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ea4dc582e8170d4657dabf2f1672140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00d536c99101d8e5d7d729b1e15b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f86f2f37bed85cefc13506aba723842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9ac346fac4db3d2ee18c8e65223b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401a0344321e63198f0e1e484c431944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688abdc73837456a9ddc39ad9e34c00e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7725cbbde10e303d354adccf41bd4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8262b4cbe41d0a5a926afe6efd461947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ceaf6200769f3e892c8cabe735a6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56b036a02ddb07de40ae458e4736e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5472a4cc4bedfa51e38c14398aa9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388bfbce722a37929631639e81bd1cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1fb277e472a203609e3b9c67e82652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270fab878f94510665ebf1b0268362a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2bf386dc0b4b37dfc79342c9435954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a89839af79879480de2e708137e8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e3d04f2c0c76f01072bac5cff65956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402ea2c40d388f991863a735d4566757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db86fbd2ce78bb44916d680a0f166d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae22d20b4fdc5e9d77e9a5e8e57c5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa73a9ed0e0b81873dd6c3a6345d1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95fe2ad1d8affa26b4d4392a8cd27161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d6988121996fabc786f6075f5bd4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7230e67c65678584eb293628daf02e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c798c7595b6042b6409f87255f7d4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c04729acfb03e01e8478c10d77f0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919ca023d48ede4ff6960a52d303ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816215d6122e9f104c6ba4b580acfca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bcda5b92a137121684d05808e818c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2558eaeb5dca92fc29bbcac744d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482f433cb04fafccb84b538d47082a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee28813cf00bfe66f0b72c5c7d6c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b0f77370c6d0d85bad5bdb3a146272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a7b159e9b602cc8590e5c9893ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccae08b64931662f39c61da49098374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773ab5a18d8015e10f6178d36e28bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681155cd18a999f43ace895956c09e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ddd93cf6fcc4224bdb5ba546d1b0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc83e6c7aadc7cfcda600505dc18278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc909d0050edd53252c583109c608dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a59d9861fb182d5d40bb6531227eb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d82c6941e604a8d7d8b40b1b34c5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46473e3e396db6473cd5b6347472ee082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a369bd91c7aab037a6421dfd71aa65183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707c7c74e3e7499cf41535b4ada519584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66610811827bcf4a1ffdc46612a971385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932ae6c9bfb31c31eb6d5f22eb6edf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc0b4bc33422d78e9c2af2eafa38b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61de7ac1de7398f3e757f105d76dfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b047bed0972039b0bc204361c63c7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eccbc5e8127d1d21f1ddbd6a61e4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef924c4a7c3040629d2be9d29218e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa3fd14333031a18fcbba00cf7973492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc90e1585cd240ea826d30435774dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d24ae435dd317c92dfa05e0d4067494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd79e9d49019d7c348e2cd72372b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e3a83a851ab489820aa9ca72842896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a978fe13b032487d5d5ea2235f017a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cba39455d4c0f6a8ff3b6025d004198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a74828c7745c0cb753254574875199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e72e2c092046194da25b4d8c78796d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7648f9d7cfbf08c9e7aa5a84f33c8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1038c008008b5a87e87d6c7ad6b596102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8cb04be323f2a38b9b78d57d385bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b262fbd9b438e33cf7ab378a99550c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ec3d59512c08cdb3121e7e5cf9cf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc1832205d598adb81a94b2d743a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a026963357385a6a93cf2286a3564107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160183d84c821040ba3f35163801d6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6985e01a6a59bc80c4e35bf74a411109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6362590555d054319b885f763275fe3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67a0fe3f2fc2a1b039279018002ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74d0af4dcb6b98c87177d0855a03e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464a7355b7c40c1c22d3d02d3716b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f5aab4b4ef9eb637f0897c1bf7e8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311ee6d70832121e0d3009e6294c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6641ce05bfbe8060504f0f70445846116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56ef79dc01f6f491ded63df7cb974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9764d0d055bf606eeed67f2392d7ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3f9fe7d32a1ea1cb28d8e30a1a94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db84e2c3293813445eb3a69dcb193120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd18936ff9935799625032905fd456121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f74c54ba9e54f99d7bad720ac17ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac9f33f9f31f2dc6532503158e112123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8542d8addece67fcfc03dd612a8c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b62ae052c653727c8e0ed7201549c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412ce65ba4e2a4c9413b361eed6005e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec825ce089d5ab5664b14b240aec84c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e91aa0f6476d90cfabddac0197e20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de096860c7412ca172392715d6ed5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bda88b0d009de1d39c818bceca95f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0dbd29175377c823907842e6cf129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9caef4c511ab0ffe5c999c5df8b57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e28da761827221ede7cceaaa4074c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf55014f1b63801cbbfbe11a57407134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dc52f08106011b615313f13ad3f85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf614a10b47391d9cf9b0d859c79e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595084f120881f84f63fff4ea7e79d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331d10a976059f918ab1ce1ef70632a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919d8d64c445dc3a486fa4bdafe35e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c7ace6946b684ed19d442e4f465f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a46acfc222267d4f124017b53f32d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae959f742096c9115bb279dcc24cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d986f3f400301608d1551d91ff269143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde1a7fa63b02a91545da613af35f19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e944833d9e44ba6b9fef66b38fed51b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d75e642442d55b35da518736a357f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a65ede006410bbd9597bf671fc153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c831912bf0537e8d27715e6586ce3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc952808f9a61ec24e6ebf6f94f38e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17182b9bedd492f718941b5295c9f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b45f2a2db505c0915e663afa3502151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1ff121738d16dc5cf9243e39e1e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc45010200aac38fa4526fa7cf8c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1143b121cb3fa9bbd3a74ca226e8c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c8a63a45727b5451fecdcc9d3611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137409911a59310d371f375bb2aa5c47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b9963b5de98cf00f0b124e01887c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aef972e881ec60396c8ecf1d23d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6819b86b1b462377ea1be69fac034159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd2d008830e0d58ad0417b7311810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0800c62651aa67c283e476c085e1aea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe6eb7a083856bb1feef56a47bd91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0cfa0fefc2abf25927ee26ebb7bd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545a03cdb58380e4c6aba78119aceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817d7d0321f0061e529d10cad94d1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446308dfb904e003e8fca6a91ccf325166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3338dd3094abacf07c387f5af5c6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40ec56de1d0e8a1e60c013779654f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c28aeb97ed9f53686a6d67a4f4d59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404133d6e6703f29841c28452ab7b9c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759a7de20bd6f2ce866aa3637e827a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ee3cb6fcf28e71c5e67389bd7ca2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b6918feca8426a17ed83d0788932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893c538e00f82173809aaa7c5f14e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f789038c6a44dd0bca3b150116c39a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a0378e8a95dbd23e7c00d1efcbb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dbd8b5181e7acc7d56cc9efac4712177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f70bd40f57ec592997b0257bf505178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8edb4a9b989d61130017c55e4f73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1f38a770a33966c2b838af19c974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd252811323f1946e726642f86685181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd50ccbf64795b774b4c56bc2e58d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98685018e82e34dbd01bfe7943312e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bfb41d8580508f732f8bd6eebf955184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0af0106ffb7f9297185f7ae587d8a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143b14f51261ffcf0e99f403ea86f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61464e2f356d51ad2fcb4b1b795c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a0ae14e0115b75051b4a7301000c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ec33acb7546bf3a79a38efca48b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789416b86c27052f1333f1e1ee4599b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc2906118f86ad14194299280c408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ed76ea94b478502d469182deb404192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec40d0f50c7913648ddcfcafe6777f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad71881f4f3b40a5780fd2ddaa879194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab110433e8fc8b81364a7c6017391195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4d11532c6639d7e26a875f65abd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716779ca8a12698b9612b732c89f857197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f11ea5c15f2671adadb97d44f632d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cdc6ce0152571f559285a500c5024199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b1231382a1963bac70d5b1b3f2a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8b62b04da4e79a459c1cbba38d314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2bf6efc519e08a61c5c4c65f18fe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad9c8ed5253451fdf0e9573ef1d76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1dbfa9596e03c46e070eedac4441e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f035d495153bd34af4cc4e43c27c211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096357a68555fc7a0c13d09ec3524ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee37a40e32c94a811959bc1d705fd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5d0e433483587a8bb593d3a0f92e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa732c82827551962e526c2642a9934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4f87d9eec79351fc28045afcfe24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c7d41c8de31e59cedfc4efb9e561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e62efb5f80545a3b3098650fba65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b69db7fbe601df68a2c0a4b9db39d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c02ba2a5c1eda8a6c9f2756849b7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda059b8437f59a6b038e8ede51e675215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ebb15f93ddcc5eb86318479a9935e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085393c7bbe601a170696018673caa56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513ab18aafdd17889e496868f5d885218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab46582e4fd3f802cce8c6cd9d19f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370e93a35096e1cbf22ab59e3e2eca3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1048990acba18105660868eeec74ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e03efd2224b9af0bbf4df10da4fc09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33129c2a57cd979c8e3ca46474d4797223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c6eaf88d2254c237aa9d02089bf2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179707323a3c2f44980e199e9e6c030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770bcc55a758871b1c2c70551cc072b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd148cfb90b4120a61c0151a24e81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914346de21ae28276b77a9962c7b7bf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c355957fbd68201ddc222026d657229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685139daa46fa3139aa748d59eaed5b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f63506abe2dbb5e411cf716a65e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c3237715686ed2fc4113b511f2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83021af690597fa3c1b3a2101376f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc3cb52547b62ac3e7f4b6fa1f5da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362685dce53b68f16f1496847609ff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4607358ae5737f11f7213816c14cbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176153c2f2cee7b84a98006295b97f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313642319181ec7d6b84ead287a9755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a3060c089d67e9083412e31bdd3d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487eee37d3d835ab29c11878ac0098240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada24937f69c238121e74ed562f71f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7ce4eb2142462d9aac6140944f14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6ad7bab39b9ad309153fe0c09115243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a3d62db93982a92637114d217d56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263b6475f361573560e5bc0dbb26486245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a59f5ccdeb9f1118f3ddfa8c6b07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3fd6ac5b91ad71997f5831fbe627247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39da0835eef5cca98c975fe7a10f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a5914d250adeedd9b307c70ff0ea0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd95699ba7faa320c0163f15309bed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4edae2151fcc4f5a36e801965f3d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e469c102cb59394bf259eab4f0f482252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b11476f958a790cf588bed34b926f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd8ddfd332e7a1059438b269d6dbf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e38b6d856099545809245560a5046255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b86161934735bcbb0e1d164adb70f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd13c3613dea7e36ba5c4e253cdc8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075d4a6ca2be20593cc6c09a75f488258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719142a398476e1218802d3dd54d9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d8878b1aec662c6faf03058835f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ed1c45849cb93e222d39e601b05e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a90931a3f3549fb58c93c99e84ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c97b5307326b954f6a63b3338b1b8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525e8c4f34778fc595b0214929b708264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc5ec6d583cf7fb590ad00373e400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ef2cbb97c4206dfdc6f4f81da48c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852586b0af7c712a23a527490821fe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427aa1f68f239880c8dfa1c5066c9a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791abaef611bca1bf5cc70551b7cefec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b55b0d2e20794a5ce536af4458df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c02489b8372aae07c3624b6bb6b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b0b32f559650707c209e75faea5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6772cf4ee8228a45d32ade2c98419273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012d00d432b0a66096cbe2fd065049274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb302689bc4ad586b3a744b6081991275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd4a536c01ea0dbf7409be5bdb8ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdb1a5ef8b46b2f7c2f8dc9b8d546277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c58260cb14fae67834d05760cf8ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0ce5736710a2c3ee8c611d197c7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e2f43ff97c0db9292f5654d7c655280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93dd4a9d7117c16f9b06887baa1bec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92a241c9c9e5aeb142686913c4028c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd17f824f330d1eff07c2a70a9348283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f7ef310d28400724e93ac54839fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6506b250e2149fddc98235d072b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0207cccc3301d1b32aa11d06bbba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b3dc77ac888b58d8658bdf03f4e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842fea14079073eea34c016aa66b871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799e0b1ca1c45b2c26d2f0b4093125f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ae80df4aa220685053bf4ec75603290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1220ff0d3ac7d2b570a1c1496511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c8a8461f431f91c19fff3bd5449e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a4bb74a7cf06bdd6d2e09e1f10cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea342373ae551d496c53753aba7e18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8391f6b64de67374b4babaa977ed8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25c5b390ad6ef9987ad6844813ed1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d435fe23f5a8ef43fe98b3c983fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807f64a3fe77f18e6365ed5c159135298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b16930bde0fdf044583e670e16fc87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ed0fd9d8d392f83f440d651b5757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994886d9dfb8a4e9fa742ce223a68c90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76fb61f2cb20e7143ef92759d4ce3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c3c9e2b03a5c970ddcdcc42289ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf679693a488a56096b1f6e4a5aaba39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ae6e3cbff22facd77012c7ee6feb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49d13d0052930c333e06b4dcc960b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e97f875438a06371924d4dbed14d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b82fb90c4e9723b203c2932e748bd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9be33fa4728db6c6ed6521a4d321309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266b303bbc24a49737ae0d722107379310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444b8304ce18d611640035433243ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a777f73cef08d649130aaa12ae30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6492c89f6594c8f611ea797680e31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce5fd70c87271bd754bd005c6c7c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c5ff0bc37c5e1eeb1c401f2f8419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab626039617cbc85564bbaf85a0c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8688a862201511396dd36b2fa4b24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732413ef6985a53a06c7c9653400fb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552417e9b1731a54b6961be4a28f6976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97938f0923e6d97b499e57484ae97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b62089c3bacfe94f63fc9097cc22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab867f1d94935f64e6a90dbcb469db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed669f7ae56778cf252983761b4c43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e43c35379912f2d88d45791fe29a9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17a5ef768c5d2fd30f2cd83afe016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa877a7a4035a4902077f2fc0441c44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5adb795724499944e827afc5d7d06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215585fc995cfc62b81e9ed79d932ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d4ca32a9b4f1f6fafec9573f7c1b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f94abea21b5464397edd08e54d6e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732761dc05a95683e482692924e7a72e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f82de189dd13ab462791ab8f7290e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d724edb8edd6c5ae282fe639029c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b2e2d18aab65d080bb3468dd107db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627b16d1efcd72293cb8f4df0d4605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d473782d5d5aee0ed55d29249c5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611729a9c357d94b466d005cb27d578337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4e527d10d0a4dcaef89514c687d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e77bc75ba1afeeb042d2e53d9634339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd722aeba3b674a5f2ff0a9748d0902340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762b72430aafd273d4fdf1da276ac7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db85f3f3adadca61ea0aa7c67a5ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94f72ac2f7672b278addfb9cd0f32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bcda78ba698135447fd6c80fd9bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661522fd22c02370c37a770d695f7873345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3eb6d61f82d4f923de9b89d4b2d79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5890b038631c70b25c7f900fa5d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cb026f7d73d29c45a0c084a75307348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6b522f836a064053e543b026c8df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fe6c75a6bf1f3b1b8ef12dfcbf86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092ac3b24aee6f5150046664abda83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef210d58d09691c02bdd79a9426daa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce59554cd55b15384f5923fc35501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b985d18b846980b525d8fd98b889354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1b83d746fa73a1716ec9ac17a97f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb2579a595c06246e82f5e6177920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be5a5b8cb745ef06c9baabbe7f55a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f6d49347c19453a544e86ac629b2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba9f4485c4e7eb404900cde379017359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f78d367fadb2b8d39e297c95e1b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71274289757981ebdf6923e9cb546df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac81d224d8082b39cd1fc073e384e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0213d6ce24f58ec5ea1eee666c83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431127967dd0432acf99fedc86578853364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cef3ca1776ae2c41ef6534528222d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58a198db5be26cd9dae2a3548599cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46122ad0953eb3be4887425f29a5e624367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef8fff58178d2510b5dffd76e0f944368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc1d994d457eed3c063e7ab5505e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8fa2f70f807e58b909f2374c97796370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f744aa4d783a16fbb158e91428be5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc52639fc1db470d3e6e3845326d67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd32cf3cff99f881d971b0875a0b7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9b5c7242d7145a37c8d908fc6f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031ed2d06727a822567cdd6f6666f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895437c1ecd9f4ab1b32b9131c6a9d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490cace268c931f704d22966108a33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c65420513bf177879c27f73fa3d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015bd71618dbdf50ecc3f0b11473302379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856e5203e6086db3bce997c7e4e55f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd2e16ef5c7f262bdb1ee8eb7cf78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee582dbc2bb487e625ec71c471b3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4c572186824ef3006b18a682d5ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62df9aa34c862345a88d3b4d06f47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ba2f9d4c9654eeffaeec7933286d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1bcce6a211aa3f5d6fd8e658842b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a2c6b165fe465c4bce4e5be0cf79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225a43076f2a7dc5bd3298da2641341388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafa9b7d51d2e3cdec6569a9cab80d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de19be4e794ccc2ddbb57c55dbf33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb031cee0cd252dd2050209ac4cb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83685d5eab38fc6813129a269e5d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870c65d0b980a232e62ca4635ace66c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2f630922cada93d42df61ddee0e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7cb9afb3ee8adf1049c0a917d91c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff57caf399a9fd4eb19d3881dd95c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b97eff3006e8a6f95694f106bf33f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171de7884e9b97e950d4ea95c57d37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea4652c09bac8ce1a6c9d10d423c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593056294208e3a2169c5c1c06a17ea6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea450c71e0e8752bcfc26c1414596ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e17813113ecb81494262f6b753281402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15274c067a05ccf6a115f2de10f53cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd15a46ba77b87d0612edaa3bf18a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b745db3ad36c8ac507625c0fb9aa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5953f889df0f45cd11ca2e7d0556c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f719f74fbaafe4bf46cd8fc3d7a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277309f0994d9a68e4f72f31d65e29ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbc22b4186e1cbb6e7c15c8f612d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296701c044f4e442e4111db449e3a42a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c54524c8cf52966b9a9bf595ceadc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1682637f7ce159ed6227b5d4b3e147a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f318ecffb5c38083091f39307f343b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892f2b6bea82e996c3ad461773d646414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f328356e7181defe9175704f3c9ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29e4f3a98a564e9fa8d19d431e72e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c427b5af1138db943c9b04dc977c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6355619dcd4283da1dd1bb3c48c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142d829392cb0abbb22846a70fceac2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1df4eb2cc04e5e4ed3fbdfed23f6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabde3a04a6af9da56c2aaf3dda5662421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec473349d7c1a09ddc82ba65c1cf92f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef954fc98504f3c071775966fe323423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ca47b299f74a77ba39f9df629124b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3626f23083c7b36f7a8be0787686d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df84b4dfaa4bef9e24109f3b4a9527426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40cefd21c7f4174244c6c82dae3000427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699648b21e4aab17fdaeb7fc0012099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a913e2fed4b837a11f28538c74d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42948d5f9d951ebfc17107da919005430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33ba97e3c04d2230b179ac2bb60f2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c5452d5eda3b11b285a9856aaf66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad27a4750b7a5fb7f37311413c8dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a69131d337607bb78d29cc46d3a476434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b3e5a48c6edb94afd21deda7cb73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8245fe1604611b47c65b45350d9cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0c5292f416987341f20896687bec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e62e0df972f4b358312a17ed9a6a37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5db2d853885f27c62ed0157ca3c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38716902be3501b3776842f7a6012440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352066bc677221af242ea3d76abe92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ea870a4020a13cec19894b47c490442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0175e196000ebc5ecb158f0e6fce48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4fb8dd0fc469358ca30cd6aeaf7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104f7d0e292a5ec6cfba1ff65d6593445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e3fe137c4542b9209f9afb53b825446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be480a9ff8eb8cca9350668d82730447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b140c4df0e7299d24a39aba72e4bf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e6f4a249ee11a89d9c52b71ef1b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3f01021778f835472501fe635341450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df7f6756cb9e884d5b3bcbb7e0be2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c07a9b48dbe28794549464f4a12c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d956c03f51ebe35a9851166fae35d3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ca732343b5c887e08531ab598181454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18aef47a4dc69c15eb086ecdad0dfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca434682872e9e3be79dc676e782ce3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d039725bda29ae2326e9bfa78a92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41f8b8d84af442af923a5fa17205ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f77ff5bbbaa96a5a9e2e1a76906117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdd634d87ffdb4dc2cd2cb8ffdad80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153f21491b9b632185f39e91e4d9d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91bb8c5e8852123abc19f63e5a551462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee618a2ee3c4bd78bd7340a2f1283463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030b4e3ba4203700281472a806bea95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e412933f09960881e05d8a673ee73a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ea7d8349a9bab9be7e1e7d320e29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a934d40df6cdf53b4eaefebfc4e1904467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104a2296650c0f1daf43105d224f2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535ba74dc0b07e81eb6b7a46bb1e82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f4f328579b12114bfc57b473e9b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57325a2312d84d6e8f0405fadb75f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8577efde197a480b2d1572696c44a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cca9acd376749a89f09301425d9ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8b486a56ddf61cbb423542c8caad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21c4067d517b3e7074a562081ccd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854435fc21b43f66f709b520893bcee5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c200f7217a825b83f08a663cb74a33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a2c5332b0579083de04e9c5f3dbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24050a7a6f80f88011517e1251ece1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027fcfd6f716277737eb0aadb591ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4d1f9fbfcf57a131ab829ad4e0dc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04cd70b338785720e75801427d7f6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a55974f6d095b3c5a23e4cceb39b4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258ed19e83ed4acf5a570ada6b3a33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa69496970c89093d2906fdc00f8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3474862cfb009dd6d5f91776ce2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a7e72c63fa2e546b65b5197b3ff9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a356c68f89de249614283426898b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d725cffc9c5a8f2dda8bbc190ca2a4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc592addbfcc6810297db40d0ae3bc6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887471c7c76f458c44b6818aee4f37d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2c8f93457c950d4db53f92fac180492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f4b26611517356db853d0e6aff38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacad5f81b6966a39618176b7cca71f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0e10502f81d360bc1b85fd8a33a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411525de9299839d4ca2e8ec3437170496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8197ee5ff26341314455b50a60558497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895e1433d955e18cb30011f44fa930498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e25274482c922a60e245b14c7d87a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04a6af7c2813ab078a5b35de12bb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eedeb7bc901ccd70eff35061bd785501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6908ecef9ed36787d013384eb6aad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17602b049bd80f2e8b596912a611c4fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433c7403e148dbaf1bcd379d847663504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f682fa9a890f2fb2d6b0ad33d8a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c122a28a03e5309f6a02df1191f52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068856f5778ac4c8f87b6a938bdef9f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680691a4d98884e3681ff9a20b81028508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a9f5380456bd074c667cc5427bef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294d1a0efaf3b746576e84a8c7ca0c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4ce9b257abfcca3ea8679a2d354db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399eea79e50181593446258690c1acf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd794ebcc3ad68481cc40dc3379940d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ad4e4bee580e512a2ff870dbf936514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8d57a8471985932694ebd1bab134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968ee4cbb35bc5885d1106b69df604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5010dbfb25c8d1791d17e57bdb1dca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf403ec0ba7d4daec987aca089bd43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fbd02084fc8f39350d34b54ec939c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc65e1f91b5bccc6514e72135e6c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa0727fb9a9182dbc0a479a5f73130521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e8b2587ae2bee004915ddcbd3612522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62b4dc88540d5e70f846d3f7805b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f31d48068304c8100c063c193b698524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520991501d3bbe1477843a85afca957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525adffff980f5bf1a865cd931ee9cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6e1c11e1b7d2c1472416759bc1578527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fe30389be2a73d883782d7ddcf2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290072ba7a73d22d47fdda703b0ab54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4414e835eb241a4dc348d4678190530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91547bd9d4bc23afd9189d82ea28b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4c573b736f21c7b4b99bec80619c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd75ec5a17f549a8d1339ce9e6cdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc13ce164a5a83323cae426dafb326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423483fd85569ec95131c5b6d6b4b84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72e719fdddd7a3cf5d9395f6023584536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03bfdba72e66503549bbcd38470a00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be119b18020da8c4d8bb2dfd3b9127e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8c0c5964eb06c2c2c938772d03cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779bd30c6cd99f91e06941034b85298540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e1775a954f93c1501b0a585058d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67c62f9e048a2fd1e2d85b3da4204542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06e72365d0a6a1057d73bfb48b7ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a20886c4f61fe9036121602cad0894544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da5106f525295c897ffe6222fb672545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8925046ebcde437b79db0a962a1f22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d844d1496213aa4428c82a2a32edef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e2545a32aa0bd49af2c094857f22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e2e951b1ced22c12ae8ead2351675549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6754543a6014b130950973ff09e2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1962de0799d9ebee69dd5e6db586e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540f7018367cb899dd2b554a015e74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e474b731fe69688a36132bf979425553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842c6d6b2d8018e8121e450503ed0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7a797debaa462794f335a39385b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec92a842299b373783dbd43b78d95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23488ac231e5f94300fad66e3d848faf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95896d6a8b76edb1fdc1b257aaa77d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d20001837c59ab138debc20019f0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949db9a5b418b40e1aa841681a23db1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283727b97bb1878dc8686f8d21a5c250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092306aa8cb47834bf47eec89ca3df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f2216b239c8828513d15d782fee58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03cd01bf55f1259fc3ca50070dc14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabf11201f7849805929811e4933b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cb78309c62cdd099c477055b1ab16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578e40d786b4e950255761d8247476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090060adc6ff83594f8c39142dc86462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9262e975782af90ec7c82e7673f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46543e75acff1e632bb26afd80293f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278d64808d991e661a5385cad93039571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8941a3520f55082bf18466df1cec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f6ac982824a9d888ca6177bad05fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa906080696d2ef0e7551936463509e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f084041d60bd66c8dad8514b2d05d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901634edecf60b3217aa502f167c44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48655673cfe6ce7e6fdd8615071a82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc379582ed81b006eee05f636e95c45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab4d57090876057574f551747a9aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f4b3459cf6374af2614001f57203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ffb816fc02d5c4015b55d6b7e22b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d80d71186fae8f7736fe27fc21d74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76bea95343399113fe2ad709ca78fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1133465011eb247f1bf453513eef0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c149e265f2d205a92cf8a44cfffb2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474184ba2cf819bc8d95376229beef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d796ac53daa8153b76dff099a14a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae12e5b0259bfaa7e00c46d01a1af2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9b282fb0ec932fc46ab7738c9e85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc861fb1e70186fbdac3be15443c420590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74a0666a02604d29b28d9544957c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be7b6cc68203bbf3abacac2d494de6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fdabfd2adc080652ab12602cce387593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff6c9ba7f274450ddfbd11240cc395594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd78e027934becce67f8a6bab436bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23e30980bd09fccacce1b7225504d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e062128e38dc3a242c7908aca414597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89592635f45de5a80995203a717e0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfb6542a62d0991a2eff49ceeccb45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc82d9ea2d6f7128b3cd1b045b5ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b82491cb125a65c06a431af111841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad918310f46254f0184adb213278a396602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f8d888e3773fb8dca0ced06c35fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ae8b45cbe66fc9a9456e3ce4a9721604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c95262bb66f9ccc10f2e461c82e20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9234abc5727179aa5f5cfff9ee235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69155814f2099022d8d20fe95a0c75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170782eb03867616a29d13cc9788a3bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2705b8ee6108496d0b7ffcbb1a1bd13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7db9f637a0039886f3f1a1e5ce64d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2ea9b28ef594dd991dab6337206dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8fb84db7a3f7e4182dfab2da06243612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82dc40fc2fba5bd5b387910e1af471613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba6e538347dd0cd7d7e7f9097da06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30450bb4805fedcc7fd81b3717f13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1aa8c1c4aeca686e56c9948aa72af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01203c297c0760be7db4aebceae91c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027bbd9024a08e0ea4338c9fb55d80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78484c813a53e1d726425e2278b51f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f07ad2f35795341c1008b4968a832620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612200e3077c63e5bf33c9f41d9863621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399071379d34388fa3edeadf9c75557622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1228d63e5f1e7d7b8702ee97df56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71896ddca3bf35ed4558b6d9c13a46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97d0ed803e60be77d860b0ac007ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd6b301996e89320d692b73d4ae6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fdf168a5370ae2629fcbe35ff10ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220a279f9e07e8047c1f05f30c3b5b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454d742bc3e36698d70a5e9d683534629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906400c7d5e304b394894ce0ff5d98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22498d64c1e52f7f95a244750c488631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845d1b3b3c588925569d0bbaeaf3291632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89c98b9793a0c85c646bcc334fd73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b53fa3720a86fd247a5de4abac60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ca23e9f9fe664e0eb94ad74cec68d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f0820678d29f373f823ef36e88db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959676fc1cef426b91752c326858eb7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92443a3353569aa64ce4dc29ea2924638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c15333041fd6dd43b8c5c21d5e0ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9244ecd48d8beaada2a5aabaf6db77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d45f49bd9a7c0b0bbbe6dabceaac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf9f1ad9bd3615bb32233fa19c02e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5f0aa432411b5bbe94e30d9c2d24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66c26223cedddd07279f1808b9d26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7dd5f66f31d2641f24eb0ee3e4d33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd6b36787f7de21417f36a745264c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaabcecfd44ad8fe10c527864ce870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efceaddef8acd611d7a1c0a0933c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17679c1162af3ea91f113a0ddee0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c02d3c95ee8e5c82715fd1f2b5f19a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212d929cb0f8daf91a5239e6e3dd62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb8b6b1fa800a0a9cdbacb86a0202652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5e29b4d2b29d26789aaa0fa4c522653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230e1fec189bd2875cd631b0361343654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e8e16da35079d84a4752a79f5031655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd34d78910e1f9a602ba98b1e15d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908eddc9c6ae5f51b02487a5bf1c912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca20314185ce448499d80af52e58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ee6df6d432442ff434df0043acbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e25f6a9badb9a35225d99398d338660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294e9771786d6be9a608290ead3f3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010532979dc1a291818399e14db88897662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3859fc458fbcbae9e4638b995b500663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b4d8ea2a46c40cf226db285fcc393664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6aacb459824a48c6d89474bc1d507665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c183d54c6714066609e5ce5232ef0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac51cc56290059224a22369b4fe566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f73ef344eee6a308225e1176e90d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac1db3584b9351441b396449e5d475669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8436cff7d8a5c8d9b6ca7fb965fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7890e1d0c12542c83947a3960c6a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d473444ab37160fe6d4b178db55a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92a5b3ea9d107b8c82100c3344c96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0db1af8cf3039818fe7ee9033cb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719168df0b6ef0b5b7a58dd56263b95f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b6f4a03332878430d6d26fc023aef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36f1f72d888db9bdae1f3d597d52d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b6c397afcd8f145a384225d07914c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738012ac0b276588c5450e4bc9332c06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829ed25e4f8d91a41be60b18b12918680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53efafd3a3ac9dba82490ab110272681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6dd61cc39da078fb6a29eee5350d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c75e064f7460308ca51c06e684ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d01a5197b966b5d84f86022d65b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc87c6631cfbd35a1934df73fbe397685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7f0f0ca299e3863cebd8eb1549b71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43aecdf9a4b0bcbc1c8a9ed69e6cbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe865dea91f53d4a2257dfd7f82d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b2dda216191a59f85c3965b0524b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c740b2b179043b6486993d7fcc981690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304e8754fcedabce5de90fc29bf99a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799e67ee981a418f57442387d57a052692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ddf085c673fbf24b1a769cb4d003693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a891706871e9bf91fcbf0af4bd8af1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307909ff4bf5dbb27fcc36fc0393c36d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be339672425cff8e59be6dbd81098696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4f0974a8691032fef84aec26cda0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a60edc4efdc728d6357a1d371c9f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606120267b42387b7423374e85c65f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd8af46327ddf97bb51de7e267bac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a621b23159a54e45bbe2c0b00b648701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669069aef831e50e0b2a971b694fcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc4fabeef587fd8191f307a53fff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e1690342ee3de2082904c4ef6a99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd792e9b04b2b7b7276768ca9881965705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12356d4dd078a37d1de7d86d3e2248b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389d62345d15f590f0e54c06226613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2922562a74c2009110ebac1aaada36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d365995053d5064b7f6f7a926250709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67968f9f1a50049fbaee9d5ff04a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd36ba32e252938c8d6747362f3aaab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935ad4266910e67e984c0132abd50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f376e3d37abd8b0802af2d7bbbe3a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00838b150a1861cb4512538eac497a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b9774df601af2a3ff7b0f005dbf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d000f38443a5ae5828543406e3c950716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2afebf8602a9d9abb023a38e003643717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05430b1aaf9353f0c167c570e195c6c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d95c655fcd2b9ff0a2b0b304593e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b21fc5ef5d2f39191f47322a12f46b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fa2bea9772773a7959e788a5a312721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee253abdfa7730f02931f78d4aded66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168395dcb2cb4c76fcc55ffaf17dce0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19cb716c56b407a2b04cc50881e0c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853f207fa961fd310dfce96c4543d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a129aa20412383f7bb5d1a73e67ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c376f509f12ac5d8d6c7a28222dc63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965fbfe186694414ce6d69e9953cf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd4c18d7c9477d47d12825c2d3f53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a753fb82541779d8cd1462ac79e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6b337a4ab94838ccfab7dfbf494b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461feba9012689cd3b18ff461e7052c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b29f45619ae79e500eb89d2778ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74518a7cc263e42ec1566239c1b3f2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d1c7e331e186010dd1fcaa150d90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b94645eb7b49a45aaceb01cd86dda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5137e76293a8d6d87c32e3ded2bf75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886058227c0db7ad334eff30d84e535738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73082a8180fc96e6a85a0c71f7958dee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed61dcbad0281d4b107b6ea0a6d9d6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6aeff4559c926a0f69c0982a7624741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba5bdee07f3bfe7b8750d8d3ef212742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35029754a873fc2dbaf285b712dee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02db3d1cf6b823de3d4d751241501744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf63619b395930fec74054b98015b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7361c511d1298f087c659264dfd70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ebc55d951107d05a15dc5d7e02392747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c2c976a35b1df301fe9bfacea9daa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68268fe2842781e7a064ee3c5e0491749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a6ff134671985efb10bf11666a4fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed52d112ff95b6d1d58c1474761bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f0a6232774ae5516b53fd35984ba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355623717279022b158cde21aa890004753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512ece21bffc393c8c2ced166d091b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621773164fff81f8b9e1c6b11c9d9b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248cef45e22689196a22e42f43d2d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eca363557234898e1edbf503d343e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3765bc56e037dfd61f3279e2225d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b299a2468975d728aa3038ff35d5533759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602cd8e9f6ba6fb34e1e524fe276265760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bcdbcffafdf672f76ab944ee1d607761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14bc26fc012a7d4647906f58976c69762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b74ff9c0efb15d89d28918e5bbd59763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e490e6c200710dd4cdb5f9bd2e957764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066e90487841e3a7452ef9a4774a08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e037182688c3379f1df91a591001b6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794512f4dafe7474953a7055b4ae2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc115057248c6a35cb2d58eb1ad45e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8a1c46acd7ce61c11b2d7a74888b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729be225daf0a077f742bd6fc9b7318770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423e2a5bc65ef3e92fc4b82311c523771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41f08bd9ac97a8fac49f25d651887772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196940b0f629cb6aeca53752ffbcad8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598904ffa644cadef9050a9c9671e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff2744785c62dfa71166b40bb65e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfdf751574a3dc0901f0d8939ca131776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1142d37e79a8a691048d0d4916471777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da0ae25fe6717a1819d005ee65c1a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ce601d5d6251a3e1b3e06be142b2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ec6af3263b876cd5d24b471b8b630780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4dfea90801d10ffe74049af1ef4e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91fa42d912a9711fcff6fc11252f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473e3349e2acc2bdbf32a0289c74c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7f1f2220182337b2abe83585a504784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6249b04335b1f1975e592dc021c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550698bd15d888c3add0cc36e384369786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565edffe3480e8deb4728722a976a9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3494832bbd3c5b0d98e6287f1438f9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395d1e1b41794b5a7406ef507b7921f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b358fd86d659533ef5fd63466f25dc3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191712954600a214f8d9903a65ee7e14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e968f3eb942d217b50d9557c058857792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a466071b35a850c5bb4bceaf29668793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc57fcbcee7c5a5c3b72f5e4506fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc89ebb51f845b30ca66aa288c750795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b06d89919a148721446272785e0e6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d041cb94ef88c22aaf6737deb5011797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032862ab11eaba55db85ba450f76f57b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c22461f369fb03409cdb477fe0f1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfe77c2d3dc0aaad11d4247303c75800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e15c89843d214c5262563b3a70c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b533f75bdcc3e2e52d9b6bde47c8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae86a10cff7f198e485661186f8b5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb5d0e3bd459c0c92cfc6722ecd3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5fdd6510bc1fa4b71a9c2c2e0b109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af5694cd8a6541603ce63a2cbad2f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da60a940cee9cef847575908b6b6d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769227d7b8b4fd966d7e203293d04013808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866696501d85a6fdd27bd18bf61cd1f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50fd247e87fdb1bef862160367a72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e5a8f0158b60d5426fe9dd0fc381a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadfe640fd7177178194e4c1ee8e433812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08741d32b17944a5df736de0afd341b6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43c915a4fc1595e5b1378dcfe8cc96814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ee5ac97fb001c1be4024ec65dc6d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3024aa5b7f7dba680bd6f073055de7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c324d8d46a22e64f61d2d88c68ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596781746c5a165bec432b8e9ef04cc7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d0ada79f25e48cf97c03b61f43c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537d6c7e86dff6015e7c97c6c385b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad7eac37ce85744febdac783d0669f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd19996d84a33615376a0e7738c88b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1719d43475afa7250cb5d9d4b8a042823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feccbfcf212dec66d289f3e29bb4aa2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bceed0ed4a7ad5e0c64b4058a4339a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a5498ad6d7115121101cbff8892c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f574d615f9323a2c024e0813e80b8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a939f0f585619987e60f902ca1f11828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859764311ef6dfe1749ac25bdd8046b0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403d7acbf72109c2bdc73a29d1126b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b3df7612c93e0c556ba6580f37c1e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df5a39d6c9dbe853fc0fc40e55d2a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b6c7e523be539de331e5fa8d4e0b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aedcffb2e7d93a3a22516c8d1efb9d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b5c602b87c19169b4fffcf080492835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df407ac3d1fe0602ba6c4c9d5bc39232836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33129cf150616f47b345a87b84882837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660afe88348bea2c9ef28abec948d50838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7150372127710ff8b58b4796410d6a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446128071e79920f5af0bd0c0a2f8784840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5907427bec73b392272d4dc097db3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a8502d394018fd6f051c77fedab1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6b977c933addeda2e3e548e9b024843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94f653362bc64e05e3a1a7c3c7dc76844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f19f575449f165bd7a9454b3b5279845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf231c6440823283b34a8a3c5f2f94d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f5ccf518b4fc80b58e128bd80ddb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3fd604596c3de41a30d4f09f6fb7e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19f6b4693a8bc1fcb8fde99cf7255849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dc68483ebe22026efdab97a14653b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9bf1cafdddaa79636b250cfa2e6ba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dca24787d9ab7b022e5b7344ad20f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f928c3293772070b521eaa666ee1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3043a586f1d9c46b8fc34177b8eee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20b1ab329f7468c8bc19a60e5e60a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7747424de821d100048158c7099b01856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ee5f9fb373e4185c5ba9a767f043857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190367b9e82a2e3597f5fb3555ee9e98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261958c2556054f05c4131cd7761f6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fa49189dd172fcf9e9b856638dc8b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d395b86cdedade523d435dea43a5d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25abc339a7ac0a7b1d9150c6821da862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71668686a6714971169a75fa645d75863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af19848d9385d0b3620a5d1fc4b164864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc3a426384cff225ac82836531b8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992aa9061d85462606b1e875dfda83866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b2e1c76c2a0797f3f3c78a1d23ff7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16272dc6138c603e7ab5783377036c52868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0783b4175c2d71ffcca2d88084cc9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1efc1c2a2253b3864501e2ba80d35870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b506192decd751c07b063635acd19871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865d2528869a0995b2b12bb04fda44872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66704ada0263634518f4eae8b9cd3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e68f5c5e4a6e644cea120b00eb389874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e0118f8f36593f7843773cee65810875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1d1e200db657082c9b10247f24b6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2db3d80d88b0c2f2cceeb4e84a4bd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a65785199642827d0c05f82faba2b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308585017177d8a6edbc9a8910d5d9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab8274e9544fb04c0e869fed771a1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf23159d9c205af9394b7e96a0312881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a892cfadc9efb6412812d10d04cace882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65eba1790437d3ad16ab536b0393b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e254afd81f1372a6ab5ce129520d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364abe37ff735e77cc5298533b96d9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46c796dd7e22ed7ea2234d237c5f0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb7bfbcae72e1dc0bd4637ec6b7b65887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268ab91165e2c42e5749d7b7604382888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed57fe1f85c3af078d22d6514e553889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e0d7715fd55810a55dd21e252afa8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6319e30f9a69b4b9c6d735d309a8a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5453fe74b228993f8fbe882584296e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82498542e49c02d4110098356f28c85893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045861b63310c0995cf7bbb9009b743d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361303a194c2795df7ccadbcd80f6f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4727c704420142eae44edc6f18a1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe28ec023cfaaf7d919593b44dcfed8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f120175719a7d92635e9f8bad4f0da898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720071407b10f795be64cfd28dc1dbac899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696160d9ab71270776edfc36c27c7a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1faf3b245df72ef97761fa2b0ffc64901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f9a6d249c9ecadfd21fbd43e63f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7e55697ac3a659cb7ddfd43cb1fdb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e112ed5f15daca97e4d87a6b612dff904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46eeff41bf9394f901862da73b9274905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f6a4228cd1b192f72ba4fbd8916f9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a77cc88503935206400f73e8a89a9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd1952a5132c1c78bff32464106d6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bf095ce847e80e521f6c1f3905cd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7d46344e89c6afb00babd76071e1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce916385b441b365709c004902fbb6ce911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa199d47dfb14eda4c0c0ded9c70a7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cfca12523ff9bc199aea83b9247c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa45569fb0b316916295a4628e78dd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f0aadd070ece3cc771891058c5227915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17870e7ca73cbe504ce1b331d2818a8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1da8fafdf384a90845de8efb7d811917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2912841db982ffa6e42296fee1fe4f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8facf061a6b52ace69b15e355e1b7b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54cc5023ab50450093184f59a34938920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53146dd854f384d241ee0df17d77f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de694c67e290cae82c63e76da7dd29d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e26b98416eff13b7f35f4a29422a7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484cfeff37fba76060d0aec15ada300924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9aef5b3d14661ed059c7cf384fd3e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36c16cae613e98c8d3580f3167941a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8624ca15243d2525855c9807ac05927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912dd79d2387540caa5db7f32caa5c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7631080f95f0b09c31cc6d01fbf79b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb87d2bb6f754483620f4cc6e35d17930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9414325bbd43d0f84b5bba2022c1b3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556594b52df5c5b9e2159cf1bd94c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e2c42388dcc8d45beeb23226bc14933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77beb557426b1ff6f9ff2e261da1a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227bf317d23ebf0a1384a5cc59e2cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21e454fda8b8977a7d44c346738bc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed781d198660b158c53d771171b6f9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece21455dab681cb62ab2a74a747d4a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23c7fe0425a61f579f2944aa881e1c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d703e16b4561d12d9772c3e8edad92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07ce384c8c6712b3aee610e972f9e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939bfa52dbc270649d0fee92a31e853942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374d333fc9ad7f58b633ddda646db0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8218029635f2b74f1bb4789f31b5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b44f1c2171604e2f7ad591f0e4f7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48e42622dd0f577d52050e081ed90946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc9b94ae67be6a89b10decf636b1d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7658598334a94f85588b4628f77a5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f062bba8a75812a9b0360aa51779e7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a8fe39e9e00223b0467b3d3ae384c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c93fde314486ca5accda82516776d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998968ab8f7fecaf8f897e5f85bfcc04952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca734cbc83074585f3782e79d2849953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4cb4c10f385532becfaec4a603718954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42695f4d7750f462de6358b7aff57e1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf54bb301c1c446bcffea0958f5d5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab80f69e906927fd6a9fd465bfd53e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf92ecc96e6fe17728451c5b9528e5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3008c9f4390c58e90184b846e469b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4defee9dda7eb2c601fea6516e5699960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ae973a3ce04432ea65ccc910beaf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461544234427333139851d274301572962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4a6ef04ae686f5738656c51c75ee963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947839799a218d5e3242e0f3231388c3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c584fc4f65ab9cfec0b98e4e43288965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127922f2f0fbe28a08f0afad3ee87c41966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752969fefe440c7400c67444fb29e5e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b1e6f444592759f7f61bb3c02f0f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294c7782cd6d98ca82be4aa08f7ffd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7fe07b82ef8262d8886ceca64e318970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aad81948822f8747df2d96fa75ec2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6fe99069d130775a8cb6fa2a27d10972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1983e8be3285fb877454eaf5db7331973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcf7f4bbd9ede399549d66cd71643d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b58f23e9252e1beb4f30ec5689b58975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce544adfd6171758ecbfbe87d7612a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe946875cbb68302e68c9e64b220b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdeea7f8b7a5e5680147847ab73eec978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d79c7ff2e6a7f5b7be0acc732266979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a8e892af1f43d088ec7a232676459980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b754aa64eb910d2762aec50b29b14981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b34738f9a02ad6ae3e0c1ce6dded3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c0e15ac5237fcd101f8aacba23c6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d10f2691365a769aa361f004f9802984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7c3483e227d03d8e7b2f0d65fc60985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced7d8cda37e5964c43fbe06a4eec99986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cd69311d4b6ad1c02a1daa9870168987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306ae8bc484cd5464d5f9d931a743f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93d355453b6297ac00041cb323420989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6de84a5719c992d4f4969ee5508d7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a5e4ed9d2657b2df0f6d7a9db869991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c26136adba977e1730cfcf5d6adc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d81614226d601292b67c5ecdee1e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feb3388ef23f6716493485bec7ba4a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622621d0ba45677534d35df1c417d9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd5531d0dfaa2fd2c3cf99b1dcd4e0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a46030a7368f427b9224a904845a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3497440597d3de99dc2b116c47d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc116632391fb2532fcb00f76619d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba5049fab402351c1d21067f312343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99f24424a6c5817a73ae79748374e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e8bad309af2da06c222631f436e435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733865be2f678ee4df2f3359b5ab8d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0816f6381e7a935fd9efa5df867ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128cb70860718ce8cb54110eea47fb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12df6a51519c20a3e6e86bebf29b539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ff6307c9d932d068e9357470b9d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a89debd0fcb0eb3fb6f4bdfbdbc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9bf2f19b38840d4df41b2c9a9e6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c955c914a5e2bd15f01a94b28d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb21c7c9819062c4d47abe4917e5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7fbc2d9071fac9d82e40b7c156d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9753379780becd34dbe9d85f7fb9a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684128104a533d92091f8fcc042ceb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88813626e876587356ec3d124c4a0d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75aca7f85482a9d64f05882f9b65619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b4266198c5940a98d2a5d43c67d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee75630ffb373ee2525a89715976e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb09c04b85024c32440db2d2a377f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037314d6b97d62b2d4090a672a8e80e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267c92fb9b7989915a185b97191e5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f37b22033f5f81e78bb5bcbe067a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf81742a33f00ff77672c83ea71e6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3b84f39f6948f8735f1bbb98f6f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cbff7281e0997357eb75d5ab94fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ae3e168053c74a11044d6879e00329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b020643afac13c11304191388e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b341c6cd5897be37fe5bdafa1e63ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7215cc017b5a100e60ea98ba9aac8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0deea7db81d0c0297982350da38d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858831c929837e58736f874a2b0af19d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76559198d092bd653d930b4a7d87f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661429f08656716cadb66a815b262136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576e4700ac4708583969bd4c182a9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ee838d076f9afa5380608460059538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e063be60f8dc35640b886894bf7de739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e9a348137b8ce962447700774264c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74ab250cd721c4a970b6d9528988a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd84862ca707721ecfbee94a6961d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2919a159caaab4129959c849d0fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0041c02959ecd0d611798478f2055c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3bfe0b0df11b16b5e7f17cbb183045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c17d2fb85ab098ff549e440d2f9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a5e8af3a7fd9d56d0c9e032ff6a3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebba91bb22c773e0e8e0e762f587d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900ad6ff11c2bdfd86bc4ffa6b189949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f39cb9774f1024341a161b95600f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ac560cee3d73cb2f74fd71e2e66151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fb3d528d3d2ad184c4fa5ae75afcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b786fe82b63185295ab0a7813a3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec499dcd2cd1a766226d01ee75893654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f10a3f4b0752369b8c799f950134d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a902679e473438b968afdbb0527756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e2aee31f83c08a5e05ef5f1da6dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20555dac80d7e196e74fba2940642bb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f8fa6858c89ca92e4067b2d7b07e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f20bd09b788d8a39eed86ba9e37a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708268851692d3fdf1b14a5c72180c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395569d45c1c974ab42a368668a63e5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58aa7643d9b13643d7dfe60fb1d2d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa925a8c2ca4fea52e50bfdcd7eaf7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2915ba566434f6214441e16b5a7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c6352edee91e4d2f2e93ab09aab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ce971d96a67a411db4fb5ef70b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657230605c7063cb1fede4b1375b49268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b83e282ef8014022396b6da6682369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3507390ea6c273a7a6cdf1b245a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23587527250c65ba5d25f366b978271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e7934ff5a8a08da19d5226888532e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd257db216c59d1a95bdf4b4738c1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0704fe30960641d221b7000595539174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219a1e5957eafb1d5d5282f9be142275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c27e808754e67e5e1dbce5c1fff3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f5fa77980b1c063c0032b72c471377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be5c0db310536e698a62d3a37ef76c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66213d4f4186e45473d7d6c37932e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f890748e2ddf8e9cd21ea9a95f72280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54421416a4e6a0d91b95c2c8310e22581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b365c2a57198d621c558ad0a34187282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea642ecb90d22af309aa1f3247f3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b541c1d62f28502fe931fbb7b9113184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7a51685ca3a05eb6b79b5ae7254885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c72cf609647eb7b245ddb9b4f87c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cbecc12af1313aa3c4bd66035e2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f84e7a88864549312dcb9c1ea0ac988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21e1ffd3b5d4401ce4c15b348218c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3bf39591967d76bd4c47d7f19d98b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16334b5313a1e8c40ed582820f4cba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00608f42fadd3ce6ba4388823b6b47792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43d046183ae3c89c076a74e12a0a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd68fd44dd6a5e1e3acfbe6160e0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c603bcab83e909ebdfe3ad6d9e47da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5663973b43735582691c6f6d947f8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13848829a06598b6bbf0cafc61af5b9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d726af51508df331121288ee8fde0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84c5820431d5aaf9ac5c2b2833558899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8dc1d3084808adfecf168f022265100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34e444b07635a4b1c9c2866094915101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f891caa74d58f714e6b7036490ef9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4527f92ecea33715bd80903583f297103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469f450cc5911ca822820586bda156104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157500ac279d4fd1e5d6248fe083e63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2656ce9162efb4d4ecb7a4fbe1b0ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b88bab87849517e41e09289d5ab18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71ba9daff14c46f38a798c3aaac4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ce460f6fcc32541d1016db04337d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d6793e6cd89d7699e1c0194addf93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387df1b9ee01a57166b6b3d66f5cbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641ebdcd0e4c200ac02979d00896735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a52b58233ee06d72a4f52335630926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a659bf936ecd4208301c6f2edcf1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d749bde261b4de6a36fa3350593ae99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb38bff59bee28053710d30ea55d4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe1295cc99c456ab9ee5a5d890d74c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452967070801a4d978b2a353ea0c11a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1058182dd6f04fa8c52bd942592a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81762840a4da2cd85748fdc445c16a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae856620a5781ecf12ff40b709c0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a2ad1619b97d7c71bf456bb6d0e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa22e99e99b29db4790885dd46375123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a08e8e1f919e797060dd7dff260b83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b483e458088a4798c05e692e2407125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd87e1a82b22f7bb87b242c95f6262a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058932daa02f5b5c59e2a18c5f771e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd479168dada1684469c976989800128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1fb6d3f18a0b5fa319f8e479f535b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613d773c6af3fc8036a1d2ae366a05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bf2973af234988e1cfe827b19495131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fec04cea50c16e0823fec575b1887132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8811bb7d0e49c282b91ec2a13b762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0c40ab23a7afceda00dcfe8c9d9e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63519fdb7593de155f161c7386374a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f761d44e4c7b823fc6ac6726519bf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db3a440e80046345763696f899372137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ea803c311237b1e9285225457e2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085e77c0fe296db55490236bb29f3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934f5407677c8629dcbd10a1ec6423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a3946e461bd05609fc93d433ddb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3939ead90854475600d5a50efc9bdc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988d96c677427f60e6d241be66b35c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7e4dce2832e6bd14742d1b7aa27e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e5913e6079d6a6b8fe56c73fd9eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d7fe98d3ab6698064bd97973c49f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baa83e209da7db8f5a91e7d85d8ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef087bd4f6be5d529c6b70839d2d6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31081476a6a7529589d45f686377376c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c301b0077141e93315738a94aea1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71ec14ad659497f8d12ff244f841c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a145cdee5fff741a98c470678e41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc837c73a77b2bc5e00f0c47858f311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f3fdf99e997a68a667d36c2bc27f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954fa66f13eceb6915f84907980808e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112c2b79389a881310a5578325434eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc1eb3b9ec46e81002f2f42ed320e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33f9ccf505999dffcd1fbc5db81a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f88abf6ce9c8096795dada631743d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd2e8c968a3cc51ba81c3134a456fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25d49f476b56d8ac196fa3452a42d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee1820a49afe22d5fcd9afbd33490162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e46114ef80507231130b71fd902f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba302b98b1bf87cca668a86af4eb123164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e18440bd493980e6a3aa6ed55d637165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b1849bda101dd37f8a726132dc0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b16316cde07b56ba5af6e727d96b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13f8be3d75a919f1dc6f8e07122f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543d3ec8b3ba47b32a166ae9c00a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44eda06444e5b8e55cfbeaae0d730f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abcca800551dfe8a83e42dd24073af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3736ce200daa340744db185a26482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b9daef3da9e4d6daf4a13d501ac79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50580d575e9fa5d8fb84dc2e1f68f941174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804105141dced1b6e2f6c48eaaa3b25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69995c622d7a87b25b7d07a727448d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271ca76f16a2989b94748c5f24fe17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb8ff74b561738bfda17a15f6c09a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070498382f2461d0763b80bb877503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b40dc56b8d3c6d52d26bfcaba2975180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cda85c5fde9f14c1000a3030bab65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d7728909e102b1ad8692a2e00da0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a79aaaece82e2c2e8ca16c2a18f5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1f1eae8aa675a03a97c519026017184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff85ac754a99a42e42e9f11833e221b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb3d68f0217c4a306ce4d92fa7a2d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95a68294049c5eedb4f4f55cf35f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4373520bec4becd71ece69cbd854188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082332d51128387c51ea15cc8bca9cb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0918e92b141f6bc0bb8d10792c080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6d3c34c16750227fd1127a48bca4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969838df1387f457c1912cd41142c341192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e225f7714f163c3db4989bc6a58b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d68d95c9741bf0877b2513c54490194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1347e35b3c224b10f6b969efb9467b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040b1040ea8b59a77a472745c03d2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91de32f6b776562b05c304af56f38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56648a00bec754c1125b9b40f89325f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ac10a4e0eea47f558c6a08dac965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040695a059508dc0c1de0a62423f78d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea53426b2a0f405b5eb172d393ff83a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b5dfa2cb662e9acbd4dc27efa6a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a8afbdb6047f233cc9a203a75689203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aae1da0a5641d5c40a20a3e727ff2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8827d44b1a0dd75bdcf6a4a9e86fc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589adf541c71a691613f1d569784b157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408369d67a6d41afb3a5c51364b70b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac21ad00c4e0ec27dd7cc41f8f9e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968eeab4dc226f490200da2cb33caf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2f58e5ca709bb4396f4968644fed6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d7de6b308d0a49d25a9ba8155c9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c42849d6281e9b45982b63a658ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dade75ebdf546524d57c306201116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8646362dfc615ff75121228796a91eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297389e2c05ef939a01ac5160b1a500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309b17f192454aa898a1675d4f15d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6d005e346b7fb268e76b9759dfb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd58a346f5fd72c53152f5a9b9ee34d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310851bcf0cd61db1aad50f3380cc8de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a58a09f1bffa9adbe87091e254a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f061be5421aabfde10f473dba4f9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090df2ca4041c1b27eb1475af56b076222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843108c3aedf126192d7543bedfa74b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113fcc4a36368a8a7a548a02fd5216224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66f69d9cb57f8f62663c4d22713a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a4e0a85be269953f1e6b3dca92c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830bd9a78415aa6e6f755beb7ee376227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52caf27b2bb08d5c5a23b5f576d7291228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904e0ef04a05ad1ea5e35755205936229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18951bc55fa535fa295f63eb56439cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae3e0ddd7047de1a21e0e09cbfd80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c12f53a2e1a38c1bafc47dda2b2e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1127b540cb9d0c7997d46b08cb68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03513697502a471a77730577f3cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d9203548caf5fb28c7948ea2ca135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d748f4a0bdb468e6fbc635ea9e57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239a2dd168d1ffbe98379f6bb5a3e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c34495d39d79e2e9713c77461900238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da82649ec95407d8bb941b753c7d62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4627dceed7419f3ab9a46b0f39e574240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa83566dddaf964aa9a293a6740e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bebba638d7da1719aadb8c8dd8613242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89df1bbb195bdff7e250d5df4d0a11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af75f306014067248ea827073ffda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e0f2532bb8b748f77ef17a0488ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd14ee996eb47770ad5172222a6449a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7bd5d6773395cd38d51433aaf3b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070224358f10e42356a25f50f104120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8f5cdee9af1b698bc0e2de26f46f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4714574e080e66b67b841c3e184ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff0665cac281905cb93c5dc4e9151251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26fa2b96d1ab1ef095a4dd01824d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761c781cee93a8ac9b992690f447e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbfaf783eab81667c9b293b4afbf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5fc8e88ad06e1a729ec9076ca3262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8eb7127534728cb63b2289305ac8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a050b216f580afc60af2714f7117257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a5192c2a405712986752b680bf13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098eb07d6b8f76e62008b746af270a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f2b05a283ebba77b5aab305bc370260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c85441c7f12587fea01da13dc4a73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa883298f907509fab0439d4a69ec00d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65e71928910038e6c410240fdc4f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ee976cbdc56835b9e7029b860e4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ba7e8cbb0f2a1ebd9882db18806a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11954a1b2b3bad6a1464948495d1fda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb0a11993051fea5ba35c146429cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b76ec3086a54f32cbcf132c30d1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2490c3c92ef5ec5d906a263de3c14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f115d084cd9f157b8ff605b2ec4c841270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c571df79aa9dcc77c3a753704645271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf954776b48edbe781b79d50e960190272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec029ef8111bde6e13066f4cb3e57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e7d3f76c6710b9e8120e5845e51c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e570c8d79ddce1164884c174e3a85b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc65595f9180b805df1e748f7f7e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d21ba4c6c503188799a3711a070c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09412178b5c486a45f39f82a88c5fc90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52569f1ee766c09af4a15aebf9756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda062264bf9b175d04f29684ea984bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e9c392e030beec3509346855e6f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188681323014ca4fc9d8c78e0058671282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a76d16daff75a9f962b54ea9ae5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d71794694a6bed1415cd596938be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881953f4b998eee098f9f93e83307b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19f91e59c19514568a9b11a4f05f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43508b1518782ec088638c99fcc7dde3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b48e0a070c2914e209fcefc7eda4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbcce7cdcb990daaadc25df153f1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a67d11f367ba24185b0837f0457a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a03e4436d2d4ea676706b7dc11499291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a809d90f6e1a1a88081344a14e6a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe64ddd5127b344b6e1a04acc5347d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8ef5907f526f2f7db6b6df2d86ce3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb71d04a9c4b87120327ad45f184c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6e73583c32de99fb6aeaa92fe82c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2dba4af02da33f0d8d4ff457b592297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf680ce95c996aec21e5f53c0f9f9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e340ee83ac54d2a6c6bb658f94aa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae77e5ae0d198bdaa2dbc5c4befa27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff105265591750f660c29346dc0902d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c5a7bc29080f7485cc9b899f24aa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03eac33c7193caa1cfe917ac99735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75365d287cd5e16815ac8ee5b06c1c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece171c98f25e7e5a0d0b050cbbf7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdd0de4bfb41116e70861b26c2f25e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c846e77c4762004ad5ec0a55b638307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ce15a4531462e2ee559b9d2a2aa0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f400f7e86045d23c3bc45ed1838fcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e3916eaedd64c8a18ab622d502495310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68fbe4e238d671bc205c6188f7f91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d924e63973f8e274e552ffcd19448d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f453edb0618e56d1585b9cb378a19e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0429bd73d147ccf5374129e277694314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173a9acc6dc19728eadd6ad1443c8c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b760fcbd32a6c461f55b8fb20c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e276036d118808d372dc02e03a7b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae2ab10ee7707757f838d78bda8af4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c870dd538c547812b07f648953a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669ba65a913e61ab22a7e32576dce9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fb8fb98c2ef306156bc54debff3b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b525c738577ab78ab6a6c6438ccd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7cf85733319a53765183303dac5bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bfd2aebc840cbc8f5e6a8c38befb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b57cd0073edbf11db06fad28f18f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f2fc8e5adebe049d1e6479c45850326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5a8dbeee8b89e83bf4ceb53d45dfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ee90397fbe3b63a6e44e215a85e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e214afca3c4213f54ff263ec12cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c7658f678d9e9e9025202f20a0ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f7069ce7d92d5795547cbc8f7e90b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75730002b362a203afe527c861bfec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b44cb11149a220025b65431724474333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd62e2db0e9e3bc27044b5065151247334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af383f4d1414126430b44e876c354d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda14d8cd21e01e7505bbf67b6f072336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cfde3d81a55991fd5d1f2620e1f67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051877c74db249c272707712191bd23f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b8f6c0472c3b7cb9aa1a489282d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3155830c39ec5d41343d7ca2c800b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e70ef003fc4ba0ddd2d3f4fa618d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d76e18eaeee965aaea918581572a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63567510bc6283e46b15310858005ff1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c80c16e2d13ad1882eba40b591321d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c5f90df0a0a1a8fe556f3eef5dcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ad8f6292baa61a62003d1ac3e2cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da545f49183a4c6d0d52715b651d81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124989ac2bd6efdf2c51ab0d6a0cfdc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f62b425fde41d51fed26dd19a43e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e1671d7b3df75685945005801f8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb21b1e6b4977fe5c28e32c22ae27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f6855a74daa2dc61438ef33141d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77c94f9be799039727d99027d99c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab3695ff847ead7954fd469d4cdf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1604cabe0b6fcef445bb54820c459355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2bddccb22e526659852e7e76d447356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c117f0f83b3d48f8d4da15e72a969ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9153f8e8382c447ec89fd0fd37569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d88dfcb8ccbc0138862c1928a3f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e0f00f040d414be7426aa8f034de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca13d3b5c02b73f54dfe9f16fe57dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e7e541c7992705f48d1c4d39a1b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb2f3abfbfbd72c7fc25ad5949fd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee625c0898913c41bffbad581aa3e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481aab0d78c3f2ea385dd482b4d932365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8329cdaa64ef575b00b81138f46bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656adbce84eba61b06236ec3ee4c7ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a056bb9bf76b267c358b3d8f3c8bf85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20a6b90684c5fa35264f33cb800c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67689f727b3fd7c71504afb54afc7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ccc545f0c4e5cb2c59df14c6ab44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d469cf8abc8f043c2635106d21eddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b24cc4e1dd54c303619cc0490663373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00156aedb751f09d271435df9625ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de049d6e2c73ddce3245c54acaf8c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b9e173695190b58a9269572e09d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b6af03ac60ffeb3c6db161aee566377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ff7f737ad2b165b0d080e2797fa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923ae9a18dbb86e39f22635c403c4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5090c531c843652bc13d81cccb48b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e47b27c7bf4dd7f982723d5ef42dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a154e6cc5c2f20b847402f519f72c15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53502c7b821d3966f159b0b8090df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129311114f6ff0ea82c284c67eac3e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab501a64ed3d196723fb8d92c5488f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfffc119d77fa988320009fe52a8a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4c2d6dc0b60b5e36062b639f3125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b32cba545dcb4407da6d0bb936a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b21439ab2c4cab0172079c7d35ff2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5a14656a78986efb649b6b9c7b02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f112057c8c036a79eb1ab82cbe92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0343bf942404989fec6fd5ebb6fc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a566ab75fc38ba15340018000d484393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0e778d0488a1953ae1b110566b4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924a30d26ea5ea8cf1cf99361deddc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622986b919a1806385aab8f8f93a53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bc50779d7d1e7ec35c5a0d074512c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fff8cfeb0c93f51add60dc8ba04d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9372b8283ad01f16c2424e2fa8635399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96f0ba3c9dbb79d1b7688378ba4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4063a97128169af2654bf63136d9b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cd715c9cae8a8b6228a1783090a29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7784f632825bf789bc991c759fbadf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfff53b8a1722073f8c5ef9eaa4b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba2091fab8a31ff22d3008b9bf4e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ba431699925e53cadeabe478c21d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d1966aa353f0a9c4af6973103d94e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e49e36819b3c10bee1bcabbaf46c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414dfaeb70a00fb158722c4e9935fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff1043c8f8f87fe0fff38bcf7668e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3e3a20637e42f4c05daeaac69a34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d08e149193ba5a9ddfda4e85e2bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316438611e6f86ce71e6c9cd0bf184413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e645045841ff6c32db641d6e5604414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02ffde968977d62c6c1111ff48e59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ecab6d59c67bb66a89c354970a472416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310653354ad0f132e82302d586014526417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a66b1ac64aa8346001df107cda59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab435f4e041219dff694137711ff35b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714f88a4f766cbeef55880136ae13b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c124b982958f5c68bc6a73094be6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087319ab85fbc3cc00300aca6f2588e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b97428bf5ccbc00837dc8adccdb2f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb253afd2cd7d3cf7f3b33807e2d47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea45da966f9a53af3d81d265452dde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd761f93f549e674dc9ac3034111748426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658cfddfef2096caba655893311156427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b089cf19e7ca6ba7a5e3dbacca06f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e321775820e3b434985aefefcd50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec494396cf8e97a079cc68fc358b93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8642e360bcc5eee31c47bc51e1a3cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aabf690a15ba0be757fff97466f5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16aaaea8b8a4235d9079deeb29ee7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449264dd1d8e8b125afb6c0c796dd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508b112142d1bb628e9710f9539698435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153275155578400683e172a1e2f467436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bde65cffce85d5a0682f4d81b7578437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db64ae784b1672048ad62fed601d99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a8420874422c54b4fe7dc20dc61c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b971be320b64b476c9308a5e4ae9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551722d5b363601a3c47614f22979f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2523aa5d0321c2b9ca2bc386d4b9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48251fd23ed138440f30a81994053858443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92d0f8058ef9fc704dc8a8c75c566444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f65e2d90af2a97faf35aabd169ac0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df01ab37f6cc9b9fc9e925b8a32da2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369157eb64d8ebab84d3f79eb8e69451447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd30620e6121ee6ec826bb61f0f0006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd340e5e20c7871a48dfa50b9f74e3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb6923c8fc3af24726ae334e8111c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c13904adb36d6913cf05d680228ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66b160c3db4d4b6d04ce0af4bf988452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd51a15b573d62a4f053acddfa7e02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55da7ab68557122c77bfbd7dfc116454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7eddac06afe4fd668079ba6aeadb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473a09ed47d7df101916512626d31a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c6bff81ff15f352a0ccc6c65c6b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c4a744ef1b5202b69232cff7871ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914bfb0261c202e0f2397428d316eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697792f81d4a340e987d79d53b7ef43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0850eca38626ed88940d192ec79c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f114255c75ad6cb44aee263754481f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893837bd419dc89978c1756f2f637cde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153fe6e6d313459d589447f8f0b835e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f85b17182827f690405ece979118b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98b06caf2801e61716610d1c07d1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf04eb2321146c5eaca26e011ac59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242eda9330b5497e9990240be8aa85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2dc6dc6d69d9c0bbecc52afcb36c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a331579e71f9d3bdb5b100bff639172470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c23827ab16bb8e8c04cc35fe01d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300efe0eb6f1590fdbe9550404d474472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b5d0d7d61bbc763f546cd4545fa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013916afd06ec05c51cc192c5a525dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d458f2004bb20c3733ba1caa83d7dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec677368f7241e9086daaef80cc4b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514945fd30395f926fefa28beaef7a7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101882dfd76a04eba3cb26c34e8115c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b1fe8ba0fb972e0b7069fa665cde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b464cc2a94bd77abca8a7b52e85b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53eea4350e07c90702c9f2fde95313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3d88c0db9b752e99e0381751ba61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff971ca86427b0b923fc1c19ba5844483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654c9a502f0a62ddd189a0e34cafa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b9816fff9bc13e84a3cfcb9fec3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564ef342f39b2bcd3a186c7d753f26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acaed5b54d4342b2a05c913b18cd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9cfd415d7657febfef6c916888d54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22653c985f3d4f02d89c7b8657f993489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f90923abc65834529325734dd3761490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af58058ec74c137ae68a9237080f45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46598f0f6e0ab45e08d944a78b888293492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9144ba29d8198487db5fa1fe490e4b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1316ad22e5f0535c1c2a26f7cb81e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058185f70d5093aa748440babe38469495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf35c6672bc349f230faba8f382645496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f67ca68926392b05edb5fbaecd28ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251a61635b713578e2f25a9e13de41a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae5e1daa55b759e2e2356cd086c57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4dd228bfe75f6123d76381dedae6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd86b51744459f650085d267216dbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d5c7b47e7caa8adf4fedb176adc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a9aa3c3bc51f3bcd004fc295b726503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99797bc14a6925f24c8d352fcd590c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc9216c664898cd270ef8491a3eca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21cd5b63ae1fde6b1e36326e8b23d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51ad7f066194447f7ef55f6e21a01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5ce1d41c8ccaa46814778befb2fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd466a56e7239ce2783646820fa785509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a367f1265944fcc09982be1b47c1df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb063e8041fc042a78cf290452f890511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ae6b9cec4d7485f987d8919170f0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b584bcbf90a6cdb629d2a10d80c049b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571ce24791511b5ae9c17fd8b995b47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182719cf032234e2af7bcb2cac1d9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac429a80bdb201cf36a9ddf0412b91a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00948c65f9544f7e0c9957753334302517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9449f96b0669adfa4cc46a5b1089f63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d43b8ec4322e1d70a0aee44237d42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f48fe98d51655376ed658db8f9ff7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb4fe27ca598dbae536fbaa91cfc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d66b173879bf71d351ab34d06236522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d153b29dc76403787fcfb54e93a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba7ea731d82215dbd8592d614e617524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72210f6cf264927cdf99806e4c2094525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b3a6dc688b7e09de5c3930659299e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a25f5e68f9d24199418a5291e76332527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99804038ee1df24b8d3e3eadc2805528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e55b829fbad0f8823deb0423e1eb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88d153d3582437251d7a48093cd4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e65043e1f65200a18061ed444ce7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307db8c731b8428db8cb40523b2d2c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f0effb59a51edd8d8e82f4504914533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaebdf9f5d5b945ad1cdb6e6a194d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ec609746d7448a4f2645917fe5b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50552e18df33a453700488e53fa68ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5e6e7be464541cf37b04a348b09b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28541c0a0d7d31362fd51134b177e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f85a39508905f606d97b7457c1f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369530227a8126f5e723c17a1a20e7db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16943bb3577c2ba7e5b28c2fc1adaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07efee71379409583745f6254b76ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcca147af77d5b947f7eab155a6a49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47d9db4635639b5197435e8977661544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d00731b65406234398a772427bde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e38d197aaf28c3f1d2688ac89f43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e94241b308a3292393319c12323a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed23c5633e9ccdba4ec809e731ebd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9681dd307f31a1620720b1811cd7e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b2ea60f1f3e72a8bf04d0f104332550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c44f89d35408e9f50f300c5f4d96f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec30a8a5f5fdf8eabebd9046a726e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c047d659283bd8f42eb29b4d24d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c63c74f1e3b06118dbe70e074631554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7738813b262237f8deae7e3d55ff51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4183d481f869af7e49913d0573db92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547deaa2f3ce8a17f6b635ce143a4ace557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5bb6415c37065154c0eed333433d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf004773b3dd1b0125bc8e67b3c00c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae119f907a7dfaf5e0786c94690990560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7940905cf7c4a6b6d1dcbde482571a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9e6a4c7d46b03087dfba35bed95d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88832c6b81449c6ce2fa1caf42f2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65387f8c8fadc05a19b6001965c4145564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fa9b62254b4c0af0e2fc7e385de2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7bdb61da4f36e3b2b81da271a5c42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245efdd6739c44ced03a0dadce0bfe0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d962f070d812f49f995ce2ef56b94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b560ffa47b79a2aa4fa57fd140181569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a9dac333052e90be37012c719a08d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db4774bd973a810acceb0efad4504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c5b3b7622862c66c82fd73012e44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ace36f1d6a96e86d67d97f889569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110f1727eec308e0c34183391538b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6666e79058015f6c763bd66de3215e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca227f26e4105b889ff0c9d0c9bd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2acd2a83c453a1007eacf8da697988577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db8755e91987ec02d75e5160428de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41646047d4296d124949d06f91f376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abec30058a99ecf260a0c12e04dc95f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ac102b3d1ec7e9e0e16d13824775581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d16b38dfb5c7da08469e555864b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ca74e4c0445e92155c05613e0aec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91c0a90ae55a7457deeec60ae65bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3533cefe417439d5f51a82476af8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c62c9e6a357e991fcb19ed802d713586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334e8fab0cdf283a6a135c79587a21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc4aca9e51883bfa108506693ab69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6741b3d30898fde11537d728f2f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae622deeca5122734f689141ff4fdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213e5f3b1599a0455bb865d1fdcd4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c621f0d44c66747109551a6744f999c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61664f4e22afd087e6eb138c78c162593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb176440b29d744e7c0690db68bc6a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e278f4869e66ed20530af013a574595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4864b8de2b760525801ac3f666ddbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938767370fb96742ee65c0b35ccc1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480def91e72ed3b220912925336695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee0be2e8f2067c346375ac5b062de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a255044a1abf0860cecc7ae2df5d6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c55d9af95d1134d259f98614ac58e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1789777ec87a115f36c9ab4a52a70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea06f2b8b456d333274745d14ef7b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bfc5d96e816f3752f19d0c984c52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb97c60a65c13be2212934d0cfa4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c40d4f9175ea4c15b9d6806fc383606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692ffbcdef79a730e42efb3ecd5ace9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873dfaf1f0fe35ca13c2dc17ef7505608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f615c2e7b5ba6ff41bf0ba4f0ab93d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e90d14e7b0395bb668df8bd1aca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4d07ef389e974726b6f140770a0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e206828a20512237f52764aafe8cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f73d8b804807b8e30150b60f876ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d83ebc38531a23b2a427bd581ff3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ea2e751bcc906bcd341bfa7fc6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c939d9d2f2953b52628f4f0d4952974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd2c8ffc8168a7adfb7b9d8f45005617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa014007a94406baddfbe1409b4071618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc5acbab5a4d82571f9ea684d80cce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df4aa42f515cc08ba7774707ef55e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f0546a28c05d39f49afab64bb1c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded004eb21ed031fb29f729583e45e67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3e9a962377c678ef0acba1767843623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af0afa6601b035ac701c6b27aac6a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3dc16b15232c56f97c6f6d40b7573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8afce32b058a8dd604a2de4c98418a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ba864d54dddfb2f81a2d2f07be24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda339f58fd885830d0a75fb51532c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0190749b758a8a374402237dc4355c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38aed5ea51188e5fe11f4c063f2439630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8329f8428e63757e5f738ab80cd7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee279e70445eae16dfa67d29385807632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070127578b8409200facc9cff4016aa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cf89f80c5a5ef9b1d1fead00db25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2edb7022bab31398196ce46df25f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368460bbeb01575c77a113694b099b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324cfa807519a2574b7215125827c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ebbd3b1a4c6dfa8cdcf7d08a3aedd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b3b06132eefc239114657b0993e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fdd6891789a3d5f620186ce66b76f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f62aa3775e1e5fea8efa22c6d05534641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9cbe0a60d870865c9e4b76257ccbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641faa7883c6918b38f8cd189d98642643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223671d4edf23af45f23b4d0d3136d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed82e6091ea1876af80f664f68c625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a14cf867aea8be47c9a72fe397a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7cc63364b88c03744fbbb38acbf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ab1cec26eaef8fc83326fa714beb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5080769d9d668e5506a88a2e0a3d1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae178903dac6b8f5b2ded0f8672ef1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b98b93c154662994bf590154d2187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439415233650d4bbce8a4686572725a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d8156aa5b1e95aa7d53bd4cd917c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759e2d9dc9b22feb91197c00586fb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed90c0f63985ea11cfa7cbb191aab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89de53013d704185a076fa9db25ac2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41b6f75893864ba37005e99fb8c8b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef7d47516876ce67e2358b35b5d35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2a102ad2924b1ba8c14f60de3e3a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d0526c1d9fbf302ebe879f00897a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d814da0e074c58622a34663a9412661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b8e702035abd26b635ec143459c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b8673c132c9c15f90008d18afd25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e6386d35db972742b9a6cd432f049664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81329394ab15477edb3b6cd9c478345665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7b4c49fb6fab6d84ae719a3a9ea6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74100926a660754895f19c1f164d61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4fee28b00d82a1e7dc8a92fce7157668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b289f337d17c9e6d0eda92c90bf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8898734b08cea9f471763b62506533670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ffdac58dcfe9577511d8ccdc71cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf119eb1208ea17c86a1dd4be5d32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ab375248120aee80c837ae451960673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dcb24ed742a962b657568795434f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad09d5ed9761e78a29717656cb3fde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5b1ca9f566ba2eff459277195f6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456caf67c59def71e0c3de71d36d304c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c87e3d0ef55c4912c27c2c062b936678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c8ff81d421c4229606d8db14a8c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a08ea847babc630de6cdc9554b6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb9c97a1f226333cc164a0b42ff16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd9d22ab35ac6fad0e499eacab743682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79793df3154d9267383d11d39d487683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d83f6376e2719f06d3c8a63139a0c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3acb4266ff60264a94fae6f831cc4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfdbcbf32b5f6f3f1a53efc5d605e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07acf7fca3a7771955258d8584379c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486675a84f334c78b76956552e05bbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9145c2a0040417c356134406f0a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c961966140bd8fb4d646ce2e52c77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dff85b966fa6b6119919e24d7cd7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67cd11b798503f8282f4333b3f63bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5e190d1ba2d36264f229212da778693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5829f64ccc7d81679c0e72b882fba9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c4d1ab4e2392df46f68f71780d1df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b146fb4a1c4fe24412e663e9bc6fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7990456b4947b423d864a605bff025697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44a5264f93f16502acd26404cc350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7367ac47e6c908749de7a105384c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c53ec6c5d91a638956bcfa4aa66f90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a11634962cde0eba2ed85050f6a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969356b67685c86385a7e6ae9e3e5091702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd5ce63fb97bbf5157ba0aac7cdad6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5158acce9d14055b5a664469bfaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982a67d1c55bc493292bb7f43a864e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05360faf56b77e90c75eae2b4356d9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b98c8cd6cc5806eda5128bab1f20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069eeb87e3bf17392f3f5e32381f734708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba1337f534556c81a60782baf1cab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c3206ce4866a60c66f307f9045e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a76f9fd952a1bd5f4b6f7d34dbb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86a4473dd1e613859b1ce0fdbb00f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b876af595e50a13ceedd2d867db9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865c8bbc4474db0f779ed10a30f7c55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e10dcdd12aba14726827a99e3f9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17a61943522bf470aa863729bc68d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d5b1d1da8985fe5771edb7d461e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c764dd9478acc186377e6a91a78cd54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2571314fb895ff7e870bf99bb1997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f377ebc327265ef704b2c987f6f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86b244f00c9312a38e53e7bf4cb806721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c138de8023cd33fafc36c0eaa9e82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c772b3bda2b0296a4b14e65c85b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a13b11407a77eefd3cd7ad5bb5537724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd567e3b01b6181a5b630ece43c9e243725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d80e67f80e67c5e9d184ca101fc3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8732ac5adf147090ea80383d101dba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a203a27503c3f9267025b8cf4f52ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde02591dc57c3cc4e98050a9edad2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191dc3934a44c00835d2652aa5dea63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0794b65fc173534d980152f2f83a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1ec77b6819c4e1041ef150a4eacc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249061abb1baa39d829ec9922ef943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7aa3dfdfa6e6488645d0902065629734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c57d02fae0dbb53a2eb56892dabc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5f802840d067b758632d2fc81545736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff22b38e316c2de0a169ba49d11c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106318d9f67c541792b388ca79422f9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6d5a46514cc21026851770a39304739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943f683b9751d69564efae4c061d3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac82363cc8aed807f8509cdc87ba1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6673a338e28885775af6210c86947742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f405c91b4da2ed345c4395be13ff8e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20521570e004e8c7790401729930e034744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6c0123e190b9fb7c0fd3d19ad48f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7991516a72e335c97f340eb2ba3c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4c8258e3b8af9c311c1885e4795a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7acf08cb11667fd0630733af36de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4969d0cdc1eba7bf9904e8588992749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c546648fe993a4ee4ba8fc3c8228e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c84cad1628665156e81c9f9c03c50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb636c68ed0d902664acbe660b185752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa93b20a57582ee35b121d234627015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0a624e2b20d1e8920f4fbe6924d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933ec1aab3e2cca9b58f1791e1ac9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbdca32f791a09c4e6f1674ce277cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeb99042fa5f2c989b72df58afc677757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b88d8a1f4dcc6539778291697406758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf4176909fe21d43c50085ff777d49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8e2ed344fd838d31bced884ca9e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cc7cd527b22c432d261cbac05275761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb14655d55bae61eb7700f36ebd75c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b151d1b6cda038331eb29938b0781763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa92c9d31ba06afa3fe8eaa74ae75c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa411a42f5150a91bf62d467039799765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72969be90daba9257774add0ff1fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660dee703deed3b7d2aef4f8120b5d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85995fb4c00b90b42d90b7b406ee1c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3058afdbe5a677f1f8945cf48c22db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563005717f751eefd70684ae913ddf7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0054ceade92e1c8c3e2fd984b8d5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123d3ce2422d368db60f5c8d1925017772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25801c85afd6c3199cd61826ff8f081d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd8e3ac925c0542fc0303dd5c3144774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b60506530ba234e04f6a22876188775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b490da2578d4be8a338c029aae6e2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2a53e1bd11bf21c1b58069108925777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48480594ba8ac3d23e2eaa4cec5808778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b454d7828ede16cdf71b7098bfba5d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4f23ddf8b3e9d88cc382a133085b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432438d02658c7fc874fc0a06c36f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954d77dc1e7d60db49bc44ae16472e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be9b49a4e645cb8be2a7a5694cc50783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846f005bbacf6051107fe856ec53de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f5e5c79ef332e9c9ac7e4c7c0659785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0fcb8cf454c6fe9599f76c27be0e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a71b9b6e20551f30433745329cfe4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bb36bd826191ed8059d87dbf89df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41872ad48e087c9d7e181bb59bc83789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f30f9bb805b1f683b81f77e2fcd6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e1606499919d39f2b16bced1a160791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa928c9ed96a46681d05852409a23cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad7e3b0e219da660479c2fe353bd3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484bf1bde96f993d0fc2c2f1be7abb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455be9a8ea9ad2b7176f27abb8e8a86795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651686e2768481bbe61f4ec6dbcc093796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8915d56ac4c64b590dc7a3d34e81604797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024f668646c11247f97ff2e00417322798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f1822583437305af06cf73d424c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3963fdec2841e45d11163f868c6dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932f92898673df4fd33713b4c67c82801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d833057fa09fcf39efaf4d0541d794802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad006d971747c2466632d9bf52105b5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d7a022a0f7d6af8b157d81c4ae91804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ab6a346e9020f003ebf4d042ecfa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693992f7a1bcaf7b12818297dd7ec78806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f65311d5da5df082be83b7acb9f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8cf57ee9c3f4f6f6c5192d3f27430808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9b98678f53584ac58454bb2ce5b8d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be2804ad3e185f9af1c03dc447b704810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d886a8d664e5301224619c3959fdda811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b837fe74a820db9dc80b58f96b6474812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3241ea34d1ad0746a50e0742a40b76f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588c407e81c211477b11e643383245814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb24d1e0315cf02d4a20c5ddf1864815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac231755d7fe363b20be149074da8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7164b7f7e8dc7dd6f28de55c35329817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceaebb1a556afc91cfba21e6aa75a1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c5f86402cf8cd3eb1d8976389e39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1485e70bd8a58dfd40f4ed2bb5c59e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff3ce7587939723547a51620ac657821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e207b190a36e5dd3a298f36a5a7a67822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a277a5ba92e1cd8a23505b20cd321823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0884d73e504735111c742e90ea1abb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43116554e27cd923e3de04079e94c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962f1a54738146e1b95b27a91ece1e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2985b07257d5047d033b4108ebbbb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907898b6deac832ef5e7e1519b1ccfe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c89e30bdd2b36dc8b22ad55e1ebd7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc52b3abc92fc87b44dc9963e7b959830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a48882bbce0d068c809a11f09e4656831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1443a2f4129782e6b57d3638d409483832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726c61bb7ed67d2392273a20f91b9f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b114db6a5c62d7f2ac9fbf7f6ebaf2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408c952fe9dae2f28ae185a9d5f045a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1e8870dc4fa8fa78673bd00e8659f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dfd4ab392143225dbd292cc552392837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f03ed3b3d1f59dab7f3a9660c369dc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa214336e0f51a9956c1850ea31da839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c71ad03db4faaeec4eb02b9b7f35d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1cc376ae9f716ce9e877bb6eda091841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c0fc0cc93955db2bae1bfdadc42b8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b5682319247f3c4a56e596f7de50843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c934d1a87f44de7c90091ec6767754844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35f23de4cf5cc4c12e2707c756526845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a955a2d4da981ece9e683e158ca34c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba7c01ed942109e6b25b9efaccae5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfef79265095955b41e149da7aaeac848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f03bc05ecfe8a3ce58dad68f3f8de849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c294f74220b9015d9d1d164b11559850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d692090addd4af3f4c50db8a39c97851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986db2fcd8868c218ad5a27c46f54da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde1002b623a62a911cc63a0aa53502853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3797da9fb41fa42387b64dd501554bc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314f8babb5c04d2f41df728eed1051855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4616f02233ebbb09604a7d67193469856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ad6d046da0a26ce9ad361ee139cb7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415432bea926684a99ab2f55104363858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba8b80603f330f47156d7b5c7a122859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce4610a2fbbcf46be0382df38fc78860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6774a62958dd5fadb950a31f616cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af7fa9e872525e05b7772f36f550e7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64aadd829de2d15c5eb53dd727634863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ed396e80a4c918105286c27da9a8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654780a75b457a3ace4e32d8c5cd11a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf0a09920454d33b64b0fd81dffa0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960fcf89faa710f57c33a109b30ed3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b776cb14bfd80263dac0caf93d47a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90cf7d23e71b312ae4e74635e0c0d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267589f65170c16a248f3546e667fbf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533fc55bc1256f3661f1849d2c21ed2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81591ff2dfc0d147f0e184b359b617e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec899a74ab3869505ccb0548e1be37873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b8e73d82e0bd2c0e701c0be30bd4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c313c720fbcf46bd642d5007aec0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf17ed930b04c20a30684be103d93e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86979f7772b7e4010b457f838eef397877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4368dbc4813eb4cda932736cdddf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2148f52974ba3f9c8da7c411ceb0cf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5cbf79c655a792f0d811e95cb66ee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef738cb66f5ff82c927f9d645c8202881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1574dcb9facee530f074f8ac769e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a2778970279e108188ad4f9a93b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf008d2eca17290940258496d15f651884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477bcd5835f54a8742407aa86168bef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e534ee92df01d1e8f9a068da5134886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658abe7edb32ffb590b6114cf5542a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f1fdf2c4de6491e6ed9664be8235888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62b2e0e9e26fc3bf066b959d05c84889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1ea8d3501129ea7293d834524ec0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb8ef0444be1be7975b0fc1d959218891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a130483430faf1a392775b7e96b65d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0029b2982e7cec162d1cb3178bab8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788638abab25107fc7928896b849c3ee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957352b0402446192cf2d9fc456a956895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a2e0bde10eea32e7d04406b588381896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b99c0179788caaa1c34c16935acf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689262542b27e200785a71255f37142898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5085d3ab69c9d3ea12c2a8141392899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d144c7488e8aacc7311202f28339ff900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9085fcdebabb84403563a605b7c7f79901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017c0962b43166fb8a965b3ea9b994902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c921c2b393604a6766c1203b22a58903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b4a400421d12699eb928f5da2b07a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac64257aab229f9bc90678f36a641d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a0699695ca9170a98cf60e766f04c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e5b10e50ed4adc4e392b0d837ab7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fff2e6a7a1e21287eeedefe7b92b3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92608f48997ab114fd26aff5d017c05909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb2fd79cd75240a50afb8d171779a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95f8a756bbf3d33581a01e3d91c93911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f508a93671fb7ee71b60edf34433912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd659a445da6675f6178fd74d10093913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8838a5203472cc294051418395baf5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3dfb8fa0d171b5dc47111ff0ec1d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea63b2457abbda59273988d007b2ad916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a503bc2fee9b94a3752d9af64bfd23917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74be6ee32cbaa2f62df44fd250b4b1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708eb3bf7b792ebef734821e26209bf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6f720a0835b1c51156fbc9b1f97e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ae3f241fd8a7ddbffb132cf94273c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea228a79f5c2f8d89ae518689a70240922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f68760c64f0d0077f94244a3e80e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395ab13a860ddf7ed8fcd72b302ead924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d59010751214bcc139f33780a09f3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a473ed2c0959b6a231f099e68963926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af22ee340f82883f1120e7fff7a447927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b684c0a7a0ba32775b3c94b43ffc8a8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fe2fc59bda5b78e6e29e311c90a1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76038f78b7be83fef1c79ac39fb08930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c618e712b32dee4188e89f6a8ec039931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f00ae1880299683803e3ea62a1bd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389afb46c8f7dd90cd3839ff66aef361933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b8a69c25fdc17e53651d2508d55d2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ce8db6eaf9bfd8d124fbdc1010c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669c9e63aaec29a3a146c1ac7d02bc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87f4e0424d4c1a89c2c0157dee43be937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa16579038bc3a050894cd8facaccfd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bdadfdb1af0d20726feee95eba5ff939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c20c773bdccea8dae428a7c659e44940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ac99e17732cc559052d8cc6927b7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684efb8cac8dd23f84d06582c99a7239942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd94b24fd011b2552b7dd3f5dbfd2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfa0be52357c9792847ed016f83a5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1984fbd7daca521e4420e2962a00a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee7b4e8b709f2077004501d450b5c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b94b727ca05e631ca7e9174af5a5d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0e967ceef40642ff81bc58ec17cd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329d450c30863e0f94d64ac5af0bcd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f39a600d9e23fda71f84cf6c0a5f7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbcf1006a36875dc6d575ef27cbaa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b128fe7bc4b799e1652e3831a7089952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4bcb1ffc63d0383cd574758554447953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e352f67db6b5cf13a64944661b77d7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab338cccbe6d1511ce2b7d853aea42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b1177b570efd3de9f38017c90b635956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe4741e0d3404d9120606457027cf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807fd9a5f8aab854dfc3fc4fbdfcc4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306199ff360fa1e161b437ac3c9f5314959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74818c79dc68e46b2b554a86bcdec21960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa7a1fa6636f1d195ee529b1d37fc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f170a23f51c013047d53c0f0d21e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a108c509d3830bc138289567841ebf3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee82bad2ec14d89755c12070b2712c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5b1f0faecc9e1da731ea0b9ea0ccf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b8f66bcfc1468e2f9868a2be6f735966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ba495293a0271e0892f665ba06e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034b40a6ef1a64fe7eba959abfdc29968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922db845a28022dbbe9ee3fe75c16be969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816718a870a003c4dc0e4ea090b57615970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f8034d3ada181b86cc62884fc0972971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b615262e0d8ecd55c6ccc15548a78972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede19fe5f0c902cad6b156ab2b26333973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ba029cccda667319caa56eb428bb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b161700f2e69919aa7a7a20087fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc15156a33f06db18a99a57eda577976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da21f41c2f6c5615f5f5859dd6063977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6142d54fa7994ea6e7fb75e95c6ad45978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c46a04e5f0221b0ab6337d18b23b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8451ea58e3dfa090492f957f398cca980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641db176dd7fe284b0f760082dd2a21981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56aec1349f3825b3b6af6e3f84285982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731352fed00a2c5ce0e02d01dee3e7a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46f130b2b8af8376ed062373c2b65984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3fab0b3bd3510c3e24d2a583ab86985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c9d5755c90fbf431e44ab7959be14986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72e918f436d453beffad840d61774987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab93f444a764671ce3ae37e43f0fb5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d79f7c8648fb2ebc400e822e657e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8fed7353b81cf8cc871d07b0ac96e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e5d9a304be3e3cd98cb7c7ed905b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a84b39b729ef5f24495fd3344547992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41cf80e9d533ccb26ec9368f684afe993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896704dd76d0e27105ebda061da91fc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19a963ebe0c5bdb4e1f0bc6b21f23995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378aa664825e32ce3d2e3116c327f27996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3821ac3d5ccb777c22e5939d453837997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>